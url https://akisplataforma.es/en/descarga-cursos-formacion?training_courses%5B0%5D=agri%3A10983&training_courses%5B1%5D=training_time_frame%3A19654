--- v0 (2026-08-08)
+++ v1 (2026-11-01)
@@ -47,822 +47,822 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Specialized training in the sanitary control of olive groves</t>
   </si>
   <si>
-    <t>Wed, 06/10/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/10/2026 - 14:00</t>
+    <t>Wed, 10 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>This 5-hour course has at least one face-to-face module that addresses aspects related to the sanitary control of olive groves. CONTENTS Regulations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-sanitary-control-olive-groves</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: OLIVICULTURE</t>
   </si>
   <si>
-    <t>Thu, 05/07/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 15:00</t>
+    <t>Thu, 7 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 15:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Modules Soil, irrigation, nutrition, and environment Agronomy and pruning of the olive grove Cultivation and harvesting techniques</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-oliviculture</t>
   </si>
   <si>
     <t>Cleaning day at olive oil mill facilities</t>
   </si>
   <si>
-    <t>Thu, 04/30/2026 - 00:00</t>
+    <t>Thu, 30 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Mengibar, Jaén</t>
   </si>
   <si>
     <t>Contents Cleaning in the Dairy: How it's done and what it's for VISIT TO FACILITIES AND PERFORMANCE OF CLEANING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cleaning-day-olive-oil-mill-facilities</t>
   </si>
   <si>
     <t>Online course: Organic olive grove production and organic oil production</t>
   </si>
   <si>
-    <t>Mon, 04/20/2026 - 00:00</t>
+    <t>Mon, 20 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>The course is entirely online and consists of 11 topics, with a planned duration of 80 hours, but you can complete it at any time. Upon completion,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-organic-olive-grove-production-and-organic-oil-production</t>
   </si>
   <si>
     <t>Course on risk management and agricultural insurance in a context of climate change</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>From April 13 to 17, 2026 , CIHEAM Zaragoza will host the course “Risk Management and Agricultural Insurance in a Context of Climate Change” , a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-risk-management-and-agricultural-insurance-context-climate-change</t>
   </si>
   <si>
     <t>Organic Production Course on regulations, advice, production and marketing</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>From April 13 to 16, 2026, the Course on Organic Production: Production, regulations, advice and marketing will be held in virtual classroom and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course-regulations-advice-production-and-marketing</t>
   </si>
   <si>
     <t>Higher course in Olive Farming</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 00:00</t>
+    <t>Mon, 30 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives This course develops and addresses in depth, and in a rational manner, the most important aspects of olive cultivation, describing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/higher-course-olive-farming</t>
   </si>
   <si>
     <t>Specialist in olive growing, olive oil technology and oil mill management</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>The objective is to achieve professionalism and excellence in four areas of the olive growing sector: olive oil technology, olive oil analysis and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialist-olive-growing-olive-oil-technology-and-oil-mill-management</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Natural allies for the phytosanitary management of olive groves”</t>
   </si>
   <si>
-    <t>Mon, 03/23/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 11:11</t>
+    <t>Mon, 23 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA is organizing the seminar “Natural allies for the phytosanitary management of the olive grove” in Cordoba (March 23 and 24), focusing on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-natural-allies-phytosanitary-management-olive-groves</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Sensory Analysis and Differentiation of Oils”</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/19/2026 - 11:11</t>
+    <t>Wed, 18 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 19 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 18 and 19 , the seminar “Sensory Analysis and Differentiation of Oils” will take place in Córdoba, a theoretical-practical training focused…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-sensory-analysis-and-differentiation-oils</t>
   </si>
   <si>
     <t>Olive mill management</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the comprehensive management of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-mill-management-0</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Physico-chemical composition of olive oils”</t>
   </si>
   <si>
-    <t>Mon, 03/16/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 11:11</t>
+    <t>Mon, 16 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the seminar “Physico-chemical composition of olive oils” in Cordoba on March 16 and 17 , a proposal to delve deeper into the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-physico-chemical-composition-olive-oils</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Olive oil quality in a changing climate context”</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/12/2026 - 11:11</t>
+    <t>Wed, 11 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 12 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 11 and 12, CITOLIVA is organizing the seminar "Olive oil quality in a changing climate context" in Córdoba, focusing on how climate and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-olive-oil-quality-changing-climate-context</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Intelligent Irrigation and Nutrition”</t>
   </si>
   <si>
-    <t>Mon, 03/09/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 11:11</t>
+    <t>Mon, 9 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the "Intelligent Irrigation and Nutrition" seminar in Córdoba, a technical training aimed at improving the efficient management…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-intelligent-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>Olive Tree Pruning Day</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 13:30</t>
+    <t>Thu, 26 Feb 2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 13:30</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Casa de Cultura de Olite</t>
   </si>
   <si>
     <t>Olive tree pruning according to variety. The best tools for pruning. Types of pruning. Time required for proper olive tree pruning.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning-day</t>
   </si>
   <si>
     <t>OLIVE GROVE DAYS - OLIVE TREE PRUNING</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/10/2026 - 14:00</t>
+    <t>Tue, 10 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 14:00</t>
   </si>
   <si>
     <t>CTRA CORDOBA SN (CTRA A7281 p.k. 3,8) en Antequera (MALAGA)</t>
   </si>
   <si>
     <t>Contents MANAGEMENT OF COVERED PLANTS BY MECHANICAL MEANS FIELD DEMONSTRATION OF COVER HANDLING REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-olive-tree-pruning</t>
   </si>
   <si>
     <t>Pesticide applicator course, qualified level, online format, with in-person practical sessions in Jaén</t>
   </si>
   <si>
-    <t>Wed, 02/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/24/2026 - 21:00</t>
+    <t>Wed, 4 Feb 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 21:00</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>ASAJA-Jaén is organizing a new online Pesticide Applicator course, qualified level, with in-person practical sessions in Jaén. The training will last…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-applicator-course-qualified-level-online-format-person-practical</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>OLIVE GROVE DAYS - PRUNING</t>
   </si>
   <si>
-    <t>Tue, 12/16/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/16/2025 - 15:00</t>
+    <t>Tue, 16 Dec 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Dec 2025 - 15:00</t>
   </si>
   <si>
     <t>Almodóvar del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-pruning</t>
   </si>
   <si>
     <t>Pruning techniques</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/17/2025 - 00:00</t>
+    <t>Tue, 28 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Acquire the basic foundations of pruning techniques, depending on the type of plant to be pruned and the type of soil, taking into account…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-techniques-0</t>
   </si>
   <si>
     <t>Olive growing in the Community of Madrid</t>
   </si>
   <si>
-    <t>Thu, 10/09/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Fri, 10/17/2025 - 19:30</t>
+    <t>Thu, 9 Oct 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Fri, 17 Oct 2025 - 19:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Finca El Encín - Alcalá de Henares, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>In-person course, 26 hours long. Thursday, October 9th and Friday, October 10th, and Monday, October 13th to Friday, October 17th, 2025. El Encín…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-growing-community-madrid</t>
   </si>
   <si>
     <t>IRRIGATION AND FERTIGATION IN THE OLIVE GROVE</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/03/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Illora</t>
   </si>
   <si>
     <t>Contents GENERAL CONCEPTS OF OLIVE GROVE IRRIGATION LOCALIZED IRRIGATION FERTIGATION IN THE OLIVE GROVE IRRIGATION PROGRAMMING IN THE OLIVE GROVE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/irrigation-and-fertigation-olive-grove</t>
   </si>
   <si>
     <t>How to increase the competitiveness of olive groves within the framework of sustainability</t>
   </si>
   <si>
-    <t>Thu, 04/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/03/2025 - 15:00</t>
+    <t>Thu, 3 Apr 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Apr 2025 - 15:00</t>
   </si>
   <si>
     <t>Centro de Recepción de Visitantes de Córdoba. Plaza del Triunfo s/n. Córdoba.</t>
   </si>
   <si>
     <t>The Cajamar Foundation is organizing a key event for the olive sector, where the main challenges and opportunities facing this emblematic industry in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-increase-competitiveness-olive-groves-within-framework-sustainability</t>
   </si>
   <si>
     <t>Joining the agricultural company: olive growing</t>
   </si>
   <si>
-    <t>Mon, 03/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/10/2025 - 00:00</t>
+    <t>Mon, 10 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 10 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Santisteban del Puerto. Jaén.</t>
   </si>
   <si>
     <t>Blended training with 270 hours Application deadline until 23/02/2025 This activity is 85% co-financed by the European Agricultural Fund for Rural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-olive-growing</t>
   </si>
   <si>
     <t>Course for the training of professional users and sellers of phytosanitary products. Basic</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/16/2024 - 21:00</t>
+    <t>Tue, 10 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos (Palencia)</t>
   </si>
   <si>
     <t>strategies and techniques for integrated pest management. Integrated production and organic production. Symptoms of poisoning and recommendations for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic</t>
   </si>
   <si>
     <t>Conference on the application of gasification in the use of olive by-products</t>
   </si>
   <si>
-    <t>Sat, 12/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 12/07/2024 - 23:00</t>
+    <t>Sat, 7 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 7 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>La Puerta de Segura. Jaén.</t>
   </si>
   <si>
     <t>3-hour session in which the following contents will be addressed: Description of what gasification is. The application of gasification to the use of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products-1</t>
   </si>
   <si>
-    <t>Fri, 11/29/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/29/2024 - 23:00</t>
+    <t>Fri, 29 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Bedmar y Garcíez. Jaén.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products-2</t>
   </si>
   <si>
     <t>Precision agriculture day</t>
   </si>
   <si>
-    <t>Tue, 11/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/26/2024 - 14:00</t>
+    <t>Tue, 26 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>5-hour technical session in which the following contents will be addressed: Precision Agriculture concept and aid for the acquisition of equipment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-day</t>
   </si>
   <si>
     <t>New techniques in olive cultivation. Soil management.</t>
   </si>
   <si>
-    <t>Tue, 11/26/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 15:00</t>
+    <t>Tue, 26 Nov 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>20-hour, in-person, morning course, in which the following content will be covered: New olive plantation systems Technological innovations in olive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-techniques-olive-cultivation-soil-management</t>
   </si>
   <si>
-    <t>Mon, 11/25/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/25/2024 - 23:00</t>
+    <t>Mon, 25 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 25 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano. Carr. Bailén-Motril, km 18, 5, 23620 Mengíbar, Jaén.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products</t>
   </si>
   <si>
     <t>Conference on the application of gasification in the use of olive grove by-products</t>
   </si>
   <si>
-    <t>Fri, 11/22/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/22/2024 - 23:00</t>
+    <t>Fri, 22 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Jaén, Sevilla</t>
   </si>
   <si>
     <t>Estepa. Sevilla.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-grove-products</t>
   </si>
   <si>
     <t>Practical workshop "Sustainable tutoring: changes for a circular economy"</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 13:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 13:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>La Mojonera. Almería.</t>
   </si>
   <si>
     <t>This event will include a theoretical part that will take place in the IFAPA-Centro La Mojonera auditorium (Almería) and a practical part guided by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-sustainable-tutoring-changes-circular-economy</t>
   </si>
   <si>
-    <t>Mon, 11/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/11/2024 - 23:00</t>
+    <t>Mon, 11 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 11 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Cabra. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products-0</t>
   </si>
   <si>
     <t>Vegetative covers in different crops</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 10/28/2024 - 18:30</t>
+    <t>Thu, 3 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 28 Oct 2024 - 18:30</t>
   </si>
   <si>
     <t>In this synchronous 5-session ONLINE course, the benefits of plant covers in pome fruit crops, olive groves, almond trees, citrus trees and vineyards…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vegetative-covers-different-crops</t>
   </si>
   <si>
     <t>Conference on advances in health control of olive groves</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 14:00</t>
+    <t>Fri, 27 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Technical and practical specialization day on the sustainable use of phytosanitary products, pest and disease control and active substances. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-advances-health-control-olive-groves</t>
   </si>
   <si>
     <t>New olive grove techniques day</t>
   </si>
   <si>
-    <t>Wed, 09/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/18/2024 - 15:00</t>
+    <t>Wed, 18 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Sep 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Specialized and demonstrative training day in which new olive grove systems, new varieties, machinery and verticillosis control are analyzed. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-olive-grove-techniques-day</t>
   </si>
   <si>
     <t>Technology 4.0 in Agriculture, input reduction and production analysis</t>
   </si>
   <si>
-    <t>Sat, 06/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 17:00</t>
+    <t>Sat, 15 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 17:00</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>Course for technicians , lasting between 10-40 hours . Offered by the Regional Organization of Olive Producers (ORPO Aragón). Framed within the Plan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-40-agriculture-input-reduction-and-production-analysis</t>
   </si>
   <si>
     <t>Oil mill technician</t>
   </si>
   <si>
-    <t>Tue, 06/04/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/27/2024 - 20:30</t>
+    <t>Tue, 4 Jun 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 27 Jun 2024 - 20:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Sala de formación de Eurocaja Rural, C/Méjico, 2. Toledo</t>
   </si>
   <si>
     <t>40-hour theoretical and practical course for the professionalization and optimization of olive oil mill management and the processes for obtaining…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/oil-mill-technician</t>
   </si>
   <si>
     <t>Sensory analysis of virgin olive oil</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 05/10/2024 - 19:30</t>
+    <t>Mon, 6 May 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 10 May 2024 - 19:30</t>
   </si>
   <si>
     <t>15-hour course to qualify olive oil sector professionals in the sensory evaluation of virgin olive oils. The objectives of the course are to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sensory-analysis-virgin-olive-oil</t>
   </si>
   <si>
     <t>Specialized training in organic olive growing</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 15:00</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 15:00</t>
   </si>
   <si>
     <t>40-hour course with content related to organic olive groves, pest and disease management, fertilization, soil management and management techniques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-olive-growing</t>
   </si>
   <si>
     <t>Specialized training in the use and valorization of agricultural by-products</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 15:00</t>
+    <t>Mon, 8 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>30-hour course in which you will see specific content on the use and recovery of waste from olive groves, horticulture and other sectors. PROGRAM |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-use-and-valorization-agricultural-products</t>
   </si>
   <si>
     <t>Olive tree pruning</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/13/2024 - 19:00</t>
+    <t>Mon, 11 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Benimantell</t>
   </si>
   <si>
     <t>Olive tree pruning, production and renewal. Theory and practice. PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 | Aula de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning</t>
   </si>
   <si>
     <t>Olive Pruning</t>
   </si>
   <si>
-    <t>Mon, 02/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/16/2024 - 20:00</t>
+    <t>Mon, 12 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 16 Feb 2024 - 20:00</t>
   </si>
   <si>
     <t>Contents General pruning concepts Training pruning Production pruning Renewal pruning Pruning machinery Pruning practices</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-pruning</t>
   </si>
   <si>
     <t>Compost production days in olive groves</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/0003 - 14:00</t>
+    <t>Mon, 18 Dec 2023 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 0003 - 14:00</t>
   </si>
   <si>
     <t>Contents (6 hours) : Valuation of oil mill by-products Preparation of alperujo compost Alperujo compost production practices</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/compost-production-days-olive-groves</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1184,52 +1184,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>