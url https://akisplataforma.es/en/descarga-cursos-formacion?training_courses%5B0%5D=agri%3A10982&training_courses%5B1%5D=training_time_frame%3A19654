--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -12,404 +12,422 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Innovation and sustainability in nut production</t>
+  </si>
+  <si>
+    <t>Mon, 21 Sep 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 26 Sep 2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>The advanced course will provide agricultural professionals, researchers, consultants, and decision-makers with an advanced and integrated…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/innovation-and-sustainability-nut-production</t>
+  </si>
+  <si>
     <t>Specialized training in the sanitary control of olive groves</t>
   </si>
   <si>
-    <t>Wed, 06/10/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/10/2026 - 14:00</t>
+    <t>Wed, 10 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>This 5-hour course has at least one face-to-face module that addresses aspects related to the sanitary control of olive groves. CONTENTS Regulations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-sanitary-control-olive-groves</t>
   </si>
   <si>
     <t>Course on risk management and agricultural insurance in a context of climate change</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 22:22</t>
-[...8 lines deleted...]
-    <t>Zaragoza</t>
+    <t>Mon, 13 Apr 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...4 lines deleted...]
-  <si>
     <t>From April 13 to 17, 2026 , CIHEAM Zaragoza will host the course “Risk Management and Agricultural Insurance in a Context of Climate Change” , a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-risk-management-and-agricultural-insurance-context-climate-change</t>
   </si>
   <si>
     <t>Organic Production Course on regulations, advice, production and marketing</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>From April 13 to 16, 2026, the Course on Organic Production: Production, regulations, advice and marketing will be held in virtual classroom and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course-regulations-advice-production-and-marketing</t>
   </si>
   <si>
     <t>Course: Technician for advice on integrated pest management in green areas</t>
   </si>
   <si>
-    <t>Sun, 03/15/2026 - 00:00</t>
+    <t>Sun, 15 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Course on how to apply Royal Decree 1311/2012 to urban green areas: This course does not accredit you as an advisor; its objective is to teach you…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-technician-advice-integrated-pest-management-green-areas</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>ADVANCED ONLINE COURSE - DESIGN, MANAGEMENT AND MAINTENANCE OF GREEN AREAS</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 09/07/2026 - 00:00</t>
+    <t>Mon, 13 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 7 Sep 2026 - 00:00</t>
   </si>
   <si>
     <t>Online learning. Through our Virtual Campus, in a convenient and flexible environment. Students set their own pace of development, without having to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-online-course-design-management-and-maintenance-green-areas</t>
   </si>
   <si>
     <t>Pruning techniques</t>
   </si>
   <si>
-    <t>Mon, 07/14/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/01/2025 - 00:00</t>
+    <t>Mon, 14 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 1 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Distance learning (online via a training platform, which is available 24 hours a day, 365 days a year).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-techniques</t>
   </si>
   <si>
     <t>CLOSING THE LOOP: COMPOSTING PLANT REMAINS</t>
   </si>
   <si>
-    <t>Thu, 06/26/2025 - 00:00</t>
+    <t>Thu, 26 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>CLOSING THE LOOP: COMPOSTING PLANT REMAINS  State Provided  Start date  June 26, 2025  End date  June 26, 2025  Mode In person  Province SEVILLE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/closing-loop-composting-plant-remains</t>
   </si>
   <si>
     <t>Data collection and integration in the forestry-wood sector</t>
   </si>
   <si>
-    <t>Wed, 04/30/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/30/2025 - 12:00</t>
+    <t>Wed, 30 Apr 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 30 Apr 2025 - 12:00</t>
   </si>
   <si>
     <t>The training addresses data capture from different perspectives and its integration with business data, adapting to the specifics of the sector and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-collection-and-integration-forestry-wood-sector</t>
   </si>
   <si>
     <t>New technologies in machinery for the production of woody crops</t>
   </si>
   <si>
-    <t>Mon, 04/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/29/2025 - 20:00</t>
+    <t>Mon, 21 Apr 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 29 Apr 2025 - 20:00</t>
   </si>
   <si>
     <t>Organized by the University of Córdoba, the course will allow participants to learn about the latest technologies in the control and automation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-machinery-production-woody-crops</t>
   </si>
   <si>
     <t>Course for the training of professional users and sellers of phytosanitary products. Basic</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/16/2024 - 21:00</t>
+    <t>Tue, 10 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos (Palencia)</t>
   </si>
   <si>
     <t>strategies and techniques for integrated pest management. Integrated production and organic production. Symptoms of poisoning and recommendations for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic</t>
   </si>
   <si>
     <t>Almond cultivation, management and pruning</t>
   </si>
   <si>
-    <t>Wed, 11/27/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 11/30/2024 - 15:00</t>
+    <t>Wed, 27 Nov 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 30 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Husillos (Palencia)</t>
   </si>
   <si>
     <t>The almond tree is presented as a crop with sustained, efficient growth that optimizes resources and new land uses, so it is necessary to train…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/almond-cultivation-management-and-pruning</t>
   </si>
   <si>
     <t>Olive tree pruning</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/13/2024 - 19:00</t>
+    <t>Mon, 11 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Benimantell</t>
   </si>
   <si>
     <t>Olive tree pruning, production and renewal. Theory and practice. PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 | Aula de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning</t>
   </si>
   <si>
     <t>Pruning and grafting in citrus trees</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/07/2024 - 19:00</t>
+    <t>Tue, 5 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Ortexa</t>
   </si>
   <si>
     <t>Pruning and grafting in citrus trees. Theory and practice PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 | Cine Ideal 4, 03579…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-grafting-citrus-trees</t>
   </si>
   <si>
     <t>Almond Tree Cultivation and Pruning</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 02/21/2024 - 20:30</t>
+    <t>Mon, 19 Feb 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 21 Feb 2024 - 20:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Almond Tree and Pruning Course in Cuenca REGISTRATION at iriaf.albaladejito.formacion@jccm.es | Albaladejito Agroforestry Research Center, Cuenca</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/almond-tree-cultivation-and-pruning</t>
   </si>
   <si>
     <t>Pistachio, almond and walnut pruning</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/28/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 28 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Villafranca de los Barros, Badajoz</t>
   </si>
   <si>
     <t>Practical theoretical course to learn about the different varieties, vigor and pruning response, types of pruning and pruning equipment PROGRAM |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pistachio-almond-and-walnut-pruning</t>
   </si>
   <si>
     <t>Pruning and fertigation of the almond tree</t>
   </si>
   <si>
-    <t>Thu, 02/22/2024 - 19:00</t>
+    <t>Thu, 22 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Don Benito, Badajoz</t>
   </si>
   <si>
     <t>Theoretical-practical course on pruning and fertigation of almond trees in Don Benito. PROGRAM | Contact: 924021420</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-fertigation-almond-tree</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,61 +743,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J18"/>
+      <selection activeCell="A1" sqref="A1:J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -851,474 +869,506 @@
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="1"/>
-[...1 lines deleted...]
-      <c r="F4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="G4" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="1"/>
-      <c r="D5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F6" s="1" t="s">
         <v>45</v>
       </c>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D7" s="1"/>
-[...1 lines deleted...]
-      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="F9" s="1" t="s">
         <v>62</v>
       </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D10" s="1"/>
-[...1 lines deleted...]
-      <c r="F10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D12" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>86</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D14" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E14" s="1"/>
-[...2 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J14" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>100</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G16" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...9 lines deleted...]
-        <v>120</v>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>