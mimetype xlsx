--- v0 (2026-08-09)
+++ v1 (2026-10-30)
@@ -12,593 +12,608 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>COURSES FOR JOINING THE AGRICULTURAL COMPANY</t>
+  </si>
+  <si>
+    <t>Sun, 4 Oct 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Agricultural business integration courses, or CIEA for short, are training activities aimed at those who need to demonstrate a sufficient level of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/courses-joining-agricultural-company</t>
+  </si>
+  <si>
     <t>Aromatic plants</t>
   </si>
   <si>
-    <t>Sun, 05/31/2026 - 00:00</t>
+    <t>Sun, 31 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Benefits of aromatic crops: a viable and profitable alternative to traditional crops, promoting diversification and sustainability in agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/aromatic-plants</t>
   </si>
   <si>
     <t>Specialized training in biodiversity management in agricultural ecosystems</t>
   </si>
   <si>
-    <t>Thu, 05/14/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/22/2026 - 14:00</t>
+    <t>Thu, 14 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>This 30-hour course includes at least one online module and is delivered through the IFAPA e-learning platform. It combines distance learning,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-biodiversity-management-agricultural-ecosystems-0</t>
   </si>
   <si>
     <t>Specialized training in new trends in cultivation</t>
   </si>
   <si>
-    <t>Wed, 05/13/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/23/2026 - 14:00</t>
+    <t>Wed, 13 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-new-trends-cultivation</t>
   </si>
   <si>
     <t>INTEGRATED PEST MANAGEMENT WORKSHOP - IPM WORKSHOP FOR WINTER CEREALS</t>
   </si>
   <si>
-    <t>Tue, 05/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/07/2026 - 00:00</t>
+    <t>Tue, 5 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Contents Integrated Pest Management and Plant Health: Justification, importance, and legal regulations. Principles for the application of Integrated…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-pest-management-workshop-ipm-workshop-winter-cereals</t>
   </si>
   <si>
     <t>Course on risk management and agricultural insurance in a context of climate change</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...1 lines deleted...]
-  <si>
     <t>From April 13 to 17, 2026 , CIHEAM Zaragoza will host the course “Risk Management and Agricultural Insurance in a Context of Climate Change” , a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-risk-management-and-agricultural-insurance-context-climate-change</t>
   </si>
   <si>
     <t>Organic Production Course on regulations, advice, production and marketing</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>From April 13 to 16, 2026, the Course on Organic Production: Production, regulations, advice and marketing will be held in virtual classroom and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course-regulations-advice-production-and-marketing</t>
   </si>
   <si>
     <t>Specialist Course in the Production of Aromatic and Medicinal Plants</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 00:00</t>
+    <t>Mon, 30 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives The cultivation of aromatic and medicinal plants (AMPs) has recently emerged as an agricultural alternative to traditional crops.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialist-course-production-aromatic-and-medicinal-plants</t>
   </si>
   <si>
     <t>Drones and precision agriculture</t>
   </si>
   <si>
-    <t>Sun, 03/22/2026 - 00:00</t>
+    <t>Sun, 22 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Drones and Precision Agriculture is a descriptive course that delves into precision agriculture as a technique and concept of Agriculture 4.0. Drones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drones-and-precision-agriculture</t>
   </si>
   <si>
     <t>TRAINING FOR ADVISORS: Course on Sustainable Management of Agricultural Soils</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 00:00</t>
+    <t>Fri, 20 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Sustainable management of agricultural soils is a fundamental pillar for ensuring the long-term productivity of agroecosystems, environmental…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-advisors-course-sustainable-management-agricultural-soils-0</t>
   </si>
   <si>
     <t>Precision Agriculture. Course: Advanced GIS and Drone Management</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>A 60-hour course, four of which will be delivered in the Virtual Classroom with the instructor in real time via Google Meet, will address questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-course-advanced-gis-and-drone-management</t>
   </si>
   <si>
     <t>PLANNING AN APPROPRIATE CROP ROTATION: PRACTICAL CASES</t>
   </si>
   <si>
-    <t>Thu, 03/05/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/05/2026 - 12:00</t>
+    <t>Thu, 5 Mar 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Mar 2026 - 12:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Ayuntamiento de Elburgo, Álava</t>
   </si>
   <si>
     <t>Basic principles of crop rotation, Factors for the design of rotations, Models and types of rotation, Practical planning (real cases), Management and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-appropriate-crop-rotation-practical-cases</t>
   </si>
   <si>
     <t>Free course: Safe tractor operation</t>
   </si>
   <si>
-    <t>Mon, 02/23/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/25/2026 - 21:00</t>
+    <t>Mon, 23 Feb 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 25 Feb 2026 - 21:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>UNILAND S. COOP. Cmno. Juan Carlos I · POL. 18, PARC.9000 · Abarán</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Strategic Plan for the Common Agricultural Policy (PEPAC) 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-safe-tractor-operation</t>
   </si>
   <si>
     <t>SPRING WEED CONTROL METHODS</t>
   </si>
   <si>
-    <t>Wed, 02/18/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 02/18/2026 - 11:30</t>
+    <t>Wed, 18 Feb 2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 18 Feb 2026 - 11:30</t>
   </si>
   <si>
     <t>Garlan S. Coop. Antigua ctra. Nacional N I, s/n,</t>
   </si>
   <si>
     <t>The Spring Weed Control Methods course aims to provide agricultural professionals with an up-to-date and practical overview of the various strategies…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spring-weed-control-methods</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>Online course on regenerative pasture management</t>
   </si>
   <si>
-    <t>Mon, 11/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/12/2025 - 20:00</t>
+    <t>Mon, 10 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Regenerative management of pastures MODE: virtual classroom (live online*). DATES: November 10, 11 and 12, 2025 SCHEDULE: 4:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-regenerative-pasture-management</t>
   </si>
   <si>
     <t>Geographic information systems applied to agricultural management with free software</t>
   </si>
   <si>
-    <t>Fri, 10/31/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Castilla y León</t>
+    <t>Fri, 31 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>To provide the theoretical and practical knowledge necessary for the application of Geographic Information Systems. Upon completion of the course,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/geographic-information-systems-applied-agricultural-management-free-software-1</t>
   </si>
   <si>
     <t>Conference on biodiversity and water table management in rice: ecoregimes in the Valencian Community</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 17:15</t>
+    <t>Thu, 30 Oct 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 17:15</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Finca El Teular, Sueca (València)</t>
   </si>
   <si>
     <t>The PAC Network , belonging to the Ministry of Agriculture, Fisheries and Food (MAPA) , is organizing the "Conference on good practices in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-biodiversity-and-water-table-management-rice-ecoregimes-valencian</t>
   </si>
   <si>
     <t>Agricultural monitoring using images and drones</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 00:00</t>
+    <t>Thu, 30 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Use images from various sources, both public and from drones, to analyze the agricultural environment and make decisions that improve production and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-monitoring-using-images-and-drones</t>
   </si>
   <si>
     <t>Crop yield prediction through remote sensing</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/17/2025 - 00:00</t>
+    <t>Tue, 28 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Disseminate remote sensing techniques and processes applied to satellite images in order to implement precision agriculture strategies. Once you have…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/crop-yield-prediction-through-remote-sensing</t>
   </si>
   <si>
     <t>ECONOMIC MANAGEMENT OF AGRICULTURAL FARMING: ACCOUNTING AND AGRICULTURAL TAXATION (2025)</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 11/04/2025 - 19:30</t>
+    <t>Mon, 20 Oct 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 4 Nov 2025 - 19:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>2nd Edition Live video conferences from October 20-23 and 27-30, and November 3-4. 4:30-7:30 PM. Platform L20 open from October to M4 from November.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-farming-accounting-and-agricultural-taxation-2025</t>
   </si>
   <si>
     <t>Aromatic plants and essential oils</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/22/2025 - 20:00</t>
+    <t>Mon, 13 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 22 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Finca El Encín, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. Courses from October 13, 14, and 20 to 22, 2025 (4:00 PM - 8:00 PM) at Finca El Encín, Alcalá de Henares. Program…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/aromatic-plants-and-essential-oils</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: EXTENSIVE AGRICULTURE</t>
   </si>
   <si>
-    <t>Tue, 09/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 00:00</t>
+    <t>Tue, 2 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
     <t>Application deadline: 08/18/2025 REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-extensive-agriculture</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook</t>
   </si>
   <si>
-    <t>Fri, 06/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/27/2025 - 10:00</t>
+    <t>Fri, 27 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook In this workshop, we'll explain how to load plots into the Farm Logbook without having to type them in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-load-plots-operating-logbook</t>
   </si>
   <si>
     <t>Management strategies to restore the productivity of rainfed crops</t>
   </si>
   <si>
-    <t>Fri, 05/30/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/30/2025 - 18:00</t>
+    <t>Fri, 30 May 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 May 2025 - 18:00</t>
   </si>
   <si>
     <t>IFEZA (Institución Ferial de Zamora)</t>
   </si>
   <si>
     <t>INTRODUCTION: Field workshops will cover soil regeneration practices, rotation management strategies, and resilient genetic varieties that will help…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-strategies-restore-productivity-rainfed-crops</t>
   </si>
   <si>
     <t>Glutopeak, rapid assessment of gluten quality. IV webinar of the AETC series “The laboratory as a source of data for decision-making”.</t>
   </si>
   <si>
-    <t>Mon, 03/24/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/24/2025 - 17:40</t>
+    <t>Mon, 24 Mar 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 24 Mar 2025 - 17:40</t>
   </si>
   <si>
     <t>Within the training cycle “The laboratory as a source of data for decision making” of the Spanish Association of Cereal Technicians (AETC), the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/glutopeak-rapid-assessment-gluten-quality-iv-webinar-aetc-series-laboratory-source</t>
   </si>
   <si>
     <t>“Amylograph, Viscograph and Viscoquick: uses and applications”. Third webinar of the AETC series “The laboratory as a source of data for decision-making”.</t>
   </si>
   <si>
-    <t>Mon, 03/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/10/2025 - 17:40</t>
+    <t>Mon, 10 Mar 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 10 Mar 2025 - 17:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/amylograph-viscograph-and-viscoquick-uses-and-applications-third-webinar-aetc</t>
   </si>
   <si>
     <t>Farinograph and Extensograph, operating principle, use and applications. II webinar of the cycle “The laboratory as a source of data for decision making” of the AETC.</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 02/17/2025 - 17:40</t>
+    <t>Mon, 17 Feb 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Feb 2025 - 17:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/farinograph-and-extensograph-operating-principle-use-and-applications-ii-webinar</t>
   </si>
   <si>
     <t>Quality control of grains and flours. First webinar of the AETC series “The laboratory as a source of data for decision-making”.</t>
   </si>
   <si>
-    <t>Wed, 02/12/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/12/2025 - 18:00</t>
+    <t>Wed, 12 Feb 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Feb 2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/quality-control-grains-and-flours-first-webinar-aetc-series-laboratory-source-data</t>
   </si>
   <si>
     <t>Course for the training of professional users and sellers of phytosanitary products. Basic</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/16/2024 - 21:00</t>
+    <t>Tue, 10 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos (Palencia)</t>
   </si>
   <si>
     <t>strategies and techniques for integrated pest management. Integrated production and organic production. Symptoms of poisoning and recommendations for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic</t>
   </si>
   <si>
     <t>Agricultural sector: how to evaluate and assess damage to cereal crops</t>
   </si>
   <si>
-    <t>Thu, 11/28/2024 - 09:30</t>
+    <t>Thu, 28 Nov 2024 - 09:30</t>
   </si>
   <si>
     <t>Sala Capilla del Centro Tecnológico de NEIKER en Arkaute N-104</t>
   </si>
   <si>
     <t>Agricultural insurance as an instrument for risk management. The expert appraisal and the appraiser. Grain Insurance: Coverage and appraisal.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-sector-how-evaluate-and-assess-damage-cereal-crops</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -914,958 +929,986 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J31"/>
+      <selection activeCell="A1" sqref="A1:J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="196.952" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
-      <c r="E2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="H5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="J5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="1"/>
-[...1 lines deleted...]
-      <c r="F7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="G7" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="D12" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="G13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>86</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="H15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D16" s="1"/>
-[...1 lines deleted...]
-      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D17" s="1" t="s">
         <v>103</v>
       </c>
+      <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>104</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>117</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>122</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="E22" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="F22" s="1"/>
+      <c r="G22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I22" s="1" t="s">
+      <c r="J22" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="1" t="s">
+      <c r="G23" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="J23" s="1" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="D24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="F24" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D24" s="1"/>
-[...1 lines deleted...]
-      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>147</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1" t="s">
+      <c r="F25" s="1"/>
+      <c r="G25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
-      <c r="F26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>157</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>158</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="E30" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="F30" s="1" t="s">
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="J30" s="1" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="1" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>182</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>183</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>