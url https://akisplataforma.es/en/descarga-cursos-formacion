--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -12,1039 +12,745 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Online course "Competency for staff working with swine livestock"</t>
-[...5 lines deleted...]
-    <t>Fri, 04/17/2026 - 00:00</t>
+    <t>Cleaning day at olive oil mill facilities</t>
+  </si>
+  <si>
+    <t>Thu, 04/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengibar, Jaén</t>
+  </si>
+  <si>
+    <t>In person</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Contents Cleaning in the Dairy: How it's done and what it's for VISIT TO FACILITIES AND PERFORMANCE OF CLEANING</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/cleaning-day-olive-oil-mill-facilities</t>
+  </si>
+  <si>
+    <t>ASETAGA training day: “New business models: applications of microalgae”</t>
+  </si>
+  <si>
+    <t>Thu, 04/30/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 04/30/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>ASETAGA has opened registration for the free training course “ New Business Models: applications of microalgae ”. The session will be held on April…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-new-business-models-applications-microalgae</t>
+  </si>
+  <si>
+    <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Thu, 04/30/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 04/30/2026 - 20:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>No</t>
-[...17 lines deleted...]
-    <t>Andalucía</t>
+    <t>ASETAGA has opened registration for the free training course “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111579</t>
+  </si>
+  <si>
+    <t>UPCT promotes the 2nd University Microcredential in post-harvest technology and minimal fruit and vegetable processing</t>
+  </si>
+  <si>
+    <t>Fri, 05/01/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cartagena. Murcia.</t>
+  </si>
+  <si>
+    <t>Blended learning</t>
+  </si>
+  <si>
+    <t>The Polytechnic University of Cartagena (UPCT) will launch on May 1, 2026 the 2nd University Microcredential in Postharvest Technology and Minimal…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/upct-promotes-2nd-university-microcredential-post-harvest-technology-and-minimal</t>
+  </si>
+  <si>
+    <t>Advanced Course in Precision Livestock Farming - Madrid (ES) May 2026</t>
+  </si>
+  <si>
+    <t>Mon, 05/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 05/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>We are pleased to announce the Advanced Course “Creating Added Value in Precision Livestock Farming”, which will take place in Madrid, Spain, from…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/advanced-course-precision-livestock-farming-madrid-may-2026</t>
+  </si>
+  <si>
+    <t>KNOWLEDGE AND CULTIVATION OF TROPICAL FRUIT TREES</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>Escuela de Capacitación Agraria de Arucas</t>
+  </si>
+  <si>
+    <t>Goals Learn about the different species of tropical and subtropical fruit trees being planted in the Canary Islands. Learn how to propagate some…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/knowledge-and-cultivation-tropical-fruit-trees</t>
+  </si>
+  <si>
+    <t>Creating added value in Precision Livestock Farming: from sensors to decision making</t>
+  </si>
+  <si>
+    <t>Fri, 05/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>CSIC (MADRID)</t>
+  </si>
+  <si>
+    <t>The application of sensors and data-driven technology in livestock production is commonly known as Precision Livestock Farming (PLF). Despite the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/creating-added-value-precision-livestock-farming-sensors-decision-making</t>
+  </si>
+  <si>
+    <t>International course on Precision Livestock Farming: from sensors to decision making</t>
+  </si>
+  <si>
+    <t>Mon, 05/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 05/08/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CSIC, Madrid.</t>
+  </si>
+  <si>
+    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/international-course-precision-livestock-farming-sensors-decision-making</t>
+  </si>
+  <si>
+    <t>Practical guide to the state of sustainability in agri-food SMEs</t>
+  </si>
+  <si>
+    <t>Tue, 05/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>In this practical course to prepare the Sustainability Statement in agri-food SMEs: you will learn the European standards (NEIS), the double…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/practical-guide-state-sustainability-agri-food-smes</t>
+  </si>
+  <si>
+    <t>INTEGRATED PEST MANAGEMENT WORKSHOP - IPM WORKSHOP FOR WINTER CEREALS</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Contents Integrated Pest Management and Plant Health: Justification, importance, and legal regulations. Principles for the application of Integrated…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/integrated-pest-management-workshop-ipm-workshop-winter-cereals</t>
+  </si>
+  <si>
+    <t>Avocado pruning workshop</t>
+  </si>
+  <si>
+    <t>Tue, 05/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 05/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Sign</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/avocado-pruning-workshop</t>
+  </si>
+  <si>
+    <t>SUSTAINABLE MANAGEMENT OF IRRIGATION AND FERTIGATION IN MANGO</t>
+  </si>
+  <si>
+    <t>Wed, 05/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 05/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Centro Ifapa de Málaga</t>
+  </si>
+  <si>
+    <t>Contents Water in the soil and in the plant. 3 Water quality and salinity problems. Irrigation techniques and optimization. Agronomic and Hydraulic…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/sustainable-management-irrigation-and-fertigation-mango</t>
+  </si>
+  <si>
+    <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: OLIVICULTURE</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 06/19/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Campanillas, Málaga</t>
+  </si>
+  <si>
+    <t>Modules Soil, irrigation, nutrition, and environment Agronomy and pruning of the olive grove Cultivation and harvesting techniques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-oliviculture</t>
+  </si>
+  <si>
+    <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries" - Cloned</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>The The Spanish Wine Federation (FEV) and Orisha Agrifood, through its Digitalization and Wine Hub , are organizing the webinar "Artificial…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111600</t>
+  </si>
+  <si>
+    <t>Advanced and Precision Technologies for Crop Protection Course</t>
+  </si>
+  <si>
+    <t>Fri, 05/08/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 05/22/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
+  </si>
+  <si>
+    <t>This course aims to provide an up-to-date and practical overview of the most advanced technologies used in the application of plant protection…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/advanced-and-precision-technologies-crop-protection-course</t>
+  </si>
+  <si>
+    <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Mon, 05/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Motril</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111636</t>
+  </si>
+  <si>
+    <t>Digitalization in livestock farming</t>
+  </si>
+  <si>
+    <t>Thu, 05/14/2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
-    <t>Campus Universitario de Rabanales. Córdoba</t>
-[...494 lines deleted...]
-    <t>Wed, 04/01/2026 - 00:00</t>
+    <t>Hinojosa del Duque</t>
+  </si>
+  <si>
+    <t>Contents Basic concepts about precision livestock sensors Precision livestock farming in the ruminant sector Precision livestock farming in the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digitalization-livestock-farming</t>
+  </si>
+  <si>
+    <t>Data management and decision-making in agriculture: Big Data and Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>Tue, 05/12/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 05/13/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>This advanced training program is an initiative of the Cajamar Group Foundation and the Official College of Agricultural Technical Engineers of the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/data-management-and-decision-making-agriculture-big-data-and-artificial</t>
+  </si>
+  <si>
+    <t>Training webinar "How to turn every bottle into a sales channel"</t>
+  </si>
+  <si>
+    <t>Wed, 05/13/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 05/13/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar " How to turn each bottle into a sales…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/training-webinar-how-turn-every-bottle-sales-channel</t>
+  </si>
+  <si>
+    <t>Organic Farming Course: Production, Regulations, Advice and Marketing</t>
+  </si>
+  <si>
+    <t>Fri, 05/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The aim of this course is to provide an overview of the regulation of organic agricultural production, and the basic principles of this type of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-farming-course-production-regulations-advice-and-marketing</t>
+  </si>
+  <si>
+    <t>Remote Sensing Course Applied to Consulting. Processing Satellite Images and Extracting Useful Information in Agriculture</t>
+  </si>
+  <si>
+    <t>Mon, 05/18/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Mon, 05/18/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Remote sensing has become a key tool for modern agricultural management, enabling the analysis of crop health, optimization of resource use, and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/remote-sensing-course-applied-consulting-processing-satellite-images-and</t>
+  </si>
+  <si>
+    <t>Organic viticulture in Vilaflor</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>Biblioteca Municipal de Vilaflor de Chasna</t>
+  </si>
+  <si>
+    <t>Pre-registration until May 10th. In courses with pre-registration, accreditation of the questionnaire answers may be required. Venue: Vilaflor de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-viticulture-vilaflor</t>
+  </si>
+  <si>
+    <t>Personal Income Tax (IRPF) for the agricultural sector</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>Sede de ALCAMANCHA S.C, Avda. José Antonio, 17 – Carrascosa del Campo (Cuenca)</t>
+  </si>
+  <si>
+    <t>Training activity to learn about and practically apply the different direct or indirect taxes that affect the agricultural sector. The recipients of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/personal-income-tax-irpf-agricultural-sector</t>
+  </si>
+  <si>
+    <t>Advanced course on low-impact aquaculture</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>IRTA La Ràpita (Tarragona)</t>
+  </si>
+  <si>
+    <t>The Mediterranean Agronomic Institute of Zaragoza (IAMZ–CIHEAM Zaragoza) will hold the advanced course “Low Impact Aquaculture” from May 25 to 28,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/advanced-course-low-impact-aquaculture</t>
+  </si>
+  <si>
+    <t>Maximizing Multi-Actor Project Proposal Success in Horizon Europe</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 05/27/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>The PREMIERE project, in collaboration with EU-FarmBook, is launching a training workshop for trainers focused on the Multi -Actor Approach (MAA ), a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/maximizing-multi-actor-project-proposal-success-horizon-europe</t>
+  </si>
+  <si>
+    <t>Artificial intelligence (AI) course for food quality managers</t>
+  </si>
+  <si>
+    <t>Fri, 05/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 08/29/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Aimed at quality managers in the food sector who want to apply artificial intelligence (AI) in their daily work, the objective of the course is to…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-course-food-quality-managers</t>
+  </si>
+  <si>
+    <t>Free pesticide handler renewal course</t>
+  </si>
+  <si>
+    <t>Sat, 05/30/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Sat, 05/30/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Important information: - Renewal can only be done during the 12 months prior to the expiry date of the license. For example: if your license expires…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/free-pesticide-handler-renewal-course</t>
+  </si>
+  <si>
+    <t>Aromatic plants</t>
+  </si>
+  <si>
+    <t>Sun, 05/31/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Benefits of aromatic crops: a viable and profitable alternative to traditional crops, promoting diversification and sustainability in agricultural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/aromatic-plants</t>
+  </si>
+  <si>
+    <t>Online course: Advanced management of organic greenhouses: agroecological management of pests and diseases</t>
+  </si>
+  <si>
+    <t>The course is divided into 7 modules and is planned to last 45 hours, but you can finish it whenever you want. Upon completion, you will receive a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/online-course-advanced-management-organic-greenhouses-agroecological-management-0</t>
+  </si>
+  <si>
+    <t>Economic management of agricultural holdings: accounting and agricultural taxation</t>
+  </si>
+  <si>
+    <t>Mon, 06/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 06/16/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Face-to-face classes (28 hours) + online platform at your leisure time (10 hours) + self-study at your leisure time, without needing to be online (12…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-holdings-accounting-and-agricultural-taxation-1</t>
+  </si>
+  <si>
+    <t>Mon, 06/08/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 06/08/2026 - 14:00</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
-[...68 lines deleted...]
-    <t>Thu, 04/09/2026 - 00:00</t>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111634</t>
+  </si>
+  <si>
+    <t>ASETAGA training day: “New business models: applications of microalgae” - Cloned</t>
+  </si>
+  <si>
+    <t>Tue, 06/16/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 06/16/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111635</t>
+  </si>
+  <si>
+    <t>First Mediterranean Week of Food Entrepreneurship</t>
+  </si>
+  <si>
+    <t>Mon, 06/22/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 06/26/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Course Objectives Upon completion of the course, participants will be able to: Scaling and consolidating micro-enterprises and start-ups based on a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/first-mediterranean-week-food-entrepreneurship</t>
+  </si>
+  <si>
+    <t>CIHEAM Course: 1st Mediterranean Week of Food Entrepreneurship</t>
+  </si>
+  <si>
+    <t>Mon, 06/22/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 06/26/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza will organize the “First Mediterranean Week of Food Entrepreneurship” from June 22 to 26, 2026 , an advanced face-to-face course that…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/ciheam-course-1st-mediterranean-week-food-entrepreneurship</t>
+  </si>
+  <si>
+    <t>Innovation and sustainability in nut production</t>
+  </si>
+  <si>
+    <t>Mon, 09/21/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 09/26/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>The advanced course will provide agricultural professionals, researchers, consultants, and decision-makers with an advanced and integrated…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/innovation-and-sustainability-nut-production</t>
+  </si>
+  <si>
+    <t>Digital tools that help you manage your farm</t>
+  </si>
+  <si>
+    <t>Sun, 10/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This ONLINE COURSE analyzes the royal decrees published in December 2022 that will affect the way farmers and ranchers conduct their agricultural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm-1</t>
+  </si>
+  <si>
+    <t>COURSES FOR JOINING THE AGRICULTURAL COMPANY</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Agricultural business integration courses, or CIEA for short, are training activities aimed at those who need to demonstrate a sufficient level of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/courses-joining-agricultural-company</t>
+  </si>
+  <si>
+    <t>Water and nutrition management in strawberry cultivation</t>
+  </si>
+  <si>
+    <t>Fri, 12/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
-    <t>Agri-food cooperatives offer farmers an online course on advanced irrigation and nutrition tools.</t>
-[...340 lines deleted...]
-  <si>
     <t>Agri-food cooperatives are offering farmers a course on water management and nutrition in strawberry cultivation, covering 70 topics.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-and-nutrition-management-strawberry-cultivation</t>
   </si>
   <si>
     <t>Second Course on Sustainable Economics and the Labor Market: New Entrepreneurial Opportunities</t>
   </si>
   <si>
     <t>Tue, 12/15/2026 - 00:00</t>
   </si>
   <si>
     <t>The Rural Women Challenge program provides training courses to promote entrepreneurship among rural women. Recipients The program is aimed at female…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/second-course-sustainable-economics-and-labor-market-new-entrepreneurial</t>
   </si>
   <si>
     <t>Advisor training: agrovoltaics course</t>
   </si>
   <si>
     <t>Sun, 12/20/2026 - 00:00</t>
   </si>
   <si>
     <t>Agrivoltaics integrates the production of electricity from solar energy with agricultural and livestock activities in the same space. By installing…</t>
@@ -1271,192 +977,192 @@
   <si>
     <t>Course on Agricultural and Livestock Farming: Production, Innovation, Consulting and Marketing (MOOC) The aim of this course is to provide an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/massive-open-online-course-mooc-campus-ministry-agriculture-fisheries-and-food-0</t>
   </si>
   <si>
     <t>Advanced Course on the New European Regulation for Fertilizer Products</t>
   </si>
   <si>
     <t>A certificate of completion is awarded to students who pass the course, along with documents specifying the course syllabus and its duration. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-new-european-regulation-fertilizer-products</t>
   </si>
   <si>
     <t>Food handler</t>
   </si>
   <si>
     <t>If you want to obtain the Food Handler certificate, this course offered by the Arcoiris Training Center will provide you with the essential knowledge…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler</t>
   </si>
   <si>
+    <t>Agrarian Legislation</t>
+  </si>
+  <si>
     <t>Thu, 12/31/2026 - 00:00</t>
   </si>
   <si>
+    <t>Training Certificate issued by INEA Foundation Goals Know the sources, object and content of Agrarian Law. To frame Law within the scope of the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/agrarian-legislation</t>
+  </si>
+  <si>
+    <t>Agroecology</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA Foundation Content: Introduction: An overview of the topic is presented, explaining the key concepts and the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/agroecology</t>
+  </si>
+  <si>
+    <t>Plant genetic resources</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Conservation of plant genetic resources: Strategies and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/plant-genetic-resources</t>
+  </si>
+  <si>
+    <t>Waste management in livestock farms</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Goals • Knowledge of the environmental impact of livestock waste…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/waste-management-livestock-farms</t>
+  </si>
+  <si>
+    <t>Conservation agriculture</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Analysis of current agricultural problems from an…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/conservation-agriculture</t>
+  </si>
+  <si>
+    <t>Food safety</t>
+  </si>
+  <si>
+    <t>Content: Food Classification: This module provides a comprehensive analysis of food classification from various perspectives, including nutritional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/food-safety</t>
+  </si>
+  <si>
+    <t>Good livestock practices</t>
+  </si>
+  <si>
+    <t>Content: Introduction: This module provides an overview of the importance of animal health and management practices in animal production,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/good-livestock-practices</t>
+  </si>
+  <si>
+    <t>Vine varieties used in winemaking</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by the INEA Foundation Content: Ampelographic description, agronomic properties, and oenological potential of national…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/vine-varieties-used-winemaking</t>
+  </si>
+  <si>
+    <t>Interpretation of soil analysis and sustainable fertilization guidelines</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA Foundation Goals • Understand the importance of soil in sustainable agricultural management and soil balance as…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/interpretation-soil-analysis-and-sustainable-fertilization-guidelines</t>
+  </si>
+  <si>
+    <t>Ecological management of ruminants</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction and Regulations: This module provides a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/ecological-management-ruminants</t>
+  </si>
+  <si>
+    <t>Organic horticulture</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Concepts, Foundations and Precedents in the Garden:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-horticulture</t>
+  </si>
+  <si>
+    <t>Olive pests and pathogens: nature, identification, and biological control strategies</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction: This section will provide an overview of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/olive-pests-and-pathogens-nature-identification-and-biological-control-strategies</t>
+  </si>
+  <si>
     <t>Online course, at your own pace, in which the royal decrees published in December 2022 that will affect the way in which farmers and ranchers carry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm</t>
   </si>
   <si>
     <t>Introduction to ArcGIS Pro Course</t>
   </si>
   <si>
     <t>The GIS concept as a digital tool allows users to exploit the value of data , including geospatial variables, and improve the efficiency of processes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-pro-course</t>
   </si>
   <si>
     <t>Introductory Course to GIS with ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introductory-course-gis-arcgis-pro</t>
   </si>
   <si>
     <t>Course on Map Design and Creation with ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-map-design-and-creation-arcgis-pro</t>
   </si>
   <si>
     <t>Introduction to ArcGIS Online Course</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-online-course</t>
-  </si>
-[...106 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/olive-pests-and-pathogens-nature-identification-and-biological-control-strategies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1763,3048 +1469,2240 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J113"/>
+  <dimension ref="A1:J81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J113"/>
+      <selection activeCell="A1" sqref="A1:J81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="176.814" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
-[...1 lines deleted...]
-      <c r="F2" s="1"/>
+      <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-      <c r="E4" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="C4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C5" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="D5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F5" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="E8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="1"/>
-[...2 lines deleted...]
-      <c r="F9" s="1"/>
+      <c r="E9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="E11" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="F13" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="F14" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="G14" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C15" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="E16" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="F16" s="1" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="F17" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="F18" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>115</v>
+      </c>
       <c r="G18" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>100</v>
-[...9 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="D22" s="1"/>
       <c r="E22" s="1"/>
-      <c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>142</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="D24" s="1" t="s">
-        <v>45</v>
+        <v>148</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>46</v>
+        <v>149</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C25" s="1"/>
+        <v>154</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="D25" s="1" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F25" s="1"/>
+        <v>156</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>157</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="F26" s="1"/>
+        <v>161</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>165</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>124</v>
+        <v>166</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>125</v>
+        <v>167</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C27" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>170</v>
+      </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>128</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>131</v>
+        <v>175</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>135</v>
+        <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>136</v>
+        <v>179</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>137</v>
-[...12 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>142</v>
+        <v>181</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>143</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>144</v>
+        <v>183</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>145</v>
-[...12 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>148</v>
+        <v>184</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>149</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>151</v>
+        <v>187</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      <c r="F31" s="1"/>
+        <v>188</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="G31" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-      <c r="F32" s="1"/>
+        <v>191</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>194</v>
+      </c>
       <c r="G32" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>157</v>
+        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>158</v>
+        <v>196</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-      <c r="F33" s="1"/>
+        <v>197</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>194</v>
+      </c>
       <c r="G33" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>160</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>161</v>
+        <v>200</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="F34" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>203</v>
+      </c>
       <c r="G34" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>165</v>
+        <v>206</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="F35" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="G35" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>167</v>
+        <v>211</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="F36" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>215</v>
+      </c>
       <c r="G36" s="1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>169</v>
+        <v>216</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>162</v>
+        <v>219</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>162</v>
+        <v>219</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1"/>
-      <c r="E38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>224</v>
+      </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>176</v>
+        <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>162</v>
+        <v>228</v>
       </c>
       <c r="C39" s="1"/>
-      <c r="D39" s="1"/>
-[...1 lines deleted...]
-      <c r="F39" s="1"/>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="G39" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>178</v>
+        <v>231</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>179</v>
+        <v>232</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>181</v>
+        <v>234</v>
       </c>
       <c r="C40" s="1"/>
-      <c r="D40" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>182</v>
+        <v>235</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>32</v>
+        <v>237</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>181</v>
+        <v>238</v>
       </c>
       <c r="C41" s="1"/>
-      <c r="D41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>184</v>
+        <v>239</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>186</v>
+        <v>241</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="C42" s="1"/>
-      <c r="D42" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="C43" s="1"/>
-      <c r="D43" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>193</v>
+        <v>245</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>194</v>
+        <v>246</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>195</v>
+        <v>247</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="C44" s="1"/>
-      <c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>206</v>
-[...12 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>209</v>
+        <v>255</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>210</v>
+        <v>256</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>212</v>
+        <v>258</v>
       </c>
       <c r="C47" s="1"/>
-      <c r="D47" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>215</v>
+        <v>259</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>216</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>217</v>
+        <v>261</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>218</v>
+        <v>258</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>219</v>
+        <v>255</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>221</v>
+        <v>263</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>218</v>
+        <v>258</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>222</v>
+        <v>264</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>223</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>120</v>
+        <v>266</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="C50" s="1"/>
+        <v>267</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>268</v>
+      </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
-      <c r="F50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>269</v>
+      </c>
       <c r="G50" s="1" t="s">
-        <v>13</v>
+        <v>270</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>218</v>
+        <v>277</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
-      <c r="F53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>235</v>
+        <v>281</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>236</v>
+        <v>282</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>237</v>
+        <v>283</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>238</v>
-[...9 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
       <c r="F54" s="1" t="s">
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>241</v>
+        <v>284</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>242</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>243</v>
+        <v>286</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="C55" s="1"/>
       <c r="D55" s="1" t="s">
-        <v>45</v>
+        <v>223</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>46</v>
+        <v>288</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>244</v>
+        <v>289</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>245</v>
+        <v>290</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>246</v>
+        <v>291</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>247</v>
+        <v>292</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>248</v>
-[...12 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>251</v>
+        <v>31</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>252</v>
+        <v>294</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>253</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>254</v>
+        <v>296</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>255</v>
-[...12 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>258</v>
+        <v>298</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>259</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>261</v>
+        <v>297</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1" t="s">
-        <v>262</v>
+        <v>223</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="F58" s="1"/>
+        <v>288</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>301</v>
+      </c>
       <c r="G58" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>264</v>
+        <v>302</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>265</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>261</v>
+        <v>297</v>
       </c>
       <c r="C59" s="1"/>
-      <c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>267</v>
+        <v>305</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>268</v>
+        <v>306</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>269</v>
+        <v>307</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>270</v>
-[...12 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
       <c r="G60" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>274</v>
+        <v>309</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>275</v>
+        <v>310</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="C61" s="1"/>
-      <c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>277</v>
+        <v>311</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>278</v>
+        <v>312</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>279</v>
+        <v>247</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>280</v>
-[...12 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>282</v>
+        <v>313</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>283</v>
+        <v>314</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>284</v>
+        <v>315</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>280</v>
-[...12 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
       <c r="G63" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>287</v>
+        <v>317</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>288</v>
+        <v>318</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>289</v>
-[...12 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
       <c r="G64" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>292</v>
+        <v>319</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>294</v>
+        <v>321</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>295</v>
+        <v>322</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
-      <c r="G65" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G65" s="1"/>
       <c r="H65" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>296</v>
+        <v>323</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>297</v>
+        <v>324</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>298</v>
+        <v>325</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>299</v>
-[...15 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
       <c r="H66" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>305</v>
+        <v>327</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>306</v>
+        <v>328</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>307</v>
-[...15 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
       <c r="H67" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>313</v>
-[...15 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
       <c r="H68" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
-      <c r="G69" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G69" s="1"/>
       <c r="H69" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>321</v>
+        <v>336</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1"/>
-      <c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
       <c r="F70" s="1"/>
-      <c r="G70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G70" s="1"/>
       <c r="H70" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C71" s="1"/>
-      <c r="D71" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
       <c r="H71" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
-      <c r="G72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
-      <c r="G73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
-      <c r="G74" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
-      <c r="G75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
-      <c r="G76" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>348</v>
+        <v>218</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="C77" s="1"/>
+        <v>322</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>268</v>
+      </c>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
-      <c r="F77" s="1"/>
+      <c r="F77" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="G77" s="1" t="s">
-        <v>13</v>
+        <v>270</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>356</v>
+        <v>322</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>356</v>
+        <v>322</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>356</v>
+        <v>322</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="1"/>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>363</v>
-[...17 lines deleted...]
-      <c r="G82" s="1" t="s">
         <v>368</v>
-      </c>
-[...745 lines deleted...]
-        <v>466</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>