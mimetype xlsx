--- v3 (2026-04-29)
+++ v4 (2026-08-02)
@@ -12,922 +12,340 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Cleaning day at olive oil mill facilities</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 00:00</t>
+    <t>Innovation and sustainability in nut production</t>
+  </si>
+  <si>
+    <t>Mon, 09/21/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 09/26/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>The advanced course will provide agricultural professionals, researchers, consultants, and decision-makers with an advanced and integrated…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/innovation-and-sustainability-nut-production</t>
+  </si>
+  <si>
+    <t>Digital tools that help you manage your farm</t>
+  </si>
+  <si>
+    <t>Sun, 10/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>This ONLINE COURSE analyzes the royal decrees published in December 2022 that will affect the way farmers and ranchers conduct their agricultural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm-1</t>
+  </si>
+  <si>
+    <t>COURSES FOR JOINING THE AGRICULTURAL COMPANY</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Agricultural business integration courses, or CIEA for short, are training activities aimed at those who need to demonstrate a sufficient level of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/courses-joining-agricultural-company</t>
+  </si>
+  <si>
+    <t>Water and nutrition management in strawberry cultivation</t>
+  </si>
+  <si>
+    <t>Fri, 12/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Jaén</t>
-[...32 lines deleted...]
-    <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Agri-food cooperatives are offering farmers a course on water management and nutrition in strawberry cultivation, covering 70 topics.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/water-and-nutrition-management-strawberry-cultivation</t>
+  </si>
+  <si>
+    <t>Second Course on Sustainable Economics and the Labor Market: New Entrepreneurial Opportunities</t>
+  </si>
+  <si>
+    <t>Tue, 12/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The Rural Women Challenge program provides training courses to promote entrepreneurship among rural women. Recipients The program is aimed at female…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/second-course-sustainable-economics-and-labor-market-new-entrepreneurial</t>
+  </si>
+  <si>
+    <t>Advisor training: agrovoltaics course</t>
+  </si>
+  <si>
+    <t>Sun, 12/20/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agrivoltaics integrates the production of electricity from solar energy with agricultural and livestock activities in the same space. By installing…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/advisor-training-agrovoltaics-course</t>
+  </si>
+  <si>
+    <t>Meat and meat product labelling course</t>
+  </si>
+  <si>
+    <t>In this course you will learn the legal requirements for labeling meat and meat products. It will cover everything from general consumer information…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/meat-and-meat-product-labelling-course</t>
+  </si>
+  <si>
+    <t>Feed labeling course</t>
+  </si>
+  <si>
+    <t>The course explains all the legal requirements regarding labeling that feed supplier companies must comply with. Fully online training with tutorial…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/feed-labeling-course-0</t>
+  </si>
+  <si>
+    <t>Massive Open Online Course (MOOC) Campus - Ministry of Agriculture, Fisheries and Food - Training Plan for Rural Technicians</t>
+  </si>
+  <si>
+    <t>Organic Farming Course: Production, Regulations, Advice and Marketing (MOOC) The aim of this course is to provide an overview of the regulation of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/massive-open-online-course-mooc-campus-ministry-agriculture-fisheries-and-food</t>
+  </si>
+  <si>
+    <t>Organic olive growing</t>
+  </si>
+  <si>
+    <t>Mon, 12/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the main variables that can…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-olive-growing-0</t>
+  </si>
+  <si>
+    <t>Organic Agriculture Course</t>
+  </si>
+  <si>
+    <t>The European Commission has placed environmental protection in general, and the development of the organic production sector in particular, at the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-agriculture-course</t>
+  </si>
+  <si>
+    <t>Organic Production Course</t>
+  </si>
+  <si>
+    <t>Thu, 12/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The organic production sector is a constantly growing sector that demands trained professionals capable of managing farms according to the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-production-course</t>
+  </si>
+  <si>
+    <t>Organic Livestock Farming Course</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-livestock-farming-course</t>
+  </si>
+  <si>
+    <t>FIRST COURSE ON DIGITAL TRANSFORMATION IN RURAL AREAS</t>
+  </si>
+  <si>
+    <t>“RURAL WOMEN CHALLENGE” is an initiative of the Women’s Institute co-financed by the European Social Fund. It aligns with both the Women’s Institute’…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/first-course-digital-transformation-rural-areas</t>
+  </si>
+  <si>
+    <t>Course on Labeling Plant-Based Foods</t>
+  </si>
+  <si>
+    <t>Fri, 12/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>In this course you will learn the legal requirements for labeling fruits, vegetables and other produce, both fresh and packaged, including preserves…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/course-labeling-plant-based-foods</t>
+  </si>
+  <si>
+    <t>Organic farming: Production, regulations, advice and marketing (MOOC)</t>
+  </si>
+  <si>
+    <t>Wed, 12/31/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Online, Continuing education</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ASETAGA has opened registration for the free training course “ New Business Models: applications of microalgae ”. The session will be held on April…</t>
-[...32 lines deleted...]
-    <t>Cartagena. Murcia.</t>
+    <t>The aim of this course is to provide an overview of the regulation of organic agricultural production and the basic foundations of this type of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-farming-production-regulations-advice-and-marketing-mooc</t>
+  </si>
+  <si>
+    <t>SUBSCRIPTION AND SUBSCRIPTION PLAN COURSE</t>
+  </si>
+  <si>
+    <t>Sun, 12/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This course focuses on plant nutrition and soil fertilization. You will learn about soil composition, different types of fertilizers (organic and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/subscription-and-subscription-plan-course</t>
+  </si>
+  <si>
+    <t>Customized in-person Food Handler course for your company</t>
+  </si>
+  <si>
+    <t>Stop wasting your time and delegate the operator training to someone else. It's not your "traditional" Food Handler course We train your operators…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/customized-person-food-handler-course-your-company</t>
+  </si>
+  <si>
+    <t>Water analysis workshop for more efficient and sustainable fertilization</t>
+  </si>
+  <si>
+    <t>Irrigation water management is one of the cornerstones of modern, efficient, and environmentally friendly agriculture. More and more farms are…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/water-analysis-workshop-more-efficient-and-sustainable-fertilization</t>
+  </si>
+  <si>
+    <t>QUALITY TECHNICIAN IN THE DAIRY INDUSTRY</t>
+  </si>
+  <si>
+    <t>Mon, 12/28/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
-    <t>The Polytechnic University of Cartagena (UPCT) will launch on May 1, 2026 the 2nd University Microcredential in Postharvest Technology and Minimal…</t>
-[...751 lines deleted...]
-  <si>
     <t>Training aimed at all those seeking to acquire specific skills and knowledge that will allow them to guarantee the quality and safety of dairy…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/quality-technician-dairy-industry</t>
   </si>
   <si>
     <t>Online course on pest control</t>
   </si>
   <si>
     <t>Tue, 12/29/2026 - 00:00</t>
   </si>
   <si>
     <t>The main objective of a pest control plan is to prevent infestations, which can be of various types, both urban and domestic, and can affect built-up…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-pest-control</t>
   </si>
   <si>
     <t>Expert Course in Food Labeling – 500 hours – 100% online</t>
   </si>
   <si>
     <t>Wed, 12/30/2026 - 00:00</t>
   </si>
   <si>
     <t>Essential training for food industry professionals who wish to specialize in the development and review of product labeling. A comprehensive, up-to-…</t>
@@ -1088,81 +506,81 @@
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction and Regulations: This module provides a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-management-ruminants</t>
   </si>
   <si>
     <t>Organic horticulture</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Concepts, Foundations and Precedents in the Garden:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture</t>
   </si>
   <si>
     <t>Olive pests and pathogens: nature, identification, and biological control strategies</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction: This section will provide an overview of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-pests-and-pathogens-nature-identification-and-biological-control-strategies</t>
   </si>
   <si>
+    <t>Introduction to ArcGIS Pro Course</t>
+  </si>
+  <si>
+    <t>The GIS concept as a digital tool allows users to exploit the value of data , including geospatial variables, and improve the efficiency of processes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-pro-course</t>
+  </si>
+  <si>
+    <t>Introductory Course to GIS with ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/introductory-course-gis-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Course on Map Design and Creation with ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/course-map-design-and-creation-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Introduction to ArcGIS Online Course</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-online-course</t>
+  </si>
+  <si>
     <t>Online course, at your own pace, in which the royal decrees published in December 2022 that will affect the way in which farmers and ranchers carry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-online-course</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1469,2240 +887,1220 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J81"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J81"/>
+      <selection activeCell="A1" sqref="A1:J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-      <c r="E4" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>36</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H8" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>66</v>
-[...9 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>75</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>83</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>90</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>101</v>
-[...12 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>119</v>
-[...9 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>127</v>
+        <v>89</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>128</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>130</v>
+        <v>92</v>
       </c>
       <c r="C21" s="1"/>
-      <c r="D21" s="1"/>
-[...1 lines deleted...]
-      <c r="F21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>94</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>137</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>139</v>
-[...12 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>145</v>
+        <v>106</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>153</v>
+        <v>110</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>154</v>
-[...12 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>159</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>160</v>
+        <v>113</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>161</v>
-[...12 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>171</v>
+        <v>117</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>173</v>
+        <v>51</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>174</v>
-[...12 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>177</v>
+        <v>119</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>179</v>
+        <v>121</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>180</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>182</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>180</v>
+        <v>103</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>185</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>186</v>
+        <v>127</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>187</v>
-[...15 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>191</v>
-[...15 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>195</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>196</v>
+        <v>134</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>197</v>
-[...15 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>26</v>
+        <v>135</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>199</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>200</v>
+        <v>137</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>201</v>
-[...15 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>204</v>
+        <v>138</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>206</v>
+        <v>140</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>207</v>
-[...15 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>211</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>212</v>
+        <v>143</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>213</v>
-[...15 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>216</v>
+        <v>144</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>217</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>218</v>
+        <v>146</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
-      <c r="G37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>220</v>
+        <v>147</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>221</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
       <c r="F38" s="1"/>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>225</v>
+        <v>150</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>226</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>227</v>
+        <v>152</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="C39" s="1"/>
-      <c r="D39" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>231</v>
+        <v>153</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>232</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>233</v>
+        <v>155</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>234</v>
+        <v>128</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>235</v>
+        <v>156</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>236</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>237</v>
+        <v>158</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>238</v>
+        <v>128</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
-      <c r="G41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>239</v>
+        <v>159</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>241</v>
+        <v>161</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>238</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>242</v>
+        <v>162</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>243</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>244</v>
+        <v>164</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>238</v>
+        <v>128</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>245</v>
+        <v>165</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>246</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>247</v>
+        <v>167</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>238</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>248</v>
+        <v>165</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>249</v>
+        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>250</v>
+        <v>169</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>251</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>252</v>
+        <v>165</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>253</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>254</v>
+        <v>171</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>251</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>255</v>
+        <v>165</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>256</v>
+        <v>172</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="C47" s="1"/>
+        <v>128</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="1"/>
+      <c r="F47" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G47" s="1" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>259</v>
+        <v>173</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>260</v>
-[...813 lines deleted...]
-        <v>368</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>