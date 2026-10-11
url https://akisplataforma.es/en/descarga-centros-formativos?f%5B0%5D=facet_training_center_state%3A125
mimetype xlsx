--- v0 (2026-06-29)
+++ v1 (2026-10-11)
@@ -29,95 +29,344 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>IES D'alella</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesalella/</t>
+  </si>
+  <si>
+    <t>Instituto Josep Vallverdú</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura, FP Media en Técnico en Aceites de Oliva y Vinos</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
+  </si>
+  <si>
+    <t>IES Priorat</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespriorat/</t>
+  </si>
+  <si>
+    <t>Vedruna Artés</t>
+  </si>
+  <si>
+    <t>https://esvicc.cat/</t>
+  </si>
+  <si>
+    <t>FP Joviat</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>http://www.joviat.com/</t>
+  </si>
+  <si>
+    <t>FP Joviat les Tanques</t>
+  </si>
+  <si>
+    <t>https://www.joviat.com/es/viladecans/</t>
+  </si>
+  <si>
+    <t>Centre Tècnic Can Taió</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres</t>
+  </si>
+  <si>
+    <t>http://www.gsishipica.org/</t>
+  </si>
+  <si>
+    <t>IES Mollerussa</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Elaboración de Productos Alimenticios, FP Media en Actividades Ecuestres, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio rural, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-mollerussa/</t>
+  </si>
+  <si>
+    <t>Institut de Sostenibilitat i Medi Ambient de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural, FP Media en Producción Agroecológica, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/ca</t>
+  </si>
+  <si>
+    <t>Institut Rubió i Tudurí</t>
+  </si>
+  <si>
+    <t>https://www.ismab.cat/es</t>
+  </si>
+  <si>
+    <t>Kreas</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>Girona</t>
+  </si>
+  <si>
+    <t>https://kreas.cat/</t>
+  </si>
+  <si>
+    <t>Institut Dels Aliments de Barcelona</t>
+  </si>
+  <si>
+    <t>FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iabarcelona/</t>
+  </si>
+  <si>
+    <t>FP Media en Actividades Ecuestres, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>EFA Quintanes</t>
+  </si>
+  <si>
+    <t>FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://www.quintanes.com/</t>
+  </si>
+  <si>
+    <t>IES El Pont De Suert</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iespontdesuert/</t>
+  </si>
+  <si>
+    <t>Institut Rubió I Tudurí</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>http://rubioituduri.cat/es</t>
+  </si>
+  <si>
+    <t>IES De Jardineria I Agricultura Les Garberes</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insfpcastellar/</t>
+  </si>
+  <si>
+    <t>IES Les Salines</t>
+  </si>
+  <si>
+    <t>https://inslessalines.cat/index.php/ca/</t>
+  </si>
+  <si>
+    <t>EA Amposta</t>
+  </si>
+  <si>
+    <t>FP Superior en Paisajismo y Medio Rural, FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaamposta/</t>
+  </si>
+  <si>
+    <t>EAF Santa Coloma de Farners</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecaforestal/</t>
+  </si>
+  <si>
+    <t>EA Solsonès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecasolsones/</t>
+  </si>
+  <si>
+    <t>Escuela Agraria y Alimentaria del Empordà</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eaemporda/</t>
+  </si>
+  <si>
+    <t>EA Pallars</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ecapallars/</t>
+  </si>
+  <si>
+    <t>Escola Vedruna Gràcia Barcelona</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://eshvedrunagracia.cat/</t>
+  </si>
+  <si>
+    <t>IES Illa dels Banyols</t>
+  </si>
+  <si>
+    <t>http://insilla.net/</t>
+  </si>
+  <si>
+    <t>IES Montsià</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmontsia/</t>
+  </si>
+  <si>
+    <t>IES Castellarnau</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://institutcastellarnau.cat/</t>
+  </si>
+  <si>
+    <t>IES Cavall Bernat</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/inscavallbernat/</t>
+  </si>
+  <si>
+    <t>IES de Puig-Reig</t>
+  </si>
+  <si>
+    <t>https://inspuig-reig.cat/</t>
+  </si>
+  <si>
+    <t>IES de Vic</t>
+  </si>
+  <si>
+    <t>https://ivic.cat/portal/index.php</t>
+  </si>
+  <si>
+    <t>IES Joan Ramon Benaprès</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iessitges/</t>
+  </si>
+  <si>
+    <t>IES Martí Dot</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias, FP Media en Elaboración de Productos Alimenticios, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insmartidot/</t>
+  </si>
+  <si>
+    <t>IES Martí L'humà</t>
+  </si>
+  <si>
+    <t>http://iesmartilhuma.org/</t>
+  </si>
+  <si>
     <t>IES Vescomtat de Cabrera</t>
   </si>
   <si>
-    <t>FP Media en Elaboración de Productos Alimenticios</t>
-[...7 lines deleted...]
-  <si>
     <t>https://agora.xtec.cat/insvescomtatdecabrera/categoria/portada/</t>
   </si>
   <si>
     <t>Instituto Escuela d'Hoteleria i Turisme de Lleida</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
-    <t>Lleida</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.ehtlleida.cat/</t>
   </si>
   <si>
     <t>IES de Guissona</t>
   </si>
   <si>
     <t>FP Media en Elaboración de Productos Alimenticios, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>https://iesguissona.cat/</t>
   </si>
   <si>
     <t>EA Manresa</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica</t>
   </si>
   <si>
-    <t>Barcelona</t>
-[...1 lines deleted...]
-  <si>
     <t>https://agora.xtec.cat/ecamanresa/</t>
   </si>
   <si>
     <t>IES Ramon Turró I Darder</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/iesmalgrat/</t>
   </si>
   <si>
     <t>EA Alfarràs</t>
   </si>
   <si>
     <t>FP Media en Producción Agroecológica, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://www.Escolaagrariaalfarras.com/</t>
   </si>
   <si>
     <t>IES Giola</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/institutgiola/</t>
@@ -125,53 +374,50 @@
   <si>
     <t>IES La Garrotxa</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Media en Elaboración de Productos Alimenticios, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://inslagarrotxa.cat/</t>
   </si>
   <si>
     <t>EA Vallfogona de Balaguer</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Ganadería y Asistencia en Sanidad Animal</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-noguera/Escola/</t>
   </si>
   <si>
     <t>IES D'horticultura I Jardineria</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Media en Producción Agroecológica, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
-    <t>Tarragona</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.hortojardi.com/</t>
   </si>
   <si>
     <t>EA Mas Bové</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-masbove/</t>
   </si>
   <si>
     <t>Esc.Fam.Agr.Campjoliu</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
     <t>https://www.campjoliu.org/</t>
   </si>
   <si>
     <t>EA Gandesa</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-gandesa/</t>
@@ -182,498 +428,252 @@
   <si>
     <t>https://agora.xtec.cat/insllanca/</t>
   </si>
   <si>
     <t>ECA Les Borges Blanques</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eca-borges/categoria/portada/</t>
   </si>
   <si>
     <t>EA de Tàrrega</t>
   </si>
   <si>
     <t>https://agora.xtec.cat/eatarrega/</t>
   </si>
   <si>
     <t>IES Josep Vallverdú</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>https://agora.xtec.cat/insjosepvallverdu/</t>
-[...26 lines deleted...]
-    <t>https://agora.xtec.cat/iespontdesuert/</t>
+    <t>IRTA</t>
+  </si>
+  <si>
+    <t>No Reglada</t>
+  </si>
+  <si>
+    <t>https://transferencia.irta.cat/es/</t>
+  </si>
+  <si>
+    <t>Escola de Pastors i Pastores de Catalunya</t>
+  </si>
+  <si>
+    <t>https://escoladepastorsdecatalunya.cat/</t>
+  </si>
+  <si>
+    <t>Institut Pla del Bosc</t>
+  </si>
+  <si>
+    <t>FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/inspladelbosc/</t>
+  </si>
+  <si>
+    <t>EA del Pirineu (Bellestar)</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/eca-pirineu/</t>
+  </si>
+  <si>
+    <t>Via Magna</t>
+  </si>
+  <si>
+    <t>d'Ostalaria de Les-Val d'Aran</t>
+  </si>
+  <si>
+    <t>https://www.iesostalaria.com/</t>
+  </si>
+  <si>
+    <t>Instituto Ribera del Sió</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-ribera-del-sio/</t>
+  </si>
+  <si>
+    <t>Institut Sabadell</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-sabadell/</t>
+  </si>
+  <si>
+    <t>Escola d'Hoteleria i Turisme de Barcelona</t>
+  </si>
+  <si>
+    <t>http://www.insehtb.cat/</t>
+  </si>
+  <si>
+    <t>Centre de Pastisseria del Gremi de Barcelona</t>
+  </si>
+  <si>
+    <t>http://www.escoladepastisseria.cat/</t>
+  </si>
+  <si>
+    <t>Instituto Abat Oliba</t>
+  </si>
+  <si>
+    <t>https://www.insabatoliba.cat/</t>
+  </si>
+  <si>
+    <t>Fundació de Restauració i Hostalatge</t>
+  </si>
+  <si>
+    <t>Institut de Gastronomia i Restauració de Barcelona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insgastronomia/</t>
+  </si>
+  <si>
+    <t>IES de Tona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iestona/</t>
+  </si>
+  <si>
+    <t>IES Bisbe Sivilla</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/institutbisbesivilla/</t>
+  </si>
+  <si>
+    <t>Escola d'Hostaleria i Turisme de Girona</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ehtg/</t>
+  </si>
+  <si>
+    <t>Instituto Ramon Coll i Rodés</t>
+  </si>
+  <si>
+    <t>http://agora.xtec.cat/iesramoncoll/intranet/</t>
+  </si>
+  <si>
+    <t>Instituto Olivar Gran</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/ies-olivar-gran/</t>
+  </si>
+  <si>
+    <t>Instituto Baix Empordà</t>
+  </si>
+  <si>
+    <t>http://insbaixemporda.cat/</t>
+  </si>
+  <si>
+    <t>Instituto Escola de Capacitació Nauticopesquera de Catalunya</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/iesnautica/</t>
+  </si>
+  <si>
+    <t>Instituto Dertosa</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/insdertosa/</t>
+  </si>
+  <si>
+    <t>Esc. Viticultura i Enologia Mercè Rossell I Domènech</t>
+  </si>
+  <si>
+    <t>https://agora.xtec.cat/esc-mrossell/</t>
+  </si>
+  <si>
+    <t>Universidad de Vic-Universidad Central de Catalunya</t>
+  </si>
+  <si>
+    <t>Grado en Biología</t>
+  </si>
+  <si>
+    <t>https://www.uvic.cat/es</t>
   </si>
   <si>
     <t>Universidad Autónoma de Barcelona</t>
   </si>
   <si>
+    <t>Grado en Biología , Grado en Biología Ambiental , Grado en Bioquímica , Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales , Grado en Geografía, Medio Ambiente y Planificación Territorial , Grado en Microbiología , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.uab.cat/</t>
+  </si>
+  <si>
+    <t>Universidad de Girona</t>
+  </si>
+  <si>
+    <t>Grado en Biología , Grado en Ciencias Ambientales , Grado en Geografía, Ordenación del Territorio y Gestión del Medio Ambiente</t>
+  </si>
+  <si>
+    <t>https://www.udg.edu/ca/</t>
+  </si>
+  <si>
+    <t>Universidad de Barcelona</t>
+  </si>
+  <si>
+    <t>Grado en Biología, Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos , Grado en Ciencias Ambientales</t>
+  </si>
+  <si>
+    <t>https://www.ub.edu/web/portal/es/</t>
+  </si>
+  <si>
+    <t>Universidad Rovira i Virgili</t>
+  </si>
+  <si>
+    <t>Grado en Bioquímica y Biología Molecular</t>
+  </si>
+  <si>
+    <t>https://www.urv.cat/en/</t>
+  </si>
+  <si>
+    <t>Universidad de Lleida</t>
+  </si>
+  <si>
+    <t>Grado en Ciencia y Producción Animal , Grado en Ciencia y Tecnología de los Alimentos , Grado en Veterinaria</t>
+  </si>
+  <si>
+    <t>https://www.udl.cat/ca/es/</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Catalunya</t>
+  </si>
+  <si>
+    <t>Grado en Ingeniería Ambiental, Grado en Ingeniería de Sistemas Biológicos</t>
+  </si>
+  <si>
+    <t>https://www.upc.edu/es</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agricultura para el Desarrollo, Máster Universitario en Sistemas Agrícolas Periurbanos</t>
+  </si>
+  <si>
+    <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Desarrollo e Innovación de Alimentos , Máster Universitario en Microbiología Avanzada</t>
+  </si>
+  <si>
     <t>Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Bioquímica, Biología Molecular y Biomedicina , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Calidad de Alimentos de Origen Animal , Máster Universitario en Citogenética y Biología de la Reproducción , Máster Universitario en Ingeniería Biológica y Ambiental , Máster Universitario en Mejora Genética Animal y Biotecnología de la Reproducción  , Máster Universitario en Microbiología Aplicada , Máster Universitario en Zoonosis y Una Sola Salud (One Health)</t>
-  </si>
-[...412 lines deleted...]
-    <t>Máster Universitario en Agrobiología Ambiental , Máster Universitario en Biología, Genómica y Biotecnología Vegetales / Plant Biology, Genomics and Biotechnology, Máster Universitario en Desarrollo e Innovación de Alimentos , Máster Universitario en Microbiología Avanzada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1051,1429 +1051,1429 @@
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D23" s="1"/>
+      <c r="D23" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="E23" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="1"/>
+      <c r="D24" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E24" s="1" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E35" s="1"/>
+      <c r="E35" s="1" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E42" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>6</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D52" s="1"/>
       <c r="E52" s="1" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53" s="1"/>
       <c r="E53" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>6</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>6</v>
+        <v>144</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E57" s="1"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>78</v>
+        <v>153</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="E64" s="1"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>168</v>
+        <v>96</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>173</v>
+        <v>96</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>178</v>
+        <v>96</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>183</v>
+        <v>14</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>184</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>75</v>
+        <v>183</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>77</v>
+        <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>68</v>
+        <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>