--- v0 (2026-06-28)
+++ v1 (2026-10-12)
@@ -29,351 +29,351 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CPIFP Escuela Superior de Gastronomía y Hostelería</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>https://ehtoledo.com/</t>
+  </si>
+  <si>
+    <t>IES Cencibel</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>https://www.iescencibel.es/</t>
+  </si>
+  <si>
+    <t>EFA Molino de Viento</t>
+  </si>
+  <si>
+    <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-molino-de-viento/</t>
+  </si>
+  <si>
+    <t>IES Sierra de Segura</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://ies-sierradelsegura.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES San Juan Bautista de la Concepción</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales</t>
+  </si>
+  <si>
+    <t>https://ies-almodovar.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Montes de Cabañeros</t>
+  </si>
+  <si>
+    <t>https://ies-montesdecabaneros.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CIFP Nº 1</t>
+  </si>
+  <si>
+    <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agropecuaria</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>https://www.cifpcuenca.es/</t>
+  </si>
+  <si>
+    <t>CEPA Altomira</t>
+  </si>
+  <si>
+    <t>https://cepa-altomira.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Ana María Matute</t>
+  </si>
+  <si>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>https://ies-anamariamatute.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES Brianda de Mendoza</t>
+  </si>
+  <si>
+    <t>https://briandademendoza.es/</t>
+  </si>
+  <si>
+    <t>EFA Cibeles</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades Agropecuarias, FP Media Producción Agroecológica, FP Superior Ganadería y Asistencia en Sanidad Animal, FP Superior en Paisajismo y Medio Rural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-cibeles/</t>
+  </si>
+  <si>
+    <t>EFA La Serna</t>
+  </si>
+  <si>
+    <t>FP Media en Elaboración de Productos Alimenticios</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-la-serna/</t>
+  </si>
+  <si>
+    <t>IES Guadalerzas</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.guadalerzas.es/</t>
+  </si>
+  <si>
+    <t>IES Pedro Mercedes</t>
+  </si>
+  <si>
+    <t>https://www.iespedromercedes.es/</t>
+  </si>
+  <si>
+    <t>IES Ribera Del Bullaque</t>
+  </si>
+  <si>
+    <t>http://ies-riberadelbullaque.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>IES San Isidro</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Media en Producción Agroecológica, FP Media en Producción Agropecuaria, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Paisajismo y Medio Rural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://www.iessanisidrovirtual.com/joomla/</t>
+  </si>
+  <si>
+    <t>CIPFP Aguas Nuevas</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Ganadería y Asistencia en Sanidad Animal, FP Media en Producción Agroecológica</t>
+  </si>
+  <si>
+    <t>EFA Oretana</t>
+  </si>
+  <si>
+    <t>FP Superior en Gestión Forestal y del Medio Natural, FP Superior en Paisajismo y Medio Rural, FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural</t>
+  </si>
+  <si>
+    <t>https://efa-centro.org/efa-oretana/</t>
+  </si>
+  <si>
     <t>EFA Moratalaz</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...4 lines deleted...]
-  <si>
     <t>https://efa-centro.org/efa-moratalaz/</t>
   </si>
   <si>
     <t>IES Francisco De Quevedo</t>
   </si>
   <si>
     <t>http://ies-franciscodequevedo.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>CPIFP Nº 1 Cuenca</t>
   </si>
   <si>
     <t>FP Media en Producción Agropecuaria, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
-    <t>Cuenca</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cifpcuenca.es/</t>
   </si>
   <si>
     <t>CEPA Luis Vives</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos</t>
   </si>
   <si>
-    <t>Toledo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://cepa-luisvives.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Guadiana</t>
   </si>
   <si>
     <t>https://ies-guadiana.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Julián Zarco</t>
   </si>
   <si>
     <t>https://iesjulianzarco.es/</t>
   </si>
   <si>
     <t>IES Gregorio Prieto</t>
   </si>
   <si>
     <t>FP Media en Comercialización de Productos Alimentarios, FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Procesos y Calidad en la Industria Alimentaria, FP Superior en Viticultura</t>
   </si>
   <si>
     <t>https://somosdelprieto.com/</t>
   </si>
   <si>
-    <t>IES Guadalerzas</t>
-[...19 lines deleted...]
-  <si>
     <t>Universidad de Castilla-La Mancha</t>
   </si>
   <si>
     <t>Máster Universitario en Innovación y Desarrollo de Alimentos de Calidad , Máster Universitario en Territorio, Infraestructura y Medio Ambiente</t>
   </si>
   <si>
     <t>https://www.uclm.es/</t>
   </si>
   <si>
-    <t>EFA Cibeles</t>
-[...71 lines deleted...]
-    <t>https://briandademendoza.es/</t>
+    <t>IES Fray Luis de León</t>
+  </si>
+  <si>
+    <t>FP Media en Comercialización de Productos Alimentarios</t>
+  </si>
+  <si>
+    <t>http://iesfrayluis.com/</t>
+  </si>
+  <si>
+    <t>CEPA Cervantes</t>
+  </si>
+  <si>
+    <t>https://cepa-cervantes.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CPIFP Nº1</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
+  </si>
+  <si>
+    <t>http://cifpguadalajara.es/</t>
+  </si>
+  <si>
+    <t>CPEE Ciudad de Toledo</t>
+  </si>
+  <si>
+    <t>FP Básica en Actividades de Panadería y Pastelería</t>
+  </si>
+  <si>
+    <t>http://ceeciudaddetoledo.es/</t>
+  </si>
+  <si>
+    <t>CEPA Mora</t>
+  </si>
+  <si>
+    <t>https://cepa-cumlaude.centros.castillalamancha.es/</t>
+  </si>
+  <si>
+    <t>CEPA Cum Laude Margarita Sánchez</t>
   </si>
   <si>
     <t>CPIFP Nº 1 Guadalajara</t>
   </si>
   <si>
-    <t>FP Básica en Actividades de Panadería y Pastelería, FP Media en Técnico en Panadería, Repostería y Confitería</t>
-[...4 lines deleted...]
-  <si>
     <t>IES Universidad Laboral</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://www.ulaboral.org/</t>
   </si>
   <si>
     <t>IES San Juan Del Castillo</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias</t>
   </si>
   <si>
     <t>http://ies-sanjuandelcastillo.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Tomás De La Fuente Jurado</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias</t>
   </si>
   <si>
     <t>http://ies-tomasdelafuentejurado.centros.castillalamancha.es/</t>
   </si>
   <si>
     <t>IES Andrés de Vandelvira</t>
   </si>
   <si>
     <t>FP Básica en Industrias Alimentarias, FP Media en Técnico en Aceites de Oliva y Vinos, FP Media en Técnico en Panadería, Repostería y Confitería, FP Superior en Procesos y Calidad en la Industria Alimentaria</t>
   </si>
   <si>
     <t>http://vandelvira.net/</t>
-  </si>
-[...85 lines deleted...]
-    <t>https://efa-centro.org/efa-molino-de-viento/</t>
   </si>
   <si>
     <t>Grado en Bioquímica, Grado en Ciencia y Tecnología de los Alimentos, Grado en Ciencias Ambientales, Grado en Ingeniería Agrícola y Agroalimentaria, Grado en Ingeniería Agrícola y del Medio Rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -737,670 +737,670 @@
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="1" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E34" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>