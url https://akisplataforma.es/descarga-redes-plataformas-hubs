--- v2 (2026-03-17)
+++ v3 (2026-05-03)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformas y redes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
+    <t>Red OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Redes temáticas</t>
+  </si>
+  <si>
+    <t>Red de 6 centros tecnológicos en ámbitos complementarios con el fin de incrementar la aplicación de tecnologías ómicas a la obtención de nuevos ingredientes y alimentos funcionales desarrollados con procesos innovadores  para modular positivamente diversos microbiomas (intestinal humano, dérmico humano, ruminal animal) y mejorar la calidad alimentaria, la salud humana y animal.Integrantes de la Red:Asociación Empresarial de Investigación Centro Tecnológico Nacional de la Conserva – CTNCFundación Centro Tecnológico de Investigación Multisectorial- CETIMCentro Tecnológico de Cereales de Castilla y León– CETECECentro Tecnológico del Olivar y del Aceite – CITOLIVAGOe Basque Culinary Center – GOeAsociación de Investigación de la Industria Textil y Cosmética ‐ AITEXLa iniciativa forma parte de la Red Cervera OMIPERBIO, financiada por el Centro para el Desarrollo Tecnológico Industrial (CDTI) a través del Ministerio de Ciencia, Innovación y Universidades, dentro de las ayudas destinadas a Centros Tecnológicos de Excelencia “Cervera” del Plan Estatal de Investigación Científica y Técnica y de Innovación 2024-2027.</t>
+  </si>
+  <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
     <t>ATGRO es la plataforma global de inversión y gestión de proyectos agrícolas de Atitlan, dedicada al desarrollo de superalimentos y otras líneas de agricultura complementarias.</t>
   </si>
   <si>
     <t>Red de estaciones meteorológicas del SiAR</t>
-  </si>
-[...1 lines deleted...]
-    <t>Redes temáticas</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación, a través de la Subdirección General de Regadíos, Caminos Naturales e Infraestructuras Rurales, pone a disposición de los usuarios de forma gratuita toda la información recogida a través de la Red de estaciones meteorológicas del SiAR.</t>
   </si>
   <si>
     <t>Red Nacional de Granjas Típicas </t>
   </si>
   <si>
     <t>Ante la necesidad de disponer de sistemas de información económica de los sectores ganaderos que permitiera realizar comparaciones a nivel granja, regional, nacional e internacional, la Dirección General de Producciones y Mercados Agrarios puso en marcha en el año 2003 la Red Nacional de Granjas Típicas (proyecto RENGRATI), hoy enmarcado en REDES TECO.
 Este proyecto se centra en configurar y disponer de unas redes permanentes de información técnico-económica de los diferentes sectores ganaderos en España. Para ello, se ha establecido una infraestructura o red de instituciones y personas que aportan información, tales como las principales asociaciones de productores, investigadores, asesores, productores y administraciones relacionadas.  
 A su vez, estas Redes Nacionales sectoriales, están integradas en las Redes Internacionales de Análisis Comparativo de Granjas, en la que participan los países más importantes de la producción ganadera a nivel mundial. Estas Redes Internacionales prestan asesoramiento permanente a sus miembros y colaboran en aplicar la metodología adecuada para la validación de la información aportada por los productores, así como para la evaluación de políticas y estrategias sectoriales y productivas, o la simulación de su impacto a todos los niveles. 
 La metodología utilizada en este marco tiene como punto de partida los registros contables de granjas reales con características similares, las cuales se tipifican para representar así el sistema de producción más común en la región en la que se ubican, en términos de tamaño, manejo y rendimientos. Además de validaciones realizadas según la metodología internacional, en reuniones nacionales mantenidas con los productores, denominadas en la terminología de la red "paneles", se procede a la discusión y validación de los resultados a fin de garantizar mayor representatividad. 
 RENGRATI tiene la vocación de servir de herramienta estratégica aportando información veraz y actualizada sobre costes de producción, rentabilidad, beneficios y puntos de equilibrio, que sirva de apoyo a los sectores y como referencia para la toma de decisiones prácticas, ayudando a orientar en la dirección adecuada el futuro inmediato de estos sectores.
 Con este fin, se pone a disposición en este apartado información más detallada sobre el funcionamiento de la Red Nacional de Granjas Típicas y de las Redes Internacionales, así como los informes de resultados por sectores.</t>
   </si>
   <si>
     <t>RECAN (Red Contable Agraria Nacional)</t>
   </si>
   <si>
     <t>La Red Contable Agraria Nacional es un instrumento que permite evaluar la renta de las explotaciones agrarias y el impacto que la política agraria produce en ellas. Se rige por un Reglamento comunitario, por lo que supone los mismos principios contables en todos los países. Se trata, pues, de la única fuente de microdatos completa en España y armonizada con el resto de los países de la UE.</t>
   </si>
   <si>
     <t>Red PlantMicro</t>
   </si>
   <si>
@@ -837,121 +843,121 @@
     <t>Red de Municipios por la Agroecología</t>
   </si>
   <si>
     <t>El objeto de la Red es la construcción, mediante en l intercambio de experiencias, conocimientos, datos, informaciones y proyectos, de sistemas alimentarios locales respetuosos con el medio ambiente, sostenibles, inclusivos, resilientes, seguros y diversificados que aseguren comida saludable, sostenible y accesible al conjunto de la población, y que potencien el empleo local, en línea con las perspectivas de la agroecología y la soberanía alimentaria.</t>
   </si>
   <si>
     <t>Platafoma SynergyNuts</t>
   </si>
   <si>
     <t>Espacio para la formación, difusión e innovación en todos los aspectos relacionados con los frutos secos en seto</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>La Red de Innovación en Fertilización (Fertilisation Innovation Network, FIN) es una red técnica basada en enfoques novedosos y efectivos que cubren los principales desafíos que conducen a la creación de un Plan de Gestión Sostenible de Nutrientes. La FIN está integrada por 3 subredes transnacionales especializadas (FIN-agricultura de precisión, FIN-calidad del suelo, FIN-fetilizantes de base bioloógica) en las que asesores capacitados recopilarán Buenas Prácticas (BP) e Innovaciones de Investigación (RI) sobre el uso óptimo de fertilizantes e identificarán las Mejores Prácticas (BP) como resultado de la evaluación de viabilidad sistémica de las BP y las RI.
 Puedes consultar un folleto del proyecto en inglés dando clic aquí.</t>
   </si>
   <si>
     <t>Plataforma tecnológica Aula de Productos Lácteos y Tecnologías Alimentarias</t>
   </si>
   <si>
     <t>Formación especializada y servicios tecnológicos avanzados a empresas y entidades del sector lácteo y alimentario</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL engloba como sector BIO la Biotecnología, la Biomedicina y la Bioeconomía, aplicadas a la salud, la agroalimentación y la sostenibilidad medioambiental con el objeto de impulsar el desarrollo y competitividad del tejido empresarial del Sector Biotec para posicionar a sus asociados en el mapa internacional.</t>
+  </si>
+  <si>
     <t>Food For Life</t>
   </si>
   <si>
     <t>Plataforma que fomenta la transmisión de los avances de investigación, científicos y tecnológicos a través de la colaboración público-privada de los principales agentes sectoriales agroalimentarios en relación con la I+D+i y la detección de nuevas demandas en el ámbito de los Retos de la Sociedad, asegurando la competitividad y el crecimiento del sector agroalimentario español.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Suministros, información y asesoramiento para cervecerías</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries comunitat valenciana</t>
   </si>
   <si>
     <t>Plataforma de representación institucional, fomento cooperativo, formación, comunicación y representación empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma de divulgación de innovación en investigación, experiencias en diferentes producciones y actualización de normativa</t>
   </si>
   <si>
     <t>Plataforma TIERRA</t>
   </si>
   <si>
     <t>Plataforma Tierra es una comunidad abierta y participativa de productores, empresas y desarrolladores de tecnología</t>
   </si>
   <si>
     <t>Red Nacional de Granjas Típicas (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial de información y asesoramiento para la evaluación de políticas y estrategias sectoriales y productivas y la simulación d esu impacto a todos los niveles</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF es una red de infraestructuras de prueba y validación en Europa que apoya a las empresas de tecnología agroalimentaria para que desarrollen productos con  soluciones de IA y robótica en instalaciones del mundo real</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan water partnership (CWP) es una asociación estratégica sin ánimo de lucro tipo clúster, formada por empresas y centros de conocimiento que operen en el sector del uso sostenible del agua. CWP promueve proyectos y colaboraciones multinivel, orientadas a conseguir soluciones innovadoras a las necesidades globales de agua de calidad en cualquier lugar del mundo y aplicables en múltiples sectores</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, Clúster para el uso eficiente del agua que ofrece soluciones a los desafíos de la seguridad hídrica para contribuir a la construcción de un futuro sostenible y resiliente bajo principios de la economía circular y la sociedad inteligente. Objetivos: Contribuir a las políticas públicas y ser un referente en Aragón en el ámbito del conocimiento e innovación en el sector del agua.|Identificar las necesidades y capacidades formativas y desarrollar un sistema de atracción de talento.|Soporte en el desarrollo de proyectos y vehículo de valorización de los resultados de la innovación promoviendo la aplicación de soluciones innovadoras.|Visibilización de logros y generación de oportunidades de negocio.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Plataforma para crear conexiones entre personas del sector agroalimentario para sumar conocimientos, seguir aprendiendo y hacer crecer el sector día a día, convirtiéndolo en uno más competitivo, más sostenible y más innovador.</t>
   </si>
   <si>
     <t>EU4Advice</t>
   </si>
   <si>
     <t>EU4Advice trabaja para crear una red de asesores, responsables políticos, investigadores y agricultores del SFSC (Short Food Supply Chains-Canales cortos de suministro de alimentos), que trabajen juntos para lograr una configuración organizativa eficaz del AKIS.
 Aplicando los principios del modelo de innovación interactiva se pretende impulsar el papel de los asesores como catalizadores del flujo de conocimientos de la investigación a la práctica, mediante la creación de una red de asesores de la UE con conocimientos y experiencia en cuestiones relacionadas con el sector de la ciencia y la tecnología y la aplicación de medidas encaminadas a la integración efectiva de los asesores del sector de la ciencia y la tecnología en los sistemas de información y aprendizaje nacionales.</t>
+  </si>
+  <si>
+    <t>Avanis</t>
+  </si>
+  <si>
+    <t>Plataforma para crear conexiones entre personas del sector agroalimentario para sumar conocimientos, seguir aprendiendo y hacer crecer el sector día a día, convirtiéndolo en uno más competitivo, más sostenible y más innovador.</t>
   </si>
   <si>
     <t>Asociación Food &amp; Agritech Europe (FATE)</t>
   </si>
   <si>
     <t>Asociación que reúne a startups, empresas, organizaciones y profesionales Agri&amp;Foodtech de Europa para promover la innovación, colaboración y el desarrollo de este sector</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark es una red global sin fines de lucro de economistas, asesores, productores y especialistas agrícolas en sectores clave de las cadenas de valor agrícolas y hortícolas.
 Utilizamos métodos estandarizados internacionalmente para analizar las explotaciones, los sistemas de producción y su rentabilidad. Nuestro conocimiento a nivel de granja se combina con un análisis de los mercados internacionales de productos básicos y las cadenas de valor. De esta manera, podemos proporcionar respuestas científicamente coherentes y sólidamente fundamentadas sobre cuestiones estratégicas a los responsables de la toma de decisiones en materia de política, agricultura y agroindustria.
 Agri Benchmark es una actividad apolítica y sin fines de lucro. Las reglas y valores de la red se desarrollan de mutuo acuerdo. Los métodos y los principales resultados se exponen a un proceso continuo de aseguramiento de la calidad y están abiertos a la discusión pública.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Asociación de comercio de cereales y oleaginosas de España</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
@@ -1123,195 +1129,195 @@
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red Valenciana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Valencia. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Valencia</t>
   </si>
   <si>
     <t>Red PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promueve la creación de grupos de trabajo sobre cuestiones relavantes para el medio rural</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoría, Auditorías, Analítica y Formación, en el sector agroalimentario</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Red de innovación agroalimentaria y rural de Cataluña</t>
+  </si>
+  <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Desarrolladores y propagadores de variedades vegetales</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable trabajó con 14 grupos de innovación de agricultores en 10 países. Los datos de los grupos mostraron una amplia gama de rendimientos de cultivos. Esto indica una necesidad, pero también una clara posi"&amp;"bilidad de mejoras. Basado en la literatura científica y los aportes de los agricultores, se han reunido más de 100 materiales con soluciones prácticas en la plataforma de conocimiento cultivable de Net Net (Farmknowledge.org). Los grupos de agricultores "&amp;"evaluaron formatos y algunas soluciones en la práctica. Sus experiencias se han documentado en videos y resúmenes de práctica. Los grupos de agricultores tradujeron materiales que eran relevantes para ellos en su propio idioma. Se llevaron a cabo cursos e"&amp;"n línea presentando los materiales a los agricultores y asesores</t>
+  </si>
+  <si>
+    <t>Rosewood4.0</t>
+  </si>
+  <si>
+    <t>Rosewood4.0 recopilará y estructurará las mejores prácticas e innovación relevantes (BP &amp; amp; i) con el objetivo de mejorar el marco de movilización de madera en cinco centros regionales. Se desarrollarán cinco hojas de ruta regionales (y una interregional transregional) en función de la priorización de BP &amp; amp recolectados; coincidía con las necesidades/desafíos identificados de las diferentes regiones. El proyecto organizará talleres específicos y visitas de estudio vinculadas con materiales de capacitación de nuevo diseño que favorecen la implementación de BP &amp; amp; i. Acciones de difusión intensas para la transferencia de BP &amp; amp; me lograré utilizando diferentes herramientas y canales (por ejemplo, plataforma de conocimiento, resúmenes de práctica, producción de videos, etc</t>
   </si>
   <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Este proyecto se centra en frutas orgánicas de poma, piedra y cítricos y tiene como objetivo fortalecer la competitividad de la producción de frutas orgánicas europeas</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>El objetivo principal de InnoSeta es establecer una innovadora red temática autosostenible en equipos de pulverización, capacitación y aconsejar para contribuir a cerrar la brecha entre las nuevas soluciones de protección de cultivos de alta gama disponibles, ya sea comercial o de resultados de investigación aplicables, con los resultados de la investigación aplicables, con el prácticas agrícolas europeas cotidianas.
  Esto se logrará promoviendo un intercambio efectivo de ideas y información novedosas entre:
  investigación
  industria
  servicios de extensión
  y la comunidad agrícola
  para que la investigación existente y las soluciones comerciales puedan comunicarse ampliamente, al tiempo que captura las necesidades de nivel de base e ideas innovadoras"&amp;" de la comunidad agrícola.")</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...14 lines deleted...]
-    <t>Desarrolladores y propagadores de variedades vegetales</t>
+    <t>APROSE</t>
+  </si>
+  <si>
+    <t>Asociación profesional sin ánimo de lucro de empresas productores de semillas selectas. Analizar, estudiar y tratar los problemas comunes que pudieran surgir según las especies de semillas</t>
+  </si>
+  <si>
+    <t>Asociación Cluster Agroalimentario De Navarra(NAGRIFOOD)</t>
+  </si>
+  <si>
+    <t>El Cluster Agroalimentario de Navarra (NAGRIFOOD) es una organización de empresas que tiene por objeto la mejora continua de la competitividad de sus socios a través del desarrollo de la intercooperación, la innovación abierta, el intraemprendizaje y la internacionalización de las empresas agroalimentarias navarras</t>
   </si>
   <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>"SmartProtect es una red temática que se centra en el intercambio de conocimientos regionales cruzados de soluciones de gestión de plagas integradas (IPM) inteligentes para agricultores y asesores. El objetivo es estimular el flujo de conocimiento en los sistemas regionales de conocimiento agrícola e innovación (AKISS) en toda la UE y conectarlos en el potencial innovador de las metodologías avanzadas para IPM en la producción de vegetales, integrando tecnologías de agricultura de precisión y análisis de datos.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>Las Gallinas de Mejores Prácticas (BPH) prepararán y proporcionarán apoyo práctico a los productores de huevos para alentarlos a pasar de sistemas de jaulas a sistemas sin jaulas. Esto se aplica tanto a la cría de gallinas ponedoras como al mantenimiento de gallinas ponedoras en el período de producción. Asegurar una amplia difusión de la información recopilada en las mejores prácticas a través del desarrollo de materiales de comunicación (videos y resúmenes de prácticas).
 La BPH organizará eventos de difusión dirigidos a los Estados miembros con un alto porcentaje de sistemas de jaulas para aumentar la aplicación de sistemas de alojamiento sin jaulas en los Estados miembros objetivo (España, Polonia, Portugal y Bélgica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant of alternative casing for a sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>En este proyecto, desarrollaremos un enfoque integrado para luchar contra los principales desafíos de salud en la producción de hongos (hongos y bacterias parásitos). Con el desarrollo de un suelo de envoltura enriquecido con microbiota disminuiremos la necesidad de pesticidas y contribuiremos a mejorar la productividad, la sostenibilidad y la rentabilidad del sector europeo de las setas.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multi-actor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir y presentar las mejores prácticas existentes y los resultados de la investigación; Aumentar la aplicación de nuevas tecnologías eficaces en función de los costos mediante la mejora de la transferencia activa de conocimientos entre profesionales e investigadores; Movilizar más biomasa y crear nuevas oportunidades comerciales en las zonas rurales mejorando y fortaleciendo la conexión entre la práctica y la ciencia; Aplicar un enfoque multidisciplinario y multiactor; Ofrecer un canal para el flujo bidireccional de información, nuevas ideas y tecnologías; Señalar las necesidades identificadas y los elementos empresariales relevantes para los profesionales; Promover la bioeconomía y el desarrollo rural mediante nuevas iniciativas de base biológica</t>
   </si>
   <si>
     <t>Red AgriFoodTe: Red de Conocimiento e Innovación Agroalimentario de Teruel</t>
   </si>
   <si>
     <t>Red para acelerar la innovación en el sector agroalimentario para favorecer la transición ecológica, digital y hacia una bioeconomía circular en la región de Teruel</t>
   </si>
   <si>
-    <t>Asociación Cluster Agroalimentario De Navarra(NAGRIFOOD)</t>
-[...10 lines deleted...]
-  <si>
     <t>Asociación Española de la Industria de Panadería, Bollería y Pastelería (ASEMAC)</t>
   </si>
   <si>
     <t>Organización profesional de carácter sectorial</t>
   </si>
   <si>
     <t>Asociación de Fabricantes de Piensos Compuestos de Castilla y León (ASFACYL)</t>
   </si>
   <si>
     <t>Asociación profesional de fabricantes de piensos compuestos de Castilla y León</t>
   </si>
   <si>
     <t>Plataforma Española Tecnológica y de Innovación en Biocircularidad (BIOPLAT)</t>
   </si>
   <si>
     <t>Organización nacional sin ánimo de lucro que fomenta el desarrollo sostenible de la biomasa y de la bioeconomía</t>
   </si>
   <si>
     <t>Plataforma Tecnológica de Biotecnología Vegetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Asociación público-privada, liderada por el sector empresarial, que reúne a entidades del sector agroalimentario con interés en innovación vegetal</t>
   </si>
   <si>
     <t>Confederación Española de Panadería, Pastelería, Bollería y Afines (CEOPPAN)</t>
   </si>
   <si>
     <t>Asociación Patronal, sin ánimo de lucro, Asociaciones y Gremios de fabricantes y expendedores de pan, pastelería, bollería y afines, de ámbitos geográficos provincial y local, así como a empresas individuales de todo el territorio nacional.</t>
   </si>
   <si>
+    <t>Confederación Española de Fabricantes de Alimentos Compuestos para animales (CESFAC)</t>
+  </si>
+  <si>
+    <t>Plataforma tecnológica para la gestión conjunta de la seguridad alimentaria en la nutrición animal</t>
+  </si>
+  <si>
+    <t>ECONOMIA CIRCULAR - Plataforma que integra otras plataformas de Economía Circular</t>
+  </si>
+  <si>
+    <t>Dinamizar líneas y acción, definir la contribución de las plataformas tecnológicas y de innovación española en la transición hacia una economía circular, herramientas para el fomento de la cooperación en la I+D+i</t>
+  </si>
+  <si>
+    <t>EIT-FOOD</t>
+  </si>
+  <si>
+    <t>Plataforma HUB que promueve la innovación, educación, emprendimiento y participación pública</t>
+  </si>
+  <si>
+    <t>Elika</t>
+  </si>
+  <si>
+    <t>Plataforma de divulgación de investigación, aventos y normativa en el País Vasco de en materia de seguridad alimentaría, alimentación saludable, alimentación sostenible, agricultura, ganadería, pesca, alimentación animal e industria alimentaria</t>
+  </si>
+  <si>
+    <t>FEDIMA</t>
+  </si>
+  <si>
+    <t>Plataforma de divilgación de información de interés panadera y contacto entre FEDIMA y los socios</t>
+  </si>
+  <si>
     <t>Asociación Aragonesa de Agricultura de Conservación</t>
   </si>
   <si>
     <t>La Asociación es una entidad que aglutina agricultores, técnicos, investigadores, centros formativos y empresas, que están interesadas en fomentar y divulgar la técnica de la Agricultura de Conservación</t>
-  </si>
-[...28 lines deleted...]
-    <t>Plataforma de divilgación de información de interés panadera y contacto entre FEDIMA y los socios</t>
   </si>
   <si>
     <t>INASDE Agroalimentaria</t>
   </si>
   <si>
     <t>Centro privado de investigación con un experimentado equipo de profesionales especializados en actividades de investigación para la realización de proyectos propios y prestación de servicios en el que abarca los diferentes eslabones de la cadena alimentaria desde la producción primaria, hasta el procesado y la presentación de los productos de consumo.</t>
   </si>
   <si>
     <t>PLATAFORMA TECNOLÓGICA ESPAÑOLA DE LOGÍSTICA INTERMODALIDAD Y MOVILIDAD (LOGISTOP)</t>
   </si>
   <si>
     <t>Espacio de trabajo multidisciplinar e interterritorial en el ámbito de la innovación logística compuesto por todos los actores implicados en la cadena de suministro, además de universidades, centros tecnológicos, asociaciones y consultoras especializadas</t>
   </si>
   <si>
     <t>Plataforma Tecnológica Española de Envase y Embalaje (PACKNET)</t>
   </si>
   <si>
     <t>Plataforma que funciona de red de cooperación científica y tecnológica entre los agentes de la cadena del evanse y embalaje</t>
   </si>
   <si>
     <t>Plants For The Future</t>
   </si>
   <si>
     <t>Plataforma de divulgación de proyectos, investigación, actividades, colaboradores y grupos de trabajo del grupo</t>
   </si>
@@ -1487,152 +1493,152 @@
   <si>
     <t>Asociación para el Desarrollo Rural de Andalucía (ARA)</t>
   </si>
   <si>
     <t>Foro de colaboración e interlocución donde están representados todos los grupos de desarrollo rural de Andalucía, promotores de la actividad y generación  de empleo</t>
   </si>
   <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook es una plataforma de buenas prácticas para agricultores y selvicultores. Todo el contenido de su biblioteca procede de proyectos de investigación de Horizon</t>
   </si>
   <si>
     <t>Red de Desarrollo Rural de Castilla y León</t>
   </si>
   <si>
     <t>Asociación que agrupa y coordina a un importante número de grupos que están gestionando programas de desarrollo rural - LEADER y PRODER - en Castilla y León.</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR)</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR) es una asociación sin ánimo de lucro cuya misión principal es promover un modelo de desarrollo rural integral y sostenible, mejorar la calidad de vida de la población rural y poner en valor la importancia de los territorios rurales para el conjunto de la sociedad. REDR ofrece un espacio común para el medio rural y sus habitantes, un lugar donde trasladar sus necesidades e inquietudes y hacer oír su voz.</t>
   </si>
   <si>
+    <t>Red de Oficinas de Transferencia del Conocimiento (Red OTC)</t>
+  </si>
+  <si>
+    <t>Red de oficinas de transferencia de resultados de investigación de las universidades españolas.</t>
+  </si>
+  <si>
+    <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
+  </si>
+  <si>
+    <t>La Plataforma Tecnológica Europea de Cría y Reproducción de Animales de Granja (FABRE TP) es un foro liderado por institutos de investigación y el mundo académico que colabora con el sector privado y ofrece una plataforma para definir las prioridades de investigación en cría, genética y reproducción animal, con el fin de impulsar la sostenibilidad , la competitividad y la resiliencia de todos los sistemas ganaderos.</t>
+  </si>
+  <si>
+    <t>Agrochef</t>
+  </si>
+  <si>
+    <t>Transferencia de tecnología y digitalización de los procesos de comercialización directa para la comercialización de los alimentos producidos por pequeños productores agrícolas y ganaderos en el sector de la hostelería y la restauración nacional.</t>
+  </si>
+  <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrónimo en inglés para Transferencia de Técnicas INNOvadoras para la práctica sostenible de la FERTirrigación), es una red de intercambio del conocimiento para facilitar la mejora de la práctica de la fertirrigación, adecuándola a las exigencias ambientales y normativas europeas amparadas en la Directiva Marco del Agua y en las que velan por la evitación de emisión de residuos debidos al uso de fertilizantes, especialmente en las zonas declaradas vulnerables de contaminación de acuíferos por nitratos.</t>
   </si>
   <si>
-    <t>Red de Oficinas de Transferencia del Conocimiento (Red OTC)</t>
-[...14 lines deleted...]
-    <t>Transferencia de tecnología y digitalización de los procesos de comercialización directa para la comercialización de los alimentos producidos por pequeños productores agrícolas y ganaderos en el sector de la hostelería y la restauración nacional.</t>
+    <t>Legumes Translated</t>
+  </si>
+  <si>
+    <t>El proyecto se basa en la creación de redes entre agricultores y otros innovadores y científicos en grupos de actores para recopilar y validar el conocimiento relevante basado en la investigación</t>
+  </si>
+  <si>
+    <t>BovINE</t>
+  </si>
+  <si>
+    <t>BovINE  (Red Europea de Innovación en Carne de Vacuno) abordó los urgentes retos de sostenibilidad que enfrentan los productores de carne de vacuno reuniendo a ganaderos, organizaciones ganaderas, asesores e investigadores para desarrollar conjuntamente innovaciones prácticas que pudieran implementarse en las explotaciones ganaderas europeas. BovINEse estableció en 10 Estados miembros y se centró exclusivamente en las necesidades de las 255.000 explotaciones que conforman el sector cárnico bovino de la UE.</t>
+  </si>
+  <si>
+    <t>EU PiG</t>
+  </si>
+  <si>
+    <t>La red incluye una variedad de socios, desde grupos de productores de cerdos hasta investigadores y asesores económicos, conectando a los productores de cerdos con las últimas ciencias, técnicas y tecnologías de cría. Hay cuatro temas clave del proyect: Gestión de la salud, Calidad de la carne, Bienestar animal, Producción de precisión.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>El proyecto busca la creación de una red europea de grupos de innovación para facilitar el intercambio y la cocreación de conocimientos entre agricultores, empresas, investigadores y asesores a través de la recopilación de material de usuarios finales y el desarrollo de nuevas herramientas adaptadas a las necesidades de agricultores y empresas.</t>
   </si>
   <si>
     <t>EuroDairy</t>
   </si>
   <si>
     <t>EuroDairy apoya el desarrollo y la comunicación de la innovación basada en la práctica en la producción lechera centrando su actividad en cuatro cuestiones clave: Cuidado de animales; Resiliencia socioeconómica; Eficiencia de recursos; La integración de la producción de leche con los objetivos de biodiversidad</t>
-  </si>
-[...34 lines deleted...]
-    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
   </si>
   <si>
     <t>Red Riojana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en La Rioja. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de La Rioja</t>
   </si>
   <si>
     <t>Red PAC de Malta</t>
   </si>
   <si>
     <t>En Malta, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Rumanía</t>
   </si>
   <si>
     <t>En Rumania, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
+  </si>
+  <si>
     <t>DISARM</t>
   </si>
   <si>
     <t>DISARM es una colaboración entre agricultores, veterinarios, servicios de asesoramiento, académicos e industria para difundir soluciones innovadoras para el manejo de la resistencia a los antibióticos en la producción ganadera para aliviar la amenaza de la resistencia a los antibióticos. La red intercambiará enfoques innovadores entre industrias y países para compartir las mejores prácticas en todo el sector ganadero.</t>
   </si>
   <si>
     <t>NUTRIMAN</t>
   </si>
   <si>
     <t>NUTRIMAN es una red temática de nitrógeno y fósforo que recopila conociientos osbre tecnologías, productos, aplicaciones y prácticas de fertilizantes de origen biológico recuperados, listos para su uso, para beneficio de los profesionales agrícolas. El proyecto se centra en conectar resultados innovadores, competitivos y comercialmente listos para su uso, derivados de programas científicos aplicados de alta madurez investigadora y prácticas industriales comunes.</t>
   </si>
   <si>
     <t>SuWaNu Europe</t>
   </si>
   <si>
     <t>SUWANU EUROPE se centra en proyectos de reutilización de agua en Europa mediante la reutilización de aguas residuales tratadas en la agricultura</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>Red de profesionales creada para compartir conocimientos sobre la prevención y el control de las enfermedades edáficas</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoría, Auditorías, Analítica y Formación en el sector de la seguridad alimentaria</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organización profesional sin ánimo de lucro formada por empresas dedicadas a la producción de levadura para nutrición y salud, panificación y fermentación</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plataforma de Investigación, Transferecncia del conocimiento, eventos y noticias relacionadas al sector agroalimentario</t>
   </si>
   <si>
     <t>GAL Desenvolupament Rural i pesquer d’Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tarea del grupo es la gestión de estrategias y proyectos de desarrollo rural y pesquero locales, siendo la tarea más importante por recursos y dedicación las Estrategias de Desarrollo Local Participativo rural y pesquera, cofinanciado entre fondos europeos (FEADER y FEMP) y nacionales</t>
   </si>
@@ -1994,1455 +2000,1455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C260"/>
+  <dimension ref="A1:C261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C260"/>
+      <selection activeCell="A1" sqref="A1:C261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2464.255" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
@@ -3453,1462 +3459,1473 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>386</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>394</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>400</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>408</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>416</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>474</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>480</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>522</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>523</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>