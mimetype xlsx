--- v3 (2026-05-03)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformas y redes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Red OMIPERBIO</t>
   </si>
   <si>
     <t>Redes temáticas</t>
   </si>
   <si>
     <t>Red de 6 centros tecnológicos en ámbitos complementarios con el fin de incrementar la aplicación de tecnologías ómicas a la obtención de nuevos ingredientes y alimentos funcionales desarrollados con procesos innovadores  para modular positivamente diversos microbiomas (intestinal humano, dérmico humano, ruminal animal) y mejorar la calidad alimentaria, la salud humana y animal.Integrantes de la Red:Asociación Empresarial de Investigación Centro Tecnológico Nacional de la Conserva – CTNCFundación Centro Tecnológico de Investigación Multisectorial- CETIMCentro Tecnológico de Cereales de Castilla y León– CETECECentro Tecnológico del Olivar y del Aceite – CITOLIVAGOe Basque Culinary Center – GOeAsociación de Investigación de la Industria Textil y Cosmética ‐ AITEXLa iniciativa forma parte de la Red Cervera OMIPERBIO, financiada por el Centro para el Desarrollo Tecnológico Industrial (CDTI) a través del Ministerio de Ciencia, Innovación y Universidades, dentro de las ayudas destinadas a Centros Tecnológicos de Excelencia “Cervera” del Plan Estatal de Investigación Científica y Técnica y de Innovación 2024-2027.</t>
   </si>
   <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
@@ -229,56 +229,50 @@
   </si>
   <si>
     <t>Red RUENA</t>
   </si>
   <si>
     <t>A raíz de la aprobación de una serie de proyectos de la CICYT relacionados con la utilización de inhibidores de la nitrificación como herramienta para reducir las pérdidas de N a la atmósfera y a las aguas, y siguiendo la propuesta de coordinación por parte del MCyT, se tuvo una primera reunión en Pamplona, en donde surgió la idea por vez primera de crear una Red Temática sobre el «Uso eficiente de N en Agricultura». Posteriormente se realizaron otras reuniones en Lleida y Madrid en donde se acordó presentarse a la Convocatoria de Acciones Especiales del MCyT. En Enero del 2002 se presentó el Proyecto de creación de la Red con el apoyo de gran parte de las firmas de los allí reunidos y en Septiembre de 2002 fue finalmente aprobada. Entendemos que esta aprobación, constituye un reconocimiento oficial de la existencia de la Red por parte del Ministerio de Ciencia y Tecnología.
 Aclaraciones:
 La red temática carece de fines lucrativos. No dispone de fondos para la asistencia de los participantes a las reuniones, solo se pueden arbitrar pequeñas ayudas para facilitar la ejecución de las mismas.</t>
   </si>
   <si>
     <t>Ganaderas en Red</t>
   </si>
   <si>
     <t>Proyecto que nace ante la necesidad de reinvindicar el espacio de la mujer en el mundo ganadero.
 El colectivo que quiere romper con esa imagen masculinizada de la ganadería extensiva y superar la discriminación social, institucional y profesional que sufren.
 «Tanto las aprendizas de pastoras recién llegadas a la Sierra como las maestras ganaderas con varias generaciones de pastoreo a la espalda hablamos un mismo lenguaje y, sobre todo, tenemos claro qué es lo que queremos cambiar: queremos pasar de la permanente invisibilidad a primera fila, queremos tener voz allí dónde se deciden las cosas importantes, queremos romper con la imagen absolutamente masculinizada de la ganadería extensiva y el pastoreo, queremos que se nos respete como mujeres ganaderas, queremos superar la discriminación familiar, social, administrativa y profesional que sufrimos, queremos cambiar la excesiva burocracia, queremos compartir con los hombres las tareas de casa y superar ese pluriempleo obligado que, como mujeres, todas padecemos. Queremos cambiar.</t>
   </si>
   <si>
     <t>Red Municipal Ganadero-Cárnica</t>
   </si>
   <si>
     <t>En defensa del mayor sector de la producción agraria nacional y la primera industria alimentaria.
  Una plataforma que aspira a convertirse en un foro de encuentro entre el sector privado y municipios, fomentando la acción y colaboración público-privada y que tenga como intención reconocer la importante labor de la cadena para afrontar los retos demográficos y económicos que debemos afrontar como país.</t>
   </si>
   <si>
-    <t>REDIGA</t>
-[...4 lines deleted...]
-  <si>
     <t>Pastoreo en Red</t>
   </si>
   <si>
     <t>Es una iniciativa de nuestra filial Red Eléctrica para controlar la vegetación bajo los tendidos de la red de transporte con ganadería extensiva pastoreada. 
 La iniciativa responde a nuestro compromiso de hacer compatibles nuestras instalaciones con la naturaleza y el medio rural, convirtiéndolas en corredores ecológicos y reduciéndose así la fragmentación de los hábitats.</t>
   </si>
   <si>
     <t>Red de Agroecología en Acción </t>
   </si>
   <si>
     <t>La Red de Agroecología en Acción comienza con la intención de poner en contacto a los diferentes proyectos de base agroecológica y campesina que se están desarrollando en todo el estado, para ayudar a coordinar el sector, plantear soluciones a necesidades comunes y consolidar los proyectos. Desde Ecologistas en Acción, llevamos años trabajando la Agroecología como una propuesta válida y de gran potencial para enfrentar los retos ecológicos y sociales de futuro para el medio rural, generados por el sistema alimentario industrial y globalizado.
 Además, muchas personas militantes y simpatizantes de la Agroecología nos hemos embarcado en proyectos de este tipo, sobre todo en modelos a escala campesina, encontrado muchas dificultades para establecernos y mantenernos. El desarrollo de proyectos con base en los cuidados, no tienen un respaldo adecuado en el modelo capitalista y patriarcal actual. Situar los cuidados en el centro (el cuidado de la tierra y el cuidado de nosotras) hace que sea complicado asentar nuestros proyectos. Con el paso de los años muchos proyectos se han caído o transformado, pero cada vez son más los que siguen naciendo y que resisten, porque queremos y apostamos por otro modelo de desarrollo socio-económico respetuoso con el medio, con las personas y con el futuro del planeta.</t>
   </si>
   <si>
     <t>Red campesina para la agricultura del carbono</t>
   </si>
   <si>
     <t>Impulsamos una red campesina para ayudar a difundir nuevas formas de hacer y entender la producción de alimentos. Y es que tenemos la seguridad que el sector primario necesita un cambio de estrategias agronómicas que favorezcan a la recuperación del suelo, su auto-fertilidad y su conservación, a la vez que se arrecie la viabilidad económica.
 Nuestra asociación quiere impulsar la formación y el intercambio de conocimientos y experiencias relacionadas con lo que nos gusta llamar agricultura bio-lógica del carbono. El nombre ‘bio-lógica’ integra la biologia más lógica que existe: el modelo de la naturaleza.
 Ya conocemos diferentes iniciativas particulares en nuestro país y en países vecinos que experimentan y buscan técnicas agronómicas que favorecen la recuperación del suelo, su auto-fertilidad y su conservación Estas fincas están demostrando su viabilidad económica y por eso se están convirtiendo en referentes en su ámbito.
 Con la creación de esta red favorecemos el intercambio de información, experiencias y dificultades entre los integrantes de la red para hacer frente a los retos que tienen que encarar la agricultura: la crisis ambiental, climática y energética, la crisis de suministros (fertilizantes, semillas, etc), y la propia subsistencia del sector.</t>
   </si>
   <si>
     <t>Red de Áreas Pasto-Cortafuegos de Andalucía (RAPCA) </t>
   </si>
@@ -349,51 +343,51 @@
   </si>
   <si>
     <t>Fundación de Innovación y Transferencia Agroalimentaria de Aragón (FITA)</t>
   </si>
   <si>
     <t>La Fundación de Innovación y Transferencia Agroalimentaria de Aragón (FITA) pretende reforzar la innovación y transferencia del conocimiento al sector agroalimentario y ambiental para dar respuesta a los desafíos económicos, ambientales y sociales de agentes públicos y privados y a la sociedad en general.
 Desde la FITA se ofertan SOLUCIONES científico tecnológicas a los desafíos del sector, además de contribuir al asesoramiento administrativo y estratégico que facilite el acceso a la innovación colaborativa del sector agrario, agroalimentario y forestal</t>
   </si>
   <si>
     <t>Red de Espacios Test Agrarios (RETA)</t>
   </si>
   <si>
     <t>Red de referencia en el proceso de cambio de paradigma en el mundo rural para entidades comunitarias, públicas y privadas, que se comprometen con enfoques innovadores, creativos y honestos, facilitando los procesos de incorporación progresiva de nuevos agentes al sector agrario.Un espacio test agrario es un programa de facilitación de los procesos progresivos de instalación de nuevos agentes al sector agrario, coordinado mediante una gobernanza estructurada y consensuada con todos los agentes implicados; con el objetivo de acompañar a personas emprendedoras con poca experiencia agraria, que quieran desarrollar un proyecto agrícola, ganadero o forestal en un entorno de prueba.El espacio test agrario se estructura con un soporte legal, un soporte físico y un soporte integral, que aseguran la realización del test de actividad por parte de la persona téster.</t>
   </si>
   <si>
     <t>INCREDIBLE - Innovation networks of cork, resins and edibles in the mediterranean basin</t>
   </si>
   <si>
     <t>INCREDIBLE aborda la brecha entre la investigación existente y el conocimiento de la innovación sobre sistemas de servicios para PFNM en el Mediterráneo. En particular, INCREDIBLE vincula el conocimiento y fomenta la colaboración entre diferentes grupos de partes interesadas, desarrollando modelos de negocio innovadores y mejorando la experiencia en las regiones rurales para desarrollar estrategias económicas inclusivas.INCREDIBLE pretende:Crear y estimular redes de innovación (iNets) interregionales y multilaterales.Acelerar los flujos de conocimiento y la asimilación de conocimientos para apoyar la innovación en los PFNM.Contribuir a la innovación social y empresarial a través de la divulgación y de actividades de alcance selectivo y de multiplicadores específicos.</t>
   </si>
   <si>
     <t>Red de Selvicultura Adaptativa al Cambio Climático (SILVADAPTNET)</t>
   </si>
   <si>
     <t>La Red nace como medio para unificar los resultados obtenidos por los diferentes grupos de investigación intentando dar respuestas claras sobre las perturbaciones y problemáticas asociadas al cambio climático, y así ayudar en la generación de nuevos criterios para gestionar el monte.El objetivo fundamental es la integración de diferentes grupos de investigación en selvicultura adaptativa al cambio climático, contribuyendo con conocimientos, metodologías y con sitio experimentales activos, para el desarrollo de un marco de gestión forestal adaptativa de base eco-hidrológica generalizable a todo el territorio peninsular.La Red Silvadapt.net cuenta con un total de 34 parcelas de seguimiento de masas naturales y selvicultura frente al cambio climático, repartidas entre los principales tipos fitoclimáticos presentes en España, así como con una representación de los tipos de masa más característicos de nuestro entorno natural.
-      Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
+        Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
   </si>
   <si>
     <t>Red de Huertos Urbanos de Madrid</t>
   </si>
   <si>
     <t>La Red de Huertos Urbanos de Madrid es una iniciativa impulsada por ciudadanos que se dedican a la agricultura comunitaria en la ciudad de  Madrid.
 La creación de la Red surgió para visibilizar la agricultura urbana madrileña, para dar respuesta a las necesidades de las huertas urbanas de recibir apoyo mutuo y compartir conocimientos, experiencias, insumos, etc.
 Uno de los objetivos de la red es crear un punto de encuentro entre las iniciativas de agroecología comunitaria en nuestra ciudad y avanzar hacia un modelo de ciudad más amable que se interese por temas como la educación ambiental, la soberanía alimentaria, los canales cortes de distribución de productos, los grupos de consumo, la movilidad sostenible, el agrocompostaje, etc.</t>
   </si>
   <si>
     <t>EIP-AGRI</t>
   </si>
   <si>
     <t>AEI-Agri son las siglas en español de la “Asociación Europea para la Innovación en materia de productividad y sostenibilidad agrícolas” (también conocida como EIP-Agri en inglés). Se trata de una iniciativa creada por la Comisión Europea en 2012, que se implementa a través de 2 instrumentos: Ayudas de desarrollo rural de la PAC para la cooperación a través de Grupos Operativos (GO)Proyectos multi-actor y redes temáticas del programa europeo de I+D+I”</t>
   </si>
   <si>
     <t>Red de Impulso a la Pequeña Transformación Alimentaria (RITA)</t>
   </si>
   <si>
     <t>La innovación y relocalización son aspectos fundamentales para la viabilidad de pequeñas y medianas empresas y personas que se dedican a la transformación de alimentos. Obradores compartidos, pequeños mataderos y salas de despiece y otro tipo de instalaciones adaptadas a procesos artesanales y a pequeña escala son iniciativas innovadoras y, en muchos casos, pioneras para el desarrollo sostenible del sector de la pequeña y mediana producción. Estas prácticas innovadoras abordan importantes aspectos técnicos, pero también aspectos sociales o de gestión y gobernanza que son necesarios, entre otras cuestiones, para ofrecer una alimentación saludable, conseguir precios justos o influir positivamente en el empleo rural.La Red de Impulso a la Pequeña Transformación Alimentaria busca favorecer un ecosistema de apoyo para quienes transforman alimentos a pequeña y mediana escala , y mejorar el acceso de la población a alimentos saludables y de calidad, respetuosos con el medio ambiente y justos con las personas que los producen y el desarrollo socioeconómico del medio rural.RITA es un proyecto impulsado por 6 entidades con amplia trayectoria en iniciativas para el desarrollo de sistemas alimentarios territorializados, la articulación de procesos colectivos y el impulso de la agroecología:  ARCA (Associació d’Iniciatives Rurals i Marítimes de Catalunya), Germinando, Extremadura Alimenta, Sindicato Labrego Galego, SEAE (Sociedad Española de Agricultura Ecológica y Agroecología) y el ISEC-UCO (Instituto de Sociología y Estudios Campesinos – Grupo PAIDI SEJ 179 de la Universidad de Córdoba).</t>
   </si>
   <si>
     <t>RAIA - Red de Apoyo a la Innovación Rural</t>
   </si>
   <si>
@@ -843,121 +837,121 @@
     <t>Red de Municipios por la Agroecología</t>
   </si>
   <si>
     <t>El objeto de la Red es la construcción, mediante en l intercambio de experiencias, conocimientos, datos, informaciones y proyectos, de sistemas alimentarios locales respetuosos con el medio ambiente, sostenibles, inclusivos, resilientes, seguros y diversificados que aseguren comida saludable, sostenible y accesible al conjunto de la población, y que potencien el empleo local, en línea con las perspectivas de la agroecología y la soberanía alimentaria.</t>
   </si>
   <si>
     <t>Platafoma SynergyNuts</t>
   </si>
   <si>
     <t>Espacio para la formación, difusión e innovación en todos los aspectos relacionados con los frutos secos en seto</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>La Red de Innovación en Fertilización (Fertilisation Innovation Network, FIN) es una red técnica basada en enfoques novedosos y efectivos que cubren los principales desafíos que conducen a la creación de un Plan de Gestión Sostenible de Nutrientes. La FIN está integrada por 3 subredes transnacionales especializadas (FIN-agricultura de precisión, FIN-calidad del suelo, FIN-fetilizantes de base bioloógica) en las que asesores capacitados recopilarán Buenas Prácticas (BP) e Innovaciones de Investigación (RI) sobre el uso óptimo de fertilizantes e identificarán las Mejores Prácticas (BP) como resultado de la evaluación de viabilidad sistémica de las BP y las RI.
 Puedes consultar un folleto del proyecto en inglés dando clic aquí.</t>
   </si>
   <si>
     <t>Plataforma tecnológica Aula de Productos Lácteos y Tecnologías Alimentarias</t>
   </si>
   <si>
     <t>Formación especializada y servicios tecnológicos avanzados a empresas y entidades del sector lácteo y alimentario</t>
   </si>
   <si>
+    <t>Food For Life</t>
+  </si>
+  <si>
+    <t>Plataforma que fomenta la transmisión de los avances de investigación, científicos y tecnológicos a través de la colaboración público-privada de los principales agentes sectoriales agroalimentarios en relación con la I+D+i y la detección de nuevas demandas en el ámbito de los Retos de la Sociedad, asegurando la competitividad y el crecimiento del sector agroalimentario español.</t>
+  </si>
+  <si>
     <t>BIOVAL</t>
   </si>
   <si>
     <t>BIOVAL engloba como sector BIO la Biotecnología, la Biomedicina y la Bioeconomía, aplicadas a la salud, la agroalimentación y la sostenibilidad medioambiental con el objeto de impulsar el desarrollo y competitividad del tejido empresarial del Sector Biotec para posicionar a sus asociados en el mapa internacional.</t>
   </si>
   <si>
-    <t>Food For Life</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Suministros, información y asesoramiento para cervecerías</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries comunitat valenciana</t>
   </si>
   <si>
     <t>Plataforma de representación institucional, fomento cooperativo, formación, comunicación y representación empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma de divulgación de innovación en investigación, experiencias en diferentes producciones y actualización de normativa</t>
   </si>
   <si>
     <t>Plataforma TIERRA</t>
   </si>
   <si>
     <t>Plataforma Tierra es una comunidad abierta y participativa de productores, empresas y desarrolladores de tecnología</t>
   </si>
   <si>
     <t>Red Nacional de Granjas Típicas (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial de información y asesoramiento para la evaluación de políticas y estrategias sectoriales y productivas y la simulación d esu impacto a todos los niveles</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF es una red de infraestructuras de prueba y validación en Europa que apoya a las empresas de tecnología agroalimentaria para que desarrollen productos con  soluciones de IA y robótica en instalaciones del mundo real</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan water partnership (CWP) es una asociación estratégica sin ánimo de lucro tipo clúster, formada por empresas y centros de conocimiento que operen en el sector del uso sostenible del agua. CWP promueve proyectos y colaboraciones multinivel, orientadas a conseguir soluciones innovadoras a las necesidades globales de agua de calidad en cualquier lugar del mundo y aplicables en múltiples sectores</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, Clúster para el uso eficiente del agua que ofrece soluciones a los desafíos de la seguridad hídrica para contribuir a la construcción de un futuro sostenible y resiliente bajo principios de la economía circular y la sociedad inteligente. Objetivos: Contribuir a las políticas públicas y ser un referente en Aragón en el ámbito del conocimiento e innovación en el sector del agua.|Identificar las necesidades y capacidades formativas y desarrollar un sistema de atracción de talento.|Soporte en el desarrollo de proyectos y vehículo de valorización de los resultados de la innovación promoviendo la aplicación de soluciones innovadoras.|Visibilización de logros y generación de oportunidades de negocio.</t>
+  </si>
+  <si>
+    <t>Avanis</t>
+  </si>
+  <si>
+    <t>Plataforma para crear conexiones entre personas del sector agroalimentario para sumar conocimientos, seguir aprendiendo y hacer crecer el sector día a día, convirtiéndolo en uno más competitivo, más sostenible y más innovador.</t>
   </si>
   <si>
     <t>EU4Advice</t>
   </si>
   <si>
     <t>EU4Advice trabaja para crear una red de asesores, responsables políticos, investigadores y agricultores del SFSC (Short Food Supply Chains-Canales cortos de suministro de alimentos), que trabajen juntos para lograr una configuración organizativa eficaz del AKIS.
 Aplicando los principios del modelo de innovación interactiva se pretende impulsar el papel de los asesores como catalizadores del flujo de conocimientos de la investigación a la práctica, mediante la creación de una red de asesores de la UE con conocimientos y experiencia en cuestiones relacionadas con el sector de la ciencia y la tecnología y la aplicación de medidas encaminadas a la integración efectiva de los asesores del sector de la ciencia y la tecnología en los sistemas de información y aprendizaje nacionales.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Plataforma para crear conexiones entre personas del sector agroalimentario para sumar conocimientos, seguir aprendiendo y hacer crecer el sector día a día, convirtiéndolo en uno más competitivo, más sostenible y más innovador.</t>
   </si>
   <si>
     <t>Asociación Food &amp; Agritech Europe (FATE)</t>
   </si>
   <si>
     <t>Asociación que reúne a startups, empresas, organizaciones y profesionales Agri&amp;Foodtech de Europa para promover la innovación, colaboración y el desarrollo de este sector</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark es una red global sin fines de lucro de economistas, asesores, productores y especialistas agrícolas en sectores clave de las cadenas de valor agrícolas y hortícolas.
 Utilizamos métodos estandarizados internacionalmente para analizar las explotaciones, los sistemas de producción y su rentabilidad. Nuestro conocimiento a nivel de granja se combina con un análisis de los mercados internacionales de productos básicos y las cadenas de valor. De esta manera, podemos proporcionar respuestas científicamente coherentes y sólidamente fundamentadas sobre cuestiones estratégicas a los responsables de la toma de decisiones en materia de política, agricultura y agroindustria.
 Agri Benchmark es una actividad apolítica y sin fines de lucro. Las reglas y valores de la red se desarrollan de mutuo acuerdo. Los métodos y los principales resultados se exponen a un proceso continuo de aseguramiento de la calidad y están abiertos a la discusión pública.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Asociación de comercio de cereales y oleaginosas de España</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
@@ -1052,208 +1046,208 @@
     <t>El desarrollo rural lo gestionan en Finlandia de una manera descentralizada las comunidades autónomas del país por medio de 2 programas de desarrollo rural (PDR), que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Grecia</t>
   </si>
   <si>
     <t>En Grecia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Holanda</t>
   </si>
   <si>
     <t>En los Paises Bajos, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Hungría</t>
   </si>
   <si>
     <t>En Hungaria, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
+    <t>Red PAC de Polonia</t>
+  </si>
+  <si>
+    <t>En Polonia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Red PAC de Portugal</t>
+  </si>
+  <si>
+    <t>El desarrollo rural lo gestionan en Portugal de una manera descentralizada las comunidades autónomas del país por medio de tres  Planes Estratégicos, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
     <t>Red PAC de Italia</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Italia de una manera descentralizada las comunidades autónomas del país por medio de 21  Planes Estratégicos, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de la República Checa</t>
   </si>
   <si>
     <t>En la República Checa, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Agrosuite</t>
   </si>
   <si>
     <t>Plataforma web, que integra estación meteorológica IoT y  de riego para la palnificación de actividades en las explotaciones agrarias</t>
   </si>
   <si>
     <t>Red PAC de Letonia</t>
   </si>
   <si>
     <t>En Letonia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Lituania</t>
   </si>
   <si>
     <t>En Lituania, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
-    <t>Red PAC de Polonia</t>
-[...12 lines deleted...]
-  <si>
     <t>Red PAC de Suecia</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Suecia de una manera descentralizada las comunidades autónomas del país por medio de un Plan Estratégico, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. Los Planes Estratégicos establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red Valenciana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Valencia. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Valencia</t>
   </si>
   <si>
     <t>Red PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promueve la creación de grupos de trabajo sobre cuestiones relavantes para el medio rural</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoría, Auditorías, Analítica y Formación, en el sector agroalimentario</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Red de innovación agroalimentaria y rural de Cataluña</t>
-  </si>
-[...16 lines deleted...]
-    <t>Rosewood4.0 recopilará y estructurará las mejores prácticas e innovación relevantes (BP &amp; amp; i) con el objetivo de mejorar el marco de movilización de madera en cinco centros regionales. Se desarrollarán cinco hojas de ruta regionales (y una interregional transregional) en función de la priorización de BP &amp; amp recolectados; coincidía con las necesidades/desafíos identificados de las diferentes regiones. El proyecto organizará talleres específicos y visitas de estudio vinculadas con materiales de capacitación de nuevo diseño que favorecen la implementación de BP &amp; amp; i. Acciones de difusión intensas para la transferencia de BP &amp; amp; me lograré utilizando diferentes herramientas y canales (por ejemplo, plataforma de conocimiento, resúmenes de práctica, producción de videos, etc</t>
   </si>
   <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Este proyecto se centra en frutas orgánicas de poma, piedra y cítricos y tiene como objetivo fortalecer la competitividad de la producción de frutas orgánicas europeas</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>El objetivo principal de InnoSeta es establecer una innovadora red temática autosostenible en equipos de pulverización, capacitación y aconsejar para contribuir a cerrar la brecha entre las nuevas soluciones de protección de cultivos de alta gama disponibles, ya sea comercial o de resultados de investigación aplicables, con los resultados de la investigación aplicables, con el prácticas agrícolas europeas cotidianas.
  Esto se logrará promoviendo un intercambio efectivo de ideas y información novedosas entre:
  investigación
  industria
  servicios de extensión
  y la comunidad agrícola
  para que la investigación existente y las soluciones comerciales puedan comunicarse ampliamente, al tiempo que captura las necesidades de nivel de base e ideas innovadoras"&amp;" de la comunidad agrícola.")</t>
   </si>
   <si>
-    <t>APROSE</t>
-[...8 lines deleted...]
-    <t>El Cluster Agroalimentario de Navarra (NAGRIFOOD) es una organización de empresas que tiene por objeto la mejora continua de la competitividad de sus socios a través del desarrollo de la intercooperación, la innovación abierta, el intraemprendizaje y la internacionalización de las empresas agroalimentarias navarras</t>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable trabajó con 14 grupos de innovación de agricultores en 10 países. Los datos de los grupos mostraron una amplia gama de rendimientos de cultivos. Esto indica una necesidad, pero también una clara posi"&amp;"bilidad de mejoras. Basado en la literatura científica y los aportes de los agricultores, se han reunido más de 100 materiales con soluciones prácticas en la plataforma de conocimiento cultivable de Net Net (Farmknowledge.org). Los grupos de agricultores "&amp;"evaluaron formatos y algunas soluciones en la práctica. Sus experiencias se han documentado en videos y resúmenes de práctica. Los grupos de agricultores tradujeron materiales que eran relevantes para ellos en su propio idioma. Se llevaron a cabo cursos e"&amp;"n línea presentando los materiales a los agricultores y asesores</t>
+  </si>
+  <si>
+    <t>Rosewood4.0</t>
+  </si>
+  <si>
+    <t>Rosewood4.0 recopilará y estructurará las mejores prácticas e innovación relevantes (BP &amp; amp; i) con el objetivo de mejorar el marco de movilización de madera en cinco centros regionales. Se desarrollarán cinco hojas de ruta regionales (y una interregional transregional) en función de la priorización de BP &amp; amp recolectados; coincidía con las necesidades/desafíos identificados de las diferentes regiones. El proyecto organizará talleres específicos y visitas de estudio vinculadas con materiales de capacitación de nuevo diseño que favorecen la implementación de BP &amp; amp; i. Acciones de difusión intensas para la transferencia de BP &amp; amp; me lograré utilizando diferentes herramientas y canales (por ejemplo, plataforma de conocimiento, resúmenes de práctica, producción de videos, etc</t>
+  </si>
+  <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Desarrolladores y propagadores de variedades vegetales</t>
   </si>
   <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>"SmartProtect es una red temática que se centra en el intercambio de conocimientos regionales cruzados de soluciones de gestión de plagas integradas (IPM) inteligentes para agricultores y asesores. El objetivo es estimular el flujo de conocimiento en los sistemas regionales de conocimiento agrícola e innovación (AKISS) en toda la UE y conectarlos en el potencial innovador de las metodologías avanzadas para IPM en la producción de vegetales, integrando tecnologías de agricultura de precisión y análisis de datos.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>Las Gallinas de Mejores Prácticas (BPH) prepararán y proporcionarán apoyo práctico a los productores de huevos para alentarlos a pasar de sistemas de jaulas a sistemas sin jaulas. Esto se aplica tanto a la cría de gallinas ponedoras como al mantenimiento de gallinas ponedoras en el período de producción. Asegurar una amplia difusión de la información recopilada en las mejores prácticas a través del desarrollo de materiales de comunicación (videos y resúmenes de prácticas).
 La BPH organizará eventos de difusión dirigidos a los Estados miembros con un alto porcentaje de sistemas de jaulas para aumentar la aplicación de sistemas de alojamiento sin jaulas en los Estados miembros objetivo (España, Polonia, Portugal y Bélgica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant of alternative casing for a sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>En este proyecto, desarrollaremos un enfoque integrado para luchar contra los principales desafíos de salud en la producción de hongos (hongos y bacterias parásitos). Con el desarrollo de un suelo de envoltura enriquecido con microbiota disminuiremos la necesidad de pesticidas y contribuiremos a mejorar la productividad, la sostenibilidad y la rentabilidad del sector europeo de las setas.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multi-actor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir y presentar las mejores prácticas existentes y los resultados de la investigación; Aumentar la aplicación de nuevas tecnologías eficaces en función de los costos mediante la mejora de la transferencia activa de conocimientos entre profesionales e investigadores; Movilizar más biomasa y crear nuevas oportunidades comerciales en las zonas rurales mejorando y fortaleciendo la conexión entre la práctica y la ciencia; Aplicar un enfoque multidisciplinario y multiactor; Ofrecer un canal para el flujo bidireccional de información, nuevas ideas y tecnologías; Señalar las necesidades identificadas y los elementos empresariales relevantes para los profesionales; Promover la bioeconomía y el desarrollo rural mediante nuevas iniciativas de base biológica</t>
   </si>
   <si>
     <t>Red AgriFoodTe: Red de Conocimiento e Innovación Agroalimentario de Teruel</t>
   </si>
   <si>
     <t>Red para acelerar la innovación en el sector agroalimentario para favorecer la transición ecológica, digital y hacia una bioeconomía circular en la región de Teruel</t>
   </si>
   <si>
+    <t>Asociación Cluster Agroalimentario De Navarra(NAGRIFOOD)</t>
+  </si>
+  <si>
+    <t>El Cluster Agroalimentario de Navarra (NAGRIFOOD) es una organización de empresas que tiene por objeto la mejora continua de la competitividad de sus socios a través del desarrollo de la intercooperación, la innovación abierta, el intraemprendizaje y la internacionalización de las empresas agroalimentarias navarras</t>
+  </si>
+  <si>
+    <t>APROSE</t>
+  </si>
+  <si>
+    <t>Asociación profesional sin ánimo de lucro de empresas productores de semillas selectas. Analizar, estudiar y tratar los problemas comunes que pudieran surgir según las especies de semillas</t>
+  </si>
+  <si>
     <t>Asociación Española de la Industria de Panadería, Bollería y Pastelería (ASEMAC)</t>
   </si>
   <si>
     <t>Organización profesional de carácter sectorial</t>
   </si>
   <si>
     <t>Asociación de Fabricantes de Piensos Compuestos de Castilla y León (ASFACYL)</t>
   </si>
   <si>
     <t>Asociación profesional de fabricantes de piensos compuestos de Castilla y León</t>
   </si>
   <si>
     <t>Plataforma Española Tecnológica y de Innovación en Biocircularidad (BIOPLAT)</t>
   </si>
   <si>
     <t>Organización nacional sin ánimo de lucro que fomenta el desarrollo sostenible de la biomasa y de la bioeconomía</t>
   </si>
   <si>
     <t>Plataforma Tecnológica de Biotecnología Vegetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Asociación público-privada, liderada por el sector empresarial, que reúne a entidades del sector agroalimentario con interés en innovación vegetal</t>
   </si>
   <si>
     <t>Confederación Española de Panadería, Pastelería, Bollería y Afines (CEOPPAN)</t>
@@ -1448,197 +1442,197 @@
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Asturias. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Asturias</t>
   </si>
   <si>
     <t>Red Cántabra de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Cantabria. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Cantabria</t>
   </si>
   <si>
     <t>Red Extremeña de Desarrollo Rural (REDEX)</t>
   </si>
   <si>
     <t>Plataforma de información y servicios, foro de intercambios de experiencias y cooperación, desarrollo de proyectos de interés general para los asociados y, en general, cualquier otra actividad que repercuta en el desarrollo social y económico del medio rural extremeño.</t>
   </si>
   <si>
     <t>Red Gallega de Riesgos Emergentes en Seguridad Alimentaria (RISEGAL)</t>
   </si>
   <si>
     <t>Ofrece información detallada sobre los  objetivos y actividades de la red, así como noticias y eventos relacionados con la seguridad alimentaria. Además, brinda acceso a diferentes herramientas y recursos, como bases de datos y publicaciones científicas, para fomentar la investigación y la gestión de riesgos emergentes en la cadena alimentaria.</t>
   </si>
   <si>
     <t>Asociación Española de Técnicos Cerealistas (AETC)</t>
   </si>
   <si>
     <t>Asociación sin ánimo de lucro cuya principal finalidad es la promoción, estudio y apoyo de todas aquellas actividades de investigación científica y técnica sobre los cereales y sus derivados.</t>
+  </si>
+  <si>
+    <t>Foro Interalimentario</t>
+  </si>
+  <si>
+    <t>Plataforma divulgativa de las actividades, proyectos, redes, propuesta de valor e innovación de la cadena agroalimentaria</t>
+  </si>
+  <si>
+    <t>GIS Alimentario</t>
+  </si>
+  <si>
+    <t>Plataforma divulgativa de las actividades, proyectos, redes, normativas y propuesta de valor e innovación del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Asociación para el Desarrollo Rural de Andalucía (ARA)</t>
+  </si>
+  <si>
+    <t>Foro de colaboración e interlocución donde están representados todos los grupos de desarrollo rural de Andalucía, promotores de la actividad y generación  de empleo</t>
   </si>
   <si>
     <t>Red PAC de Luxemburgo</t>
   </si>
   <si>
     <t>En Luxemburgo, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
-    <t>Foro Interalimentario</t>
-[...16 lines deleted...]
-  <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook es una plataforma de buenas prácticas para agricultores y selvicultores. Todo el contenido de su biblioteca procede de proyectos de investigación de Horizon</t>
   </si>
   <si>
     <t>Red de Desarrollo Rural de Castilla y León</t>
   </si>
   <si>
     <t>Asociación que agrupa y coordina a un importante número de grupos que están gestionando programas de desarrollo rural - LEADER y PRODER - en Castilla y León.</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR)</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR) es una asociación sin ánimo de lucro cuya misión principal es promover un modelo de desarrollo rural integral y sostenible, mejorar la calidad de vida de la población rural y poner en valor la importancia de los territorios rurales para el conjunto de la sociedad. REDR ofrece un espacio común para el medio rural y sus habitantes, un lugar donde trasladar sus necesidades e inquietudes y hacer oír su voz.</t>
   </si>
   <si>
+    <t>FERTINNOWA</t>
+  </si>
+  <si>
+    <t>FERTINNOWA (acrónimo en inglés para Transferencia de Técnicas INNOvadoras para la práctica sostenible de la FERTirrigación), es una red de intercambio del conocimiento para facilitar la mejora de la práctica de la fertirrigación, adecuándola a las exigencias ambientales y normativas europeas amparadas en la Directiva Marco del Agua y en las que velan por la evitación de emisión de residuos debidos al uso de fertilizantes, especialmente en las zonas declaradas vulnerables de contaminación de acuíferos por nitratos.</t>
+  </si>
+  <si>
     <t>Red de Oficinas de Transferencia del Conocimiento (Red OTC)</t>
   </si>
   <si>
     <t>Red de oficinas de transferencia de resultados de investigación de las universidades españolas.</t>
   </si>
   <si>
     <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
   </si>
   <si>
     <t>La Plataforma Tecnológica Europea de Cría y Reproducción de Animales de Granja (FABRE TP) es un foro liderado por institutos de investigación y el mundo académico que colabora con el sector privado y ofrece una plataforma para definir las prioridades de investigación en cría, genética y reproducción animal, con el fin de impulsar la sostenibilidad , la competitividad y la resiliencia de todos los sistemas ganaderos.</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Transferencia de tecnología y digitalización de los procesos de comercialización directa para la comercialización de los alimentos producidos por pequeños productores agrícolas y ganaderos en el sector de la hostelería y la restauración nacional.</t>
   </si>
   <si>
-    <t>FERTINNOWA</t>
-[...2 lines deleted...]
-    <t>FERTINNOWA (acrónimo en inglés para Transferencia de Técnicas INNOvadoras para la práctica sostenible de la FERTirrigación), es una red de intercambio del conocimiento para facilitar la mejora de la práctica de la fertirrigación, adecuándola a las exigencias ambientales y normativas europeas amparadas en la Directiva Marco del Agua y en las que velan por la evitación de emisión de residuos debidos al uso de fertilizantes, especialmente en las zonas declaradas vulnerables de contaminación de acuíferos por nitratos.</t>
+    <t>BovINE</t>
+  </si>
+  <si>
+    <t>BovINE  (Red Europea de Innovación en Carne de Vacuno) abordó los urgentes retos de sostenibilidad que enfrentan los productores de carne de vacuno reuniendo a ganaderos, organizaciones ganaderas, asesores e investigadores para desarrollar conjuntamente innovaciones prácticas que pudieran implementarse en las explotaciones ganaderas europeas. BovINEse estableció en 10 Estados miembros y se centró exclusivamente en las necesidades de las 255.000 explotaciones que conforman el sector cárnico bovino de la UE.</t>
+  </si>
+  <si>
+    <t>EU PiG</t>
+  </si>
+  <si>
+    <t>La red incluye una variedad de socios, desde grupos de productores de cerdos hasta investigadores y asesores económicos, conectando a los productores de cerdos con las últimas ciencias, técnicas y tecnologías de cría. Hay cuatro temas clave del proyect: Gestión de la salud, Calidad de la carne, Bienestar animal, Producción de precisión.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>El proyecto busca la creación de una red europea de grupos de innovación para facilitar el intercambio y la cocreación de conocimientos entre agricultores, empresas, investigadores y asesores a través de la recopilación de material de usuarios finales y el desarrollo de nuevas herramientas adaptadas a las necesidades de agricultores y empresas.</t>
+  </si>
+  <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy apoya el desarrollo y la comunicación de la innovación basada en la práctica en la producción lechera centrando su actividad en cuatro cuestiones clave: Cuidado de animales; Resiliencia socioeconómica; Eficiencia de recursos; La integración de la producción de leche con los objetivos de biodiversidad</t>
   </si>
   <si>
     <t>Legumes Translated</t>
   </si>
   <si>
     <t>El proyecto se basa en la creación de redes entre agricultores y otros innovadores y científicos en grupos de actores para recopilar y validar el conocimiento relevante basado en la investigación</t>
   </si>
   <si>
-    <t>BovINE</t>
-[...22 lines deleted...]
-  <si>
     <t>Red Riojana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en La Rioja. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de La Rioja</t>
+  </si>
+  <si>
+    <t>DISARM</t>
+  </si>
+  <si>
+    <t>DISARM es una colaboración entre agricultores, veterinarios, servicios de asesoramiento, académicos e industria para difundir soluciones innovadoras para el manejo de la resistencia a los antibióticos en la producción ganadera para aliviar la amenaza de la resistencia a los antibióticos. La red intercambiará enfoques innovadores entre industrias y países para compartir las mejores prácticas en todo el sector ganadero.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN es una red temática de nitrógeno y fósforo que recopila conociientos osbre tecnologías, productos, aplicaciones y prácticas de fertilizantes de origen biológico recuperados, listos para su uso, para beneficio de los profesionales agrícolas. El proyecto se centra en conectar resultados innovadores, competitivos y comercialmente listos para su uso, derivados de programas científicos aplicados de alta madurez investigadora y prácticas industriales comunes.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE se centra en proyectos de reutilización de agua en Europa mediante la reutilización de aguas residuales tratadas en la agricultura</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>Red de profesionales creada para compartir conocimientos sobre la prevención y el control de las enfermedades edáficas</t>
+  </si>
+  <si>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
   </si>
   <si>
     <t>Red PAC de Malta</t>
   </si>
   <si>
     <t>En Malta, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Rumanía</t>
   </si>
   <si>
     <t>En Rumania, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Red de profesionales creada para compartir conocimientos sobre la prevención y el control de las enfermedades edáficas</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoría, Auditorías, Analítica y Formación en el sector de la seguridad alimentaria</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organización profesional sin ánimo de lucro formada por empresas dedicadas a la producción de levadura para nutrición y salud, panificación y fermentación</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plataforma de Investigación, Transferecncia del conocimiento, eventos y noticias relacionadas al sector agroalimentario</t>
   </si>
   <si>
     <t>GAL Desenvolupament Rural i pesquer d’Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tarea del grupo es la gestión de estrategias y proyectos de desarrollo rural y pesquero locales, siendo la tarea más importante por recursos y dedicación las Estrategias de Desarrollo Local Participativo rural y pesquera, cofinanciado entre fondos europeos (FEADER y FEMP) y nacionales</t>
   </si>
@@ -2000,54 +1994,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C261"/>
+  <dimension ref="A1:C260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C261"/>
+      <selection activeCell="A1" sqref="A1:C260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2464.255" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -2447,194 +2441,194 @@
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
@@ -2722,117 +2716,117 @@
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
@@ -2953,51 +2947,51 @@
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
@@ -3019,73 +3013,73 @@
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
@@ -3327,172 +3321,172 @@
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
@@ -3525,172 +3519,172 @@
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
@@ -3734,62 +3728,62 @@
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
@@ -3844,62 +3838,62 @@
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3921,205 +3915,205 @@
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>383</v>
@@ -4284,62 +4278,62 @@
         <v>412</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>416</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>423</v>
@@ -4350,73 +4344,73 @@
         <v>424</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>437</v>
@@ -4504,117 +4498,117 @@
         <v>452</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>473</v>
@@ -4779,153 +4773,142 @@
         <v>502</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>522</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>523</v>
-      </c>
-[...9 lines deleted...]
-        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>