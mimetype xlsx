--- v4 (2026-06-24)
+++ v5 (2026-08-19)
@@ -837,121 +837,121 @@
     <t>Red de Municipios por la Agroecología</t>
   </si>
   <si>
     <t>El objeto de la Red es la construcción, mediante en l intercambio de experiencias, conocimientos, datos, informaciones y proyectos, de sistemas alimentarios locales respetuosos con el medio ambiente, sostenibles, inclusivos, resilientes, seguros y diversificados que aseguren comida saludable, sostenible y accesible al conjunto de la población, y que potencien el empleo local, en línea con las perspectivas de la agroecología y la soberanía alimentaria.</t>
   </si>
   <si>
     <t>Platafoma SynergyNuts</t>
   </si>
   <si>
     <t>Espacio para la formación, difusión e innovación en todos los aspectos relacionados con los frutos secos en seto</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>La Red de Innovación en Fertilización (Fertilisation Innovation Network, FIN) es una red técnica basada en enfoques novedosos y efectivos que cubren los principales desafíos que conducen a la creación de un Plan de Gestión Sostenible de Nutrientes. La FIN está integrada por 3 subredes transnacionales especializadas (FIN-agricultura de precisión, FIN-calidad del suelo, FIN-fetilizantes de base bioloógica) en las que asesores capacitados recopilarán Buenas Prácticas (BP) e Innovaciones de Investigación (RI) sobre el uso óptimo de fertilizantes e identificarán las Mejores Prácticas (BP) como resultado de la evaluación de viabilidad sistémica de las BP y las RI.
 Puedes consultar un folleto del proyecto en inglés dando clic aquí.</t>
   </si>
   <si>
     <t>Plataforma tecnológica Aula de Productos Lácteos y Tecnologías Alimentarias</t>
   </si>
   <si>
     <t>Formación especializada y servicios tecnológicos avanzados a empresas y entidades del sector lácteo y alimentario</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL engloba como sector BIO la Biotecnología, la Biomedicina y la Bioeconomía, aplicadas a la salud, la agroalimentación y la sostenibilidad medioambiental con el objeto de impulsar el desarrollo y competitividad del tejido empresarial del Sector Biotec para posicionar a sus asociados en el mapa internacional.</t>
+  </si>
+  <si>
     <t>Food For Life</t>
   </si>
   <si>
     <t>Plataforma que fomenta la transmisión de los avances de investigación, científicos y tecnológicos a través de la colaboración público-privada de los principales agentes sectoriales agroalimentarios en relación con la I+D+i y la detección de nuevas demandas en el ámbito de los Retos de la Sociedad, asegurando la competitividad y el crecimiento del sector agroalimentario español.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Suministros, información y asesoramiento para cervecerías</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries comunitat valenciana</t>
   </si>
   <si>
     <t>Plataforma de representación institucional, fomento cooperativo, formación, comunicación y representación empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma de divulgación de innovación en investigación, experiencias en diferentes producciones y actualización de normativa</t>
   </si>
   <si>
     <t>Plataforma TIERRA</t>
   </si>
   <si>
     <t>Plataforma Tierra es una comunidad abierta y participativa de productores, empresas y desarrolladores de tecnología</t>
   </si>
   <si>
     <t>Red Nacional de Granjas Típicas (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial de información y asesoramiento para la evaluación de políticas y estrategias sectoriales y productivas y la simulación d esu impacto a todos los niveles</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF es una red de infraestructuras de prueba y validación en Europa que apoya a las empresas de tecnología agroalimentaria para que desarrollen productos con  soluciones de IA y robótica en instalaciones del mundo real</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan water partnership (CWP) es una asociación estratégica sin ánimo de lucro tipo clúster, formada por empresas y centros de conocimiento que operen en el sector del uso sostenible del agua. CWP promueve proyectos y colaboraciones multinivel, orientadas a conseguir soluciones innovadoras a las necesidades globales de agua de calidad en cualquier lugar del mundo y aplicables en múltiples sectores</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, Clúster para el uso eficiente del agua que ofrece soluciones a los desafíos de la seguridad hídrica para contribuir a la construcción de un futuro sostenible y resiliente bajo principios de la economía circular y la sociedad inteligente. Objetivos: Contribuir a las políticas públicas y ser un referente en Aragón en el ámbito del conocimiento e innovación en el sector del agua.|Identificar las necesidades y capacidades formativas y desarrollar un sistema de atracción de talento.|Soporte en el desarrollo de proyectos y vehículo de valorización de los resultados de la innovación promoviendo la aplicación de soluciones innovadoras.|Visibilización de logros y generación de oportunidades de negocio.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Plataforma para crear conexiones entre personas del sector agroalimentario para sumar conocimientos, seguir aprendiendo y hacer crecer el sector día a día, convirtiéndolo en uno más competitivo, más sostenible y más innovador.</t>
   </si>
   <si>
     <t>EU4Advice</t>
   </si>
   <si>
     <t>EU4Advice trabaja para crear una red de asesores, responsables políticos, investigadores y agricultores del SFSC (Short Food Supply Chains-Canales cortos de suministro de alimentos), que trabajen juntos para lograr una configuración organizativa eficaz del AKIS.
 Aplicando los principios del modelo de innovación interactiva se pretende impulsar el papel de los asesores como catalizadores del flujo de conocimientos de la investigación a la práctica, mediante la creación de una red de asesores de la UE con conocimientos y experiencia en cuestiones relacionadas con el sector de la ciencia y la tecnología y la aplicación de medidas encaminadas a la integración efectiva de los asesores del sector de la ciencia y la tecnología en los sistemas de información y aprendizaje nacionales.</t>
+  </si>
+  <si>
+    <t>Avanis</t>
+  </si>
+  <si>
+    <t>Plataforma para crear conexiones entre personas del sector agroalimentario para sumar conocimientos, seguir aprendiendo y hacer crecer el sector día a día, convirtiéndolo en uno más competitivo, más sostenible y más innovador.</t>
   </si>
   <si>
     <t>Asociación Food &amp; Agritech Europe (FATE)</t>
   </si>
   <si>
     <t>Asociación que reúne a startups, empresas, organizaciones y profesionales Agri&amp;Foodtech de Europa para promover la innovación, colaboración y el desarrollo de este sector</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark es una red global sin fines de lucro de economistas, asesores, productores y especialistas agrícolas en sectores clave de las cadenas de valor agrícolas y hortícolas.
 Utilizamos métodos estandarizados internacionalmente para analizar las explotaciones, los sistemas de producción y su rentabilidad. Nuestro conocimiento a nivel de granja se combina con un análisis de los mercados internacionales de productos básicos y las cadenas de valor. De esta manera, podemos proporcionar respuestas científicamente coherentes y sólidamente fundamentadas sobre cuestiones estratégicas a los responsables de la toma de decisiones en materia de política, agricultura y agroindustria.
 Agri Benchmark es una actividad apolítica y sin fines de lucro. Las reglas y valores de la red se desarrollan de mutuo acuerdo. Los métodos y los principales resultados se exponen a un proceso continuo de aseguramiento de la calidad y están abiertos a la discusión pública.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Asociación de comercio de cereales y oleaginosas de España</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
@@ -1046,165 +1046,165 @@
     <t>El desarrollo rural lo gestionan en Finlandia de una manera descentralizada las comunidades autónomas del país por medio de 2 programas de desarrollo rural (PDR), que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Grecia</t>
   </si>
   <si>
     <t>En Grecia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Holanda</t>
   </si>
   <si>
     <t>En los Paises Bajos, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Hungría</t>
   </si>
   <si>
     <t>En Hungaria, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
+    <t>Red PAC de Italia</t>
+  </si>
+  <si>
+    <t>El desarrollo rural lo gestionan en Italia de una manera descentralizada las comunidades autónomas del país por medio de 21  Planes Estratégicos, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Red PAC de la República Checa</t>
+  </si>
+  <si>
+    <t>En la República Checa, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Agrosuite</t>
+  </si>
+  <si>
+    <t>Plataforma web, que integra estación meteorológica IoT y  de riego para la palnificación de actividades en las explotaciones agrarias</t>
+  </si>
+  <si>
+    <t>Red PAC de Letonia</t>
+  </si>
+  <si>
+    <t>En Letonia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Red PAC de Lituania</t>
+  </si>
+  <si>
+    <t>En Lituania, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
     <t>Red PAC de Polonia</t>
   </si>
   <si>
     <t>En Polonia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Portugal</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Portugal de una manera descentralizada las comunidades autónomas del país por medio de tres  Planes Estratégicos, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
-    <t>Red PAC de Italia</t>
-[...32 lines deleted...]
-  <si>
     <t>Red PAC de Suecia</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Suecia de una manera descentralizada las comunidades autónomas del país por medio de un Plan Estratégico, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. Los Planes Estratégicos establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red Valenciana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Valencia. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Valencia</t>
   </si>
   <si>
     <t>Red PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promueve la creación de grupos de trabajo sobre cuestiones relavantes para el medio rural</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoría, Auditorías, Analítica y Formación, en el sector agroalimentario</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Red de innovación agroalimentaria y rural de Cataluña</t>
-  </si>
-[...4 lines deleted...]
-    <t>Este proyecto se centra en frutas orgánicas de poma, piedra y cítricos y tiene como objetivo fortalecer la competitividad de la producción de frutas orgánicas europeas</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>El objetivo principal de InnoSeta es establecer una innovadora red temática autosostenible en equipos de pulverización, capacitación y aconsejar para contribuir a cerrar la brecha entre las nuevas soluciones de protección de cultivos de alta gama disponibles, ya sea comercial o de resultados de investigación aplicables, con los resultados de la investigación aplicables, con el prácticas agrícolas europeas cotidianas.
  Esto se logrará promoviendo un intercambio efectivo de ideas y información novedosas entre:
  investigación
  industria
  servicios de extensión
  y la comunidad agrícola
  para que la investigación existente y las soluciones comerciales puedan comunicarse ampliamente, al tiempo que captura las necesidades de nivel de base e ideas innovadoras"&amp;" de la comunidad agrícola.")</t>
   </si>
   <si>
     <t>OK-Net Arable</t>
   </si>
   <si>
     <t>Net Net Arable trabajó con 14 grupos de innovación de agricultores en 10 países. Los datos de los grupos mostraron una amplia gama de rendimientos de cultivos. Esto indica una necesidad, pero también una clara posi"&amp;"bilidad de mejoras. Basado en la literatura científica y los aportes de los agricultores, se han reunido más de 100 materiales con soluciones prácticas en la plataforma de conocimiento cultivable de Net Net (Farmknowledge.org). Los grupos de agricultores "&amp;"evaluaron formatos y algunas soluciones en la práctica. Sus experiencias se han documentado en videos y resúmenes de práctica. Los grupos de agricultores tradujeron materiales que eran relevantes para ellos en su propio idioma. Se llevaron a cabo cursos e"&amp;"n línea presentando los materiales a los agricultores y asesores</t>
   </si>
   <si>
     <t>Rosewood4.0</t>
   </si>
   <si>
     <t>Rosewood4.0 recopilará y estructurará las mejores prácticas e innovación relevantes (BP &amp; amp; i) con el objetivo de mejorar el marco de movilización de madera en cinco centros regionales. Se desarrollarán cinco hojas de ruta regionales (y una interregional transregional) en función de la priorización de BP &amp; amp recolectados; coincidía con las necesidades/desafíos identificados de las diferentes regiones. El proyecto organizará talleres específicos y visitas de estudio vinculadas con materiales de capacitación de nuevo diseño que favorecen la implementación de BP &amp; amp; i. Acciones de difusión intensas para la transferencia de BP &amp; amp; me lograré utilizando diferentes herramientas y canales (por ejemplo, plataforma de conocimiento, resúmenes de práctica, producción de videos, etc</t>
   </si>
   <si>
     <t>ANOVE</t>
   </si>
   <si>
     <t>Desarrolladores y propagadores de variedades vegetales</t>
   </si>
   <si>
+    <t>BIOFRUITNET</t>
+  </si>
+  <si>
+    <t>Este proyecto se centra en frutas orgánicas de poma, piedra y cítricos y tiene como objetivo fortalecer la competitividad de la producción de frutas orgánicas europeas</t>
+  </si>
+  <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>"SmartProtect es una red temática que se centra en el intercambio de conocimientos regionales cruzados de soluciones de gestión de plagas integradas (IPM) inteligentes para agricultores y asesores. El objetivo es estimular el flujo de conocimiento en los sistemas regionales de conocimiento agrícola e innovación (AKISS) en toda la UE y conectarlos en el potencial innovador de las metodologías avanzadas para IPM en la producción de vegetales, integrando tecnologías de agricultura de precisión y análisis de datos.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>Las Gallinas de Mejores Prácticas (BPH) prepararán y proporcionarán apoyo práctico a los productores de huevos para alentarlos a pasar de sistemas de jaulas a sistemas sin jaulas. Esto se aplica tanto a la cría de gallinas ponedoras como al mantenimiento de gallinas ponedoras en el período de producción. Asegurar una amplia difusión de la información recopilada en las mejores prácticas a través del desarrollo de materiales de comunicación (videos y resúmenes de prácticas).
 La BPH organizará eventos de difusión dirigidos a los Estados miembros con un alto porcentaje de sistemas de jaulas para aumentar la aplicación de sistemas de alojamiento sin jaulas en los Estados miembros objetivo (España, Polonia, Portugal y Bélgica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant of alternative casing for a sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>En este proyecto, desarrollaremos un enfoque integrado para luchar contra los principales desafíos de salud en la producción de hongos (hongos y bacterias parásitos). Con el desarrollo de un suelo de envoltura enriquecido con microbiota disminuiremos la necesidad de pesticidas y contribuiremos a mejorar la productividad, la sostenibilidad y la rentabilidad del sector europeo de las setas.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multi-actor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir y presentar las mejores prácticas existentes y los resultados de la investigación; Aumentar la aplicación de nuevas tecnologías eficaces en función de los costos mediante la mejora de la transferencia activa de conocimientos entre profesionales e investigadores; Movilizar más biomasa y crear nuevas oportunidades comerciales en las zonas rurales mejorando y fortaleciendo la conexión entre la práctica y la ciencia; Aplicar un enfoque multidisciplinario y multiactor; Ofrecer un canal para el flujo bidireccional de información, nuevas ideas y tecnologías; Señalar las necesidades identificadas y los elementos empresariales relevantes para los profesionales; Promover la bioeconomía y el desarrollo rural mediante nuevas iniciativas de base biológica</t>
   </si>
   <si>
@@ -1234,86 +1234,86 @@
   <si>
     <t>Asociación de Fabricantes de Piensos Compuestos de Castilla y León (ASFACYL)</t>
   </si>
   <si>
     <t>Asociación profesional de fabricantes de piensos compuestos de Castilla y León</t>
   </si>
   <si>
     <t>Plataforma Española Tecnológica y de Innovación en Biocircularidad (BIOPLAT)</t>
   </si>
   <si>
     <t>Organización nacional sin ánimo de lucro que fomenta el desarrollo sostenible de la biomasa y de la bioeconomía</t>
   </si>
   <si>
     <t>Plataforma Tecnológica de Biotecnología Vegetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Asociación público-privada, liderada por el sector empresarial, que reúne a entidades del sector agroalimentario con interés en innovación vegetal</t>
   </si>
   <si>
     <t>Confederación Española de Panadería, Pastelería, Bollería y Afines (CEOPPAN)</t>
   </si>
   <si>
     <t>Asociación Patronal, sin ánimo de lucro, Asociaciones y Gremios de fabricantes y expendedores de pan, pastelería, bollería y afines, de ámbitos geográficos provincial y local, así como a empresas individuales de todo el territorio nacional.</t>
   </si>
   <si>
+    <t>Asociación Aragonesa de Agricultura de Conservación</t>
+  </si>
+  <si>
+    <t>La Asociación es una entidad que aglutina agricultores, técnicos, investigadores, centros formativos y empresas, que están interesadas en fomentar y divulgar la técnica de la Agricultura de Conservación</t>
+  </si>
+  <si>
     <t>Confederación Española de Fabricantes de Alimentos Compuestos para animales (CESFAC)</t>
   </si>
   <si>
     <t>Plataforma tecnológica para la gestión conjunta de la seguridad alimentaria en la nutrición animal</t>
   </si>
   <si>
     <t>ECONOMIA CIRCULAR - Plataforma que integra otras plataformas de Economía Circular</t>
   </si>
   <si>
     <t>Dinamizar líneas y acción, definir la contribución de las plataformas tecnológicas y de innovación española en la transición hacia una economía circular, herramientas para el fomento de la cooperación en la I+D+i</t>
   </si>
   <si>
     <t>EIT-FOOD</t>
   </si>
   <si>
     <t>Plataforma HUB que promueve la innovación, educación, emprendimiento y participación pública</t>
   </si>
   <si>
     <t>Elika</t>
   </si>
   <si>
     <t>Plataforma de divulgación de investigación, aventos y normativa en el País Vasco de en materia de seguridad alimentaría, alimentación saludable, alimentación sostenible, agricultura, ganadería, pesca, alimentación animal e industria alimentaria</t>
   </si>
   <si>
     <t>FEDIMA</t>
   </si>
   <si>
     <t>Plataforma de divilgación de información de interés panadera y contacto entre FEDIMA y los socios</t>
   </si>
   <si>
-    <t>Asociación Aragonesa de Agricultura de Conservación</t>
-[...4 lines deleted...]
-  <si>
     <t>INASDE Agroalimentaria</t>
   </si>
   <si>
     <t>Centro privado de investigación con un experimentado equipo de profesionales especializados en actividades de investigación para la realización de proyectos propios y prestación de servicios en el que abarca los diferentes eslabones de la cadena alimentaria desde la producción primaria, hasta el procesado y la presentación de los productos de consumo.</t>
   </si>
   <si>
     <t>PLATAFORMA TECNOLÓGICA ESPAÑOLA DE LOGÍSTICA INTERMODALIDAD Y MOVILIDAD (LOGISTOP)</t>
   </si>
   <si>
     <t>Espacio de trabajo multidisciplinar e interterritorial en el ámbito de la innovación logística compuesto por todos los actores implicados en la cadena de suministro, además de universidades, centros tecnológicos, asociaciones y consultoras especializadas</t>
   </si>
   <si>
     <t>Plataforma Tecnológica Española de Envase y Embalaje (PACKNET)</t>
   </si>
   <si>
     <t>Plataforma que funciona de red de cooperación científica y tecnológica entre los agentes de la cadena del evanse y embalaje</t>
   </si>
   <si>
     <t>Plants For The Future</t>
   </si>
   <si>
     <t>Plataforma de divulgación de proyectos, investigación, actividades, colaboradores y grupos de trabajo del grupo</t>
   </si>
   <si>
     <t>Plataforma Tecnológica De Sanidad Animal, VET+I</t>
@@ -1442,197 +1442,197 @@
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Asturias. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Asturias</t>
   </si>
   <si>
     <t>Red Cántabra de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Cantabria. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Cantabria</t>
   </si>
   <si>
     <t>Red Extremeña de Desarrollo Rural (REDEX)</t>
   </si>
   <si>
     <t>Plataforma de información y servicios, foro de intercambios de experiencias y cooperación, desarrollo de proyectos de interés general para los asociados y, en general, cualquier otra actividad que repercuta en el desarrollo social y económico del medio rural extremeño.</t>
   </si>
   <si>
     <t>Red Gallega de Riesgos Emergentes en Seguridad Alimentaria (RISEGAL)</t>
   </si>
   <si>
     <t>Ofrece información detallada sobre los  objetivos y actividades de la red, así como noticias y eventos relacionados con la seguridad alimentaria. Además, brinda acceso a diferentes herramientas y recursos, como bases de datos y publicaciones científicas, para fomentar la investigación y la gestión de riesgos emergentes en la cadena alimentaria.</t>
   </si>
   <si>
     <t>Asociación Española de Técnicos Cerealistas (AETC)</t>
   </si>
   <si>
     <t>Asociación sin ánimo de lucro cuya principal finalidad es la promoción, estudio y apoyo de todas aquellas actividades de investigación científica y técnica sobre los cereales y sus derivados.</t>
-  </si>
-[...16 lines deleted...]
-    <t>Foro de colaboración e interlocución donde están representados todos los grupos de desarrollo rural de Andalucía, promotores de la actividad y generación  de empleo</t>
   </si>
   <si>
     <t>Red PAC de Luxemburgo</t>
   </si>
   <si>
     <t>En Luxemburgo, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
+    <t>Foro Interalimentario</t>
+  </si>
+  <si>
+    <t>Plataforma divulgativa de las actividades, proyectos, redes, propuesta de valor e innovación de la cadena agroalimentaria</t>
+  </si>
+  <si>
+    <t>GIS Alimentario</t>
+  </si>
+  <si>
+    <t>Plataforma divulgativa de las actividades, proyectos, redes, normativas y propuesta de valor e innovación del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Asociación para el Desarrollo Rural de Andalucía (ARA)</t>
+  </si>
+  <si>
+    <t>Foro de colaboración e interlocución donde están representados todos los grupos de desarrollo rural de Andalucía, promotores de la actividad y generación  de empleo</t>
+  </si>
+  <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook es una plataforma de buenas prácticas para agricultores y selvicultores. Todo el contenido de su biblioteca procede de proyectos de investigación de Horizon</t>
   </si>
   <si>
     <t>Red de Desarrollo Rural de Castilla y León</t>
   </si>
   <si>
     <t>Asociación que agrupa y coordina a un importante número de grupos que están gestionando programas de desarrollo rural - LEADER y PRODER - en Castilla y León.</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR)</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR) es una asociación sin ánimo de lucro cuya misión principal es promover un modelo de desarrollo rural integral y sostenible, mejorar la calidad de vida de la población rural y poner en valor la importancia de los territorios rurales para el conjunto de la sociedad. REDR ofrece un espacio común para el medio rural y sus habitantes, un lugar donde trasladar sus necesidades e inquietudes y hacer oír su voz.</t>
   </si>
   <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrónimo en inglés para Transferencia de Técnicas INNOvadoras para la práctica sostenible de la FERTirrigación), es una red de intercambio del conocimiento para facilitar la mejora de la práctica de la fertirrigación, adecuándola a las exigencias ambientales y normativas europeas amparadas en la Directiva Marco del Agua y en las que velan por la evitación de emisión de residuos debidos al uso de fertilizantes, especialmente en las zonas declaradas vulnerables de contaminación de acuíferos por nitratos.</t>
   </si>
   <si>
     <t>Red de Oficinas de Transferencia del Conocimiento (Red OTC)</t>
   </si>
   <si>
     <t>Red de oficinas de transferencia de resultados de investigación de las universidades españolas.</t>
   </si>
   <si>
     <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
   </si>
   <si>
     <t>La Plataforma Tecnológica Europea de Cría y Reproducción de Animales de Granja (FABRE TP) es un foro liderado por institutos de investigación y el mundo académico que colabora con el sector privado y ofrece una plataforma para definir las prioridades de investigación en cría, genética y reproducción animal, con el fin de impulsar la sostenibilidad , la competitividad y la resiliencia de todos los sistemas ganaderos.</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Transferencia de tecnología y digitalización de los procesos de comercialización directa para la comercialización de los alimentos producidos por pequeños productores agrícolas y ganaderos en el sector de la hostelería y la restauración nacional.</t>
   </si>
   <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy apoya el desarrollo y la comunicación de la innovación basada en la práctica en la producción lechera centrando su actividad en cuatro cuestiones clave: Cuidado de animales; Resiliencia socioeconómica; Eficiencia de recursos; La integración de la producción de leche con los objetivos de biodiversidad</t>
+  </si>
+  <si>
+    <t>Legumes Translated</t>
+  </si>
+  <si>
+    <t>El proyecto se basa en la creación de redes entre agricultores y otros innovadores y científicos en grupos de actores para recopilar y validar el conocimiento relevante basado en la investigación</t>
+  </si>
+  <si>
     <t>BovINE</t>
   </si>
   <si>
     <t>BovINE  (Red Europea de Innovación en Carne de Vacuno) abordó los urgentes retos de sostenibilidad que enfrentan los productores de carne de vacuno reuniendo a ganaderos, organizaciones ganaderas, asesores e investigadores para desarrollar conjuntamente innovaciones prácticas que pudieran implementarse en las explotaciones ganaderas europeas. BovINEse estableció en 10 Estados miembros y se centró exclusivamente en las necesidades de las 255.000 explotaciones que conforman el sector cárnico bovino de la UE.</t>
   </si>
   <si>
     <t>EU PiG</t>
   </si>
   <si>
     <t>La red incluye una variedad de socios, desde grupos de productores de cerdos hasta investigadores y asesores económicos, conectando a los productores de cerdos con las últimas ciencias, técnicas y tecnologías de cría. Hay cuatro temas clave del proyect: Gestión de la salud, Calidad de la carne, Bienestar animal, Producción de precisión.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>El proyecto busca la creación de una red europea de grupos de innovación para facilitar el intercambio y la cocreación de conocimientos entre agricultores, empresas, investigadores y asesores a través de la recopilación de material de usuarios finales y el desarrollo de nuevas herramientas adaptadas a las necesidades de agricultores y empresas.</t>
   </si>
   <si>
-    <t>EuroDairy</t>
-[...8 lines deleted...]
-    <t>El proyecto se basa en la creación de redes entre agricultores y otros innovadores y científicos en grupos de actores para recopilar y validar el conocimiento relevante basado en la investigación</t>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
   </si>
   <si>
     <t>Red Riojana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en La Rioja. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de La Rioja</t>
-  </si>
-[...28 lines deleted...]
-    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
   </si>
   <si>
     <t>Red PAC de Malta</t>
   </si>
   <si>
     <t>En Malta, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Rumanía</t>
   </si>
   <si>
     <t>En Rumania, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>DISARM</t>
+  </si>
+  <si>
+    <t>DISARM es una colaboración entre agricultores, veterinarios, servicios de asesoramiento, académicos e industria para difundir soluciones innovadoras para el manejo de la resistencia a los antibióticos en la producción ganadera para aliviar la amenaza de la resistencia a los antibióticos. La red intercambiará enfoques innovadores entre industrias y países para compartir las mejores prácticas en todo el sector ganadero.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN es una red temática de nitrógeno y fósforo que recopila conociientos osbre tecnologías, productos, aplicaciones y prácticas de fertilizantes de origen biológico recuperados, listos para su uso, para beneficio de los profesionales agrícolas. El proyecto se centra en conectar resultados innovadores, competitivos y comercialmente listos para su uso, derivados de programas científicos aplicados de alta madurez investigadora y prácticas industriales comunes.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE se centra en proyectos de reutilización de agua en Europa mediante la reutilización de aguas residuales tratadas en la agricultura</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>Red de profesionales creada para compartir conocimientos sobre la prevención y el control de las enfermedades edáficas</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoría, Auditorías, Analítica y Formación en el sector de la seguridad alimentaria</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organización profesional sin ánimo de lucro formada por empresas dedicadas a la producción de levadura para nutrición y salud, panificación y fermentación</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plataforma de Investigación, Transferecncia del conocimiento, eventos y noticias relacionadas al sector agroalimentario</t>
   </si>
   <si>
     <t>GAL Desenvolupament Rural i pesquer d’Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tarea del grupo es la gestión de estrategias y proyectos de desarrollo rural y pesquero locales, siendo la tarea más importante por recursos y dedicación las Estrategias de Desarrollo Local Participativo rural y pesquera, cofinanciado entre fondos europeos (FEADER y FEMP) y nacionales</t>
   </si>
@@ -3453,62 +3453,62 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
@@ -3563,62 +3563,62 @@
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
@@ -3827,73 +3827,73 @@
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3970,62 +3970,62 @@
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
@@ -4509,73 +4509,73 @@
         <v>454</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>467</v>