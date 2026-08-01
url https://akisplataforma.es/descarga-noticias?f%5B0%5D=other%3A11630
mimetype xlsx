--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la UPV desarrollan variedades tradicionales de melón resistentes a virus y hongos</t>
+  </si>
+  <si>
+    <t>La Finca Experimental Sinyent acoge un ensayo para impulsar la resiliencia del Meló Groc d’Ontinyent i el Alficòs mediante mejora genética convencionalLa Finca Experimental Sinyent de la Asociación Valenciana de Agricultores (AVA-ASAJA) acoge un ensayo liderado por el Centro de Conservación y Mejora de la Agrodiversidad Valenciana (COMAV) de la Universitat Politècnica de València (UPV) con el...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-upv-desarrollan-variedades-tradicionales-melon-resistentes-virus-y-hongos</t>
+  </si>
+  <si>
+    <t>Phytolivo lidera en Antequera el cambio de paradigma en el cultivo del olivo</t>
+  </si>
+  <si>
+    <t>El sector del olivar se prepara para una de sus citas técnicas más trascendentales con Phytolivo, que se celebra el 4 y 5 de noviembre en el Auditorio de Dcoop en Antequera (Málaga). Bajo el lema Retos del Olivar: conocimientos y medios para una FitoSanidad en cambio, este encuentro nace como una respuesta estratégica a la profunda transformación que atraviesa el cultivo, actualmente tensionado...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 11:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/phytolivo-lidera-antequera-el-cambio-paradigma-el-cultivo-del-olivo</t>
   </si>
   <si>
     <t>EU CAP Network abre la convocatoria para participar en las visitas cruzadas 2026</t>
   </si>
   <si>
     <t>La EU CAP Network (Red PAC de la UE) ha lanzado una convocatoria de expresión de interés para participar en las cross-visits 2026, una serie de visitas cruzadas orientadas a impulsar la innovación, el intercambio de conocimientos y el trabajo en red en el marco de la EIP-AGRI. El plazo de solicitud finaliza el 20 de febrero de 2026 (23:59 CET). Tres temáticas para las cross-visits 2026Las...</t>
   </si>
   <si>
     <t>Vie, 30/01/2026 - 19:20</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/eu-cap-network-abre-la-convocatoria-participar-las-visitas-cruzadas-2026</t>
   </si>
   <si>
     <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
   </si>
   <si>
     <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
   </si>
   <si>
     <t>Mar, 13/01/2026 - 23:18</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
   </si>
@@ -485,54 +509,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D10"/>
+      <selection activeCell="A1" sqref="A1:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -637,50 +661,78 @@
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>