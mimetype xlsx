--- v0 (2026-06-16)
+++ v1 (2026-08-02)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>La comunidad LEADER reivindica en Jerez su papel estratégico para construir el futuro rural de España y Europa | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Resiliencia y competitividadEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACExperiencias innovadoras, cooperación territorial...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 11:26</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-comunidad-leader-reivindica-jerez-su-papel-estrategico-construir-el-futuro-rural-espana</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 13:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
   </si>
   <si>
     <t>SECUESVAC pone el foco en las necesidades clave para asegurar el relevo generacional en el vacuno de carne</t>
   </si>
   <si>
     <t>Las mujeres aún enfrentan barreras en titularidad y financiación.Se puso el foco en la innovación para mejorar la conciliación y la eficiencia económica.El Grupo Operativo SECUESVAC aspira a situar a los profesionales en la vanguardia de la gestión ambiental. El Grupo Operativo SECUESVAC celebró ayer 16 de marzo un webinar para analizar las oportunidades estratégicas que ofrece el...</t>
   </si>
   <si>
     <t>Mar, 17/03/2026 - 18:51</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/secuesvac-pone-el-foco-las-necesidades-clave-asegurar-el-relevo-generacional-el-vacuno</t>
   </si>
   <si>
     <t>Abierta una nueva convocatoria de “Reto Rural Digital”, formación gratuita para impulsar la inclusión digital en el medio rural</t>
   </si>
   <si>
     <t>La Fundación UNED mantiene abierta una nueva ventana de inscripción del programa Reto Rural Digital – “La inclusión digital rural: un avance social”, un itinerario de formación digital gratuita dirigido a población residente en el medio rural y núcleos dispersos. La 6.ª convocatoria estará disponible del 9 al 27 de marzo de 2026. El proyecto está subvencionado por la Unión Europea – Next...</t>
   </si>
   <si>
     <t>Mié, 18/02/2026 - 16:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-una-nueva-convocatoria-reto-rural-digital-formacion-gratuita-impulsar-la-inclusion</t>
   </si>
@@ -883,54 +907,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D42"/>
+      <selection activeCell="A1" sqref="A1:D44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="189.811" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1409,124 +1433,152 @@
         <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>165</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>