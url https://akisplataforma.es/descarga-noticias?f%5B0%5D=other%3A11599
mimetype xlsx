--- v0 (2026-07-18)
+++ v1 (2026-10-13)
@@ -12,62 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento en producción ecológica.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en producción ecológica.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en producción ecológica, elaborado por expertos nacionales en el marco de la línea de trabajo sobre producción ecológica del...</t>
+  </si>
+  <si>
+    <t>Mié, 23/09/2026 - 18:26</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-2</t>
+  </si>
+  <si>
+    <t>La Red PAC reúne en La Palma experiencias de agroecología, turismo sostenible y liderazgo femenino para impulsar el desarrollo rural</t>
+  </si>
+  <si>
+    <t>Dinamización rural Cambio climático y gestión de recursos naturales Mujeres Resiliencia y competitividadLa jornada congregó a cerca de 80 participantes y puso el foco en la diversificación económica, la creación de redes de apoyo y el protagonismo de las mujeres rurales en la innovación territorialLa jornada congregó a cerca de 80 participantes y puso el foco en la diversificación económica, la...</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 09:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-reune-la-palma-experiencias-agroecologia-turismo-sostenible-y-liderazgo</t>
+  </si>
+  <si>
+    <t>Protos, Gullón e Interovic, entre los galardonados con los Premios Alimentos de España 2026</t>
+  </si>
+  <si>
+    <t>Bodegas Protos, Galletas Gullón, Interovic, Opagac y Provacuno figuran entre los galardonados con los Premios Alimentos de España 2026, que otorga el Ministerio de Agricultura, Pesca y Alimentación, según figura en la orden ministerial publicada este lunes en el Boletín Oficial del Estado (BOE).En concreto, estos galardones reconocen la excelencia, la innovación y el compromiso de empresas,...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/protos-gullon-e-interovic-entre-los-galardonados-los-premios-alimentos-espana-2026</t>
+  </si>
+  <si>
+    <t>Manual Territorializado de Transición Agroecológica para el Mar Menor - SEAE</t>
+  </si>
+  <si>
+    <t>🔹 Descárgalo gratis: el manual está disponible en versión digital e interactiva en cultiveco.es. 🔹 Próximas formaciones: CultivEco prepara nuevas jornadas de capacitación y acompañamiento para el sector agrícola desde septiembre.La SEAE ha publicado el Manual Territorializado para la Transición Agroecológica en la cuenca vertiente del Mar Menor, una herramienta pensada para orientar a...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:54</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/manual-territorializado-transicion-agroecologica-el-mar-menor-seae</t>
+  </si>
+  <si>
+    <t>Un informe aporta evidencia científica para que la futura PAC refuerce la resiliencia del sector agrario español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común (PAC) sigue siendo la principal política común de la Unión Europea (UE) en cuanto a presupuesto, y es uno de los principales factores de cambio del sistema agroalimentario español. Con un presupuesto de cerca de 10.000 millones de euros por año, es una herramienta central para estabilizar los ingresos de alrededor de 630.000 explotaciones agrarias españolas. Por tanto,...</t>
+  </si>
+  <si>
+    <t>Lun, 20/07/2026 - 09:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/informe-aporta-evidencia-cientifica-que-la-futura-pac-refuerce-la-resiliencia-del-sector</t>
   </si>
   <si>
     <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
   </si>
   <si>
     <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
   </si>
   <si>
     <t>Vie, 17/07/2026 - 13:17</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
   </si>
   <si>
     <t>40 años de España en la PAC: cuatro décadas cultivando el futuro del campo español</t>
   </si>
   <si>
     <t>La Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y competitivasLa Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y...</t>
   </si>
   <si>
     <t>Mié, 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/40-anos-espana-la-pac-cuatro-decadas-cultivando-el-futuro-del-campo-espanol</t>
   </si>
@@ -751,54 +811,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D32"/>
+      <selection activeCell="A1" sqref="A1:D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1165,96 +1225,166 @@
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>