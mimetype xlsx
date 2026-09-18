--- v3 (2026-08-02)
+++ v4 (2026-09-18)
@@ -12,64 +12,1312 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1918">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2350">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Razas autóctonas españolas, protagonistas en la EAAP 2026</t>
+  </si>
+  <si>
+    <t>Los resultados generados a través de la colaboración entre asociaciones de criadores, RFEAGAS y la Universidad de Córdoba han estado presentes en la 77ª Reunión Anual de la EAAP, celebrada en HamburgoLa investigación desarrollada en torno a las razas ganaderas autóctonas españolas y los Grupos Operativos ha vuelto a demostrar su capacidad para generar conocimiento científico de interés...</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 10:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/razas-autoctonas-espanolas-protagonistas-la-eaap-2026</t>
+  </si>
+  <si>
+    <t>Drones y datos geoespaciales, de la captura de información a la toma de decisiones</t>
+  </si>
+  <si>
+    <t>Los drones se han convertido en una herramienta de gran utilidad para la gestión del territorio y la ingeniería agraria, pero su verdadero potencial depende de saber qué datos obtener, cómo procesarlos y, sobre todo, cómo interpretarlos técnicamente.El Colegio ha programado un curso que ofrece una visión integral del flujo de trabajo con UAS, desde la planificación de vuelos y captura de...</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 10:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/drones-y-datos-geoespaciales-la-captura-informacion-la-toma-decisiones</t>
+  </si>
+  <si>
+    <t>La Red PAC reúne en La Palma experiencias de agroecología, turismo sostenible y liderazgo femenino para impulsar el desarrollo rural</t>
+  </si>
+  <si>
+    <t>Dinamización rural Cambio climático y gestión de recursos naturales Mujeres Resiliencia y competitividadLa jornada congregó a cerca de 80 participantes y puso el foco en la diversificación económica, la creación de redes de apoyo y el protagonismo de las mujeres rurales en la innovación territorialLa jornada congregó a cerca de 80 participantes y puso el foco en la diversificación económica, la...</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 09:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-reune-la-palma-experiencias-agroecologia-turismo-sostenible-y-liderazgo</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en nutrición sostenible de los suelos</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en nutrición sostenible de los suelos, elaborado por expertos nacionales en el marco de la línea de trabajo sobre nutrición sostenible de los suelos del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación del Sistema de Conocimiento e Innovación...</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 09:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades</t>
+  </si>
+  <si>
+    <t>Plan Estratégico de la Madera de Euskadi movilizará 225 millones hasta 2030, con una aportación pública de 45 millones</t>
+  </si>
+  <si>
+    <t>El Plan Estratégico de la Madera de Euskadi (PEMA) movilizará 225 millones de euros hasta 2030, con una aportación pública de 45 millones. Además, pretende incrementar el peso de la madera local o de proximidad en el consumo industrial del 70% actual al 75 o 80% en ese periodo de tiempo.El Departamento de Alimentación, Desarrollo Rural, Agricultura y Pesca del Gobierno Vasco ha presentado este...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 13:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-estrategico-la-madera-euskadi-movilizara-225-millones-2030-una-aportacion-publica-45</t>
+  </si>
+  <si>
+    <t>EquigenIA: IA y genómica al servicio del caballo PRE</t>
+  </si>
+  <si>
+    <t>El proyecto, que da continuidad a los avances conseguidos previamente por EQUIGENOM, propone dar un paso más en la aplicación práctica de la genómica y la inteligencia artificial en el caballo de Pura Raza Española (PRE), acercando estas herramientas directamente al ganadero y al criadorLa presencia de EquigenIA se produjo en una edición de Salamaq en la que el sector equino ha vuelto a ganar...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 10:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/equigenia-ia-y-genomica-al-servicio-del-caballo-pre</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura prevé un aforo inicial de 5,74 millones de toneladas para la campaña de cítricos, un 1,1% más que en 2025 - Agroinformación</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación prevé un aforo inicial de producción citrícola en España de 5.744.841 toneladas para la campaña 2026/27, que comenzó el pasado 1 de septiembre, a partir de los datos aportados por las principales comunidades autónomas productoras.La estimación, presentada este martes durante la mesa sectorial de cítricos por la secretaria general de Recursos...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-preve-aforo-inicial-574-millones-toneladas-la-campana-citricos</t>
+  </si>
+  <si>
+    <t>Huelva recibirá 3,86 millones de euros en ayudas para la compra de fertilizantes - Asaja</t>
+  </si>
+  <si>
+    <t>Un total de 2.169 titulares de explotaciones agrícolas de Huelva percibirán 3.863.396,71 euros en ayudas extraordinarias para la compra de fertilizantes, según el primer listado de beneficiarios publicado por el Ministerio de Agricultura, Pesca y Alimentación. Estas ayudas forman parte de las medidas adoptadas para compensar el incremento de costes registrado en los últimos años.Las subvenciones...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/huelva-recibira-386-millones-euros-ayudas-la-compra-fertilizantes-asaja</t>
+  </si>
+  <si>
+    <t>Importes unitarios provisionales para las ayudas asociadas de la PAC 2026 para el pago del anticipo</t>
+  </si>
+  <si>
+    <t>El Fondo Español de Garantía Agraria hizo públicos los datos de los pagos acoplados de la PACcorrespondientes al anticipo, que este año, debido a la crisis de Oriente Medio, podrá realizarse antes del 16 de octubre y alcanzar el 75 %.En diciembre, se pagará una parte del importe restante, hasta alcanzar un total del 90 % de la ayuda, y en abril de 2027, una vez contabilizados los animales de cada...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/importes-unitarios-provisionales-las-ayudas-asociadas-la-pac-2026-el-pago-del-anticipo</t>
+  </si>
+  <si>
+    <t>Ayudas a las inversiones en bodegas de la Intervención Sectorial Vitivinícola (ISV) 2024-2027 en la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Costes subvencionables:Se considerarán subvencionables los costes de las siguientes acciones:a) Construcción, adquisición o mejora de bienes inmuebles.b) Compra de nueva maquinaria y equipos hasta el valor de mercado del producto.c) Costes administrativos vinculados a los costes contemplados en las letras a y b, tales como honorarios de ingeniería y asesoría, así como estudios de viabilidad, con...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:24</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ayudas-las-inversiones-bodegas-la-intervencion-sectorial-vitivinicola-isv-2024-2027-la</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación prevé un aforo inicial de 5,74 millones de toneladas para la campaña de cítricos 2026/27</t>
+  </si>
+  <si>
+    <t>La producción será un 1,1 % superior a la de la pasada temporada, aunque la producción seguirá un 4,2% por debajo de la media de los últimos cinco añosEspaña es el primer comercializador de cítricos frescos del mundo, con unas exportaciones en la campaña que superan los 3.560 millones de euros en el último año marcando un récordEl Ministerio de Agricultura, Pesca y Alimentación prevé un aforo...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-preve-aforo-inicial-574-millones-toneladas</t>
+  </si>
+  <si>
+    <t>Los agricultores de Castilla-La Mancha han recibido 98,6 millones de euros de las ayudas para la compra de fertilizantes</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, se ha reunido esta tarde con el consejero de Agricultura, Ganadería y Alimentación de Castilla-La Mancha, Julián Martínez, para abordar los principales asuntos que afectan actualmente al sector agroalimentario en esa comunidad autónoma.Entre otros asuntos, en la reunión se han tratado las ayudas por el encarecimiento del precio de los...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-agricultores-castilla-la-mancha-han-recibido-986-millones-euros-las-ayudas-la-compra</t>
+  </si>
+  <si>
+    <t>Los agricultores de Murcia han recibido 8,4 millones de euros de las ayudas para la compra de fertilizantes</t>
+  </si>
+  <si>
+    <t>15 de septiembre de 2026. El ministro de Agricultura, Pesca y Alimentación, Luis Planas, se ha reunido esta tarde con el consejero de Agua, Agricultura, Ganadería y Pesca de la Región de Murcia, Joaquín Buendía, para abordar los principales asuntos que afectan actualmente al sector agroalimentario en esa comunidad autónoma.De cara a la sementera de otoño y la necesidad de adquisición de...</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-agricultores-murcia-han-recibido-84-millones-euros-las-ayudas-la-compra-fertilizantes</t>
+  </si>
+  <si>
+    <t>La Junta de Andalucía impulsa el relevo generacional en el campo con 2.445 jóvenes beneficiarios de unas ayudas de 130 millones de euros</t>
+  </si>
+  <si>
+    <t>El consejero de Agricultura, Pesca, Agua y Desarrollo Rural, Ramón Fernández- Pacheco, ha destacado el apoyo de la Junta de Andalucía al relevo generacional durante una visita a la explotación de Rubén García Espinosa, un joven agricultor de 24 años que ha visto resuelta la concesión de una ayuda de 54.500 euros que le facilitará su establecimiento como agricultor profesional y garantizará la...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 18:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-andalucia-impulsa-el-relevo-generacional-el-campo-2445-jovenes-beneficiarios-unas</t>
+  </si>
+  <si>
+    <t>Corrección de errores Circular de coordinación 27/2026 Procedimiento para el cálculo de los importes unitarios, remanentes y coeficientes a aplicar a las intervenciones en forma de pagos directos correspondientes a la campaña 2026</t>
+  </si>
+  <si>
+    <t>La presente corrección de errores de la Circular de Coordinación 27/2026 tiene por objeto corregir el error detectado en el apartado 4.3.5 Procedimiento a aplicar en los pagos directos asociados a los agricultores (excepto algodón), respecto al importe máximo que puede alcanzar las ayudas directas en el pago del anticipo en la campaña 2026.Ver Corrección de errores de la Circular de coordinación...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 18:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/correccion-errores-circular-coordinacion-272026-procedimiento-el-calculo-los-importes</t>
+  </si>
+  <si>
+    <t>Luis Planas destaca el potencial de España para desarrollar tecnologías agroalimentarias innovadoras</t>
+  </si>
+  <si>
+    <t>El ministro remarca que “somos una gran potencia agroalimentaria y, para seguir siéndolo, tenemos que apostar por la tecnología y un uso eficiente de los recursos”Subraya el papel de la digitalización para mejorar la competitividad y hace hincapié en la necesidad de asesoramiento y formación en nuevas tecnologías, porque “debemos llevar a cabo la agricultura de precisión contando con los...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 17:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-destaca-el-potencial-espana-desarrollar-tecnologias-agroalimentarias</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo RecríaINNOVA-2 evalúa nuevas herramientas para optimizar la selección de las vacas reproductoras</t>
+  </si>
+  <si>
+    <t>El grupo operativo ‘RecríaINNOVA-2. Nuevas herramientas para optimizar el desarrollo y la selección de las futuras reproductoras en vacuno de carne’ coordinado por la Asociación Aragonesa de Criadores de la Raza Limusina (AARLIM), continúa avanzando en el desarrollo de nuevas estrategias para mejorar la recría y selección de futuras reproductoras de vacuno de carne. El proyecto cuenta con el...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 16:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-recriainnova-2-evalua-nuevas-herramientas-optimizar-la-seleccion-las</t>
+  </si>
+  <si>
+    <t>La Diputación de Ourense convoca nuevas ayudas para apoyar a las explotaciones ganaderas y agrícolas - Campo Galego</t>
+  </si>
+  <si>
+    <t>El presidente de la Diputación de Ourense, Luis Menor, realizó esta mañana una visita a una explotación ganadera situada en Xunqueira de Espadanedo, con el objetivo de poner en valor el firme apoyo de la institución provincial al campo ourensano, a través de las nuevas líneas de ayudas dirigidas de forma específica al sector primario.Acompañado por una amplia representación de la Asociación del...</t>
+  </si>
+  <si>
+    <t>Jue, 10/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-diputacion-ourense-convoca-nuevas-ayudas-apoyar-las-explotaciones-ganaderas-y-agricolas</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la Universitat de València impulsan nuevas aplicaciones de teledetección para mejorar la gestión de cítricos y cereales</t>
+  </si>
+  <si>
+    <t>La finca experimental Sinyent de AVA-ASAJA continúa consolidándose como un referente en innovación agraria gracias a los trabajos para impulsar el uso de la teledetección aplicada al sector agrícola. Esta tecnología está transformando la gestión de las explotaciones al complementar la observación tradicional a pie de campo con el análisis masivo de datos obtenidos mediante sensores remotos, entre...</t>
+  </si>
+  <si>
+    <t>Jue, 10/09/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-universitat-valencia-impulsan-nuevas-aplicaciones-teledeteccion-mejorar-la</t>
+  </si>
+  <si>
+    <t>Ayudas asociadas a superficies. Importes unitarios provisionales. Campaña 2026</t>
+  </si>
+  <si>
+    <t>Importes unitarios provisionales para la campaña 2026 correspondientes a las Ayudas Asociadas por Superficie recogidas en la Sección 1ª del Capítulo III del Título III del Real Decreto 1048/2022, del 27 de diciembre.Ver Nota web ayudas asociadas superficie. Importes unitarios provisionales para la campaña 2026Fecha de actualización de la página: 10/09/2026</t>
+  </si>
+  <si>
+    <t>Jue, 10/09/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ayudas-asociadas-superficies-importes-unitarios-provisionales-campana-2026</t>
+  </si>
+  <si>
+    <t>Ayudas asociadas a la ganadería. Importes unitarios provisionales campaña 2026</t>
+  </si>
+  <si>
+    <t>Importe unitario provisional para la campaña 2026 correspondiente a las Ayudas Asociadas a la Ganadería, recogidas en la Sección 2ª del Capítulo III del Título III del Real Decreto 1048/2022, del 27 de diciembre.Ver Nota webFecha de actualización de la página: 10/09/2026</t>
+  </si>
+  <si>
+    <t>Jue, 10/09/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ayudas-asociadas-la-ganaderia-importes-unitarios-provisionales-campana-2026</t>
+  </si>
+  <si>
+    <t>Entrenar el sistema inmunológico para anticiparse a las enfermedades en ganadería</t>
+  </si>
+  <si>
+    <t>NEIKER estudia nuevas estrategias basadas en inmunomoduladores de origen natural para reforzar las defensas de los animales e impulsar la prevención sanitariaLa prevención de enfermedades es una de las principales vías para avanzar hacia una gestión sanitaria más eficiente en ganadería. En este contexto, NEIKER investiga cómo entrenar el sistema inmunológico de los animales para mejorar su...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 18:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/entrenar-el-sistema-inmunologico-anticiparse-las-enfermedades-ganaderia</t>
+  </si>
+  <si>
+    <t>Planas: España lidera la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha asegurado hoy que España parte de una posición de liderazgo científico y agroalimentario para aplicar el reglamento europeo sobre nuevas técnicas genómicas (NTG) aprobado recientemente. “Estamos preparados para convertir los avances científicos en soluciones para los agricultores”, ha asegurado.El ministro ha clausurado en el...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 18:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/planas-espana-lidera-la-innovacion-agroalimentaria</t>
+  </si>
+  <si>
+    <t>Demuestran la eficacia de los pulsos eléctricos para optimizar la extracción de aceite de oliva virgen extra</t>
+  </si>
+  <si>
+    <t>Un equipo de investigación del Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (Ifapa), en Mengíbar (Jaén), ha demostrado que el tratamiento con los pulsos eléctricos (PEF) mejora la extracción del aceite de oliva virgen extra (AOVE) y potencia sus compuestos saludables de forma diferencial según la variedad y los parámetros aplicados....</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 18:29</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/demuestran-la-eficacia-los-pulsos-electricos-optimizar-la-extraccion-aceite-oliva-virgen</t>
+  </si>
+  <si>
+    <t>Lactalis España y la USC impulsan una Cátedra para acelerar la innovación del sector ganadero gallego</t>
+  </si>
+  <si>
+    <t>La Universidad de Santiago de Compostela (USC) y Lactalis España han puesto en marcha la Cátedra USC-Lactalis España de Innovación y Emprendimiento Ganadero, una iniciativa orientada a fortalecer la colaboración entre universidad, empresa y sector primario para impulsar la innovación, la formación y la transferencia de conocimiento al servicio de la transformación y competitividad de la cadena...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/lactalis-espana-y-la-usc-impulsan-una-catedra-acelerar-la-innovacion-del-sector-ganadero</t>
+  </si>
+  <si>
+    <t>MULTIVETIC presenta en SALAMAQ 2026 su trazabilidad digital</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo dio a conocer en Salamanca el proyecto y la tecnología que desarrolla para avanzar hacia una gestión más precisa, automatizada y trazable de los tratamientos veterinarios en producción animalEl pasado sábado 5 de septiembre, a las 17:00 horas, el Salón de Actos del Recinto Ferial de Salamanca acogió, en el marco de la feria agroganadera SALAMAQ 2026, la jornada de presentación...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 18:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/multivetic-presenta-salamaq-2026-su-trazabilidad-digital</t>
+  </si>
+  <si>
+    <t>REGENEREX acerca la innovación en la gestión de pastos en Salamaq 2026</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo celebró una mesa redonda multidisciplinar en la que ganaderos, técnicos, investigadores y profesionales de la tecnología compartieron necesidades, dificultades y expectativas sobre la aplicación de nuevas herramientas en las explotacionesEl Grupo Operativo REGENEREX ha participado en Salamaq 2026, celebrada en Salamanca, con una jornada orientada a acercar el proyecto al sector...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 13:58</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/regenerex-acerca-la-innovacion-la-gestion-pastos-salamaq-2026</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación entrega a los regantes del Tajo-Segura nuevas infraestructuras por valor de 59,29 millones de euros</t>
+  </si>
+  <si>
+    <t>La modernización beneficia a 6.169 regantes que cultivan 13.894 hectáreas en Librilla y TotanaLa secretaria de Estado ha visitado ambas comunidades de regantes para conocer el resultado de las actuaciones realizadas por el ministerioLas mejoras permitirán usar aguas regeneradas para el riego, almacenar recursos en nuevas balsas, renovar bombeos, usar energía fotovoltaica y regar por telecontrolLa...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 13:24</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-entrega-los-regantes-del-tajo-segura-nuevas</t>
+  </si>
+  <si>
+    <t>Luis Planas señala que Europa debe ampliar y diversificar la producción de proteínas para asegurar su autonomía alimentaria</t>
+  </si>
+  <si>
+    <t> España apuesta por un plan proteico y una estrategia de ganadería que reduzca dependencias externas refuerce la autonomía europea para garantizar la seguridad alimentaria El ministro señala que es necesario realizar un debate específico dentro del Consejo de Agricultura para tratar el tema de la sequíaEl ministro de Agricultura, Pesca y Alimentación, Luis Planas ha considerado hoy que la...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 13:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-senala-que-europa-debe-ampliar-y-diversificar-la-produccion-proteinas-asegurar</t>
+  </si>
+  <si>
+    <t>La Diputación de Zamora inyecta más de 400.000 euros para impulsar al sector agrario y ganadero en la provincia</t>
+  </si>
+  <si>
+    <t>El campo zamorano recibe un importante balón de oxígeno financiero. La Diputación de Zamora ha resuelto un paquete global de ayudas que supera los 400.000 euros, unas subvenciones tramitadas a través del Servicio de Agricultura y Ganadería y publicadas en el Boletín Oficial de la Provincia.El objetivo central de estos fondos, repartidos en siete convocatorias distintas, pasa por respaldar de...</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 17:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-diputacion-zamora-inyecta-mas-400000-euros-impulsar-al-sector-agrario-y-ganadero-la</t>
+  </si>
+  <si>
+    <t>Cantabria: ayudas a organizaciones agrarias para la PAC 2026</t>
+  </si>
+  <si>
+    <t>La Consejería de Desarrollo Rural destina 115.000 euros para financiar el asesoramiento y colaboración que estas entidades prestan a agricultores y ganaderos para cumplimentar y presentar sus solicitudesEl Gobierno de Cantabria, a través de la Consejería de Desarrollo Rural, Ganadería, Pesca y Alimentación, destinará 115.000 euros a apoyar durante 2026 la labor que desarrollan las Organizaciones...</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 17:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cantabria-ayudas-organizaciones-agrarias-la-pac-2026</t>
+  </si>
+  <si>
+    <t>NEIKER presenta en Álava innovaciones de manejo en patata y en el uso experimental de drones</t>
+  </si>
+  <si>
+    <t>El centro tecnológico ha acercado esta mañana al sector los ensayos que desarrolla en patata de siembra en su Finca Faro de Iturrieta sobre sanidad vegetal, bioestimulantes, fertilización y desecado de matasEl encuentro se ha enmarcado en el Plan Sectorial de la Patata impulsado por el Gobierno Vasco para afrontar los retos del sectorEn colaboración con UAGA, la jornada ha incluido una...</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 17:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/neiker-presenta-alava-innovaciones-manejo-patata-y-el-uso-experimental-drones</t>
+  </si>
+  <si>
+    <t>Ayuda extraordinaria por el incremento de los costes de los agricultores por el uso de productos fertilizantes</t>
+  </si>
+  <si>
+    <t>En aplicación del artículo 50.6 c) del Real Decreto-ley 7/2026, de 20 de marzo, se publica la primera relación de concesión de titulares de explotaciones que han manifestado la aceptación expresa de la ayuda.El importe de la ayuda se calcula en aplicación del apartado 5 del artículo 50, del Real Decreto-ley 7/2026, de 20 de marzo, y el artículo 18 del Real Decreto-ley 18/2026, de 29 de junio, por...</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 17:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ayuda-extraordinaria-el-incremento-los-costes-los-agricultores-el-uso-productos</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación organiza una jornada formativa sobre la aplicación iPesca</t>
+  </si>
+  <si>
+    <t>La formación responde al compromiso adquirido por el ministro de Agricultura, Pesca y Alimentación, Luis Planas, durante su visita oficial a CanariasLa jornada se celebrará por vía telemática y está dirigida a la flota artesanal que opera en las Reservas Marinas de Interés PesqueroEl Ministerio de Agricultura, Pesca y Alimentación impartirá por vía telemática el próximo sábado, 5 de septiembre a...</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 17:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-organiza-una-jornada-formativa-la</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso de financiación moviliza 68 millones de euros en innovación</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso para facilitar financiación para mejorar la competitividad de empresas emergentes y pymes innovadoras del sector agroalimentario contará con 6 millones de euros adicionales, aportados por el Ministerio de Agricultura, Pesca y Alimentación, en virtud de la renovación del convenio de colaboración suscrito entre este departamento con la Empresa Nacional de Innovación (ENISA...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:26</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-programa-agroinnpulso-financiacion-moviliza-68-millones-euros-innovacion</t>
+  </si>
+  <si>
+    <t>Cabildo de Tenerife destina 150mil € a razas ganaderas autóctonas</t>
+  </si>
+  <si>
+    <t>El Cabildo de Tenerife ha aprobado una línea de subvenciones de 150.000 euros dirigida a las asociaciones de criadores para la recuperación y mejora de las razas ganaderas autóctonas de la islaEl Cabildo de Tenerife destina 150.000 euros a una línea de subvenciones dirigida a las asociaciones de criadores para la recuperación y mejora de las razas ganaderas autóctonas, una iniciativa que busca...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:24</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cabildo-tenerife-destina-150mil-eu-razas-ganaderas-autoctonas</t>
+  </si>
+  <si>
+    <t>La Rioja destina 320.000 € a programas sanitarios ganaderos 2027</t>
+  </si>
+  <si>
+    <t>Programas sanitarios ganaderos La Rioja: El Ejecutivo riojano garantiza para 2027 los servicios veterinarios obligatorios frente a tuberculosis bovina, brucelosis, EETs, peste porcina y enfermedad de Aujeszky. Se realizará mediante un contrato repartido en ocho lotes por zonas y programas sanitariosEl Consejo de Gobierno de La Rioja ha autorizado el gasto para la contratación del servicio...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-rioja-destina-320000-eu-programas-sanitarios-ganaderos-2027</t>
+  </si>
+  <si>
+    <t>La Junta afina la estrategia frente a T. parvispinus con un protocolo de medidas para el agricultor - agroautentico.com</t>
+  </si>
+  <si>
+    <t>Arranca la nueva campaña en Almería con un protocolo detallado y recomendado por la Junta en control biológico frente a T. parvispinusEste año la campaña de pimiento y otros hortícolas en Almería comienza con una normativa que no existía el pasado año. Son las nuevas medidas aprobadas a final de la pasada campaña por la Consejería de Agricultura de la Junta de Andalucía y que ya afectan a los...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-afina-la-estrategia-frente-t-parvispinus-protocolo-medidas-el-agricultor</t>
+  </si>
+  <si>
+    <t>Grupo Operativo INNEMATO: Investigadores trabajan en una estrategia pionera contra los gusanos que dañan los cultivos de tomate y fresa</t>
+  </si>
+  <si>
+    <t>Un grupo de empresas, centros tecnológicos y entidades del sector agroalimentario ha puesto en marcha el Grupo Operativo INNEMATO, una iniciativa de innovación que busca desarrollar una solución eficaz y sostenible para combatir los nematodos, unos organismos microscópicos que provocan importantes pérdidas de producción en cultivos como el tomate y la fresa. El proyecto se presenta a la...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/grupo-operativo-innemato-investigadores-trabajan-una-estrategia-pionera-contra-los-gusanos</t>
+  </si>
+  <si>
+    <t>El sistema español de robots y drones que aumenta la producción de olivos y pistachos con el mínimo riego</t>
+  </si>
+  <si>
+    <t>Los agricultores españoles llevan años lidiando con sequías cada vez más crudas. La cuestión ya no es el ahorro de agua, sino que este uso restringido afecte lo menos posible a los cultivos. Con este reto en mente, la tecnología se presenta como una herramienta clave para detectar los puntos más débiles dentro de cada plantación."Creo que el olivar español es un modelo por cómo se ha implantado...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-sistema-espanol-robots-y-drones-que-aumenta-la-produccion-olivos-y-pistachos-el-minimo</t>
+  </si>
+  <si>
+    <t>Andalucía se pone a trabajar y Junta y sector trabajan ya de la mano en un documento remitido por Agricultura sobre el modelo de PAC nacional</t>
+  </si>
+  <si>
+    <t>El consejero de Agricultura, Pesca, Agua y Desarrollo Rural, Ramón Fernández-Pacheco, se ha reunido este martes con las organizaciones agrarias profesionales y cooperativas agroalimentarias y, entre otras cuestiones, les ha trasladado un documento remitido por el Ministerio de Agricultura, Pesca y Alimentación para consensuar una posición unánime desde Andalucía sobre el modelo de PAC nacional....</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:13</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/andalucia-se-pone-trabajar-y-junta-y-sector-trabajan-ya-la-mano-documento-remitido</t>
+  </si>
+  <si>
+    <t>Agricultura amplía con 6 millones la financiación de proyectos innovadores - Campo Galego</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso contará con seis millones de euros adicionales para seguir financiando proyectos innovadores dentro de la cadena agroalimentaria. La nueva aportación procede del Ministerio de Agricultura, Pesca y Alimentación y se articula a través de la renovación del convenio de colaboración con la Empresa Nacional de Innovación (ENISA), dependiente del Ministerio de Industria y...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-amplia-6-millones-la-financiacion-proyectos-innovadores-campo-galego</t>
+  </si>
+  <si>
+    <t>El Gobierno amplía en 75,2 millones de euros el presupuesto destinado a recuperar el potencial productivo afectado por la dana</t>
+  </si>
+  <si>
+    <t>Esta nueva dotación permitirá finalizar las obras ya en marcha de reparación de caminos rurales, infraestructuras de regadío y explotaciones agrariasCon esta segunda ampliación, el presupuesto destinado a estas actuaciones asciende a 322 millones de euros frente a los 193 millones iniciales para esta partidaA esta cantidad se añaden los 198 millones de euros de las ayudas directas ya pagados al...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-amplia-752-millones-euros-el-presupuesto-destinado-recuperar-el-potencial</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR presenta en SALAMAQ 26 su sistema de fotovoltaica flotante sobre balsas de purines</t>
+  </si>
+  <si>
+    <t>FOTOPUR presenta en SALAMAQ 26 su sistema de fotovoltaica flotante sobre balsas de purinesLa ponencia tendrá lugar el viernes 4 de septiembre a las 17:00 horas en la Sala de la Lonja del Recinto Ferial de Salamanca, a cargo del veterinario Alberto Megía, del área porcina de Cobadu.El grupo operativo FOTOPUR estará presente en SALAMAQ 26, Feria del Sector Agropecuario y 37ª Exposición...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 11:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-fotopur-presenta-salamaq-26-su-sistema-fotovoltaica-flotante-balsas-purines</t>
+  </si>
+  <si>
+    <t>GO VIDTWIN contará con un punto de información en Greencities 2026</t>
+  </si>
+  <si>
+    <t>GO VIDTWIN contará con un punto de información en Greencities 2026El grupo operativo estará presente los días 15 y 16 de septiembre en FYCMA (Málaga) para dar a conocer su gemelo digital del viñedo y sus bioestimulantes a partir de microalgas, con la participación presencial de G2G Algae.El proyecto GO VIDTWIN dispondrá de un punto de información durante Greencities, el foro de referencia en...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 10:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-vidtwin-contara-punto-informacion-greencities-2026</t>
+  </si>
+  <si>
+    <t>El proyecto GO VIDTWIN se presenta en Auténtica Premium Food 2026</t>
+  </si>
+  <si>
+    <t>El proyecto GO VIDTWIN se presenta en Auténtica Premium Food 2026El grupo operativo dará a conocer su gemelo digital del viñedo y su línea de bioestimulantes a partir de microalgas el próximo 15 de septiembre en FIBES (Sevilla).El proyecto GO VIDTWIN estará presente en Auténtica Premium Food 2026, donde se realizará una presentación del proyecto el 15 de septiembre de 2026 a las 15:00 horas en el...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 10:02</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-go-vidtwin-se-presenta-autentica-premium-food-2026</t>
+  </si>
+  <si>
+    <t>CERATOPÍA celebrará su jornada de presentación el 9 de septiembre en el IATA-CSIC</t>
+  </si>
+  <si>
+    <t>La jornada dará a conocer las actuaciones que se desarrollarán en el territorio, las líneas de investigación agroalimentaria del proyecto y las posibilidades de colaboración entre administraciones, propietarios, centros de investigación y empresas.El Grupo operativo CERATOPÍA celebrará el próximo miércoles 9 de septiembre su jornada de presentación en la sede del Instituto de Agroquímica y...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 09:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ceratopia-celebrara-su-jornada-presentacion-el-9-septiembre-el-iata-csic</t>
+  </si>
+  <si>
+    <t>iRiego rompe su récord y suma más de 1.300 personas en una gala Savia cargada de espectáculos</t>
+  </si>
+  <si>
+    <t>iRiego rompe su récord y suma más de 1.300 personas en una gala Savia cargada de espectáculosEl evento, en un gran auditorio con forma de gota dibujada con 330 alpacas de paja, formó parte de toda una jornada de actividades infantiles, gastronomía, música y el III Encuentro de Comunidades de Regantes León, viernes 21 de agosto de 2026. - Más de 1.300 personas participaron este jueves en Savia, la...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 09:18</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/iriego-rompe-su-record-y-suma-mas-1300-personas-una-gala-savia-cargada-espectaculos</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha publica la orden con las bases de las ayudas por daños de los conejos con dos millones para instalar medidas de protección</t>
+  </si>
+  <si>
+    <t>El Gobierno regional ha publicado este lunes, en el Diario Oficial de Castilla-La Mancha, la orden de bases con las ayudas que se pondrán a disposición de los agricultores para mitigar los daños por la sobrepoblación de conejos, que contarán con una partida total de dos millones de euros.Las subvenciones cubrirán el 70% de los gastos que hagan los agricultores para instalar medidas de protección...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:26</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-la-mancha-publica-la-orden-las-bases-las-ayudas-danos-los-conejos-dos-millones</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y el Ministerio de Defensa prolongan hasta 2030 su colaboración para la gestión del Buque Escuela y de Cooperación Pesquera Intermares</t>
+  </si>
+  <si>
+    <t>Nueva adenda del acuerdoGalería multimediaLa nueva adenda del acuerdo garantiza durante cuatro años la continuidad del modelo de gestión compartida del buqueEl buque Intermares se ha consolidado como una plataforma de formación y cooperación internacional en materia pesqueraEl Ministerio de Agricultura, Pesca y Alimentación y el Ministerio de Defensa han suscrito una nueva adenda al acuerdo sobre...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-y-el-ministerio-defensa-prolongan-2030-su</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación lanza los concursos AgroCrea y AgroProtagonistas para acercar las profesiones agroalimentarias a los más jóvenes</t>
+  </si>
+  <si>
+    <t>Proyectos creativos y vídeos para redes socialesGalería multimediaLos concursos están dirigidos a centros educativos y alumnado de Infantil, Primaria, ESO, Bachillerato y Formación Profesional, con propuestas adaptadas a cada etapa educativaAmbas iniciativas forman parte de la Estrategia de Formación Agroalimentaria Siembra, Crece y Cosecha tu futuro, con la que el ministerio da a conocer las...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-lanza-los-concursos-agrocrea-y</t>
+  </si>
+  <si>
+    <t>Investigadores de Sevilla logran aceitunas con un 50% menos de sal y más minerales beneficiosos - Asaja</t>
+  </si>
+  <si>
+    <t>Un equipo de investigación del Instituto de la Grasa de Sevilla (IG-CSIC) ha desarrollado unas aceitunas rellenas de pasta de pimiento con hasta un 50% menos de sal y un mayor contenido de potasio, calcio y magnesio. El avance se ha logrado mediante una reformulación de la salmuera de envasado y el uso de herramientas estadísticas para optimizar el perfil nutricional del producto final.Las...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/investigadores-sevilla-logran-aceitunas-50-menos-sal-y-mas-minerales-beneficiosos-asaja</t>
+  </si>
+  <si>
+    <t>El seguro de vida de las razas ganaderas españolas: 37 bancos de germoplasma y 127.000 muestras guardadas - Asaja</t>
+  </si>
+  <si>
+    <t>España, uno de los países europeos con mayor riqueza en recursos genéticos ganaderos, tiene ya en frío el material genético necesario para reconstituir por completo 22 razas. Detrás hay una red de 37 bancos gestionados por asociaciones de criadores, comunidades autónomas y centros de investigación, y un Banco Nacional que actúa como copia de seguridad del sistema.Cuando se habla de patrimonio...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 09:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-seguro-vida-las-razas-ganaderas-espanolas-37-bancos-germoplasma-y-127000-muestras</t>
+  </si>
+  <si>
+    <t>Circular de coordinación 29/2026 Procedimiento para el intercambio de información necesaria para la validación de los requisitos comunes y las superficies declaradas para la tramitación de la solicitud única 2026 | Portal Web del FEGA</t>
+  </si>
+  <si>
+    <t>Esta Circular tiene por objeto establecer un flujo de comunicación entre las comunidades autónomas de registro en las que se han presentado las solicitudes, o alegaciones de modificación del SIGPAC, y las comunidades autónomas en cuyo ámbito territorial se encuentran las parcelas declaradas y/u objeto de alegación, de forma que se asegure que las comunidades autónomas implicadas disponen, en...</t>
+  </si>
+  <si>
+    <t>Lun, 31/08/2026 - 15:01</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/circular-coordinacion-292026-procedimiento-el-intercambio-informacion-necesaria-la</t>
+  </si>
+  <si>
+    <t>CIRCULAR DE COORDINACIÓN 30/2026- Plan nacional de monitorización para verificar el cumplimiento de los criterios de subvencionabilidad de las superficies declaradas en la solicitud única 2026</t>
+  </si>
+  <si>
+    <t>Esta Circular se elabora en base a lo establecido en el artículo 31 del Real Decreto 1047/2022, de 27 de diciembre y constituye el plan nacional de monitorización para verificar el cumplimiento de los criterios de subvencionabilidad de las superficies que declaran los agricultores en sus solicitudes únicas para recibir los pagos correspondientes a la campaña 2026.Su objetivo es enunciar las bases...</t>
+  </si>
+  <si>
+    <t>Lun, 31/08/2026 - 14:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/circular-coordinacion-302026-plan-nacional-monitorizacion-verificar-el-cumplimiento-los</t>
+  </si>
+  <si>
+    <t>Lista de destilerías autorizadas. Campaña 2025-2026 | Portal Web del FEGA</t>
+  </si>
+  <si>
+    <t>En aplicación del artículo 49 del Real Decreto 905/2022, de 25 de octubre, por el que se regula la Intervención Sectorial Vitivinícola en el marco del Plan Estratégico de la Política Agrícola Común, se publica el listado de las destilerías autorizadas a participar en el régimen de ayuda a la destilación de subproductos la campaña vitícola 2026/2027.Ver Lista de destilerías autorizadas 2026-2027</t>
+  </si>
+  <si>
+    <t>Lun, 31/08/2026 - 14:50</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/lista-destilerias-autorizadas-campana-2025-2026-portal-web-del-fega</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha, referente nacional en producción de semillas certificadas</t>
+  </si>
+  <si>
+    <t>La directora general de Ordenación Agropecuaria ha explicado que se trata de un sector estratégico para la agricultura, pues la semilla es el punto de partida de la producción y un elemento determinante para la calidad y competitividad de los cultivos agrícolas.La región cuenta con casi 44.000 hectáreas dedicadas a la producción de semillas certificadas, el 20,6 por ciento del total nacional; y...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 13:53</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-la-mancha-referente-nacional-produccion-semillas-certificadas</t>
+  </si>
+  <si>
+    <t>España se incorpora al Sistema Integrado Europeo de Bancos de Germoplasma para reforzar la conservación de los recursos fitogenéticos</t>
+  </si>
+  <si>
+    <t>España se ha incorporado formalmente al Sistema Integrado Europeo de Bancos de Germoplasma (AEGIS, por su denominación en inglés), una iniciativa para coordinar la conservación y utilización sostenible de los recursos fitogenéticos para la agricultura y la alimentación.La directora general de Producciones y Mercados Agrarios, Elena Busutil, ha firmado el Memorando de Entendimiento que formaliza...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 13:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/espana-se-incorpora-al-sistema-integrado-europeo-bancos-germoplasma-reforzar-la</t>
+  </si>
+  <si>
+    <t>El Gobierno define las condiciones para asegurar los cultivos herbáceos extensivos, así como las explotaciones olivareras</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado las condiciones para asegurar los cultivos herbáceos extensivos, así como las explotaciones olivareras.El Boletín Oficial del Estado (BOE) ha publicado este viernes 14 sendas órdenes en los que detalla los bienes y rendimientos asegurables así como de las «condiciones mínimas» de cultivo que se deben cumplir, su ámbito de aplicación...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-define-las-condiciones-asegurar-los-cultivos-herbaceos-extensivos-asi-las</t>
+  </si>
+  <si>
+    <t>Galicia instalará en el monte las primeras 10.000 plantas de pino radiata de alta genética</t>
+  </si>
+  <si>
+    <t>El pino radiata, con una gran presencia en Galicia, sobre todo en la provincia de Lugo, está avanzando en su mejora genética. A medio plazo, el desafío se centra en conseguir pinos resistentes a los hongos de las bandas, pero mientras tanto, Galicia ha optado por desarrollar una mejora genética basada en las características madereras de la conífera (crecimiento, forma y calidad).Los primeros...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 09:56</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/galicia-instalara-el-monte-las-primeras-10000-plantas-pino-radiata-alta-genetica</t>
+  </si>
+  <si>
+    <t>Continúa abierto hasta fin de mes el plazo de las ayudas para construcción en madera</t>
+  </si>
+  <si>
+    <t>La Xunta mantiene abierto hasta el próximo 31 de agosto el plazo para solicitar las ayudas del programa Xera-madera, destinado a impulsar proyectos y obras que empleen la madera como elemento estructural en la construcción. El director de la Axencia Galega da Industria Forestal XERA, Alfredo Fernández Ríos, recordó estas ayudas durante su visita a los alojamientos rurales Cabañas del Avia, en...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 09:12</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/continua-abierto-fin-mes-el-plazo-las-ayudas-construccion-madera</t>
+  </si>
+  <si>
+    <t>Caminos Naturales y Paradores de Turismo amplían su colaboración para ayudar a descubrir y disfrutar la España rural</t>
+  </si>
+  <si>
+    <t>Quienes recorren un camino natural cuentan desde este año con nuevas herramientas para planificar sus rutas y descubrir el patrimonio de los territorios por los que transitan. La colaboración entre el Ministerio de Agricultura, Pesca y Alimentación y Paradores de Turismo de España ya se ha materializado en acciones disponibles para el público general, que enriquecen la experiencia de la Red de...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 09:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/caminos-naturales-y-paradores-turismo-amplian-su-colaboracion-ayudar-descubrir-y-disfrutar</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha seguirá apoyando en Europa una "financiación justa y necesaria" para los Grupos de Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>El director general de Desarrollo Rural, José Juan Fernández, ha destacado la importancia de proyectos de cooperación como esta prueba ciclista, que “alinea perfectamente los intereses de sector agroalimentario, con el medio rural”, donde está muy presente. Lo hace a través de Campo y Alma, la marca de garantía de los alimentos de calidad de Castilla-La Mancha, que patrocina el maillot blanco que...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 13:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-la-mancha-seguira-apoyando-europa-una-financiacion-justa-y-necesaria-los-grupos</t>
+  </si>
+  <si>
+    <t>Agricultura y Paradores amplían su alianza para potenciar la red de Caminos Naturales</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y Paradores han ampliado su colaboración para potenciar la red de Caminos Naturales con nuevas herramientas, destacando la incorporación de información sobre los paradores próximos a los itinerarios en la señalización de numerosos caminos naturales, así como en el visor cartográfico y en la aplicación móvil de la red.Tal y como explica un...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 13:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-y-paradores-amplian-su-alianza-potenciar-la-red-caminos-naturales</t>
+  </si>
+  <si>
+    <t>Almería alcanza las 2.300 mujeres al frente de explotaciones agrarias y roza el objetivo de 2030</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura ha puesto ya en marcha el 79,3% de las 43 medidas incluidas en el ‘Primer Plan Estratégico para las Frutas y Hortalizas de Invernadero de Andalucía. Horizonte 2030’. Desde el inicio de su ejecución en 2024, la Junta de Andalucía ha impulsado más de tres cuartas partes de las actuaciones previstas en la planificación; contando aún con otros cuatro años para alcanzar...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 11:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/almeria-alcanza-las-2300-mujeres-al-frente-explotaciones-agrarias-y-roza-el-objetivo-2030</t>
+  </si>
+  <si>
+    <t>Se reúne la Mesa de Sanidad Vegetal para analizar el inicio de campaña y reforzar la prevención frente al Thrips parvispinus</t>
+  </si>
+  <si>
+    <t>ASAJA Almería participa en la Mesa de Sanidad Vegetal para analizar el inicio de campaña y reforzar la prevención frente al Thrips parvispinusLa Junta refuerza las inspecciones para garantizar el cumplimiento del protocolo y mantener las medidas de prevención necesarias para contener la expansión de la plagaASAJA Almería ha participado esta semana en la reunión de la Mesa de Sanidad Vegetal del...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 11:38</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/se-reune-la-mesa-sanidad-vegetal-analizar-el-inicio-campana-y-reforzar-la-prevencion</t>
+  </si>
+  <si>
+    <t>FEPEX avanza en el uso de la IA para mejorar la información de mercado</t>
+  </si>
+  <si>
+    <t>FEPEX está avanzando en su proceso de transformación digital mediante la incorporación de nuevas herramientas tecnológicas y soluciones basadas en inteligencia artificial, con el objetivo de mejorar la gestión y el análisis de la información de mercado que pone a disposición de sus asociados.La Federación trabaja con un volumen creciente de información de diferentes mercados nacionales e...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 11:32</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fepex-avanza-el-uso-la-ia-mejorar-la-informacion-mercado</t>
+  </si>
+  <si>
+    <t>El Gobierno vasco comienza los trámites, con una encuesta a los ganaderos para conocer sus necesidades, para la compra conjunta de forrajes</t>
+  </si>
+  <si>
+    <t>El Gobierno vasco ha enviado ya al sector ganadero la encuesta para conocer sus necesidades y con ellas activar posteriormente la compra conjunta de forrajes.Las instituciones vascas y el sector ganadero preparan una compra conjunta este mes de agosto a un precio más competitivo de forrajes y suministros para las explotaciones más afectadas por la escasez de pastos derivada de la sequía, que son...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-vasco-comienza-los-tramites-una-encuesta-los-ganaderos-conocer-sus-necesidades</t>
+  </si>
+  <si>
+    <t>Cuatro de cada diez perceptores de la PAC en Extremadura tienen más de 65 años</t>
+  </si>
+  <si>
+    <t>El problema de falta de relevo generacional en el campo sigue sin mostrar signos de mejora. Muestra de ello es que la proporción de agricultores y ganaderos mayores de 65 años que en Extremadura reciben ayudas directas de la Política Agrícola Común (PAC) continúa sin reducirse. A inicios de este mes, el Fondo Español de Garantía Agraria (FEGA) ha dado a conocer su último análisis sobre la edad y...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 10:58</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cuatro-cada-diez-perceptores-la-pac-extremadura-tienen-mas-65-anos</t>
+  </si>
+  <si>
+    <t>COEXPHAL analiza con la Junta de Andalucía la situación fitosanitaria del campo almeriense</t>
+  </si>
+  <si>
+    <t>La Asociación de Organizaciones de Productores de Frutas y Hortalizas de Almería (COEXPHAL) ha participado en una reunión de la Mesa de Sanidad Vegetal del sector hortícola de Almería, convocada por la Consejería de Agricultura, Pesca, Agua y Desarrollo Rural, para analizar la situación fitosanitaria del campo almeriense.En la reunión, en la que también han participado representantes de las...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 10:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/coexphal-analiza-la-junta-andalucia-la-situacion-fitosanitaria-del-campo-almeriense</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y alimentación publica nuevas relaciones de pago de las ayudas extraordinarias para 1.383 agricultores afectados por la dana por daños en las infraestructuras productivas, por importe de 12,2 millones de euros | Portal Web del FEGA</t>
+  </si>
+  <si>
+    <t>El FEGA ha publicado en su sede electrónica tres nuevas relaciones de pago con 1.383 beneficiarios por importe de 12,2 millones de euros de las ayudas extraordinarias para compensar la pérdida de renta como consecuencia de los daños producidos por la dana en las infraestructuras productivas de las explotaciones agrarias, en el dominio público hidráulico, y en viveros, ayudas establecidas por...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 10:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-nuevas-relaciones-pago-las-ayudas</t>
+  </si>
+  <si>
+    <t>Consultorio de la PAC: Agricultura autoriza el pago de 85 millones de euros adicionales de ayudas de la PAC de remanentes disponibles</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha autorizado el pago de 85 millones de euros adicionales de ayudas de la PAC de remanente disponibles que las comunidades autónomas tienen que efectuar antes del 15 de octubre.Juan Pedro Medina, exviceconsejero de Política Agraria Comunitaria de la Junta de Castilla y León, nos lo explica en el ‘Consultorio de la PAC’ del programa del sábado 8...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 10:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/consultorio-la-pac-agricultura-autoriza-el-pago-85-millones-euros-adicionales-ayudas-la</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación aporta 6 millones de euros más al programa Agroinnpulso para fomentar la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>Mediante la renovación del convenio con ENISA Agroinnpulso facilita financiación mediante préstamos participativos a pymes y empresas emergentes innovadoras de la cadena agroalimentaria Desde la puesta en marcha de este programa en 2021 se han financiado 292 proyectos empresariales por un importe cercano a 48 millones de euros, que han movilizado una inversión de 68 millones de euros La...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 13:54</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-aporta-6-millones-euros-mas-al-programa</t>
+  </si>
+  <si>
+    <t>La Junta destina 2,9 millones a los agricultores que han perdido todo el pimiento por la plaga del parvispinus en Almería y Granada</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Pesca, Agua y Desarrollo Rural ha anunciado el pago de las ayudas de 2,9 millones de euros para apoyar a aquellos agricultores que hayan arrancado el cien por cien del cultivo de pimiento tras la plaga Thrips parvispinus que afecta al cultivo en las provincias de Almería y Granada.Durante una reunión de coordinación con la Mesa de Sanidad Vegetal del sector hortícola...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 13:01</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-destina-29-millones-los-agricultores-que-han-perdido-todo-el-pimiento-la-plaga</t>
+  </si>
+  <si>
+    <t>Los productores españoles recibieron 5.128 millones de la PAC</t>
+  </si>
+  <si>
+    <t>Los pagos más importantes son los de la ayuda básica a la renta para la sostenibilidad, seguido del correspondiente a los ecorregímenes; la ayuda a la renta asociada y la ayuda complementaria a la renta redistributiva.Las ayudas directas de la Política Agraria Común (PAC) con cargo al Fondo Europeo Agrícola de Garantía Agraria (Feaga) alcanzaron los 5.128,17 millones de euros hasta el pasado 30...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-productores-espanoles-recibieron-5128-millones-la-pac</t>
+  </si>
+  <si>
+    <t>Visita de la conselleira de Medio Rural a la granja avícola Ecocentro, en Melide</t>
+  </si>
+  <si>
+    <t>Como se hizo público este mes, la Consellería de Medio Rural ampliará hasta los 23 millones de euros el presupuesto de las ayudas destinadas a la transformación y comercialización de productos agrarios, con el objetivo de seguir impulsando el sector agroalimentario gallego.Así lo destacó la conselleira de Medio Rural, María José Gómez, durante su visita, a las instalaciones de Ecocentro, de...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/visita-la-conselleira-medio-rural-la-granja-avicola-ecocentro-melide</t>
+  </si>
+  <si>
+    <t>Innovación en filmes para invernadero</t>
+  </si>
+  <si>
+    <t>Innovación en filmes para invernaderoDescubre la evolución de los plásticos para invernaderos en Almería: filmes térmicos, duraderos, antiplagas y tecnológicos que mejoran la producción, reducen la temperatura y optimizan el cultivo en condiciones mediterráneasLa implementación de nuevos materiales de cubierta es una vía de mejora de la producción bajo invernadero fácil de adoptar por parte del...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/innovacion-filmes-invernadero</t>
+  </si>
+  <si>
+    <t>Que el café de Agaete se reconozca con una IGP supone la protección de la variedad, el entorno y las características de nuestro café</t>
+  </si>
+  <si>
+    <t>El café de Agaete, Gran Canaria, el único que se cultiva en España y de los pocos lugares en Europa, está a punto de hacer historia una vez que ya ha superado el primer trámite para ser registrado como Indicación Geográfica Protegida (IGP) de la Unión Europea.La iniciativa, promovida por la Asociación para el Fomento y Desarrollo Agropecuario del Municipio de Agaete (AGROAGAETE) junto al Gobierno...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:01</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/que-el-cafe-agaete-se-reconozca-una-igp-supone-la-proteccion-la-variedad-el-entorno-y-las</t>
+  </si>
+  <si>
+    <t>La Junta convoca 1,1 millones en ayudas para seguros agrarios</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura ha convocado ayudas por valor de 1,1 millones de euros para apoyar la contratación de seguros agrarios correspondientes a los planes 45.º y 46.º de Seguros Agrarios Combinados. La convocatoria, publicada en el Boletín Oficial de la Junta de Andalucía (BOJA), se enmarca en la política de apoyo a los seguros agrarios de la Junta, que cuenta con un presupuesto global de...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 11:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-convoca-11-millones-ayudas-seguros-agrarios</t>
+  </si>
+  <si>
+    <t>La UE empieza a aplicar este miércoles las nuevas reglas sobre envases no reciclables</t>
+  </si>
+  <si>
+    <t>La Unión Europea comenzará a aplicar este miércoles sus nuevas reglas sobre envases y residuos de envases, que obligarán a avanzar hacia embalajes reciclables a partir de 2030 e introducirán progresivamente objetivos de reutilización y de contenido reciclado, además de medidas para reducir la cantidad de residuos generados en el bloque.El nuevo Reglamento de Envases y Residuos de Envases...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 11:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-ue-empieza-aplicar-este-miercoles-las-nuevas-reglas-envases-no-reciclables</t>
+  </si>
+  <si>
+    <t>La VI Gala de Premios iRiego regresa a León y llena Valencia de Don Juan de actividades y espectáculos gratuitos el 20 de agosto</t>
+  </si>
+  <si>
+    <t>Juegos infantiles, música, foodtrucks durante todo un día que concluye con Savia, el gran evento de entrega de los galardones del campo y el agua, que este año estará lleno de sorpresas y actuaciones insólitasLa VI Gala de Premios iRiego regresa este año a León y aterriza el 20 de agosto en Valencia de Don Juan en una gran jornada dedicada al campo y al regadío que reunirá a profesionales,...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 14:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-vi-gala-premios-iriego-regresa-leon-y-llena-valencia-don-juan-actividades-y</t>
+  </si>
+  <si>
+    <t>Julio fue el más cálido de la serie histórica, junto con 2022, y el más seco; y agosto se presenta con calor extremo, 43 ºC y noches tórridas</t>
+  </si>
+  <si>
+    <t>La Agencia Estatal de Meteorología (Aemet), dependiente del Ministerio para la Transición Ecológica y el Reto Demográfico (Miteco), ha publicado el avance climático de julio de 2026, un mes con carácter extremadamente cálido en cuanto a temperaturas y extremadamente seco en lo que a lluvias se refiere. Y de cara a agosto, Meteored alerta de un nuevo episodio de calor extremo: hasta 43 ºC y noches...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/julio-fue-el-mas-calido-la-serie-historica-junto-2022-y-el-mas-seco-y-agosto-se-presenta</t>
+  </si>
+  <si>
+    <t>El reglamento de la UE que revolucionará los envases alimentarios</t>
+  </si>
+  <si>
+    <t>Las empresas deberán aplicar obligatoriamente desde este miércoles el reglamento de envases de la Unión Europea (UE). Un antes y un después que pretende favorecer su reutilización, la reducción de los residuos y restringir sustancias preocupantes para la salud.La fecha es un hito, porque se acaba el plazo de adaptación para aplicar el Reglamento de Envases y Residuos de Envases, que técnicamente...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-reglamento-la-ue-que-revolucionara-los-envases-alimentarios</t>
+  </si>
+  <si>
+    <t>De residuo agrícola a combustible renovable: investigadores manchegos transforman los huesos de aceituna en catalizadores de CO2</t>
+  </si>
+  <si>
+    <t>Desde hace un tiempo los residuos agrícolas se están usando para ser más productivos en el sector primario. Lo que pocos saben es que también pueden ser de gran utilidad en otros campos. Una investigación manchega sobre catalizadores lo acaba de demostrar.Por increíble que parezca, quieren usar los huesos de aceituna del olivar para crear materiales capaces de transformar el dióxido de carbono (...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:38</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/residuo-agricola-combustible-renovable-investigadores-manchegos-transforman-los-huesos</t>
+  </si>
+  <si>
+    <t>BIOCHARGAE transformará restos agrícolas en bioinsumos para cultivos más sostenibles</t>
+  </si>
+  <si>
+    <t>El aprovechamiento de los residuos generados por la actividad agrícola puede convertirse en una nueva herramienta para mejorar la sostenibilidad de las explotaciones de frutas y otros cultivos. Con este objetivo nace BIOCHARGAE, un Grupo Operativo que trabajará en la transformación de restos agrícolas en bioinsumos destinados a mejorar la fertilidad del suelo, la eficiencia hídrica y la...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/biochargae-transformara-restos-agricolas-bioinsumos-cultivos-mas-sostenibles</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura otorga los Premios Alimentos de España a los mejores vinos 2026 y reconoce a cinco DOP e IPG</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado este lunes 10 en el Boletín Oficial del Estado (BOE) la orden de concesión de los premios Alimentos de España a los mejores vinos 2026, un galardón que reconoce la excelencia del sector vitivinícola nacional y promueve los vinos amparados por Denominaciones de Origen Protegidas (DOP) e Indicaciones Geográficas Protegidas (IGP)...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-otorga-los-premios-alimentos-espana-los-mejores-vinos-2026-y</t>
+  </si>
+  <si>
+    <t>Medio Rural aumentará las ayudas para transferencias a través del Banco de Explotaciones - Campo Galego</t>
+  </si>
+  <si>
+    <t>El Parlamento de Galicia ha abordado recientemente el funcionamiento del Banco de Explotaciones, un instrumento creado para intermediar entre las explotaciones que cesan la actividad y las personas interesadas en su transferencia para mantenerlas en funcionamiento.En el marco de la comisión de Agricultura, Ariadna Fernández, por parte del BNG quiso conocer si se están cumpliendo los objetivos con...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/medio-rural-aumentara-las-ayudas-transferencias-traves-del-banco-explotaciones-campo</t>
+  </si>
+  <si>
+    <t>El Banco de Germoplasma Hortícola del CITA reúne más de 4.000 muestras de tomate que aseguran el futuro de las variedades tradicionales</t>
+  </si>
+  <si>
+    <t>El Banco de Germoplasma Hortícola del Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA) reúne 4.289 muestras de tomate, 433 de ellas de origen aragonés, un patrimonio vegetal de gran valor para la investigación, los programas de mejora genética y la recuperación de variedades tradicionales vinculadas al territorio.De todo este material vegetal, 1.933 variedades forman parte de...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 10:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-banco-germoplasma-horticola-del-cita-reune-mas-4000-muestras-tomate-que-aseguran-el</t>
+  </si>
+  <si>
+    <t>Investigadores andaluces transforman residuos de poda de almendros y cítricos en fertilizante agrario mezclándolos con microalgas</t>
+  </si>
+  <si>
+    <t>Sacar productividad de los residuos agrícolas puede revolucionar el sector primario tanto a nivel económico como medioambiental. Por ello, los investigadores andaluces ya trabajan en una solución mediante microalgas para lograrlo.En concreto, un nuevo proyecto trabaja con podas, cáscaras y subproductos de cultivos leñosos para convertirlos en biochar y mezclarlos después con microalgas.El...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 08:53</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/investigadores-andaluces-transforman-residuos-poda-almendros-y-citricos-fertilizante</t>
+  </si>
+  <si>
+    <t>Desarrollan un "gel" a partir de algas y cáscaras de gamba que conserva la humedad en los cultivos - ASAJA Jaén</t>
+  </si>
+  <si>
+    <t>Un equipo de investigación de la Universidad de Sevilla ha desarrollado un material hidroabsorbente a partir de quitosano y alginato, dos compuestos naturales procedentes de algas y cáscaras de crustáceos. Cuando está seco, se comporta como una esponja porosa, pero al hidratarse se transforma en una red gelificada que absorbe hasta 60 veces su propio peso en agua. Esta capacidad podría...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 08:50</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/desarrollan-gel-partir-algas-y-cascaras-gamba-que-conserva-la-humedad-los-cultivos-asaja</t>
+  </si>
+  <si>
+    <t>Agricultura 5.0: qué es y por qué está revolucionando el campo</t>
+  </si>
+  <si>
+    <t>La agricultura está entrando en una nueva etapa. Después de décadas marcadas por la mecanización, la digitalización y la agricultura de precisión, el sector agroalimentario se enfrenta a un desafío mucho más complejo: necesitamos producir de forma eficiente, con menos recursos, menor impacto ambiental y una mayor capacidad de adaptación al cambio.Seguramente has oído hablar de la Agricultura 5.0...</t>
+  </si>
+  <si>
+    <t>Vie, 07/08/2026 - 10:43</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-50-que-y-que-esta-revolucionando-el-campo</t>
+  </si>
+  <si>
+    <t>#PlantHealth4Life: Si viajas fuera de la Unión Europea no vuelvas con plantas a casa</t>
+  </si>
+  <si>
+    <t>En pleno mes de vacaciones y cuando muchos ciudadanos comunitarios viajan fuera de la Unión Europea (UE), es preciso recordar que traer plantas, flores y frutos de fuera de la UE continental conlleva el riesgo de entrada de organismos nocivos no presentes en el territorio nacional.Este verano, la Autoridad Europea de Seguridad Alimentaria (EFSA), la Comisión Europea y 33 países, entre ellos...</t>
+  </si>
+  <si>
+    <t>Vie, 07/08/2026 - 10:35</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/planthealth4life-si-viajas-fuera-la-union-europea-no-vuelvas-plantas-casa</t>
+  </si>
+  <si>
+    <t>Nuevo impulso a la certificación del ibérico para mejorar la trazabilidad y la seguridad jurídica del sector</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha impulsado, en el seno de la Mesa de Coordinación de la Norma de Calidad del Ibérico, la aprobación de un nuevo Protocolo de Certificación del Ibérico. Se trata de un documento consensuado con las comunidades autónomas, el sector y las entidades implicadas que actualiza el marco de certificación para reforzar la seguridad jurídica, la...</t>
+  </si>
+  <si>
+    <t>Jue, 06/08/2026 - 09:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevo-impulso-la-certificacion-del-iberico-mejorar-la-trazabilidad-y-la-seguridad-juridica</t>
+  </si>
+  <si>
+    <t>El uso de restos de poda transformados en biochar con la ayuda de microalgas mejoran el suelo y refuerzan la rentabilidad agraria</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo GO-BioChargae ha celebrado en Sevilla su reunión de lanzamiento, en la que han participado todos los socios del proyecto, dando así el pistoletazo de salida a una iniciativa que busca ofrecer nuevas soluciones prácticas que mejoran la sostenibilidad del suelo y refuerzan la rentabilidad agraria.GO-BioChargae nace con una idea sencilla, pero de gran potencial: aprovechar restos...</t>
+  </si>
+  <si>
+    <t>Jue, 06/08/2026 - 09:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-uso-restos-poda-transformados-biochar-la-ayuda-microalgas-mejoran-el-suelo-y-refuerzan</t>
+  </si>
+  <si>
+    <t>Compostaje y la ciencia del suelo: el reciclaje natural</t>
+  </si>
+  <si>
+    <t>Debajo de tus pies, en este preciso momento, ocurre algo extraordinario. Una cucharada de tierra fértil puede albergar más microorganismos que personas hay en todo el planeta. Y el compostaje y la ciencia del suelo llevan décadas aprendiendo juntos a descifrar ese mundo invisible. Porque cuando lanzamos una cáscara de naranja al montón de compost y regresamos semanas después para encontrar tierra...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 15:02</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/compostaje-y-la-ciencia-del-suelo-el-reciclaje-natural</t>
+  </si>
+  <si>
+    <t>Los investigadores madrileños recuperan una desconocida leguminosa que estuvo 50 años desaparecida de los campos españoles</t>
+  </si>
+  <si>
+    <t>La agricultura española necesita sobreponerse a la sequía, y existen diferentes estrategias para lograrlo. Una de ellas es recuperar semillas del pasado más resistentes y adaptadas al suelo. Por ejemplo, en Madrid han dado un paso de gigante para lograrlo.Y es que los agricultores acaban de recuperar la alholva, también conocida como fenogreco, una leguminosa anual cuyas semillas tienen uso...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:54</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-investigadores-madrilenos-recuperan-una-desconocida-leguminosa-que-estuvo-50-anos</t>
+  </si>
+  <si>
+    <t>Los agricultores extremeños reciben 33 millones de euros en ayudas para la compra de fertilizantes</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha puesto en marcha esta medida como apoyo al sector agrario debido al conflicto de Oriente MedioEl Ministerio de Agricultura, Pesca y Alimentación va a abonar 494,5 millones de euros de la ayuda para la compra de fertilizantes aprobada por ... el Gobierno a 249.376 agricultores que aparecían en la primera lista de beneficiarios publicada el...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-agricultores-extremenos-reciben-33-millones-euros-ayudas-la-compra-fertilizantes</t>
+  </si>
+  <si>
+    <t>Protos, Gullón e Interovic, entre los galardonados con los Premios Alimentos de España 2026</t>
+  </si>
+  <si>
+    <t>Bodegas Protos, Galletas Gullón, Interovic, Opagac y Provacuno figuran entre los galardonados con los Premios Alimentos de España 2026, que otorga el Ministerio de Agricultura, Pesca y Alimentación, según figura en la orden ministerial publicada este lunes en el Boletín Oficial del Estado (BOE).En concreto, estos galardones reconocen la excelencia, la innovación y el compromiso de empresas,...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/protos-gullon-e-interovic-entre-los-galardonados-los-premios-alimentos-espana-2026</t>
+  </si>
+  <si>
+    <t>Los agricultores recibirán 494 millones para comprar fertilizantes</t>
+  </si>
+  <si>
+    <t>Andalucía es la región en la que más agricultores han formalizado la aceptación expresa de esta ayuda (87.674 personas) y Castilla y León es donde la cuantía es mayor (117,03 millones de euros).El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha informado este lunes de que prevé ingresar en las cuentas de 249.376 agricultores durante la primera semana de septiembre un total de 494,5...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-agricultores-recibiran-494-millones-comprar-fertilizantes</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura autoriza el pago de 85 millones de euros adicionales de ayudas de la PAC de remanentes disponibles</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha autorizado el pago de 85 millones de euros adicionales de las ayudas directas de la campaña 2025 de la Política Agraria Común (PAC) con fondos no utilizados y que por tanto están disponibles.El remanente está calculado en base a los datos proporcionados por las comunidades autónomas, que son las autoridades de pago en sus correspondientes...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-autoriza-el-pago-85-millones-euros-adicionales-ayudas-la-pac</t>
+  </si>
+  <si>
+    <t>La UE registra la nueva DOP Aceite de las Sierras Espadán y Calderona - Asaja</t>
+  </si>
+  <si>
+    <t>La Unión Europea ha publicado en su Diario Oficial el reglamento por el que se inscribe la Denominación de Origen Protegida (DOP) Aceite de las Sierras Espadán y Calderona en el registro comunitario de denominaciones de origen e indicaciones geográficas protegidas.Esta nueva DOP comprende aceite de oliva virgen extra y aceite de oliva virgen elaborado principalmente con la variedad autóctona...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 12:21</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-ue-registra-la-nueva-dop-aceite-las-sierras-espadan-y-calderona-asaja</t>
+  </si>
+  <si>
+    <t>Avance de actividades Red PAC | 2º semestre 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC comparte un avance de las actividades previstas para el segundo semestre de 2026, con el objetivo de seguir fomentando el intercambio de conocimiento, la innovación y el desarrollo sostenible del sector agrario y del medio rural.En la noticia disponible en su página web podréis consultar las principales jornadas programadas para los próximos meses.Además, añadimos a continuación...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 12:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avance-actividades-red-pac-2o-semestre-2026</t>
+  </si>
+  <si>
+    <t>ASAJA Córdoba felicita a los nuevos responsables de Agricultura, Sostenibilidad y AGAPA y ofrece su colaboración en defensa del campo cordobés - Asaja</t>
+  </si>
+  <si>
+    <t>Fernando Adell destaca la importancia del diálogo permanente entre la Administración y el sector agrario para afrontar los retos del campo.El presidente de ASAJA Córdoba, Fernando Adell, ha trasladado su más sincera felicitación a la nueva delegada territorial de Agricultura, Pesca, Agua y Desarrollo Rural de la Junta de Andalucía en Córdoba, Raquel López; al nuevo delegado territorial de...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/asaja-cordoba-felicita-los-nuevos-responsables-agricultura-sostenibilidad-y-agapa-y-ofrece</t>
+  </si>
+  <si>
+    <t>Informe de Ayudas Directas y Desarrollo Rural. Análisis de la edad y el sexo de los perceptores de ayudas 2025</t>
+  </si>
+  <si>
+    <t>Informe de Ayudas Directas y Desarrollo Rural realizado con datos del Análisis de la edad y el sexo de los perceptores de ayudas a nivel nacional y por comunidades autónomas correspondiente al año 2025.</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 12:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/informe-ayudas-directas-y-desarrollo-rural-analisis-la-edad-y-el-sexo-los-perceptores</t>
+  </si>
+  <si>
     <t>La Red PAC prepara una nueva programación de jornadas y publicaciones para impulsar la innovación y el desarrollo agrorural tras el verano | Red PAC</t>
   </si>
   <si>
     <t>Dinamización rural Innovación Mujeres Calidad y cadena alimentaria Resiliencia y competitividad Biodiversidad y paisajeLa Red PAC prepara su agenda de actividades para la segunda mitad del año que incluirá jornadas sobre innovación agraria, comunicación agroalimentaria y emprendimiento ruralLa Red PAC prepara su agenda de actividades para la segunda mitad del año que incluirá jornadas sobre...</t>
   </si>
   <si>
     <t>Vie, 31/07/2026 - 09:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-red-pac-prepara-una-nueva-programacion-jornadas-y-publicaciones-impulsar-la-innovacion</t>
   </si>
   <si>
     <t>La araña roja se dispara en los cítricos de Castellón este verano</t>
   </si>
   <si>
     <t>El Servicio de Sanidad Vegetal de la Conselleria de Agricultura, Agua, Ganadería y Pesca, junto con el Instituto Valenciano de Investigaciones Agrarias (IVIA), ha publicado un documento de recomendaciones para el manejo de la araña roja (Tetranychus urticae) en cítricos. Este ácaro se ha convertido en las últimas décadas en una de las principales plagas de las comarcas de la Plana de Castellón....</t>
   </si>
   <si>
     <t>Jue, 30/07/2026 - 10:24</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-arana-roja-se-dispara-los-citricos-castellon-este-verano</t>
   </si>
   <si>
     <t>Del 1 al 5 de agosto: la ventana para proteger el racimo antes de la vendimia - Asaja</t>
@@ -554,50 +1802,110 @@
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación publica un primer listado de la ayuda para la compra de fertilizantes</t>
   </si>
   <si>
     <t>Los agricultores beneficiarios disponen de un plazo hasta el 27 de julio para formalizar la aceptación expresa de la ayudaEl real decreto-ley aprobado el pasado lunes por el Consejo de Ministros elevó las cuantías de esta ayuda a 92,5 euros por hectárea para los cultivos de regadío y a 38,33 para los de secanoLas medidas de apoyo específicas para los sectores agrario y pesquero por el conflicto...</t>
   </si>
   <si>
     <t>Mar, 07/07/2026 - 13:19</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-primer-listado-la-ayuda-la-compra</t>
   </si>
   <si>
     <t>Begoña García Bernal: 'Siete de cada 10 industrias agroalimentarias cuentan ya con una estrategia digital'</t>
   </si>
   <si>
     <t>La secretaria de Estado de Agricultura y Alimentación destaca que la digitalización refuerza la competitividad de las empresas, mejora la eficiencia de los procesos y contribuye a la seguridad alimentariaEl informe del Observatorio de la Digitalización del Sector agroalimentario, impulsado por el ministerio y Cajamar, constata que más del 70 % de los trabajadores del sector reciben formación en...</t>
   </si>
   <si>
     <t>Mar, 23/06/2026 - 18:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/begona-garcia-bernal-siete-cada-10-industrias-agroalimentarias-cuentan-ya-una-estrategia</t>
   </si>
   <si>
+    <t>Convocada la segunda edición del Premio Agraria para trabajos fin de máster en ingeniería agronómica</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid y el Consejo General de Colegios Oficiales de Ingenieros Agrónomos convocan la segunda edición del Premio Agraria, un galardón que reconocerá los mejores trabajos fin de máster en Ingeniería Agronómica defendidos en universidades españolas.Feria de Valladolid y el Consejo General de Colegios Oficiales de Ingenieros Agrónomos (CGCOIA) han convocado la segunda edición del Premio...</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocada-la-segunda-edicion-del-premio-agraria-trabajos-fin-master-ingenieria-agronomica</t>
+  </si>
+  <si>
+    <t>TWIN4MILK impulsa la transformación digital del vacuno de leche mediante gemelos digitales e inteligencia artificial explicable</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo desarrollará herramientas predictivas e interoperables para mejorar la eficiencia, sostenibilidad y competitividad de las explotaciones lácteasEl Grupo Operativo TWIN4MILK nace con el objetivo de transformar el modelo de producción del vacuno de leche mediante la aplicación de gemelos digitales e inteligencia artificial explicable. El proyecto plantea una respuesta innovadora...</t>
+  </si>
+  <si>
+    <t>Vie, 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/twin4milk-impulsa-la-transformacion-digital-del-vacuno-leche-mediante-gemelos-digitales-e</t>
+  </si>
+  <si>
+    <t>El GO RIEGO SUBTERRÁNEO impulsa la optimización del uso del agua en cultivos leñosos del Bajo Cinca</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo RIEGO SUBTERRÁNEO está desarrollando un proyecto de innovación orientado a mejorar la eficiencia hídrica en cultivos leñosos mediante sistemas de goteo subterráneo en terrenos con problemas de erosión e infiltración.La iniciativa, denominada “Optimización del riego localizado para cultivos leñosos en terrenos con problemas de erosión e infiltración, mediante el goteo...</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-riego-subterraneo-impulsa-la-optimizacion-del-uso-del-agua-cultivos-lenosos-del-bajo</t>
+  </si>
+  <si>
+    <t>Avanzan los trabajos para la detección automática de fugas de riego del GO DENORI</t>
+  </si>
+  <si>
+    <t>El proyecto “Detección y Notificación Automáticas de Fugas de Riego (DENORI)”, en el que participa ASAJA-Sevilla junto a un consorcio liderado por la Universidad Loyola Andalucía y del que también forman parte la Universidad de Huelva y la empresa Trifolium Farms, continúa con sus trabajos para mejorar la eficiencia del riego agrícola mediante la implementación de un sistema basado en...</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avanzan-los-trabajos-la-deteccion-automatica-fugas-riego-del-go-denori</t>
+  </si>
+  <si>
+    <t>León acelera la revolución digital del regadío con más de cuatro millones de inversión del PERTE</t>
+  </si>
+  <si>
+    <t>La transformación digital del campo leonés ya es una realidad. Durante los últimos meses, numerosas comunidades de regantes de la provincia están ya culminado la implantación de soluciones tecnológicas avanzadas financiadas a través de la primera convocatoria del PERTE de Digitalización del Ciclo del Agua, dentro del Plan de Recuperación, Transformación y Resiliencia impulsado por la Unión...</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/leon-acelera-la-revolucion-digital-del-regadio-mas-cuatro-millones-inversion-del-perte</t>
+  </si>
+  <si>
     <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
   </si>
   <si>
     <t>La jornada “El asesoramiento agrario como eje del AKIS en España y Europa”, organizada por la Plataforma de Asesores AKIS junto al Ministerio de Agricultura, Pesca y Alimentación (MAPA), reunió el pasado 28 de abril a expertos nacionales e internacionales en el espacio La Vega Innova para analizar el papel clave del asesoramiento en la transformación del sector agroalimentario.El encuentro ha...</t>
   </si>
   <si>
     <t>Jue, 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
   </si>
   <si>
     <t>Provacuno lanza una aplicación web para medir la huella de carbono del vacuno de carne en España</t>
   </si>
   <si>
     <t>La nueva aplicación, ya disponible para el sector ganadero de vacuno de carne en la web huellavacunosostenible.eu, es uno de los hitos clave del Plan de Promoción Sustainable European Beef (SEUB), cofinanciado por la Unión Europea y liderado por Provacuno (España) y Apaq-W (Bélgica). La herramienta permite cuantificar de forma rigurosa las emisiones de gases de efecto invernadero,...</t>
   </si>
   <si>
     <t>Mié, 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-lanza-una-aplicacion-web-medir-la-huella-carbono-del-vacuno-carne-espana</t>
   </si>
   <si>
     <t>JORNADA de la Red PAC para los Premios ARIA de la Unión Europea edición 2026</t>
@@ -1956,62 +3264,50 @@
     <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
   </si>
   <si>
     <t>Seis proyectos con potencial de impacto en la sostenibilidad y la eficiencia industrial son seleccionados en la primera llamada del Sandbox AgriFoodtech</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex y Protiberia son las empresas que trabajarán junto a CNTA en iniciativas relacionadas con el desarrollo de Nuevos ingredientes, la conservación de alimentos y la regeneración de agua de proceso.El sandbox es una iniciativa impulsada por MCIU, MAPA, Gobierno de Navarra, Gobierno de La Rioja y CNTA que se gestiona desde su hub de...</t>
   </si>
   <si>
     <t>Vie, 17/10/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/seis-proyectos-potencial-impacto-la-sostenibilidad-y-la-eficiencia-industrial-son</t>
   </si>
   <si>
     <t>Día Internacional de la Mujer Rural: innovación, tecnología y talento femenino para transformar el campo</t>
   </si>
   <si>
     <t>Cada 15 de octubre, el Día Internacional de la Mujer Rural nos recuerda el papel esencial que desempeñan las mujeres en la sostenibilidad, la economía y la innovación del medio rural. En España, cada vez son más las mujeres que lideran o participan activamente en proyectos que impulsan la digitalización y modernización del sector agroalimentario, abriendo nuevas oportunidades de empleo y fijando...</t>
   </si>
   <si>
     <t>Mié, 15/10/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/dia-internacional-la-mujer-rural-innovacion-tecnologia-y-talento-femenino-transformar-el</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/cuando-preguntar-te-conecta-todo-sistema-conocimiento</t>
   </si>
   <si>
     <t>SOLARWINE pone en marcha dos plantas piloto que combinan energía solar y viticultura inteligente</t>
   </si>
   <si>
     <t>El Grupo Operativo SOLARWINE ha completado la instalación de dos plataformas piloto agrovoltaicas, con una superficie total cercana a los 2.000 m², para estudiar la integración entre energía fotovoltaica y viticultura 4.0. Su objetivo es analizar la viabilidad técnica y económica de este modelo mixto, evaluando sus efectos sobre el microclima, la productividad y la resiliencia del viñedo frente...</t>
   </si>
   <si>
     <t>Mar, 14/10/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/solarwine-pone-marcha-dos-plantas-piloto-que-combinan-energia-solar-y-viticultura</t>
   </si>
   <si>
     <t>El Salón del Gas Renovable se consolida como referente en la transición energética y la bioeconomía circular</t>
   </si>
   <si>
     <t>El 5º Salón del Gas Renovable y el 18º Congreso Internacional de Bioenergía han cerrado una nueva edición en Valladolid con cifras récord de participación y un mensaje claro: el sector del biogás y el biometano avanza con paso firme en España.Entre los días 1 y 2 de octubre, el evento reunió a cerca de 250 empresas expositoras y a más de 4.000 profesionales, lo que supone un incremento del 15 %...</t>
   </si>
   <si>
     <t>Vie, 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-salon-del-gas-renovable-se-consolida-referente-la-transicion-energetica-y-la</t>
   </si>
@@ -6255,59 +7551,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D497"/>
+  <dimension ref="A1:D605"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D497"/>
+      <selection activeCell="A1" sqref="A1:D605"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="316.066" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
@@ -9395,1563 +10691,1563 @@
       <c r="C222" s="1" t="s">
         <v>886</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>890</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="B224" s="1"/>
+      <c r="B224" s="1" t="s">
+        <v>893</v>
+      </c>
       <c r="C224" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>1323</v>
-[...1 lines deleted...]
-      <c r="B332" s="1" t="s">
         <v>1324</v>
       </c>
+      <c r="B332" s="1"/>
       <c r="C332" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
         <v>1331</v>
       </c>
@@ -11861,1412 +13157,2924 @@
         <v>1590</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1603</v>
+        <v>1613</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1617</v>
+        <v>1625</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1617</v>
+        <v>1629</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1624</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1629</v>
+        <v>1635</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1630</v>
+        <v>1636</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1631</v>
+        <v>1637</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1633</v>
+        <v>1639</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1634</v>
+        <v>1640</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1651</v>
+        <v>1657</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1652</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1663</v>
+        <v>1677</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1671</v>
+        <v>1679</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1663</v>
+        <v>1681</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1675</v>
+        <v>1684</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1663</v>
+        <v>1685</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1677</v>
+        <v>1687</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1678</v>
+        <v>1688</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1679</v>
+        <v>1689</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1680</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1682</v>
+        <v>1692</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1679</v>
+        <v>1693</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1679</v>
+        <v>1697</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1686</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1687</v>
+        <v>1699</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1679</v>
+        <v>1701</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1690</v>
+        <v>1703</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1691</v>
+        <v>1704</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1679</v>
+        <v>1705</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1692</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1693</v>
+        <v>1707</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1694</v>
+        <v>1708</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1679</v>
+        <v>1709</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1695</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1696</v>
+        <v>1711</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1697</v>
+        <v>1712</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1679</v>
+        <v>1713</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1698</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1699</v>
+        <v>1715</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1700</v>
+        <v>1716</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1701</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1702</v>
+        <v>1719</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1703</v>
+        <v>1720</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1679</v>
+        <v>1721</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1704</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1705</v>
+        <v>1723</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1706</v>
+        <v>1724</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1679</v>
+        <v>1725</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1707</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1708</v>
+        <v>1727</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1679</v>
+        <v>1729</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1710</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1711</v>
+        <v>1731</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1712</v>
+        <v>1732</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1679</v>
+        <v>1733</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1713</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1714</v>
+        <v>1735</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1715</v>
+        <v>1736</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1679</v>
+        <v>1737</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1716</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1717</v>
+        <v>1739</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1718</v>
+        <v>1740</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1679</v>
+        <v>1741</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1719</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1720</v>
+        <v>1743</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1721</v>
+        <v>1744</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1679</v>
+        <v>1745</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1722</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1723</v>
+        <v>1747</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1724</v>
+        <v>1748</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1679</v>
+        <v>1749</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1725</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1726</v>
+        <v>1751</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1727</v>
+        <v>1752</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1679</v>
+        <v>1753</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1728</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1729</v>
+        <v>1755</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1730</v>
+        <v>1756</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1679</v>
+        <v>1757</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1731</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1732</v>
+        <v>1759</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1733</v>
+        <v>1760</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1679</v>
+        <v>1761</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1734</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1735</v>
+        <v>1763</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1736</v>
+        <v>1764</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1679</v>
+        <v>1765</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1737</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1738</v>
+        <v>1767</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1739</v>
+        <v>1768</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1679</v>
+        <v>1769</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1740</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1741</v>
+        <v>1771</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1742</v>
+        <v>1772</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1679</v>
+        <v>1773</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1743</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1744</v>
+        <v>1775</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1745</v>
+        <v>1776</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1679</v>
+        <v>1777</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1746</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1747</v>
+        <v>1779</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1748</v>
+        <v>1780</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1679</v>
+        <v>1781</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1749</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1750</v>
+        <v>1783</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1751</v>
+        <v>1784</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1679</v>
+        <v>1785</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1752</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1753</v>
+        <v>1787</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1754</v>
+        <v>1788</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1679</v>
+        <v>1789</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1755</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1756</v>
+        <v>1791</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1757</v>
+        <v>1792</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1679</v>
+        <v>1793</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1758</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1759</v>
+        <v>1795</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1760</v>
+        <v>1796</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1679</v>
+        <v>1797</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1761</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1762</v>
+        <v>1799</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1763</v>
+        <v>1800</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1679</v>
+        <v>1801</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1764</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1765</v>
+        <v>1803</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1766</v>
+        <v>1804</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1679</v>
+        <v>1805</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1767</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1768</v>
+        <v>1807</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1769</v>
+        <v>1808</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1679</v>
+        <v>1809</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1770</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1771</v>
+        <v>1811</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1772</v>
+        <v>1812</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1679</v>
+        <v>1813</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1773</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1774</v>
+        <v>1815</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1775</v>
+        <v>1816</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1679</v>
+        <v>1817</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1776</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>1777</v>
+        <v>1819</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1778</v>
+        <v>1820</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1679</v>
+        <v>1821</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1779</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>1780</v>
+        <v>1823</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1781</v>
+        <v>1824</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1679</v>
+        <v>1825</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>1782</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>1783</v>
+        <v>1827</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1784</v>
+        <v>1828</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1679</v>
+        <v>1829</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>1785</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>1786</v>
+        <v>1831</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1787</v>
+        <v>1832</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1679</v>
+        <v>1833</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>1788</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>1789</v>
+        <v>1835</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1790</v>
+        <v>1836</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1679</v>
+        <v>1837</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>1791</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
-        <v>1792</v>
+        <v>1839</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1793</v>
+        <v>1840</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1679</v>
+        <v>1841</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>1794</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
-        <v>1795</v>
+        <v>1843</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1796</v>
+        <v>1844</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1679</v>
+        <v>1845</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>1797</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
-        <v>1798</v>
+        <v>1847</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1799</v>
+        <v>1848</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1679</v>
+        <v>1849</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>1800</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
-        <v>1801</v>
+        <v>1851</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1802</v>
+        <v>1852</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1679</v>
+        <v>1853</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>1803</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
-        <v>1804</v>
+        <v>1855</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1805</v>
+        <v>1856</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1679</v>
+        <v>1857</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>1806</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
-        <v>1807</v>
+        <v>1859</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1808</v>
+        <v>1860</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1679</v>
+        <v>1861</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>1809</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
-        <v>1810</v>
+        <v>1863</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1811</v>
+        <v>1864</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1812</v>
+        <v>1865</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>1813</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
-        <v>1814</v>
+        <v>1867</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1815</v>
+        <v>1868</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1816</v>
+        <v>1869</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>1817</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
-        <v>1818</v>
+        <v>1871</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1819</v>
+        <v>1872</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1820</v>
+        <v>1873</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>1821</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
-        <v>1822</v>
+        <v>1875</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1823</v>
+        <v>1876</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1824</v>
+        <v>1877</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>1825</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
-        <v>1826</v>
+        <v>1879</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1827</v>
+        <v>1880</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>1828</v>
+        <v>1881</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>1829</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
-        <v>1830</v>
+        <v>1883</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1831</v>
+        <v>1884</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1832</v>
+        <v>1885</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>1833</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
-        <v>1834</v>
+        <v>1887</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1835</v>
+        <v>1888</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1836</v>
+        <v>1889</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>1837</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
-        <v>1838</v>
+        <v>1891</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1839</v>
+        <v>1892</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1840</v>
+        <v>1893</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>1841</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
-        <v>1842</v>
+        <v>1895</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1843</v>
+        <v>1896</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1844</v>
+        <v>1897</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>1845</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
-        <v>1846</v>
+        <v>1899</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1847</v>
+        <v>1900</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1848</v>
+        <v>1901</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>1849</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
-        <v>1850</v>
+        <v>1903</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>1851</v>
+        <v>1904</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>1852</v>
+        <v>1905</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>1853</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
-        <v>1854</v>
+        <v>1907</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>1855</v>
+        <v>1908</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>1856</v>
+        <v>1909</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>1857</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
-        <v>1858</v>
+        <v>1911</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1859</v>
+        <v>1912</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1856</v>
+        <v>1913</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>1860</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
-        <v>1861</v>
+        <v>1915</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1862</v>
+        <v>1916</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1856</v>
+        <v>1917</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>1863</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
-        <v>1864</v>
+        <v>1919</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1865</v>
+        <v>1920</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1856</v>
+        <v>1921</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>1866</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
-        <v>1867</v>
+        <v>1923</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1868</v>
+        <v>1924</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1856</v>
+        <v>1925</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>1869</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
-        <v>1870</v>
+        <v>1927</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1871</v>
+        <v>1928</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1856</v>
+        <v>1929</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>1872</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
-        <v>1873</v>
+        <v>1931</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1874</v>
+        <v>1932</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1856</v>
+        <v>1933</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>1875</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
-        <v>1876</v>
+        <v>1935</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1877</v>
+        <v>1936</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1878</v>
+        <v>1937</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1879</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
-        <v>1880</v>
+        <v>1939</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1881</v>
+        <v>1940</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1878</v>
+        <v>1941</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1882</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
-        <v>1883</v>
+        <v>1943</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1884</v>
+        <v>1944</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1878</v>
+        <v>1945</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1885</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
-        <v>1886</v>
+        <v>1947</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1887</v>
+        <v>1948</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1878</v>
+        <v>1949</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>1888</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
-        <v>1889</v>
+        <v>1951</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1890</v>
+        <v>1952</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1878</v>
+        <v>1953</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1891</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
-        <v>1892</v>
+        <v>1955</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1893</v>
+        <v>1956</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1894</v>
+        <v>1957</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1895</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
-        <v>1896</v>
+        <v>1959</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1897</v>
+        <v>1960</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1898</v>
+        <v>1961</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1899</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
-        <v>1900</v>
+        <v>1963</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1901</v>
+        <v>1964</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1898</v>
+        <v>1965</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1902</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
-        <v>1903</v>
+        <v>1967</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1904</v>
+        <v>1968</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1898</v>
+        <v>1969</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1905</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
-        <v>1906</v>
+        <v>1971</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1907</v>
+        <v>1972</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1898</v>
+        <v>1973</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1908</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
-        <v>1909</v>
+        <v>1975</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1910</v>
+        <v>1976</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1898</v>
+        <v>1977</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1911</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
-        <v>1912</v>
+        <v>1979</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1913</v>
+        <v>1980</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1898</v>
+        <v>1981</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1914</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
-        <v>1915</v>
+        <v>1983</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1916</v>
+        <v>1984</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1898</v>
+        <v>1985</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1917</v>
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C560" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B585" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B586" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B587" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B588" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B589" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B605" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>2349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>