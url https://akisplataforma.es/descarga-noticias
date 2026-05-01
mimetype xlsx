--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -12,62 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1738">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>Provacuno lanza una aplicación web para medir la huella de carbono del vacuno de carne en España</t>
+  </si>
+  <si>
+    <t>La nueva aplicación, ya disponible para el sector ganadero de vacuno de carne en la web huellavacunosostenible.eu, es uno de los hitos clave del Plan de Promoción Sustainable European Beef (SEUB), cofinanciado por la Unión Europea y liderado por Provacuno (España) y Apaq-W (Bélgica). La herramienta permite cuantificar de forma rigurosa las emisiones de gases de efecto invernadero,...</t>
+  </si>
+  <si>
+    <t>Mié, 29/04/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-lanza-una-aplicacion-web-medir-la-huella-carbono-del-vacuno-carne-espana</t>
+  </si>
+  <si>
+    <t>JORNADA de la Red PAC para los Premios ARIA de la Unión Europea edición 2026</t>
+  </si>
+  <si>
+    <t>La Red Europea de la PAC (EU CAP Network) ha lanzado la cuarta edición de los Premios ARIA (Agricultural &amp; Rural Inspiration Awards) 2026, bajo el lema “Cuando la igualdad impulsa a la próxima generación”. Un año más, se buscan los proyectos más destacados financiados por la Política Agraria Común (PAC) e implementados a nivel local: proyectos ecológicos, inteligentes, socialmente...</t>
+  </si>
+  <si>
+    <t>Jue, 23/04/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/jornada-la-red-pac-los-premios-aria-la-union-europea-edicion-2026</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, elegido nuevo presidente de PROVACUNO</t>
+  </si>
+  <si>
+    <t>La Asamblea General de PROVACUNO, la Organización Interprofesional de la Carne de Vacuno, ha elegido a Raúl Sanz como nuevo presidente de la interprofesional, tras recibir el apoyo unánime de las diferentes asociaciones que la integran, sustituyendo en el cargo a Jaime Yartu, que ha estado al frente de la organización desde diciembre de 2022.Vicepresidente de PROVACUNO desde diciembre de 2022,...</t>
+  </si>
+  <si>
+    <t>Mié, 22/04/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/raul-sanz-elegido-nuevo-presidente-provacuno</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación convoca ayudas para promover la integración de entidades asociativas agroalimentarias por 33,3 millones de euros</t>
+  </si>
+  <si>
+    <t>Las ayudas están destinadas a impulsar la transformación, comercialización y desarrollo de productos agroalimentariosEspaña cuenta con 21 Entidades Asociativas Prioritarias y una más en proceso de reconocimientoLa financiación de las ayudas proviene en un 43 % del fondo europeo de desarrollo rural y en un 57 % del presupuesto del Ministerio de Agricultura, Pesca y AlimentaciónEl Ministerio de...</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-convoca-ayudas-promover-la-integracion</t>
+  </si>
+  <si>
+    <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
+  </si>
+  <si>
+    <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayoLas ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 destaca en Madrid es Ciencia con un robot de asistencia a la vendimia como ejemplo de innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>El EDIH Madrid Region 2.0 ha mostrado en la feria Madrid es Ciencia el potencial de las tecnologías avanzadas aplicadas al sector agroalimentario, con especial protagonismo para el robot de asistencia a la vendimia desarrollado por el CSIC, una solución que ejemplifica cómo la innovación puede responder a necesidades concretas del trabajo en campo.La feria, organizada por la Fundación para el...</t>
+  </si>
+  <si>
+    <t>Lun, 06/04/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/edih-madrid-region-20-destaca-madrid-ciencia-robot-asistencia-la-vendimia-ejemplo</t>
+  </si>
+  <si>
+    <t>Provacuno muestra en Alimentaria 2026 las novedades del segundo año de la campaña europea “Por una Europa sostenible, la misión especial del vacuno”</t>
+  </si>
+  <si>
+    <t>Cofinanciada por la Unión Europea y liderada por Provacuno (España) y Apaq-W (Bélgica), la campaña continúa impulsando la reducción de emisiones y la prevención de la degradación y mejora del suelo. Entre sus principales hitos destaca el próximo lanzamiento de una web app para medir la huella de carbono, así como actividades en España, Bélgica y otros países europeos, además de seminarios en...</t>
+  </si>
+  <si>
+    <t>Lun, 23/03/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-muestra-alimentaria-2026-las-novedades-del-segundo-ano-la-campana-europea-una</t>
+  </si>
+  <si>
+    <t>CITOLIVA se posiciona en el desarrollo de nuevos alimentos basados en tecnologías ómicas en el marco de la Red Cervera OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Participa como uno de los seis centros tecnológicos Cervera, aportando su experiencia en innovación en la industria oleícola para el desarrollo de nuevos ingredientes y alimentos funcionales, con el objetivo de posicionar al consorcio como referente en investigación aplicada a una alimentación segura y saludableLa Agrupación OMIPERBIO ha puesto en marcha una red de cooperación estratégica formada...</t>
+  </si>
+  <si>
+    <t>Lun, 23/03/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/citoliva-se-posiciona-el-desarrollo-nuevos-alimentos-basados-tecnologias-omicas-el-marco</t>
+  </si>
+  <si>
+    <t>SECUESVAC pone el foco en las necesidades clave para asegurar el relevo generacional en el vacuno de carne</t>
+  </si>
+  <si>
+    <t>Las mujeres aún enfrentan barreras en titularidad y financiación.Se puso el foco en la innovación para mejorar la conciliación y la eficiencia económica.El Grupo Operativo SECUESVAC aspira a situar a los profesionales en la vanguardia de la gestión ambiental. El Grupo Operativo SECUESVAC celebró ayer 16 de marzo un webinar para analizar las oportunidades estratégicas que ofrece el...</t>
+  </si>
+  <si>
+    <t>Mar, 17/03/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/secuesvac-pone-el-foco-las-necesidades-clave-asegurar-el-relevo-generacional-el-vacuno</t>
   </si>
   <si>
     <t>La Junta de Andalucía ha inaugurado la nueva Oficina Comarcal Agraria (OCA) de Ronda</t>
   </si>
   <si>
     <t>La Junta de Andalucía ha inaugurado la nueva Oficina Comarcal Agraria (OCA) de Ronda, una infraestructura en la que se han invertido 1,7 millones de euros, financiados en gran parte con fondos Feader. La nueva sede sustituye a unas antiguas instalaciones que resultaban insuficientes para atender a las más de 5.000 explotaciones agrarias de la comarca, y se concibe como un refuerzo de la primera...</t>
   </si>
   <si>
     <t>Jue, 12/03/2026 - 09:54</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-andalucia-ha-inaugurado-la-nueva-oficina-comarcal-agraria-oca-ronda</t>
   </si>
   <si>
     <t>El proyecto MujerForest forma mujeres del medio rural para la empleabilidad verde</t>
   </si>
   <si>
     <t>MujerForest es un proyecto gratuito de formación y empleabilidad verde dirigido principalmente a mujeres del medio rural de la Sierra Morena de Sevilla, en el marco de la bioeconomía y la gestión forestal sostenible.Está cofinanciado por el Fondo Social Europeo Plus (FSE+) en un 85%, dentro de la Convocatoria 2024 del Programa Empleaverde+, gestionado por la Fundación...</t>
   </si>
   <si>
     <t>Lun, 09/03/2026 - 12:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-proyecto-mujerforest-forma-mujeres-del-medio-rural-la-empleabilidad-verde</t>
   </si>
@@ -4261,79 +4369,79 @@
   <si>
     <t>La convención “Crecemos juntas” presenta casos de éxito de emprendimiento femenino en el medio rural</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	El encuentro estatal de mujeres rurales “Crecemos Juntas-Proyecto Mentoras Rurales” expuso experiencias exitosas de emprendimiento lideradas por mujeres rurales con el fin de alentar la dinamización en el medio rural
 	En la convención se estrenó un documental con cuatro historias de éxito de mujeres en el ámbito de la ganadería, agricultura, textil y pesca...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-convencion-crecemos-juntas-presenta-casos-exito-emprendimiento-femenino-el-medio-rural</t>
   </si>
   <si>
     <t>El secretario general de Agricultura y Alimentación destaca el papel de la fertilización en la consecución de una agricultura sostenible</t>
   </si>
   <si>
     <t>El secretario general de Agricultura y Alimentación, Fernando Miranda, ha destacado hoy el papel de la fertilización en la consecución de una agricultura sostenible, ya que la aplicación de nutrientes a los cultivos es esencial para la productividad de los cultivos y redunda en su rentabilidad y  sostenibilidad. 
 Fernando Miranda ha intervenido en la clausura de la jornada de...</t>
   </si>
   <si>
     <t>Jue, 30/11/2023 - 11:02</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-secretario-general-agricultura-y-alimentacion-destaca-el-papel-la-fertilizacion-la</t>
   </si>
   <si>
+    <t>El secretario general de Agricultura subraya la importancia de restablecer los flujos comerciales de alimentos y fertilizantes para la seguridad alimentaria mundial</t>
+  </si>
+  <si>
+    <t>El secretario general de Agricultura y Alimentación, Fernando Miranda, ha destacado hoy la necesidad de restablecer los flujos comerciales de alimentos y fertilizantes para garantizar la seguridad alimentaria en el mundo, amenazada por la situación de guerra en Ucrania, y especialmente en los países más vulnerables. particularmente indicando que es necesario mantener el Acuerdo sobre el Grano del...</t>
+  </si>
+  <si>
+    <t>Lun, 24/07/2023 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-secretario-general-agricultura-subraya-la-importancia-restablecer-los-flujos</t>
+  </si>
+  <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación invierte dos millones de euros en obras de modernización de regadíos sostenibles en Valderredible (Cantabria)</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA), a través de la Sociedad Mercantil Estatal de Infraestructuras Agrarias (SEIASA), ha formalizado hoy dos convenios de colaboración con las comunidades de regantes de Ruijas-Ebro y Villamoñicos-Revelillas, en el municipio cántabro de Valderredible para realizar actuaciones de modernización en estos regadíos por un valor de 2.000.000 euros (...</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lun, 24/07/2023 - 09:28</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-invierte-dos-millones-euros-obras</t>
   </si>
   <si>
     <t>Luis Planas: La investigación y la innovación son herramientas estratégicas para la producción eficiente de alimentos</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha reiterado hoy que la investigación, la innovación y la aplicación de nuevas tecnologías son “herramientas estratégicas imprescindibles” que permitirán una producción de alimentos más eficiente, que consuma menos recursos, y que genere mayor valor añadido y mejor calidad de vida en el medio rural.  
 El ministro,...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-la-investigacion-y-la-innovacion-son-herramientas-estrategicas-la-produccion</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-secretario-general-agricultura-subraya-la-importancia-restablecer-los-flujos</t>
   </si>
   <si>
     <t>El VI congreso de “Cultura y Ruralidades” ahonda en la importancia de la cultura para la identidad de los pueblos</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	La sexta edición del Foro Cultura y Ruralidades ha tenido lugar en Cuenca del 4 al 7 de julio
 	Bajo el título de “Continuidades-Discontinuidades. Artes, creación y ruralidades contemporáneas en Europa”, el foro ha analizado el influjo de las tradiciones rurales en el arte contemporáneo
 	Esta edición ha coincidido con el arranque de la Presidencia Española del...</t>
   </si>
   <si>
     <t>Lun, 17/07/2023 - 15:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-vi-congreso-cultura-y-ruralidades-ahonda-la-importancia-la-cultura-la-identidad-los</t>
   </si>
   <si>
     <t>El Grupo Operativo FitoNet pone en marcha el desarrollo de una red social sobre biodiversidad genética vegetal</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	El Grupo Operativo GO FitoNet nace para mejorar la oferta de variedades genéticas y favorecer el aprovechamiento de la biodiversidad de los cultivos
 	Su propósito es facilitar información y recursos para fomentar el uso de una mayor variedad genética que potencie la calidad de los productos vegetales
 19.06.2023. “Biodiversidad” no es un concepto vacío ni...</t>
   </si>
@@ -4719,164 +4827,107 @@
     <t>https://akisplataforma.es/noticias/nueva-version-linea-la-herramienta-evaluacion-fairshare-dats</t>
   </si>
   <si>
     <t>La Red Rural Nacional celebra la quinta reunión del partenariado para presentar las principales novedades sobre el Plan Estratégico de la PAC 2023 – 2027</t>
   </si>
   <si>
     <t>La Red Rural Nacional celebra la quinta reunión del partenariado para presentar las principales novedades sobre el Plan Estratégico de la PAC 2023 – 2027 asimon Jue, 03/11/2022 - 16:35
 	Los integrantes del Partenariado son convocados a una nueva jornada informativa y de debate en torno al Plan Estratégico de la PAC  2023-2027 para España
 	El partenariado del Plan reúne a entidades y...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-red-rural-nacional-celebra-la-quinta-reunion-del-partenariado-presentar-las-principales</t>
   </si>
   <si>
     <t>La Red Rural Nacional muestra los proyectos existentes en los territorios con perspectiva de género y de conciliación</t>
   </si>
   <si>
     <t>La Red Rural Nacional muestra los proyectos existentes en los territorios con perspectiva de género y de conciliación asimon Mié, 02/11/2022 - 08:00
 	La Red Rural Nacional (RRN) organiza la jornada “Intercambio de experiencias LEADER: mujeres rurales en los ámbitos de conciliación, corresponsabilidad, perspectiva de género, economía social y sostenibilidad”
 	El encuentro está enmarcado...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-red-rural-nacional-muestra-los-proyectos-existentes-los-territorios-perspectiva-genero</t>
   </si>
   <si>
+    <t>El Grupo Operativo BIOFRUITNET impulsa la innovación en la producción de frutas ecológicas europeas</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo BIOFRUITNET impulsa la innovación en la producción de frutas ecológicas europeas asimon Vie, 28/10/2022 - 07:09
+	El proyecto del Grupo Operativo (GO) BIOFRUITNET pretende fortalecer y generar nuevas redes entre los distintos actores europeos implicados 
+	Su objetivo es la divulgación de conocimientos sobre el cultivo de frutas ecológicas para darlos a conocer en países de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-biofruitnet-impulsa-la-innovacion-la-produccion-frutas-ecologicas</t>
+  </si>
+  <si>
+    <t>Las asociaciones de jóvenes rurales presentan sus proyectos en la feria Presura de la mano de la Red Rural Nacional</t>
+  </si>
+  <si>
+    <t>Las asociaciones de jóvenes rurales presentan sus proyectos en la feria Presura de la mano de la Red Rural Nacional asimon Jue, 27/10/2022 - 11:11
+	La iniciativa “Juventud enREDada” de la Red Rural Nacional (RRN) pretende visibilizar a las asociaciones de jóvenes para motivar el asociacionismo juvenil en proyectos que repercutan en el medio rural.
+	La (RRN) ha seleccionado varios trabajos...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/las-asociaciones-jovenes-rurales-presentan-sus-proyectos-la-feria-presura-la-mano-la-red</t>
+  </si>
+  <si>
+    <t>La Red Rural Nacional se convierte en Red Nacional de la PAC</t>
+  </si>
+  <si>
+    <t>La Red Rural Nacional se convierte en Red Nacional de la PAC asimon Mar, 25/10/2022 - 10:28
+	La Red Rural Nacional celebra su última asamblea antes de su conversión
+	Los nuevos Planes Estratégicos de la PAC transforman a todas las redes rurales de los estados miembros en redes nacionales PAC
+	La Red Nacional de la PAC se convierte en el nuevo paraguas del desarrollo rural y de las...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-rural-nacional-se-convierte-red-nacional-la-pac</t>
+  </si>
+  <si>
     <t>Nace la “Red Europea de la PAC”</t>
   </si>
   <si>
     <t>Nace la “Red Europea de la PAC” asimon Jue, 20/10/2022 - 09:52
 	La “Red Europea de la PAC” es la continuación de la Red Europea de Desarrollo Rural (ENRD) bajo el marco de la nueva PEPAC 23-27
 	Reunirá bajo una única red a nivel europeo a las nuevas “Redes Nacionales de la PAC”, conocidas hasta ahora como redes nacionales de desarrollo rural
 	De esta forma, a las políticas de desarrollo...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nace-la-red-europea-la-pac</t>
   </si>
   <si>
     <t>Los “Premios europeos de inspiración Rural” 2022 reconocen los proyectos liderados por los jóvenes rurales</t>
   </si>
   <si>
     <t>Los “Premios europeos de inspiración Rural” 2022 reconocen los proyectos liderados por los jóvenes rurales asimon Jue, 13/10/2022 - 13:41
 	La IV edición de los “Rural Inspiration Awards 2022” – organizada por la Red Europea de Desarrollo Rural-  da a conocer los proyectos beneficiarios de ayudas del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) del período 2014-2020
 	Este año los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/los-premios-europeos-inspiracion-rural-2022-reconocen-los-proyectos-liderados-los-jovenes</t>
   </si>
   <si>
-    <t>Visita cruzada de asesores húngaros en Alemania (Niederalteich) en el marco del proyecto i2connect</t>
-[...89 lines deleted...]
-  <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación organiza la quinta edición del Ciclo Nacional de Cine y Mujeres Rurales</t>
   </si>
   <si>
     <t>10 de octubre de 2022
 La muestra llegará a 70 localidades repartidas por las 17 comunidades autónomas y podrá seguirse online en 8 países de Centroamérica
 El Ministerio de Agricultura, Pesca y Alimentación organiza la quinta edición del Ciclo Nacional de Cine y Mujeres Rurales, que se celebrará entre los días 11 de octubre y 24 de noviembre, y llegará a 70 localidades repartidas por todo el...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-organiza-la-quinta-edicion-del-ciclo</t>
   </si>
   <si>
     <t>Competencia por el mejor caso práctico de apoyo a la innovación en Europa</t>
   </si>
   <si>
     <t>Buscamos asesores agrícolas y forestales con una historia de éxito para compartir!
 Los tiempos están cambiando! Por toda Europa, las empresas agrícolas y forestales se enfrentan a importantes, económico, y desafíos ambientales, así como oportunidades sin precedentes. La innovación es un factor clave en la adaptación continua a estos desafíos diversos y a veces contradictorios, y en aprovechar...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/competencia-el-mejor-caso-practico-apoyo-la-innovacion-europa</t>
   </si>
   <si>
     <t>La V edición del ciclo nacional de "Cine y Mujeres Rurales" lleva el cine a 70 localidades rurales de España</t>
   </si>
   <si>
     <t>La V edición del ciclo nacional de "Cine y Mujeres Rurales" lleva el cine a 70 localidades rurales de España asimon Vie, 07/10/2022 - 10:13
@@ -4887,67 +4938,124 @@
   <si>
     <t>https://akisplataforma.es/noticias/la-v-edicion-del-ciclo-nacional-cine-y-mujeres-rurales-lleva-el-cine-70-localidades</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación selecciona a las ganadoras de los "Premios de Excelencia a la Innovación para Mujeres Rurales"</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación selecciona a las ganadoras de los "Premios de Excelencia a la Innovación para Mujeres Rurales"  asimon Vie, 07/10/2022 - 06:58
 	Los XIII Premios de Excelencia a la Innovación para Mujeres Rurales premian a 13 iniciativas diferentes para dar visibilidad a la labor de mujeres rurales 
 	El apoyo se realiza para mostrar la diversificación de la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-selecciona-las-ganadoras-los-premios</t>
   </si>
   <si>
     <t>Solicite el taller de EU Cap Network 'Jóvenes emprendedores: motores de innovación en zonas rurales'</t>
   </si>
   <si>
     <t>El taller de la Red de la PAC de la UE 'Jóvenes emprendedores: motores de innovación en zonas rurales' es un evento de un día y medio de duración que tendrá lugar en Dublín, Irlanda, el miércoles 30 de noviembre y el jueves 1 de diciembre de 2022.
 El taller se centrará en intercambiar conocimientos y compartir prácticas innovadoras e inspiradoras que puedan apoyar el emprendimiento joven y los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/solicite-el-taller-eu-cap-network-jovenes-emprendedores-motores-innovacion-zonas-rurales</t>
   </si>
   <si>
+    <t>Visita cruzada de asesores húngaros en Alemania (Niederalteich) en el marco del proyecto i2connect</t>
+  </si>
+  <si>
+    <t>¿Cuál es el papel de NAK en i2connect? (NAK) ha sido miembro activo del proyecto internacional i2connect H2020 como socio del consorcio durante dos años y medio. The project, which started in November 2019, addresses agricultural advisors building on the already existing advisory networks and realized success stories, with an approach in which innovation is a bottom-up initiative. Particular...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/visita-cruzada-asesores-hungaros-alemania-niederalteich-el-marco-del-proyecto-i2connect</t>
+  </si>
+  <si>
+    <t>Ideas inspiradoras: los agricultores franceses establecen una cadena de valor local con madera de setos</t>
+  </si>
+  <si>
+    <t>¡Se acerca la temporada de barbacoas! Y esa es una buena noticia para los agricultores de la 'Association Bois Paysan' en la región francesa de Cévennes, que crearon un colectivo local que produce troncos, astillas de madera y “madera para barbacoa” a partir de viejos setos en sus tierras de cultivo.
+La idea de crear el colectivo de productores de madera surgió hace unos años, cuando varios...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ideas-inspiradoras-los-agricultores-franceses-establecen-una-cadena-valor-local-madera</t>
+  </si>
+  <si>
+    <t>Ideas inspiradoras: decisiones basadas en datos para una mejor agricultura</t>
+  </si>
+  <si>
+    <t>Los agricultores utilizan cada vez más nuevas tecnologías para recopilar y procesar datos con el fin de ofrecer conocimientos económicos y ambientales y aumentar el rendimiento agrícola. Las formas inteligentes de recopilar, gestionar y compartir datos pueden ayudar a los agricultores a trabajar de forma más precisa, eficiente y sostenible. El innovador proyecto sueco 'Mejores decisiones para la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ideas-inspiradoras-decisiones-basadas-datos-una-mejor-agricultura</t>
+  </si>
+  <si>
+    <t>Ideas inspiradoras: tecnología móvil para prevenir ataques de lobos</t>
+  </si>
+  <si>
+    <t>La creciente población de lobos está causando cada vez más problemas a los ganaderos extensivos españoles. El grupo operativo GELOB ha desarrollado y probado una solución tecnológica que puede ayudar a monitorear a los animales en pastoreo y mantenerlos a salvo de ataques.
+Los ataques de lobos causan cada año daños por valor de millones de euros al ganado español. Especialmente en zonas...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ideas-inspiradoras-tecnologia-movil-prevenir-ataques-lobos</t>
+  </si>
+  <si>
+    <t>Gestión de plagas y enfermedades forestales emergentes</t>
+  </si>
+  <si>
+    <t>En las últimas décadas, un número creciente de plagas y enfermedades nativas y no nativas han causado graves pérdidas a los bosques europeos. El proyecto multiactor HOMED de Horizonte 2020 está desarrollando métodos y herramientas prácticos con base científica para evaluar y controlar plagas y patógenos forestales emergentes o invasores.
+“Las plagas de insectos y hongos patógenos pueden ser...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/gestion-plagas-y-enfermedades-forestales-emergentes</t>
+  </si>
+  <si>
     <t>Ideas inspiradoras: unir fuerzas para los servicios ecosistémicos relacionados con el agua</t>
   </si>
   <si>
     <t>La llanura media del río Brenta en la región italiana del Véneto forma un rico ecosistema con valor ambiental, cultural, recreativo y agrícola. Bajo el título "Parco Fiume Brenta", un proyecto LIFE y un grupo operativo trabajan en estrecha sinergia para gestionar los recursos hídricos de Brenta de forma sostenible.
 La llanura del río Brenta es un corredor ecológico para la biodiversidad,...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/ideas-inspiradoras-unir-fuerzas-los-servicios-ecosistemicos-relacionados-el-agua</t>
   </si>
   <si>
     <t>Acelerar el cambio positivo en el sistema alimentario</t>
   </si>
   <si>
     <t>La nueva Convocatoria de Innovación Abierta en Alimentos del EIT financiará proyectos colaborativos de innovación alimentaria que crearán un cambio positivo en el sistema alimentario. Las propuestas deben tener como objetivo dar como resultado productos y servicios comercialmente viables que ayuden a garantizar un sistema alimentario más saludable, más justo, más transparente y resiliente para...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/acelerar-el-cambio-positivo-el-sistema-alimentario</t>
+  </si>
+  <si>
+    <t>Demostrando que el MIP funciona</t>
+  </si>
+  <si>
+    <t>IPMWORKS es un proyecto de Horizonte 2020 que tiene como objetivo demostrar formas de reducir significativamente los pesticidas en todos los sectores agrícolas europeos. Es una red de centros agrícolas de demostración que brinda a los agricultores la oportunidad de intercambiar conocimientos sobre métodos no químicos para controlar las plagas y reducir su presión. Actualmente hay 21 centros...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/demostrando-que-el-mip-funciona</t>
   </si>
   <si>
     <t>La Academia Europea de Liderazgo crea la “Academia de mujeres para la innovación rural”</t>
   </si>
   <si>
     <t>La Academia Europea de Liderazgo crea la “Academia de mujeres para la innovación rural” asimon Lun, 19/09/2022 - 12:54
 	El programa acogerá a 15 mujeres de áreas rurales europeas diferentes para adquirir las habilidades y herramientas necesarias que les permitan emprender digitalmente desde sus propios pueblos
 	La inauguración tendrá lugar en Candeleda (Castilla y León) del 23 al 28 de...</t>
   </si>
   <si>
     <t>Mar, 08/11/2022 - 13:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-academia-europea-liderazgo-crea-la-academia-mujeres-la-innovacion-rural</t>
   </si>
   <si>
     <t>Recomendaciones de la EFSA para mejorar el bienestar de los animales durante el transporte</t>
   </si>
   <si>
     <t>Según las recomendaciones publicadas por la EFSA, es necesario proporcionar más espacio, reducir las temperaturas máximas y mantener los tiempos de viaje al mínimo para mejorar el bienestar de los animales de granja durante el transporte. La EFSA facilita sus recomendaciones a la Comisión Europea en una serie de cinco dictámenes científicos destinados a respaldar su revisión...</t>
   </si>
   <si>
     <t>Lun, 10/10/2022 - 15:50</t>
   </si>
   <si>
@@ -5607,54 +5715,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D452"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7991,177 +8099,177 @@
       <c r="C168" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>677</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="B179" s="1" t="s">
         <v>712</v>
       </c>
+      <c r="B179" s="1"/>
       <c r="C179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>715</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
@@ -10457,1101 +10565,1101 @@
         <v>1374</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1401</v>
+        <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1408</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1409</v>
+        <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1413</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1437</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D362" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1443</v>
+        <v>1437</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1463</v>
+        <v>1483</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1477</v>
+        <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1478</v>
+        <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1463</v>
+        <v>1483</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1480</v>
+        <v>1488</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1481</v>
+        <v>1489</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1463</v>
+        <v>1483</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1482</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D376" s="1" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1486</v>
+        <v>1494</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1463</v>
+        <v>1483</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1497</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1498</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1493</v>
+        <v>1502</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1494</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1495</v>
+        <v>1504</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1496</v>
+        <v>1505</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1497</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1498</v>
+        <v>1507</v>
       </c>
       <c r="B381" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1499</v>
       </c>
-      <c r="C381" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D381" s="1" t="s">
-        <v>1500</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1501</v>
+        <v>1510</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1502</v>
+        <v>1511</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1503</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1504</v>
+        <v>1513</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1505</v>
+        <v>1514</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1506</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1507</v>
+        <v>1516</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1508</v>
+        <v>1517</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1511</v>
+        <v>1520</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1513</v>
+        <v>1522</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1514</v>
+        <v>1523</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1515</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1520</v>
+        <v>1529</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1542</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1546</v>
+        <v>1555</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1557</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1559</v>
+        <v>1568</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1560</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1561</v>
+        <v>1570</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1562</v>
+        <v>1571</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1563</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1564</v>
+        <v>1573</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1565</v>
+        <v>1574</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1566</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1568</v>
+        <v>1577</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1569</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1572</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1573</v>
+        <v>1582</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1575</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1576</v>
+        <v>1585</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1577</v>
+        <v>1586</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1578</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1579</v>
+        <v>1588</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1580</v>
+        <v>1589</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1581</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1582</v>
+        <v>1591</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1584</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1585</v>
+        <v>1594</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1586</v>
+        <v>1595</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1588</v>
+        <v>1597</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1590</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1591</v>
+        <v>1600</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1592</v>
+        <v>1601</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1593</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1594</v>
+        <v>1603</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1595</v>
+        <v>1604</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1596</v>
+        <v>1499</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1599</v>
+        <v>1607</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1600</v>
+        <v>1499</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1604</v>
+        <v>1499</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1606</v>
+        <v>1612</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1607</v>
+        <v>1613</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1608</v>
+        <v>1499</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1612</v>
+        <v>1499</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1616</v>
+        <v>1499</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1620</v>
+        <v>1499</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1624</v>
+        <v>1499</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1628</v>
+        <v>1499</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1635</v>
@@ -11563,306 +11671,432 @@
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1640</v>
+        <v>1656</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1669</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1671</v>
+        <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1673</v>
+        <v>1681</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1674</v>
+        <v>1682</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1675</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B436" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D436" s="1" t="s">
-        <v>1679</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1681</v>
+        <v>1688</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1686</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1687</v>
+        <v>1693</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1688</v>
+        <v>1694</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1689</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1691</v>
+        <v>1697</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1682</v>
+        <v>1698</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1682</v>
+        <v>1698</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1682</v>
+        <v>1698</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1682</v>
+        <v>1698</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1701</v>
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1737</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>