--- v2 (2026-05-01)
+++ v3 (2026-08-02)
@@ -12,116 +12,656 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1738">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1918">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>La Red PAC prepara una nueva programación de jornadas y publicaciones para impulsar la innovación y el desarrollo agrorural tras el verano | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Innovación Mujeres Calidad y cadena alimentaria Resiliencia y competitividad Biodiversidad y paisajeLa Red PAC prepara su agenda de actividades para la segunda mitad del año que incluirá jornadas sobre innovación agraria, comunicación agroalimentaria y emprendimiento ruralLa Red PAC prepara su agenda de actividades para la segunda mitad del año que incluirá jornadas sobre...</t>
+  </si>
+  <si>
+    <t>Vie, 31/07/2026 - 09:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-prepara-una-nueva-programacion-jornadas-y-publicaciones-impulsar-la-innovacion</t>
+  </si>
+  <si>
+    <t>La araña roja se dispara en los cítricos de Castellón este verano</t>
+  </si>
+  <si>
+    <t>El Servicio de Sanidad Vegetal de la Conselleria de Agricultura, Agua, Ganadería y Pesca, junto con el Instituto Valenciano de Investigaciones Agrarias (IVIA), ha publicado un documento de recomendaciones para el manejo de la araña roja (Tetranychus urticae) en cítricos. Este ácaro se ha convertido en las últimas décadas en una de las principales plagas de las comarcas de la Plana de Castellón....</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:24</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-arana-roja-se-dispara-los-citricos-castellon-este-verano</t>
+  </si>
+  <si>
+    <t>Del 1 al 5 de agosto: la ventana para proteger el racimo antes de la vendimia - Asaja</t>
+  </si>
+  <si>
+    <t>El Servicio de Sanidad Vegetal de la Conselleria de Agricultura, Agua, Ganadería y Pesca ha emitido un aviso de tratamiento para el cultivo de la viña en la zona de la IGP Castelló. El documento aborda la situación de la polilla del racimo, el mosquito verde y la podredumbre gris.En el caso de la polilla del racimo (Lobesia botrana), en la última decena de julio comenzaron a capturarse los...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/del-1-al-5-agosto-la-ventana-proteger-el-racimo-la-vendimia-asaja</t>
+  </si>
+  <si>
+    <t>ASAJA Ávila canaliza envíos solidarios de zanahorias para el ganado afectado por los incendios</t>
+  </si>
+  <si>
+    <t>La iniciativa, impulsada junto a ASAJA Valladolid gracias a la donación de Hortícola Esma, complementa las actuaciones de emergencia de las administraciones públicasASAJA Ávila está coordinando, a través de ASAJA Valladolid, varios envíos solidarios de zanahorias donadas por la empresa Hortícola Esma para su distribución entre las explotaciones ganaderas afectadas por los incendios de la...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/asaja-avila-canaliza-envios-solidarios-zanahorias-el-ganado-afectado-los-incendios</t>
+  </si>
+  <si>
+    <t>La UPV solicita la colaboración de los ingenieros agrónomos en un estudio sobre la coordinación entre Catastro y Registro de la Propiedad - Coial</t>
+  </si>
+  <si>
+    <t>El grupo de investigación CCASAT de la Universitat Politècnica de València impulsa una encuesta para conocer la experiencia de los profesionales tras diez años de aplicación de la Ley 13/2015.El grupo de investigación Coordinación Cartográfica en el Sistema de Administración del Territorio (CCASAT) de la UPV está desarrollando un estudio académico para analizar el impacto y la evolución de la...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-upv-solicita-la-colaboracion-los-ingenieros-agronomos-estudio-la-coordinacion-entre</t>
+  </si>
+  <si>
+    <t>Más de 563.000 agricultores y ganaderos presentan la solicitud única de la PAC para la campaña 2026</t>
+  </si>
+  <si>
+    <t>Los datos están publicados en la página web del FEGAGalería multimediaLas solicitudes comprenden una superficie declarada de 22 millones de hectáreasSe confirma, un año más, la buena acogida de los ecorregímenes, el 82 % de los solicitantes los ha solicitado para 19,2 millones de hectáreas (88 % de la superficie declarada)El importe total de las ayudas directas correspondientes a la campaña 2026...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mas-563000-agricultores-y-ganaderos-presentan-la-solicitud-unica-la-pac-la-campana-2026</t>
+  </si>
+  <si>
+    <t>El Gobierno aprueba un plan de inversiones de 23,1 millones de euros para fortalecer el sector primario de Canarias</t>
+  </si>
+  <si>
+    <t>El paquete moviliza 17,9 millones de euros en ayudas directas y 5,2 millones en inversiones estratégicas en regadíos y formación marítimaEl Gobierno reafirma su compromiso con Canarias impulsando la competitividad, la eficiencia hídrica y el relevo generacional como palancas de cambio en el medio rural y costeroEl Consejo de Ministros, a propuesta del Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-aprueba-plan-inversiones-231-millones-euros-fortalecer-el-sector-primario</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de público</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de públicoEl 11º Festival del Arándano y Frutos Rojos comenzó el viernes con la Jornada Técnica organizada por el SERIDA y el Ayuntamiento, que reunió a profesionales de diferentes ámbitos. Abrieron la Jornada, Alejandro Vega, alcalde de Villaviciosa, y Carmen Díez, jefa del Departamento de...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-serida-cerro-su-participacion-el-11o-festival-del-arandano-y-frutos-rojos-gran-exito</t>
+  </si>
+  <si>
+    <t>Un plan de I+D+i para impulsar la sostenibilidad y competitividad del viñedo en Rioja Alavesa - Neiker</t>
+  </si>
+  <si>
+    <t>El centro tecnológico NEIKER desarrolla una estrategia orientada a aportar herramientas que faciliten la toma de decisiones en campo y refuercen la adaptabilidad del sistema productivoNEIKER ha firmado recientemente un convenio de colaboración con EDA Drinks &amp; Wine Campus para impulsar la investigación, la innovación y la transferencia tecnológica en el ámbito de la viticultura, uniendo...</t>
+  </si>
+  <si>
+    <t>Mar, 28/07/2026 - 09:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-idi-impulsar-la-sostenibilidad-y-competitividad-del-vinedo-rioja-alavesa-neiker</t>
+  </si>
+  <si>
+    <t>No será un congreso más</t>
+  </si>
+  <si>
+    <t>El VI Congreso Nacional de Ingenieros Agrónomos nace para convertirse en el punto de encuentro de la Ingeniería Agronómica, una cita para compartir conocimiento, generar oportunidades de negocio y construir nuestro futuro.¡Reserva las fechas!Del 27 al 30 de octubre de 2026, Valencia acogerá el VI Congreso Nacional de Ingenieros Agrónomos, una experiencia diseñada para reunir a profesionales,...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 14:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/no-sera-congreso-mas</t>
+  </si>
+  <si>
+    <t>Agenda de Actividades del COIAANPV - Colegio Oficial de Ingenieros Agrónomos de Aragón, Navarra y País Vasco</t>
+  </si>
+  <si>
+    <t>Agenda número 2824 de julio de 2026FORMACIÓNDocumentación y recuperación de elementos rurales y agrarios mediante tecnologías LiDAR y fotogrametría terrestre y aérea | 17 y 18 septiembre. Leer másHerramientas de mediación para asesores: comunicación, gestión de conflictos y apoyo al asesoramiento en el sector agroalimentario | 21 y 23 de septiembre. Leer másCurso online: Diseño, cálculo y...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agenda-actividades-del-coiaanpv-colegio-oficial-ingenieros-agronomos-aragon-navarra-y-pais</t>
+  </si>
+  <si>
+    <t>Manual Territorializado de Transición Agroecológica para el Mar Menor - SEAE</t>
+  </si>
+  <si>
+    <t>🔹 Descárgalo gratis: el manual está disponible en versión digital e interactiva en cultiveco.es. 🔹 Próximas formaciones: CultivEco prepara nuevas jornadas de capacitación y acompañamiento para el sector agrícola desde septiembre.La SEAE ha publicado el Manual Territorializado para la Transición Agroecológica en la cuenca vertiente del Mar Menor, una herramienta pensada para orientar a...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:54</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/manual-territorializado-transicion-agroecologica-el-mar-menor-seae</t>
+  </si>
+  <si>
+    <t>Previsiones 2026: menos cereal, más oleaginosas y proteaginosos - Asaja</t>
+  </si>
+  <si>
+    <t>Los expertos de los Grupos de Trabajo de Copa-Cogeca sobre cereales, semillas oleaginosas y cultivos proteaginosos prevén un año más complicado para los cereales de la UE en 2026, mientras que se prevé que las semillas oleaginosas ofrezcan otra cosecha abundante y que los cultivos proteaginosos mantengan su dinámica positiva a pesar de unos rendimientos más bajos. No obstante, las perspectivas...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/previsiones-2026-menos-cereal-mas-oleaginosas-y-proteaginosos-asaja</t>
+  </si>
+  <si>
+    <t>De Jaén a Corea del Sur: el palmarés internacional de la DOP Sierra Mágina</t>
+  </si>
+  <si>
+    <t>La Denominación de Origen Protegida (DOP) Sierra Mágina ha cerrado una excelente campaña que vuelve a situar sus aceites de oliva virgen extra (AOVE) en lo más alto a nivel nacional e internacional. La apuesta técnica de las cooperativas y almazaras inscritas se ha traducido en un balance global de 40 distinciones, entre premios y guías de los mejores aceites, que siempre se deciden en función de...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/jaen-corea-del-sur-el-palmares-internacional-la-dop-sierra-magina</t>
+  </si>
+  <si>
+    <t>NEIKER obtiene tres nuevos proyectos para afrontar los principales retos de la ganadería mediante innovación y nuevas tecnologías</t>
+  </si>
+  <si>
+    <t>Las investigaciones abordarán la detección precoz de enfermedades, el bienestar animal y el impacto del cambio climático sobre la producción ganaderaLos tres proyectos han sido seleccionados en la convocatoria ‘Proyectos de Generación de Conocimiento – Investigación Orientada INIA-CCAA’ financiados por la Agencia Estatal de Investigación dependiente del Ministerio de Ciencia e InnovaciónEn un...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/neiker-obtiene-tres-nuevos-proyectos-afrontar-los-principales-retos-la-ganaderia-mediante</t>
+  </si>
+  <si>
+    <t>La Unión Europea reconoce el papel estratégico de la ganadería con una nueva Estrategia Ganadera y un Plan Europeo de Proteínas | Red PAC</t>
+  </si>
+  <si>
+    <t>Innovación Cambio climático y gestión de recursos naturales Calidad y cadena alimentariaBruselas sitúa al sector ganadero como actividad estratégica para la seguridad alimentaria, la cohesión territorial y la competitividad europeaBruselas sitúa al sector ganadero como actividad estratégica para la seguridad alimentaria, la cohesión territorial y la competitividad europeaLa nueva hoja de ruta...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-union-europea-reconoce-el-papel-estrategico-la-ganaderia-una-nueva-estrategia-ganadera</t>
+  </si>
+  <si>
+    <t>Catálogo de Buenas Prácticas Ambientales de las Empresas Españolas 2026 - Coial</t>
+  </si>
+  <si>
+    <t>Abierto el plazo para participar en una nueva edición del Catálogo de Buenas Prácticas Ambientales de las Empresas Españolas 2026.Esta iniciativa, impulsada por CEOE desde 2022, se ha consolidado como un escaparate de referencia para dar visibilidad al compromiso, la innovación y el liderazgo de las empresas en la transición ecológica y energética, así como a su contribución a los Objetivos de...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/catalogo-buenas-practicas-ambientales-las-empresas-espanolas-2026-coial</t>
+  </si>
+  <si>
+    <t>ASAJA Región de Murcia analiza la propuesta de la nueva PAC 2028-2034: menos burocracia, más flexibilidad y una oportunidad para corregir desequilibrios.</t>
+  </si>
+  <si>
+    <t>La Presidencia del Consejo de la Unión Europea ha hecho pública una nueva versión consolidada del proyecto de Reglamento que establecerá las condiciones de aplicación de la Política Agrícola Común (PAC) para el período 2028-2034, un documento que marcará las negociaciones de la futura política agraria europea durante los próximos meses.Desde ASAJA Región de Murcia valoramos positivamente que la...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/asaja-region-murcia-analiza-la-propuesta-la-nueva-pac-2028-2034-menos-burocracia-mas</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la UPV desarrollan variedades tradicionales de melón resistentes a virus y hongos</t>
+  </si>
+  <si>
+    <t>La Finca Experimental Sinyent acoge un ensayo para impulsar la resiliencia del Meló Groc d’Ontinyent i el Alficòs mediante mejora genética convencionalLa Finca Experimental Sinyent de la Asociación Valenciana de Agricultores (AVA-ASAJA) acoge un ensayo liderado por el Centro de Conservación y Mejora de la Agrodiversidad Valenciana (COMAV) de la Universitat Politècnica de València (UPV) con el...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-upv-desarrollan-variedades-tradicionales-melon-resistentes-virus-y-hongos</t>
+  </si>
+  <si>
+    <t>Farm Europe lanza un simulador para medir el impacto de la futura PAC en las explotaciones</t>
+  </si>
+  <si>
+    <t>Mientras las negociaciones sobre el Marco Financiero Plurianual (MFP) 2028-2034 y el futuro de la Política Agrícola Común (PAC) entran en una fase decisiva, Farm Europe ha lanzado su Simulador Presupuestario de la PAC 2028-2034: una herramienta interactiva en línea que permite a responsables políticos, analistas y agricultores modelar la arquitectura financiera de la futura PAC y medir, en tiempo...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/farm-europe-lanza-simulador-medir-el-impacto-la-futura-pac-las-explotaciones</t>
+  </si>
+  <si>
+    <t>El campo se cuece en Alicante: el calor mata almendros y paraliza el engorde de los cítricos</t>
+  </si>
+  <si>
+    <t>Julio está batiendo récords de temperaturas en la provincia de Alicante, con olas de calor consecutivas que no solo están causando mella en las personas, sino que también afectan al campo, que materialmente se está cociendo. Tanto es así que los más de 44 grados de temperatura alcanzados en las explotaciones está resultando letal para algunos árboles en las zonas de secano, principalmente...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-campo-se-cuece-alicante-el-calor-mata-almendros-y-paraliza-el-engorde-los-citricos</t>
+  </si>
+  <si>
+    <t>ASAJA Almería pide sumar el cereal granizado de Los Vélez a las ayudas del almendro</t>
+  </si>
+  <si>
+    <t>Con la constitución del nuevo Gobierno andaluz, ASAJA Almería pide que las ayudas previstas por las heladas en el almendro, incluyan también a los agricultores de cereal afectados por el granizo que castigó la comarca de Los Vélez a finales de junio. La organización solicita, asimismo, que se reactive la gestión y puesta en marcha de estas subvenciones para el sector agrario.ASAJA Almería...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:11</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/asaja-almeria-pide-sumar-el-cereal-granizado-los-velez-las-ayudas-del-almendro</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA alerta de una parálisis comercial de la uva valenciana a un mes de la vendimia</t>
+  </si>
+  <si>
+    <t>Las guerras, los aranceles de Trump, los acuerdos con países terceros y la oferta de vino francés a precios reventados amargan las perspectivas de los viticultoresAlerta roja en las filas del sector vitivinícola a tan solo un mes de que empiecen las labores de la vendimia. La Asociación Valenciana de Agricultores (AVA-ASAJA) advierte de «una grave parálisis comercial de la uva que está...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 11:50</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-alerta-una-paralisis-comercial-la-uva-valenciana-mes-la-vendimia</t>
+  </si>
+  <si>
+    <t>Circular de coordinación 26/2026 Criterios generales y específicos para el cumplimiento de los requisitos mínimos y la figura de agricultor activo | Portal Web del FEGA</t>
+  </si>
+  <si>
+    <t>El objeto de la presente Circular de coordinación es establecer los criterios generales y específicos para el cumplimiento de los requisitos mínimos y control de la figura de agricultor activo en base a lo establecido en los Reales Decretos 1048/2022 y 1047/2022, ambos de 27 de diciembre.Ver Circular de coordinación 26/2026</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/circular-coordinacion-262026-criterios-generales-y-especificos-el-cumplimiento-los</t>
+  </si>
+  <si>
+    <t>La comunidad LEADER reivindica en Jerez su papel estratégico para construir el futuro rural de España y Europa | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Resiliencia y competitividadEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACExperiencias innovadoras, cooperación territorial...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 11:26</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-comunidad-leader-reivindica-jerez-su-papel-estrategico-construir-el-futuro-rural-espana</t>
+  </si>
+  <si>
+    <t>Una empresa de Córdoba TechPark participa en un proyecto colaborativo para mejorar la seguridad agroforestal con inteligencia artificial</t>
+  </si>
+  <si>
+    <t>Técnicos de Cosigein trabajando en el prototipo.El consorcio combina capacidades en ingeniería, inteligencia artificial, visión artificial, sensorización y seguridad industrialLa empresa cordobesa COSIGEIN S.L. (CSG INGENIERIA), ubicada en Córdoba TechPark, ha participado en un proyecto colaborativo para diseñar, mediante el uso de inteligencia artificial y tecnologías digitales avanzadas, una...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 10:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/una-empresa-cordoba-techpark-participa-proyecto-colaborativo-mejorar-la-seguridad</t>
+  </si>
+  <si>
+    <t>Doñana Terra Innova celebra en Bollullos un taller de introducción a la IA en procesos de gestión empresarial</t>
+  </si>
+  <si>
+    <t>El taller, que completó las 25 plazas disponibles, forma parte de la iniciativa Living Lab Doñana 2030.Doñana Terra Innova pretende posicionarse como instrumento clave para convertir el área de influencia del parque natural en un referente en desarrollo socioeconómico e innovación sostenibles.El proyecto Doñana Terra Innova, liderado por CTA y financiado por el CDTI, ha celebrado en Bollullos Par...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 08:43</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/donana-terra-innova-celebra-bollullos-taller-introduccion-la-ia-procesos-gestion</t>
+  </si>
+  <si>
+    <t>Frutas y hortalizas: más seguridad jurídica para los programas operativos</t>
+  </si>
+  <si>
+    <t>El Consejo de Ministros ha adoptado decisiones clave para el sector agrario mediante la aprobación de un real decreto que modifica las normas de las intervenciones sectoriales vitivinícola, apícola y de frutas y hortalizas en el marco del Plan Estratégico de la PAC, buscando garantizar la continuidad de las ayudas en 2028. Asimismo, se han autorizado tres contratos de modernización de regadíos en...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 08:29</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/frutas-y-hortalizas-mas-seguridad-juridica-los-programas-operativos</t>
+  </si>
+  <si>
+    <t>El Colegio de Ingenieros Agrónomos Región de Murcia abre una encuesta para definir la formación del segundo semestre</t>
+  </si>
+  <si>
+    <t>El Colegio Oficial de Ingenieros Agrónomos de la Región de Murcia ha abierto una encuesta para conocer el interés del colectivo profesional en las acciones formativas previstas para el segundo semestre.La iniciativa se dirige a ingenieros agrónomos colegiados y precolegiados, así como a ingenieros y profesionales vinculados al sector agrario, agropecuario, agroalimentario, agroindustrial,...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 10:50</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-colegio-ingenieros-agronomos-region-murcia-abre-una-encuesta-definir-la-formacion-del</t>
+  </si>
+  <si>
+    <t>La Alianza Agroalimentaria Aragonesa celebra su reunión de trabajo anual en Zaragoza</t>
+  </si>
+  <si>
+    <t>La Alianza Agroalimentaria Aragonesa celebró su reunión de trabajo anual en las instalaciones de la Fundación San Valero, en Zaragoza, donde las entidades que integran la Alianza analizaron las principales líneas de actuación previstas para los próximos meses.Durante la reunión se realizó un seguimiento de las iniciativas impulsadas por la Alianza y se revisaron las actividades programadas para...</t>
+  </si>
+  <si>
+    <t>Lun, 20/07/2026 - 14:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-alianza-agroalimentaria-aragonesa-celebra-su-reunion-trabajo-anual-zaragoza</t>
+  </si>
+  <si>
+    <t>Un informe aporta evidencia científica para que la futura PAC refuerce la resiliencia del sector agrario español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común (PAC) sigue siendo la principal política común de la Unión Europea (UE) en cuanto a presupuesto, y es uno de los principales factores de cambio del sistema agroalimentario español. Con un presupuesto de cerca de 10.000 millones de euros por año, es una herramienta central para estabilizar los ingresos de alrededor de 630.000 explotaciones agrarias españolas. Por tanto,...</t>
+  </si>
+  <si>
+    <t>Lun, 20/07/2026 - 09:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/informe-aporta-evidencia-cientifica-que-la-futura-pac-refuerce-la-resiliencia-del-sector</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 13:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación asigna 10,4 millones de euros de la reserva nacional de ayuda básica a la renta de la PAC</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha concluido la asignación de la reserva nacional de la ayuda básica a la renta para la sostenibilidad de la Política Agraria Común (PAC), correspondiente a la campaña 2025, por un   importe total de 10.421.917 euros. Con la asignación complementaria a la que ya se hizo el Fondo Español de Garantía Agraria en febrero, estos derechos...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 13:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-asigna-104-millones-euros-la-reserva</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y el sector del ibérico avanzan en los trabajos para actualizar la norma de calidad</t>
+  </si>
+  <si>
+    <t>La secretaria general de Recursos Agrarios y Seguridad Alimentaria, Ana Rodríguez, se ha reunido hoy con las organizaciones representativas del sector ibérico para avanzar en la actualización de la denominada “Norma de Calidad”. El objetivo es establecer una base común que permita iniciar su revisión para lograr una actualización equilibrada, útil para el sector y respaldada por una amplia...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-y-el-sector-del-iberico-avanzan-los</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red Innovagro en Perú</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red INNOVAGRO en Perú ha servido para consolidar la colaboración entre universidades, centros de investigación, administraciones públicas y empresas de distintos países, reforzando el intercambio de experiencias y el desarrollo de soluciones innovadoras frente a los desafíos que afronta la agricultura.El Campus de Excelencia Internacional Agroalimentario (ceiA3) ha vuelto a...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 11:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-xvi-encuentro-la-red-innovagro-peru</t>
+  </si>
+  <si>
+    <t>Phytolivo lidera en Antequera el cambio de paradigma en el cultivo del olivo</t>
+  </si>
+  <si>
+    <t>El sector del olivar se prepara para una de sus citas técnicas más trascendentales con Phytolivo, que se celebra el 4 y 5 de noviembre en el Auditorio de Dcoop en Antequera (Málaga). Bajo el lema Retos del Olivar: conocimientos y medios para una FitoSanidad en cambio, este encuentro nace como una respuesta estratégica a la profunda transformación que atraviesa el cultivo, actualmente tensionado...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 11:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/phytolivo-lidera-antequera-el-cambio-paradigma-el-cultivo-del-olivo</t>
+  </si>
+  <si>
+    <t>El sector cunícola constata la buena evolución de los precios, que en 2025 alcanzaron máximos históricos, y las exportaciones</t>
+  </si>
+  <si>
+    <t>El sector cunícola ha constatado hoy la buena evolución de los precios de la carne de conejo, que en 2025 alcanzó el máximo histórico de cotización media de 2,506 euros por kilo, y de las exportaciones, que en el primer cuatrimestre de 2026 han crecido un 15 % en relación al mismo periodo del año anterior.La cotización media alcanzada en 2025 fue un 6,4% superior a la de 2024 y se sitúa un 13,7%...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 13:35</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-sector-cunicola-constata-la-buena-evolucion-los-precios-que-2025-alcanzaron-maximos</t>
+  </si>
+  <si>
+    <t>40 años de España en la PAC: cuatro décadas cultivando el futuro del campo español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y competitivasLa Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y...</t>
+  </si>
+  <si>
+    <t>Mié, 15/07/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/40-anos-espana-la-pac-cuatro-decadas-cultivando-el-futuro-del-campo-espanol</t>
+  </si>
+  <si>
+    <t>Luis Planas defiende en Bruselas una PAC con presupuesto suficiente, simplificada y sin renacionalización.</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, se ha reunido hoy en Bruselas con el vicepresidente de la Comisión de Agricultura del Parlamento Europeo y ponente de la futura Política Agraria Común (PAC), Norbert Lins, en un encuentro centrado en el diseño de la política agraria europea para el periodo 2028-2034.Durante la reunión, Planas ha defendido una PAC con un presupuesto...</t>
+  </si>
+  <si>
+    <t>Mié, 15/07/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-defiende-bruselas-una-pac-presupuesto-suficiente-simplificada-y-sin</t>
+  </si>
+  <si>
+    <t>Cerca de 60 personas fallecen de media cada año por el vuelco de tractores sin estructuras de protección</t>
+  </si>
+  <si>
+    <t>El Instituto Nacional de Seguridad y Salud en el Trabajo (INSST) lanza la campaña de la Comisión Nacional de Seguridad y Salud en el Trabajo Prevención y protección. Vuelca las cifras, dirigida a personas trabajadoras del sector de la agricultura y propietarias de tractores.En la última década, 579 personas han fallecido por vuelcos de tractor sin sistemas de protección y, en lo que va de año, ya...</t>
+  </si>
+  <si>
+    <t>Jue, 09/07/2026 - 12:21</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cerca-60-personas-fallecen-media-cada-ano-el-vuelco-tractores-sin-estructuras-proteccion</t>
+  </si>
+  <si>
+    <t>CITOLIVA culmina un recorrido nacional de formación técnica que ha acercado la innovación a algunas de las principales zonas olivareras españolas</t>
+  </si>
+  <si>
+    <t>El ciclo de seminarios ha reunido a cerca de 300 profesionales en cinco provincias y ha contado con la participación de un equipo técnico permanente y una veintena de expertos invitados para abordar los grandes retos del olivarLa iniciativa se enmarcaba dentro del Plan Estratégico de la PAC, impulsado por el Ministerio de Agricultura, Pesca y Alimentación (MAPA) y cofinanciado por el Fondo...</t>
+  </si>
+  <si>
+    <t>Jue, 09/07/2026 - 12:09</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/citoliva-culmina-recorrido-nacional-formacion-tecnica-que-ha-acercado-la-innovacion</t>
+  </si>
+  <si>
+    <t>La Red PAC reúne en La Rioja proyectos innovadores y experiencias de campo en la gestión del suelo y del agua para impulsar una agricultura más resiliente</t>
+  </si>
+  <si>
+    <t>La jornada de la Red PAC en La Rioja puso el foco en la salud del suelo y la gestión eficiente del agua como herramientas clave frente al cambio climáticoLa jornada de la Red PAC en La Rioja puso el foco en la salud del suelo y la gestión eficiente del agua como herramientas clave frente al cambio climáticoCinco proyectos innovadores compartieron avances sobre biodiversidad, digitalización,...</t>
+  </si>
+  <si>
+    <t>Mié, 08/07/2026 - 09:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-reune-la-rioja-proyectos-innovadores-y-experiencias-campo-la-gestion-del-suelo</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica un primer listado de la ayuda para la compra de fertilizantes</t>
+  </si>
+  <si>
+    <t>Los agricultores beneficiarios disponen de un plazo hasta el 27 de julio para formalizar la aceptación expresa de la ayudaEl real decreto-ley aprobado el pasado lunes por el Consejo de Ministros elevó las cuantías de esta ayuda a 92,5 euros por hectárea para los cultivos de regadío y a 38,33 para los de secanoLas medidas de apoyo específicas para los sectores agrario y pesquero por el conflicto...</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 13:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-primer-listado-la-ayuda-la-compra</t>
+  </si>
+  <si>
+    <t>Begoña García Bernal: 'Siete de cada 10 industrias agroalimentarias cuentan ya con una estrategia digital'</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación destaca que la digitalización refuerza la competitividad de las empresas, mejora la eficiencia de los procesos y contribuye a la seguridad alimentariaEl informe del Observatorio de la Digitalización del Sector agroalimentario, impulsado por el ministerio y Cajamar, constata que más del 70 % de los trabajadores del sector reciben formación en...</t>
+  </si>
+  <si>
+    <t>Mar, 23/06/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-bernal-siete-cada-10-industrias-agroalimentarias-cuentan-ya-una-estrategia</t>
+  </si>
+  <si>
+    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
+  </si>
+  <si>
+    <t>La jornada “El asesoramiento agrario como eje del AKIS en España y Europa”, organizada por la Plataforma de Asesores AKIS junto al Ministerio de Agricultura, Pesca y Alimentación (MAPA), reunió el pasado 28 de abril a expertos nacionales e internacionales en el espacio La Vega Innova para analizar el papel clave del asesoramiento en la transformación del sector agroalimentario.El encuentro ha...</t>
+  </si>
+  <si>
+    <t>Jue, 30/04/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+  </si>
+  <si>
     <t>Provacuno lanza una aplicación web para medir la huella de carbono del vacuno de carne en España</t>
   </si>
   <si>
     <t>La nueva aplicación, ya disponible para el sector ganadero de vacuno de carne en la web huellavacunosostenible.eu, es uno de los hitos clave del Plan de Promoción Sustainable European Beef (SEUB), cofinanciado por la Unión Europea y liderado por Provacuno (España) y Apaq-W (Bélgica). La herramienta permite cuantificar de forma rigurosa las emisiones de gases de efecto invernadero,...</t>
   </si>
   <si>
     <t>Mié, 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-lanza-una-aplicacion-web-medir-la-huella-carbono-del-vacuno-carne-espana</t>
   </si>
   <si>
     <t>JORNADA de la Red PAC para los Premios ARIA de la Unión Europea edición 2026</t>
   </si>
   <si>
-    <t>La Red Europea de la PAC (EU CAP Network) ha lanzado la cuarta edición de los Premios ARIA (Agricultural &amp; Rural Inspiration Awards) 2026, bajo el lema “Cuando la igualdad impulsa a la próxima generación”. Un año más, se buscan los proyectos más destacados financiados por la Política Agraria Común (PAC) e implementados a nivel local: proyectos ecológicos, inteligentes, socialmente...</t>
+    <t>La Red Europea de la PAC (EU CAP Network) ha lanzado la cuarta edición de los Premios ARIA (Agricultural &amp; Rural Inspiration Awards) 2026, bajo el lema “Cuando la igualdad impulsa a la próxima generación”.  Un año más, se buscan los proyectos más destacados financiados por la Política Agraria Común (PAC) e implementados a nivel local: proyectos ecológicos, inteligentes, socialmente...</t>
   </si>
   <si>
     <t>Jue, 23/04/2026 - 14:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/jornada-la-red-pac-los-premios-aria-la-union-europea-edicion-2026</t>
   </si>
   <si>
     <t>Raúl Sanz, elegido nuevo presidente de PROVACUNO</t>
   </si>
   <si>
     <t>La Asamblea General de PROVACUNO, la Organización Interprofesional de la Carne de Vacuno, ha elegido a Raúl Sanz como nuevo presidente de la interprofesional, tras recibir el apoyo unánime de las diferentes asociaciones que la integran, sustituyendo en el cargo a Jaime Yartu, que ha estado al frente de la organización desde diciembre de 2022.Vicepresidente de PROVACUNO desde diciembre de 2022,...</t>
   </si>
   <si>
     <t>Mié, 22/04/2026 - 14:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/raul-sanz-elegido-nuevo-presidente-provacuno</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación convoca ayudas para promover la integración de entidades asociativas agroalimentarias por 33,3 millones de euros</t>
   </si>
   <si>
     <t>Las ayudas están destinadas a impulsar la transformación, comercialización y desarrollo de productos agroalimentariosEspaña cuenta con 21 Entidades Asociativas Prioritarias y una más en proceso de reconocimientoLa financiación de las ayudas proviene en un 43 % del fondo europeo de desarrollo rural y en un 57 % del presupuesto del Ministerio de Agricultura, Pesca y AlimentaciónEl Ministerio de...</t>
   </si>
   <si>
     <t>Lun, 20/04/2026 - 16:42</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-convoca-ayudas-promover-la-integracion</t>
   </si>
   <si>
     <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
   </si>
   <si>
-    <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayoLas ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
+    <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayo Las ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
   </si>
   <si>
     <t>Lun, 20/04/2026 - 15:46</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
   </si>
   <si>
     <t>EDIH Madrid Region 2.0 destaca en Madrid es Ciencia con un robot de asistencia a la vendimia como ejemplo de innovación agroalimentaria</t>
   </si>
   <si>
     <t>El EDIH Madrid Region 2.0 ha mostrado en la feria Madrid es Ciencia el potencial de las tecnologías avanzadas aplicadas al sector agroalimentario, con especial protagonismo para el robot de asistencia a la vendimia desarrollado por el CSIC, una solución que ejemplifica cómo la innovación puede responder a necesidades concretas del trabajo en campo.La feria, organizada por la Fundación para el...</t>
   </si>
   <si>
     <t>Lun, 06/04/2026 - 21:19</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/edih-madrid-region-20-destaca-madrid-ciencia-robot-asistencia-la-vendimia-ejemplo</t>
   </si>
   <si>
     <t>Provacuno muestra en Alimentaria 2026 las novedades del segundo año de la campaña europea “Por una Europa sostenible, la misión especial del vacuno”</t>
   </si>
   <si>
     <t>Cofinanciada por la Unión Europea y liderada por Provacuno (España) y Apaq-W (Bélgica), la campaña continúa impulsando la reducción de emisiones y la prevención de la degradación y mejora del suelo. Entre sus principales hitos destaca el próximo lanzamiento de una web app para medir la huella de carbono, así como actividades en España, Bélgica y otros países europeos, además de seminarios en...</t>
   </si>
@@ -5715,54 +6255,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D452"/>
+  <dimension ref="A1:D497"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D452"/>
+      <selection activeCell="A1" sqref="A1:D497"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8225,681 +8765,681 @@
       <c r="C177" s="1" t="s">
         <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>708</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="B179" s="1"/>
+      <c r="B179" s="1" t="s">
+        <v>713</v>
+      </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="B224" s="1" t="s">
         <v>892</v>
       </c>
+      <c r="B224" s="1"/>
       <c r="C224" s="1" t="s">
         <v>893</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
         <v>895</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>897</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>899</v>
       </c>
@@ -10691,1412 +11231,2042 @@
         <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1413</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1483</v>
+        <v>1493</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1483</v>
+        <v>1497</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1490</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1491</v>
+        <v>1499</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1492</v>
+        <v>1500</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1483</v>
+        <v>1501</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1493</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1494</v>
+        <v>1503</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1495</v>
+        <v>1504</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1483</v>
+        <v>1505</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1499</v>
+        <v>1509</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1512</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1499</v>
+        <v>1513</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1503</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1504</v>
+        <v>1515</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1506</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1507</v>
+        <v>1519</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1508</v>
+        <v>1520</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1499</v>
+        <v>1521</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1509</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1510</v>
+        <v>1523</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1511</v>
+        <v>1524</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1499</v>
+        <v>1525</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1514</v>
+        <v>1528</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1499</v>
+        <v>1529</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1515</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1516</v>
+        <v>1531</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1517</v>
+        <v>1532</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1499</v>
+        <v>1533</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1520</v>
+        <v>1536</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1499</v>
+        <v>1537</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1521</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1523</v>
+        <v>1540</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1499</v>
+        <v>1541</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1524</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1525</v>
+        <v>1543</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1526</v>
+        <v>1544</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1499</v>
+        <v>1545</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1527</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1499</v>
+        <v>1549</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1530</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1531</v>
+        <v>1551</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1532</v>
+        <v>1552</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1499</v>
+        <v>1553</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1534</v>
+        <v>1555</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1535</v>
+        <v>1556</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1499</v>
+        <v>1557</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1536</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1537</v>
+        <v>1559</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1538</v>
+        <v>1560</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1499</v>
+        <v>1561</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1539</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1540</v>
+        <v>1563</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1541</v>
+        <v>1564</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1499</v>
+        <v>1565</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1542</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1543</v>
+        <v>1567</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1544</v>
+        <v>1568</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1499</v>
+        <v>1569</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1545</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1546</v>
+        <v>1571</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1547</v>
+        <v>1572</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1499</v>
+        <v>1573</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1548</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1549</v>
+        <v>1575</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1550</v>
+        <v>1576</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1499</v>
+        <v>1577</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1551</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1552</v>
+        <v>1579</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1553</v>
+        <v>1580</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1499</v>
+        <v>1581</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1554</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1555</v>
+        <v>1583</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1556</v>
+        <v>1584</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1499</v>
+        <v>1585</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1558</v>
+        <v>1587</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1559</v>
+        <v>1588</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1499</v>
+        <v>1589</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1560</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1561</v>
+        <v>1591</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1499</v>
+        <v>1593</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1563</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1564</v>
+        <v>1595</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1565</v>
+        <v>1596</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1499</v>
+        <v>1593</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1566</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1567</v>
+        <v>1598</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1568</v>
+        <v>1599</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1499</v>
+        <v>1593</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1569</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1570</v>
+        <v>1601</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1571</v>
+        <v>1602</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1499</v>
+        <v>1603</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1572</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1573</v>
+        <v>1605</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1574</v>
+        <v>1606</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1499</v>
+        <v>1603</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1575</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1576</v>
+        <v>1608</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1577</v>
+        <v>1609</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1499</v>
+        <v>1603</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1578</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1579</v>
+        <v>1611</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1580</v>
+        <v>1612</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1499</v>
+        <v>1613</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1581</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1582</v>
+        <v>1615</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1583</v>
+        <v>1616</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1499</v>
+        <v>1617</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1584</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1585</v>
+        <v>1619</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1586</v>
+        <v>1620</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1499</v>
+        <v>1617</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1587</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1588</v>
+        <v>1622</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1589</v>
+        <v>1623</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1499</v>
+        <v>1617</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1590</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1591</v>
+        <v>1625</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1592</v>
+        <v>1626</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1499</v>
+        <v>1627</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1593</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1594</v>
+        <v>1629</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1595</v>
+        <v>1630</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1499</v>
+        <v>1631</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1596</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1597</v>
+        <v>1633</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1598</v>
+        <v>1634</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1499</v>
+        <v>1635</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1599</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1600</v>
+        <v>1637</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1601</v>
+        <v>1638</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1499</v>
+        <v>1639</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1602</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1603</v>
+        <v>1641</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1604</v>
+        <v>1642</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1499</v>
+        <v>1643</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1605</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1606</v>
+        <v>1645</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1607</v>
+        <v>1646</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1499</v>
+        <v>1647</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1608</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1609</v>
+        <v>1649</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1610</v>
+        <v>1650</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1499</v>
+        <v>1651</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1611</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1612</v>
+        <v>1653</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1613</v>
+        <v>1654</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1499</v>
+        <v>1655</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1614</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1615</v>
+        <v>1657</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1616</v>
+        <v>1658</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1499</v>
+        <v>1659</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1617</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1618</v>
+        <v>1661</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1619</v>
+        <v>1662</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1499</v>
+        <v>1663</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1620</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1621</v>
+        <v>1665</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1622</v>
+        <v>1666</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1499</v>
+        <v>1663</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1623</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1624</v>
+        <v>1668</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1625</v>
+        <v>1669</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1499</v>
+        <v>1663</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1626</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1627</v>
+        <v>1671</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1628</v>
+        <v>1672</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1499</v>
+        <v>1663</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1629</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1630</v>
+        <v>1674</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1631</v>
+        <v>1675</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1632</v>
+        <v>1663</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1677</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1678</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1679</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1681</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1682</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1679</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1684</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1685</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1679</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1687</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1688</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1679</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1690</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1691</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1679</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1693</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1694</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1679</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1696</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1697</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1679</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1699</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1700</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1679</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1702</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1703</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1679</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1705</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1706</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1708</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1709</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1711</v>
       </c>
       <c r="B434" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C434" s="1" t="s">
         <v>1679</v>
       </c>
-      <c r="C434" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D434" s="1" t="s">
-        <v>1680</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1681</v>
+        <v>1714</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1682</v>
+        <v>1715</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1683</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1684</v>
+        <v>1717</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1685</v>
+        <v>1718</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1686</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1687</v>
+        <v>1720</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1688</v>
+        <v>1721</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1689</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1690</v>
+        <v>1723</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1691</v>
+        <v>1724</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1692</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1693</v>
+        <v>1726</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1694</v>
+        <v>1727</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1695</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1696</v>
+        <v>1729</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1697</v>
+        <v>1730</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1698</v>
+        <v>1679</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1732</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1733</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1698</v>
+        <v>1679</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1702</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1703</v>
+        <v>1735</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1704</v>
+        <v>1736</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1698</v>
+        <v>1679</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1705</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1706</v>
+        <v>1738</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1707</v>
+        <v>1739</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1698</v>
+        <v>1679</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1708</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1709</v>
+        <v>1741</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1710</v>
+        <v>1742</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1698</v>
+        <v>1679</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1711</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1712</v>
+        <v>1744</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1713</v>
+        <v>1745</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1714</v>
+        <v>1679</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1747</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1748</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1750</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1751</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1722</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1723</v>
+        <v>1753</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1724</v>
+        <v>1754</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1725</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1726</v>
+        <v>1756</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1727</v>
+        <v>1757</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1728</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1729</v>
+        <v>1759</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1730</v>
+        <v>1760</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1731</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1732</v>
+        <v>1762</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1733</v>
+        <v>1763</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1734</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1735</v>
+        <v>1765</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1736</v>
+        <v>1766</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1718</v>
+        <v>1679</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1737</v>
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1917</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>