--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -167,75 +167,75 @@
   <si>
     <t>Resultados de los ensayos realizados en el Centro IFAPA La Mojonera (Almería) para valorar la influencia en la producción, en la productividad del agua y en el estado del suelo, de cuatro mezclas de aguas y dos consignas de activación de riego, en un cultivo de pimiento en invernadero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73c0d41e-895c-47e9-8e99-876702b12dbd</t>
   </si>
   <si>
     <t>Análisis exploratorio de las prácticas de manejo del riego y la fertilización en la agricultura andaluza</t>
   </si>
   <si>
     <t>Resultados de un análisis exploratorio realizado en 2022, utilizando informacion recogida de encuestas a agricultores/as asistentes a cursos y jornadas organizadas por el IFAPA, sobre el estado actual de las prácticas agrícolas de manejo del riego y la fertilización nitrogenada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cef4fcc-3865-4120-a4b3-f6c2701feb03</t>
   </si>
   <si>
     <t>Respuesta al riego de un cultivo de arándano en la provincia de huelva</t>
   </si>
   <si>
     <t>Resultados de un ensayo realizado entre 2017 y 2019 para conocer el efecto del riego sobre el rendimiento del cultivo de arándano en la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
+    <t>Efecto de distintas dotaciones de riego en el cultivo del aguacate. Campaña 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultados de la campaña 2016/17 de los ensayos de riego en explotaciones comerciales de Aguacate del litoral andaluz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Prácticas de fertilización en trigo bajo siembra directa: alternativas al uso de urea</t>
+  </si>
+  <si>
+    <t>Resultados de la investigación en la que se han estudiado diferentes metodologías de fertilización alternativas el uso de Urea. Entre las que destaca el uso de inhibidores de nitrificación y ureasa. Los resultados se han presentado en relación a los beneficios agronómicos (cosecha, N en grano,...), como medioambientales (reducción de lixiviación de nitratos y de emisiones de N02).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
     <t>Estudio preliminar de riego deficitario en almendros</t>
   </si>
   <si>
     <t>Resultados de ensayos sobre distintas estrategias de riego deficitario en cultivo del almendro realizados en las campañas 2013 y 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Uso de tensiómetros manuales y electrónicos para la gestión del riego</t>
   </si>
   <si>
     <t>Los tensiómetros son instrumentos que miden el potencial matricial o tensión matricial del suelo. Esta es una medida indirecta de la humedad del suelo y es originado por las fuerzas que retienen el agua en los capilares y sobre las partículas del suelo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Optimización del Riego y el Abonado en el Cultivo del Girasol</t>
   </si>
   <si>
     <t>Para tratar de profundizar en el conocimiento de la interacción entre las necesidades de agua y fertilizantes en el cultivo de girasol, se ha realizado un experimento durante tres años en el que se han testado diferentes volúmenes de riego, distintas estrategias de fertilización y sus posibles interacciones en el rendimiento de semilla, contenido de aceite y otros componentes de rendimiento. Este documento ofrece los resultados del experimetno realizado.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
   </si>
   <si>
     <t>Recomendaciones de riego en olivar en la campaña 2022-2023</t>
   </si>
   <si>
     <t>Recomendaciones de riego para olivar en condiciones de años de escasa pluviometría en las que se ofrecen estrategias para paliar en la medida de lo posible el efecto del estrés hídrico sobre la producción de aceituna y de aceite.</t>
   </si>