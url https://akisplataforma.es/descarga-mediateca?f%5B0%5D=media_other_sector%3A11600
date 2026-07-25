--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -319,75 +319,75 @@
   <si>
     <t>Resultados del comportamiento agronómico y de su respuesta frente a la planta parásita Orobanche crenata de un total de trece variedades locales andaluzas de habas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>Técnicas de Biofumigación y Solarización, Adaptadas a las Condiciones de Cultivo de la Fresa en Huelva</t>
   </si>
   <si>
     <t>Resultados obtenidos a partir de un ensayo de demostracion realizado en la campaña 2016/2017 sobre el uso de técnicas de biofumigación y solarización en cultivo de fresa en Huelva, realizado en una finca colaboradora y sobre la variedad "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Eutrofización y Ecotoxicidad en el Cultivo de la Fresa</t>
   </si>
   <si>
     <t>Resultados de un trabajo cuyo objetivo ha sido cuantificar y evaluar los impactos ambientales Eutrofización y Ecotoxicidad del cultivo de la fresa, considerando todo el ciclo de vida de los diferentes sistemas de producción. Como resultado se diseñan y se recomiendan estrategias de optimización de las prácticas agrarias implementadas por los agricultores para mejorar la sostenibilidad de sus explotaciones agrarias y aumentar la competitividad del sector productor fresero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>El Cultivo de Maíz en Andalucía bajo el Impacto del Cambio Climático</t>
+  </si>
+  <si>
+    <t>Resultados de estudios sobre los posibles impactos del cambio climático sobre el cultivo del maíz regadío en Andalucía y medidas de adaptación evaluadas para limitarlos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Estudio comparativo de producción y calidad de fruta en cinco cultivares de ciruelo de recolección tardía en manejo ecológico y convencional</t>
+  </si>
+  <si>
+    <t>Resultados de los años 2009 a 2013 de producción y de calidad de la fruta de cinco cultivares comerciales de ciruelo japonés de recolección tardía, que llevan varios años siendo cultivados en dos manejos agronómicos diferenciados: ecológico y convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
   </si>
   <si>
     <t>Resultados de ensayos preliminares realizados en la campaña 2017/18 sobre el empleo de tres bacterias promotoras del crecimiento en cultivo de fresa.El objetivo del trabajo es comprobar si la inoculación con bacterias promotoras del crecimiento puede, en parte, disminuir el uso de productos de síntesis en un cultivo tan importante en el campo andaluz como la fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Implantación y manejo de Sinapis alba subsp. Mairei para cubierta vegetal y biofumigación</t>
   </si>
   <si>
     <t>Procedimiento para la correcta implantación y el manejo de una cubierta vegetal de Sinapis alba subsp. mairei y su utilización para biofumigación</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e635cb6a-a041-47e8-a7f9-4d24bdbda418</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Olivar.</t>
   </si>
   <si>
     <t>Recoge los compromisos a cumplir por todas aquellas personas beneficiarias de esta operación, con el fin de realizar una buenas prácticas agroambientales haciendo un uso sostenible de los recursos naturales que coexisten con el cultivo del olivar, haciendo de éste un cultivo rentable económicamente como medioambientalmente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Impacto medioambiental del cultivo de olivar en andalucía</t>
   </si>
   <si>
     <t>Los objetivos de este estudio fueron analizar los impactos ambientales de los sistemas de producción de aceituna existentes en Andalucía, seleccionar y mejorar las prácticas agrícolas con el fin de identificar los procesos que producen los problemas ambientales más significativos y diseñar un sistema de gestión del cultivo del olivar más eficiente y respetuoso con el medio ambiente. Este es el primer estudio realizado en España que muestra los impactos medioambientales de una alta variedad de sistemas de producción de aceituna utilizando el análisis de ciclo de vida, incluyendo los sistemas de producción integrados.</t>
   </si>