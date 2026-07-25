--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -308,84 +308,84 @@
   <si>
     <t>Resultados obtenidos a partir de un ensayo de demostracion realizado en la campaña 2016/2017 sobre el uso de técnicas de biofumigación y solarización en cultivo de fresa en Huelva, realizado en una finca colaboradora y sobre la variedad "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Respuesta al riego de un cultivo de arándano en la provincia de huelva</t>
   </si>
   <si>
     <t>Resultados de un ensayo realizado entre 2017 y 2019 para conocer el efecto del riego sobre el rendimiento del cultivo de arándano en la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Eutrofización y Ecotoxicidad en el Cultivo de la Fresa</t>
   </si>
   <si>
     <t>Resultados de un trabajo cuyo objetivo ha sido cuantificar y evaluar los impactos ambientales Eutrofización y Ecotoxicidad del cultivo de la fresa, considerando todo el ciclo de vida de los diferentes sistemas de producción. Como resultado se diseñan y se recomiendan estrategias de optimización de las prácticas agrarias implementadas por los agricultores para mejorar la sostenibilidad de sus explotaciones agrarias y aumentar la competitividad del sector productor fresero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Efecto de distintas dotaciones de riego en el cultivo del aguacate. Campaña 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultados de la campaña 2016/17 de los ensayos de riego en explotaciones comerciales de Aguacate del litoral andaluz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Estudio comparativo de producción y calidad de fruta en cinco cultivares de ciruelo de recolección tardía en manejo ecológico y convencional</t>
+  </si>
+  <si>
+    <t>Resultados de los años 2009 a 2013 de producción y de calidad de la fruta de cinco cultivares comerciales de ciruelo japonés de recolección tardía, que llevan varios años siendo cultivados en dos manejos agronómicos diferenciados: ecológico y convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
   </si>
   <si>
     <t>Resultados de ensayos preliminares realizados en la campaña 2017/18 sobre el empleo de tres bacterias promotoras del crecimiento en cultivo de fresa.El objetivo del trabajo es comprobar si la inoculación con bacterias promotoras del crecimiento puede, en parte, disminuir el uso de productos de síntesis en un cultivo tan importante en el campo andaluz como la fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Estudio preliminar de riego deficitario en almendros</t>
   </si>
   <si>
     <t>Resultados de ensayos sobre distintas estrategias de riego deficitario en cultivo del almendro realizados en las campañas 2013 y 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Evaluación de la uniformidad de cintas de riego en condiciones de campo. Elección del tiempo de riego más adecuado</t>
   </si>
   <si>
     <t>Los esfuerzos para reducir los consumos de agua en el cultivo de la fresa deben ir orientados tanto a optimizar los calendarios de riego, como también a conocer la capacidad del sistema de riego para aplicar el agua en tiempo y forma adecuada.En este documento se presentan resultados de evaluaciones realizadas en condiciones de campo para comparar la uniformidad de distribución del riego obtenida, usando cintas de riego de distintos caudales nominales y diferentes duraciones de los pulsos de riego.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Identificación de Variedades de Vid mediante Caracterización Genética por Microsatelites.</t>
   </si>
   <si>
     <t>Las variedades de vid locales cobran cada vez más importancia para la obtención de vinos que cumplan con requisitos de calidad y tipicidad. Los procedimiento para recuperar, catalogar y autorizar una variedad de vid son muy largos y farragosos. IFAPA, con sus know how y recursos técnicos, representa una válida herramienta para identificar correctamente las variedades y asesorar en la toma de decisiones para acelerar, dentro de lo posible, dichos procedimientos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
     <t>Perfil Físico-químico y Nutricional de Variedades de Mora Cultivadas en Invernadero en Almería</t>
   </si>
   <si>
     <t>Las particulares características de algunas especies de Rubus podrían utilizarse para aumentar la diversidad de productos con calidad nujtricional disponibles para el consumidor; sin embargo, no existen informes concluyentes sobre las propiedades físico-químicas y nutricionales de variedades de mora en invernaderos de Almería, España. El objetivo de este estudio se centró en el análisis físico-químico y nutricional de tres variedades de mora. El cultivo se realizó durante la primavera de 2014 en un invernadero del centro IFAPA La Mojonera, Almería, siguiendo las prácticas agronómicas locales. Las tres variedades seleccionadas fueron Arapaho, Apache y Tupi. Fue analizada la calidad externa e interna (peso de fruto, dimensiones, firmeza, color, materia seca, sólidos solubles, pH, acidez total) y contenido nutricional (contenido total de carotenoides y fenólicos).</t>
   </si>