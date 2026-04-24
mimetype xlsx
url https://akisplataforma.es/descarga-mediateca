--- v2 (2026-03-04)
+++ v3 (2026-04-24)
@@ -12,222 +12,539 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4187">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guía Práctica Orientativa En La Aplicación De Trazabilidad, Autocontrol Y Condicionalidad En El Sistema De Producción Integrada De Castilla Y León</t>
+  </si>
+  <si>
+    <t>Publicaciones</t>
+  </si>
+  <si>
+    <t>La presente GUÍA PRÁCTICA tiene por objeto recomendar las actuaciones mínimas que deben poner en práctica las entidades que realizan el sistema de Producción Integrada, especialmente en lo referente a los tipos de control a efectuar, la frecuencia de éstos y la
+metodología de muestreo.</t>
+  </si>
+  <si>
+    <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
+  </si>
+  <si>
+    <t>Cultivos hortícolas en Castilla y León</t>
+  </si>
+  <si>
+    <t>Este conjunto de fichas de cultivos hortícolas en Castilla y León contine información sobre:
+Ajo. Col. Cebolla. Endivia. Espárrago. Fresa y fresón. Guisantes verdes. Judías verdes. Lechuga. Pimiento. Puerro. Tomate. Zanahoria.</t>
+  </si>
+  <si>
+    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
+  </si>
+  <si>
+    <t>Eco-regímenes en pastos</t>
+  </si>
+  <si>
+    <t>Ecorregímenes en pastos.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2</t>
+  </si>
+  <si>
+    <t>Mejora en la Gestión de Explotaciones Agrarias</t>
+  </si>
+  <si>
+    <t>Uno de los retos a los que se enfrenta el sector es la mejora de la gestión de la eficiencia de las explotaciones agrarias. La innovación adquiere una importancia crucial para lograrlo. El sector agronómico se encuentra inmerso en un proceso acelerado de actualización y adaptación a un modelo digital que viene marcado por la incorporación de tecnologías de la información y la comunicación.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/Dosier_innovaciones_agricolas_Red%20PAC.pdf</t>
+  </si>
+  <si>
+    <t>Trazabilidad en el sector Agroalimentario, Ganadero, Agrícola y Forestal</t>
+  </si>
+  <si>
+    <t>La tecnología y la digitalización a través de distintas herramientas como el blockchain, las herramientas TIC o el Big Data, constituyen soluciones eficientes para optimizar la trazabilidad, la seguridad alimentaria, evitar el fraude y la competencia desleal a lo largo de la cadena de suministro. Sin embargo, cabe destacar que existe todavía una brecha tecnológica digital importante que afecta principalmente a los productores, tanto a los agricultores individuales como a las micro y pequeñas empresas.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
+  </si>
+  <si>
+    <t>Marketing en el sector Agrícola, Ganadero, Forestal e Industrias Agroalimentarias</t>
+  </si>
+  <si>
+    <t>La digitalización representa una ventaja de oportunidad para el sector agrícola, ganadero, forestal y agroalimentario, de cara a la promoción y venta de sus productos. Asimismo, las plataformas online de venta, las páginas webs y las redes sociales, son herramientas asequibles, de uso fácil y eficaces para darse a conocer, comunicar con un público amplio y generar nuevos canales de comercialización, tales como los circuitos cortos y km0. La divulgación - de forma sencilla al consumidor - a través de una estrategia de comunicación y marketing se presenta como imprescindible hoy día.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
+  </si>
+  <si>
+    <t>Cambio Climático y Reducción de Huella de Carbono</t>
+  </si>
+  <si>
+    <t>Los retos actuales se centran en el impulso de nuevas estrategias, más sostenibles con el medio ambiente. Los técnicos e investigadores coinciden en la necesidad de aumentar el secuestro de carbono en tres ámbitos complementarios: los sistemas forestales, cultivos y sistemas agroforestales. A través de los Grupos Operativos y Proyectos Innovadores se están desarrollando nuevas herramientas de gestión de uso del suelo más sostenibles.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_CambioClimatico_v2.pdf</t>
+  </si>
+  <si>
+    <t>El sector apícola español en 2024. Principales magnitudes e indicadores económicos</t>
+  </si>
+  <si>
+    <t>Documento con indicadores económicos del sector apícola en España.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/produccion-y-mercados-ganaderos/sectores-ganaderos-2/apicultura/informacion-del-sector/indicadores-economicos/indicadores-2024-final.pdf</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Contingencia frente a la Triquina</t>
+  </si>
+  <si>
+    <t>La triquinosis es una enfermedad parasitaria que afecta a los humanos y a numerosas especies hospedadoras, principalmente mamíferos silvestres y domésticos, producida por diversas especies del género Trichinella. Las larvas de Trichinella desarrollan todas las
+etapas de su ciclo biológico, desde larva hasta adulto, dentro del cuerpo del mismo hospedador1 y poseen especificidad hacia el tejido muscular estriado, especialmente al de mayor actividad y alta concentración de oxígeno (pilares diafragmáticos, maseteros, intercostales, linguales…).</t>
+  </si>
+  <si>
+    <t>https://www.aesan.gob.es/AECOSAN/docs/documentos/seguridad_alimentaria/gestion_riesgos/Plan_contingencia_triquina_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Contingencia de Eotetranychus lewisi</t>
+  </si>
+  <si>
+    <t>En el presente documento se recogen las medidas que deben adoptarse contra Eotetranychus lewisi, organismo nocivo regulado, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y aplicar medidas de erradicación. Eotetranychus lewisi es un ácaro de la familia Tetranychidae. Se alimenta en el envés de las hojas, principalmente cerca de las venas principales (EFSA, 2014). E. lewisi puede causar importantes pérdidas económicas en los cultivos de sus principales plantas hospedantes.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/pncelewisienero2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan de Contingencia de la Flavescencia Dorada de la vid</t>
+  </si>
+  <si>
+    <t>En el presente documento se recogen las medidas que deben adoptarse contra la Flavescencia dorada de la vid (FD), plaga cuarentenaria de la Unión regulada por el Reglamento (UE) 2016/2031 y el Reglamento (UE) 2019/2072, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de evitar su propagación y erradicarla.FD es una enfermedad asociada a un fitoplasma que provoca graves daños al cultivo de la vid (Vitis vinífera L.). El riesgo de introducción y propagación de esta enfermedad en muchas partes de la península Ibérica es alto, debido a que se ha detectado en diversas ocasiones de forma localizada en Cataluña, desde su primer brote en 1996. Los esfuerzos de erradicación dieron sus frutos y en 2020 el brote en Cataluña se declaró erradicado. Sin embargo, recientemente, en diciembre 2021, Cataluña ha notificado un nuevo brote de este fitoplasma en Girona en el que se ha procedido a delimitar la zona infestada y establecer una zona demarcada en la que se han puesto en marcha las medidas de erradicación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/fd/pncdefdenero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Contingencia de Elsinoë fawcettii</t>
+  </si>
+  <si>
+    <t>En el presente documento se recogen las medidas que deben adoptarse contra Elsinoë fawcettii, organismo nocivo regulado, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y aplicar medidas de erradicación. Elsinoë fawcettii es un hongo del filo Ascomycota y de la familia Elsinoaceae causante de la enfermedad denominada roña o sarna de los cítricos.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/oonn-citricos/elsinoe/e_fawcettii_enero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan de Contingencia de Tomato brown rugose fruit virus</t>
+  </si>
+  <si>
+    <t>En el presente documento se recogen las medidas que deben adoptarse contra el virus Tomato brown rugose fruit virus (ToBRFV), con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de intentar erradicarla y en todo momento evitar su propagación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/virus-rugoso-del-tomate/240613_pnsv_tomate.pdf</t>
+  </si>
+  <si>
+    <t>Plan de Contingencia de Aleurocanthus spiniferus (Quaintance)</t>
+  </si>
+  <si>
+    <t>En el presente documento se recogen las medidas que deben adoptarse contra el insecto Aleurocanthus spiniferus (Quaintance), plaga de cuarentena, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de intentar erradicarla y en todo momento evitar su propagación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncaleurocanthusspiniferus_tcm30-618863.pdf</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Contingencia de Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>En el presente documento se recogen las medidas que deben adoptarse contra el insecto Scirtothrips aurantii Faure, plaga de cuarentena, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de intentar erradicarla y en todo momento evitar su propagación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/scirthotrips-aurantii/pnc-scirtothrips-auranti--dic-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Carnes y productos cárnicos: callos</t>
+  </si>
+  <si>
+    <t>Valoración nutricional: el componente mayoritario de los callos es el agua y le sigue la proteína. El contenido en grasas, especialmente saturadas, es inferior al 3%. Este último dato hay que interpretarlo con cautela. A la hora de valorar nutricionalmente una receta cuyo ingrediente básico sean los callos se tendrá que tener en cuenta el contenido lipídico del resto de ingredientes que, según la cocina tradicional de nuestro país, suelen ser alimentos con un contenido lipídico importante (como el chorizo o la morcilla) que
+elevan notablemente el contenido de grasa final del plato. Los callos no tienen hidratos de carbono y presentan cantidades de colesterol por encima de la media del grupo. Debido a esto último no son recomendables en dietas hipocolesterolémicas. Hay que destacar su contenido en minerales como el hierro, magnesio, cinc, fósforo, potasio y, especialmente selenio. Una ración de 150 g de callos cubre las ingestas recomendadas de este mineral. Las vitaminas del grupo B más relevantes en su composición son la B2 y la niacina. Presenta pequeñas cantidades de ácido fólico y vitamina E.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/ministerio/pags/plataforma_conocimiento/alimentos/fichas%20de%20alimentos/carnes/CALLOS.pdf</t>
+  </si>
+  <si>
+    <t>Boletín fitosanitario de avisos e informaciones</t>
+  </si>
+  <si>
+    <t>Los insectos polinizadores son de vital importancia para el correcto funcionamiento de los cultivos. La polinización es fundamental para asegurar la cantidad y calidad de las cosechas, la producción de alimentos, vinculando directamente los ecosistemas silvestres con los sistemas de producción agrícola.</t>
+  </si>
+  <si>
+    <t>https://agricultura.castillalamancha.es/actuaciones/boletin-fitosanitario-de-avisos</t>
+  </si>
+  <si>
+    <t>Tríptico Rhynchophorus ferrugineus (Picudo rojo)</t>
+  </si>
+  <si>
+    <t>Recomendaciones para tratamientos contra el picudo rojo y otros taladros de palmeras</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359287/Triptico+PICUDO+abril+2025.pdf/6f166aec-cc47-9038-4e7b-6946a210c788</t>
+  </si>
+  <si>
+    <t>Seguimiento de la mosca del olivo (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Informe de la situación de la plaga en campo, campaña 2024, semana 43: 21 Octubre-27 de Octubre</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera,+%C3%BAltima+semana.pdf/9200bf4a-3d65-1c8f-5b82-ba4aa5dc0131</t>
+  </si>
+  <si>
+    <t>Aviso de tratamiento mosca del olivo (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Comienza a aumentar la población de mosca del olivo este año, por lo que se recomienda realizar un primer tratamiento cebo. Una vez aparezcan las primeras aceitunas picadas, aproximadamente 25 días después aparecerán los adultos de la siguiente generación y para su control deberá hacerse un segundo tratamiento cebo.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/395345354/Aviso+n%C2%BA+1+Mosca+de+la+oliva+09-09-2025.pdf/56c6e35a-2181-9727-a17b-cca95f04edaa</t>
+  </si>
+  <si>
+    <t>Seguimiento Cotonet de Sudáfrica en cítricos</t>
+  </si>
+  <si>
+    <t>Delottococcus aberiae se ha convertido en una plaga clave en las parcelas en las que está presente porque
+causa graves daños y es de difícil control. Además de los daños típicos de otras especies de pseudocóccidos,
+esta especie provoca la deformación y/o reducción del tamaño del fruto. Delottococcus aberiae deforma los
+frutos desde la caída de pétalos hasta que los frutos adquieren un diámetro entre 2-3 cm. Por lo tanto, los
+tratamientos contra la plaga se suelen aplicar para proteger el fruto en sus primeros estadios de desarrollo.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373114923/COTONET++de+SUD%C3%81FRICA.+++MANEJO+en+CITRICULTURA+ECOL%C3%93GICA.++Ficha+T%C3%A9cnica..pdf/3ddbe4d5-1202-40b4-9405-1e6934885e51</t>
+  </si>
+  <si>
+    <t>Seguimiento de Paraleyrodes minei en Caqui</t>
+  </si>
+  <si>
+    <t>Las moscas blancas son de las plagas que más preocupa al sector de producción del caqui en la Comunitat Valenciana. Dentro de este grupo de insectos, las especies que podemos encontrar en el caqui son, Dialeurodes citri, Paraleyrodes minei y Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788692/07+Seguimiento+din%C3%A1mica+poblacional+Paraleyrodes+minei+2025-07-25.pdf/31831a1b-58d3-c720-5e26-f275dbce1569</t>
+  </si>
+  <si>
+    <t>Seguimiento de Dialeurodes citri en caqui y cítricos.</t>
+  </si>
+  <si>
+    <t>Las moscas blancas son las plagas que en los últimos años más preocupan tanto al sector de producción del caqui como al de cítricos en la Comunitat Valenciana. Dentro de este grupo de insectos, las especies que podemos encontrar son, Dialeurodes citri , Paraleyrodes minei y Aleurothrixus floccosus .</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788736/01+Seguimiento+estructura+poblacional+Dialeurodes+citri+2025-05-09.pdf/bc8355f8-b054-c3d7-a4c2-aa1b673e1069</t>
+  </si>
+  <si>
+    <t>Seguimiento de Pseudococcus longispinus en Caqui</t>
+  </si>
+  <si>
+    <t>Los “cotonets” son de las plagas que más preocupan al sector de producción del caqui en la Comunidad Valenciana. Se alimentan de la savia de la planta, debilitándola y excretan una gran cantidad de melaza sobre la que se desarrollan hongos saprófitos, que forman un fieltro negro característico conocido como “negrilla”. Los frutos manchados por negrilla pierden calidad comercial. Además, la presencia de colonias en los frutos atrae a polillas que se alimentan de restos orgánicosy melaza que también provocan daños sobre el fruto.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/394148016/09+Seguimiento+estructura+poblacional+Pseudococcus+longispinus+2025-08-29.pdf/4c685fb6-9875-0ba9-66a0-9e699141298e</t>
+  </si>
+  <si>
+    <t>Seguimiento piojo rojo de California en cítricos</t>
+  </si>
+  <si>
+    <t>El piojo rojo de California (Aonidiella aurantii ) es una de las plagas que más preocupa al sector citrícola en la Comunitat Valenciana ya que deprecia la corteza del fruto y, al tener varias generaciones al año, se reproduce de manera exponencial a lo largo de la campaña.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/392094742/01+Seguimiento+piojo+rojo+California+2025-04-17.pdf/b48da94c-ef6d-3b54-0714-3be5396c34f1</t>
+  </si>
+  <si>
+    <t>Avisos sobre plagas y enfermedades vegetales, Presencia de elevado número de individuos de Mythimna unipuncta, oruga defoliadora de gramíneas.</t>
+  </si>
+  <si>
+    <t>Oruga defoliadora muy voraz y polífaga que puede afectar tanto a cultivos forrajeros como hortícolas, siendo las praderas y pastizales, junto al maíz, los más castigados</t>
+  </si>
+  <si>
+    <t>https://ria.asturias.es/RIA/bitstream/123456789/666/1/Archivo.pdf</t>
+  </si>
+  <si>
+    <t>Webinar - ¿Cómo impacta la digitalización en el control de plagas y enfermedades en los cultivos bajo invernadero?</t>
+  </si>
+  <si>
+    <t>Video</t>
+  </si>
+  <si>
+    <t>¿Cómo impacta la digitalización en el control de plagas y enfermedades en los cultivos bajo invernadero?</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=SNH_lP-ETaw</t>
+  </si>
+  <si>
+    <t>Eco-regímenes en tierras de cultivo</t>
+  </si>
+  <si>
+    <t>Ecorregímenes en tierras de cultivo.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Siembra+directa.pdf/0c0bbde3-0f05-01f8-4e2e-08dc3cc46c1c?version=1.0&amp;t=1775632876669</t>
+  </si>
+  <si>
+    <t>Eco-regímenes en cultivos bajo agua</t>
+  </si>
+  <si>
+    <t>Ecorregímenes en cultivos bajo agua.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Cubiertas+Inertes+Restos+de+Poda.pdf/37d0a7a4-76d3-63ad-eea6-380624aed05c?version=1.0&amp;t=1775027620820</t>
+  </si>
+  <si>
+    <t>Condicionalidad reforzada</t>
+  </si>
+  <si>
+    <t>Condicionalidad reforzada.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373115007/Condicionalidad+Reforzada.pdf/564bed84-a1c8-046d-a479-2276bbefa37b?version=1.0&amp;t=1725966847372</t>
+  </si>
+  <si>
+    <t>Plan de Acción Nacional 2018-2022 de uso sostenible de productos fitosanitarios</t>
+  </si>
+  <si>
+    <t>En la elaboración del Plan de Acción Nacional se han considerado las experiencias extraídas del anterior PAN 2013-2017 así como las indicaciones del informe de la FVO sobre la evaluación de los planes nacionales de todos los Estados miembros.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/pan18-22v2.pdf</t>
+  </si>
+  <si>
+    <t>Análisis de la estructura productiva del sector ovino de leche en España 2020-2024</t>
+  </si>
+  <si>
+    <t>El objetivo del estudio es caracterizar la estructura productiva del sector ovino de leche en España.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuradeovinodeleche2017-2021_tcm30-510322.pdf</t>
+  </si>
+  <si>
+    <t>Manual de usuario perfil ganadero ECOGAN Bovino de cebo</t>
+  </si>
+  <si>
+    <t>Es un sistema informatizado desarrollado por el Ministerio de Agricultura, Pesca y Alimentación en coordinación con el Ministerio para la Transición Ecológica y Reto Demográfico, que permite registrar las Mejores Técnicas Disponibles (MTDs) aplicadas en la granja, así como estimar las emisiones contaminantes y de gases de efecto invernadero y el consumo de recursos de una granja concreta a lo largo del proceso productivo, teniendo en cuenta las técnicas y procedimientos utilizados.</t>
+  </si>
+  <si>
+    <t>DOCUMENTO FAQ ECOGAN PORCINO</t>
+  </si>
+  <si>
+    <t>El presente documento carece por completo de naturaleza normativa y constituye únicamente un instrumento de trabajo para facilitar el mejor conocimiento de la normativa aplicable a la materia considerada, así como la aplicación armonizada de la misma. En ningún caso es hábil para constituir el fundamento jurídico de actuaciones y resoluciones administrativas que pudieren afectar, en cualquier sentido, a los derechos, intereses y posiciones jurídicas de las partes implicadas; trátese de interesados o de Administraciones Públicas.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/ganaderia-y-medio-ambiente/ecogan/mapa--documentos--imagenes/manuales-y-faq/faqsecoganporcinofebrero2025.pdf</t>
+  </si>
+  <si>
+    <t>Manual de usuario perfil ganadero ECOGAN Porcino</t>
+  </si>
+  <si>
+    <t>Los titulares de las granjas son responsables de la estimación de sus emisiones y de la aplicación de las Mejores Técnicas Disponibles (MTD), para evitar o, cuando ello no sea posible, reducir las emisiones y el impacto en el conjunto del medio ambiente. También son responsables de notificar la implementación de éstas técnicas a las autoridades competentes.Con el fin de proveer al sector ganadero y a las autoridades competentes de un soporte electrónico a nivel nacional que facilite el cálculo, el seguimiento y la notificación de las emisiones de cada granja, así como de la notificación al Registro General de MTDs, el Ministerio de Agricultura, Pesca y Alimentación ha desarrollado el sistema informatizado ECOGAN.En base al artículo 16.2 del Real Decreto 306/220, de  11 de febrero  los titulares de las granjas de porcino en sistema de producción intensivo están obligados a comunicar a las autoridades competentes las Mejores Técnicas Disponibles (MTDs) aplicadas en la granja durante el año anterior. Se exceptúan de esta obligación las granjas extensivas ( artículo 1.3.a), las granjas de autoconsumo y las reducidas. El titular de la granja deberá realizar la comunicación a la autoridad competente de las MTDs aplicadas en la granja durante el periodo comprendido entre el 1 de enero y antes del 1 de marzo de cada año.</t>
+  </si>
+  <si>
     <t>EATrends 2025-2027</t>
   </si>
   <si>
-    <t>Publicaciones</t>
-[...1 lines deleted...]
-  <si>
     <t>Identifica las tendencias alimentarias clave que marcarán la innovación y la estrategia empresarial en los próximos años, con una mirada puesta en los nuevos valores sociales, las prioridades del consumidor y las fuerzas de un entorno cambiante</t>
   </si>
   <si>
     <t>https://www.azti.es/productos/eatrends-2025-2027/</t>
   </si>
   <si>
     <t>Código de buenas prácticas medioambientales de vacuno de carne</t>
   </si>
   <si>
     <t>Código de buenas prácticas medioambientales de vacuno de carne para ayudar al sector a reducir sus emisiones</t>
   </si>
   <si>
     <t>https://www.gosecuesvac.com/wp-content/uploads/2024/10/CODIGO-BUENAS-PRACTICAS-MEDIOAMBIENTALES-GANADERIA.pdf</t>
   </si>
   <si>
     <t>Manejo de porcino ibérico en dehesa</t>
   </si>
   <si>
     <t>La Dehesa o los sistemas adehesados son un agroecosistema ganadero donde encontramos dos componentes básicos: el árbol (habitualmente quercus sp) y la cubierta vegetal (pasto y matorrales), y aprovechando sus productos, la ganadería extensiva (vacuno, ovino y porcino ibérico). De las especies ganaderas citadas, el porcino ibérico es un animal perfectamente ligado e integrado a la dehesa y sus usos, al que tradicionalmente se ha denominado como “el señor de la dehesa”. Así ambos, cerdo ibérico y dehesa, forman un binomio inseparable, y hoy día es toda una referencia en cuanto a calidad alimentaria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/58c3d7c9-5dde-46e5-9534-c8ec8d6632a1</t>
   </si>
   <si>
     <t>Impacto de Diferentes Acciones de Conservación de la Dehesa en el Sector y la Sociedad de Andalucía</t>
   </si>
   <si>
     <t>Resultados de la evaluacion realizada sobre el impacto de las aciones que el Proyecto LIFE+ biodehesa ha desarrollado en Andalucia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2288d79a-72c1-4453-9ea7-9c93f994dd2b</t>
   </si>
   <si>
     <t>Manual de elaboración del aguardiente de sidra</t>
   </si>
   <si>
     <t>La elaboración de un aguardiente tiene como principal objetivo obtener una bebida de alta graduación mediante la destilación de otra de bajo contenido alcohólico. Por esta razón cualquier materia prima capaz de experimentar un proceso de fermentación alcohólica puede dar lugar a un aguardiente.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Manual+de+elaboraci%C3%B3n+de+aguardiente+de+sidra.pdf/82e61477-2503-c91a-466e-e1512b10c351?t=1729770338719</t>
   </si>
   <si>
     <t>INFOVI: Sistema de Información de Mercados del Sector Vitivinícola</t>
-  </si>
-[...1 lines deleted...]
-    <t>Video</t>
   </si>
   <si>
     <t>Detrás de cada botella de vino hay mucho más que uvas y viñedos
 Tradición, esfuerzo y trabajo constante sostienen al sector vitivinícola
 Hoy, gracias al sistema INFOVI, el vino en España cuenta con más transparencia y datos en tiempo real para tomar mejores decisiones</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hVLxMmuBknM</t>
   </si>
   <si>
     <t>Cuaderno de Explotación agrícola</t>
   </si>
   <si>
     <t>El Cuaderno digital de explotación agrícola (CUE) es una de las herramientas dirigidas a profesionales agrarios para optimizar su producción y simplificar la gestión de sus explotaciones. Supone cambiar del soporte en papel del cuaderno de explotación tradicional a un soporte digital que permita al agricultor sacar mejor provecho de la información que genera y poder trasmitirla a las administraciones por métodos telemáticos.
 Tras las últimas modificaciones del Plan Estratégico de la PAC 2023-2027, su utilización es voluntaria y se han habilitado aplicaciones para realizar las anotaciones de manera sencilla en cualquier momento y lugar con flexibilidad.
 Las Consejerías de Agricultura de las comunidades autónomas ofrecen la información necesaria para los usuarios que quieran saber cómo implantar el CUE.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MZ1SwK7T0nA</t>
   </si>
   <si>
     <t>Agricultura sostenible y ecorregímenes: prácticas que cuidan el campo y reciben apoyo europeo</t>
   </si>
   <si>
     <t>¿Sabías que puedes cuidar el medio ambiente y recibir ayudas directas?
 Los ecorregímenes son prácticas voluntarias que mejoran el rendimiento ambiental y climático en el campo. En este vídeo de la Red PAC, te mostramos dos ejemplos reales de buenas prácticas aplicables a ecorregímenes</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=j1hA5YwST8g</t>
   </si>
   <si>
     <t>Manejo de resistencias a insecticidas para el control químico de Scirtothrips aurantii</t>
   </si>
   <si>
     <t>Jornada sobre nuevos trips en cítricos</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Normas de ordenación ganaderas</t>
   </si>
   <si>
     <t>La actividad ganadera en España está sujeta a normativas cada vez más unificadas y en línea con las directrices europeas. Este vídeo permite entender el porqué de las normas de ordenación ganadera, que pretenden agrupar todos los requisitos dirigidos a profesionales de la ganadería, facilitar su labor, aumentar la eficiencia y garantizar la sostenibilidad.
 Poseen un enfoque global que promueve la calidad y seguridad alimentaria, la reducción del impacto ambiental y el impulso del bienestar animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jlrBSPSNV9Y</t>
   </si>
   <si>
     <t>Estrategias de manejo de Scirtothrips aurantii en cítricos de la Comunitat Valenciana</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Plantas hospedadoras de Scirtothrips aurantii en la Comunitat Valenciana</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Cultivo vertical e hidropónico: la investigación del Centro de Experiencias Cajamar para producir más con menos</t>
   </si>
   <si>
     <t>En el Centro de Experiencias Cajamar (Paiporta, Valencia) se trabaja desde hace años en los sistemas producción hortícola sin suelo.
 En esta ocasión, su director, Carlos Baixauli, nos muestra una investigación que combina cultivo vertical y sistemas hidropónicos de alta eficiencia, dos tecnologías que buscan maximizar la producción en espacios reducidos, reducir consumos y mejorar la sostenibilidad.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/cultivo-vertical-hidroponico-investigacion-centro-experiencias-cajamar-producir-con-menos</t>
   </si>
   <si>
     <t>Estrategias de manejo de plagas y enfermedades en caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Jornada sobre el cultivo del Kiwi</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Gestión integrada de cotonets en caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Primeras bases para la gestión integrada de Scirtothrips aurantii en caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Biología, ecología y métodos de control de Scirtothrips aurantii en cítricos</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Presentación de la Jornada nuevos trips en cítricos por el Secretario Autonómico y el Director del IVIA</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Control biológico en caqui: Cajamar y Agrobío apuestan por estrategias combinadas para un cultivo sostenible</t>
   </si>
   <si>
     <t>Setos, cubiertas vegetales y liberación de insectos beneficiosos se convierten en aliados clave para disminuir el uso de químicos y proteger la biodiversidad en este cultivo</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/control-biologico-caqui-cajamar-agrobio-apuestan-estrategias-combinadas-cultivo-sostenible</t>
   </si>
   <si>
     <t>Viticultura regenerativa</t>
   </si>
   <si>
     <t>Importancia de la microbiología en los suelos agrícolas</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jWwBA7NMK1Q</t>
   </si>
   <si>
     <t>Normativa para comercialización de productos de la madera aprovechados legalmente: Reg. EUTR - FLEGT</t>
   </si>
   <si>
     <t>Información sobre las obligaciones de importadores, propietarios y rematantes en el marco de la aplicación de los reglamentos de la madera de la Unión Europea, y del futuro marco de lucha contra la deforestación.</t>
   </si>
@@ -380,69 +697,69 @@
   <si>
     <t>Idoneidad enológica de cepas de levaduras autóctonas para la elaboración de vino 'Verdejo'</t>
   </si>
   <si>
     <t>El uso de levaduras autóctonas para la producción de vinos es una herramienta para defender la tipicidad de una región particular. La selección de levaduras autóctonas apropiadas asegura el mantenimiento de las características enológicas simulando la fermentación alcohólica espontánea (FA) al tiempo que evita los riesgos de fermentaciones paradas o lentas. En este estudio, se seleccionaron, identificaron y caracterizaron levaduras autóctonas de mosto de uva Verdejo (Denominación de Origen Rueda) para explotar las características del 'terroir'.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2304-8158/12/9/1888</t>
   </si>
   <si>
     <t>Selección y utilización de cepas silvestres de Lachancea thermotolerans de la DOC Rioja con capacidad bioacidificante como estrategia para mitigar los efectos del cambio climático en la industria vitivinícola</t>
   </si>
   <si>
     <t>El vino es un producto alcohólico que se ha producido en todo el mundo durante los últimos milenios con muy pocos cambios en su proceso de producción hasta el siglo pasado. Durante las últimas décadas, las vides han sufrido los efectos del cambio climático actual como múltiples cultivos climatéricos y, por lo tanto, la composición del mosto de uva y del vino final está cambiando. El efecto combinado del aumento de las temperaturas y la fenología avanzada afecta la composición de las bayas, aumentando el azúcar, disminuyendo las concentraciones de ácidos orgánicos y alterando las composiciones de metabolitos secundarios y precursores del aroma. Entonces, los vinos producidos bajo las nuevas condiciones climáticas tienden a presentar baja acidez, alto contenido de alcohol, alto pH y variación de varios parámetros, como el color o los compuestos fenólicos</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2306-5710/11/3/70</t>
   </si>
   <si>
     <t>la fertirrigación del limonero</t>
   </si>
   <si>
     <t>La fertirrigación es la técnica que permite la distribución de los fertilizantes conjuntamente disueltos con el agua de riego. Esta técnica, que puede utilizarse con los distintos sistemas de riego, está totalmente extendida en el caso del riego por goteo.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Impacto de la época de vendimia en la biodiversidad de levaduras silvestres y su influencia en la fermentación del vino</t>
   </si>
   <si>
     <t>El microbioma de la uva es un factor clave que impacta la composición y el aroma del vino. La biodiversidad autóctona de la uva está vinculada a la huella microbiana responsable de las propiedades enológicas distintivas de cada región, conocida como el "terroir" microbiano. La microbiota de las uvas depende de varios factores como el clima, la variedad de uva, la cosecha, las características del viñedo, el suelo y las prácticas vitícolas. En este contexto, las fermentaciones espontáneas están ganando atención por sus efectos potenciales en la complejidad organoléptica del vino.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2076-2607/13/12/2836</t>
   </si>
   <si>
     <t>Plagas y enfermedades de Limón y Pomelo en la Región de Murcia</t>
   </si>
   <si>
     <t>Período crítico, estados más vulnerables, métodos de seguimiento, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Una agricultura sin agricultores</t>
   </si>
   <si>
     <t>Francia siempre ha sido vista como un país de pequeñas y medianas explotaciones agrarias, autónomas y gestionadas por el titular y su familia.
 El modelo de agricultura familiar, consolidado y reforzado durante el periodo de modernización que tuvo lugar después de la II Guerra Mundial, se ve hoy atravesado por fuertes procesos de cambio que generan nuevas y muy diversas formas de organización del trabajo y del capital agrícola.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/agricultura-sin-agricultores</t>
   </si>
   <si>
     <t>Plagas reguladas en la producción de frutales de hueso y almendro (Cuarentenarias y RNQPS)</t>
   </si>
   <si>
     <t>La entrada en vigor del Reglamento 2016/2031, ha supuesto la introducción de numerosos cambios legislativos. Entre ellos, la clasificación de las plagas en cuarentenarias, prioritarias y reguladas no cuarentenarias. Esta clasificación se establece por la Unión Europea y conlleva unos grados de protección y la aplicación de diferentes medidas.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/95195654/3-2023+Informaci%C3%B3n+T%C3%A9cnica+.pdf/3dcfbaa6-c7a7-601e-fafa-e37a4d52766f?t=1698916023334</t>
   </si>
   <si>
     <t>Orientaciones para el seguimiento de Eurytoma amygdali</t>
   </si>
   <si>
     <t>En los últimos años, Eurytoma amygdali se ha extendido por el territorio de la Comunidad Autónoma de Aragón de manera similar a como lo está haciendo en otras zonas españolas, y es previsible que esta expansión continúe.
@@ -737,87 +1054,58 @@
   <si>
     <t>El Cambio Climático y sus consecuencias negativas para nuestro planeta y los sistemas socioeconómicos son ya una evidencia reconocida por la comunidad científica y la sociedad en general [1]. Para intentar paliar esta situación, es crucial reducir la emisión de gases de efecto invernadero derivados de la acción del hombre, ya que son la principal causa del calentamiento global del planeta. En esta línea, los participantes en la COP21 de París [2] acordaron promover un modelo de progreso tecnológico y financiero de bajas emisiones con el objetivo de mantener el aumento global de la temperatura por debajo de 2°C, e intentando limitarlo a 1,5°C. En relación a la posibilidad de alcanzar estos objetivos, el Intergovernmental Panel on Climate Change (IPCC) en su informe de 2022 señala que, con una mayor ambición climática por parte de los gobiernos, es posible conseguir que el aumento global de la temperatura no supere los 1,5ºC [2].</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/publicaciones/informeprospectivoagrivoltaica2023.pdf</t>
   </si>
   <si>
     <t>Ensayo de portainjertos en variedades de vid de Asturias</t>
   </si>
   <si>
     <t>En la antigüedad, el geógrafo e historiador griego Estrabón (63 a. C. – 20 d. C. aprox.) menciona que los habitantes prerromanos de Asturias conocían el vino, pero era muy escaso y sólo lo bebían en los grandes festines. Cuando llegaron los romanos a la actual Asturias en el 29 a.C., no había viñas; la invasión romana no produjo ningún impulso en este cultivo, continuándose cultivando en emparrado la variedad cocólobis, con escasa producción de vino (Gómez, 1920).</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Ensayo+de+portainjertos+en+variedades+de+vid+de+Asturias.pdf/d4ef19e8-6c62-bbdd-aeb1-97f0972435e8?t=1729770450155</t>
   </si>
   <si>
     <t>El fuego bacteriano de las rosáceas (Erwinia amylovora)</t>
   </si>
   <si>
     <t>La enfermedad del fuego bacteriano está causada por la bacteria Erwinia amylovora (Burril) Winslow et al., considerada como organismo nocivo de cuarentena en la Unión Europea, para la que existe legislación específica sobre medidas preventivas contra la introducción y difusión (RD 58/2005), así como un programa nacional de erradicación y control del fuego bacteriano de las rosáceas (RD 1201/1999 y RD 1512/2005).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/publicaciones/erwinia-baja.pdf</t>
   </si>
   <si>
-    <t>Cultivos hortícolas en Castilla y León</t>
-[...8 lines deleted...]
-  <si>
     <t>Manual de preguntas frecuentes. Asesoramiento en producción ecológica</t>
   </si>
   <si>
     <t>¿Qué es la producción ecológica?
 Se trata de un método de producción agrícola y ganadera que se caracteriza por conjugar prácticas agrarias respetuosas con el medio ambiente, normas exigentes sobre bienestar animal, mantener elevados niveles de biodiversidad y no aplicar productos químicos de síntesis, todo ello para poner a nuestro alcance alimentos saludables y de calidad.</t>
   </si>
   <si>
     <t>https://www.ecoagricultor.com/manual-preguntas-frecuentes-en-la-produccion-ecologica/</t>
-  </si>
-[...17 lines deleted...]
-    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1284250168638/Publicacion/1284253423680/Redaccion</t>
   </si>
   <si>
     <t>Podcast agricultura</t>
   </si>
   <si>
     <t>Podcast</t>
   </si>
   <si>
     <t>Bienvenido a Podcast Agricultura, el primer podcast agrícola en español. Desde su lanzamiento, en enero de 2020, se ha consolidado como una fuente de información en el mundo agrícola.
 Mi objetivo es ofrecer contenido de valor para profesionistas del sector agrícola. Ya seas un agrónomo experimentado o un recién graduado, aquí encontrarás una fuente de conocimiento.
 Abordo temas generales de agricultura, todos relacionados con la agroindustria y los agronegocios. Considero mi podcast como un complemento esencial para aquellos que han estudiado agronomía.</t>
   </si>
   <si>
     <t>https://podimo.com/es/shows/podcast-agricultura?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Entre Chozos y Cañadas</t>
   </si>
   <si>
     <t>Podcast de la Real Federación Española de Asociaciones de Ganado Selecto (RFEAGAS) que muestra la realidad de un sector que combina tradición, sostenibilidad y tecnología de vanguardia. Desde las cañadas que recorren los trashumantes hasta los laboratorios donde se custodian los tesoros genéticos de nuestras razas autóctonas, este espacio nos llevará de la mano de expertos para entender mejor el mundo ganadero.</t>
   </si>
   <si>
     <t>https://open.spotify.com/show/5ZE7poKYhtmSERTg7JOrS3</t>
   </si>
   <si>
@@ -1092,59 +1380,50 @@
   <si>
     <t>Este documento ofrece una revisión a los principales factores internos o externos al árbol que afectan a la producción de bellota en la dehesa. Este material resume la charla que se presentó en las "IX Jornadas de cerdo ibérico" organizadas por ASAJA Córdoba el 6 de Abril de 2016 en Villanueva de Córdoba</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14f94d6e-ee37-4d15-a93e-684d42558a1e</t>
   </si>
   <si>
     <t>Poda del árbol en la dehesa</t>
   </si>
   <si>
     <t>Esta publicación tiene como finalidad exponer los aspectos técnicos más importantes que definen la poda del arbolado de la dehesa así como las limitaciones y precauciones que han de considerarse para su realización. En la unidad 1 se exponen los criterios generales y la base fisiológica que deben tenerse en cuenta a la hora de abordar la poda del arbolado en la dehesa. En la unidad 2 se describen los diferentes tipos de poda que se realizan en la dehesa así como las consideraciones que han de tenerse en cuenta para evitar impactos negativos en el vigor del árbol. Finalmente en la unidad 3 se cuantifica su coste y el de la gestión de los diferentes subproductos, se describe el proceso para la solicitud de permisos a la Administración, y se abordan algunos aspectos básicos de prevención de riesgos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbcb1934-ab8c-4ad9-9a3c-288d3404d6ce</t>
   </si>
   <si>
     <t>Avances en la evaluación de la producción de pasto y bellota en la dehesa mediante sensores próximos y remotos</t>
   </si>
   <si>
     <t>Esta publicación describe una serie de avances que se han realizado en IFAPA para integrar información procedentes de sensores remotos en la gestión del pastoreo extensivo en los sistemas de dehesa. Para ello, se combinan los datos proporcionados por estos sensores, fundamentalmente a bordo de satélites y aviones, con medidas precisas de campo y modelos. Esta integración permite realizar un seguimiento preciso, regular y con abjo coste del estado de las cubiertas vegetales de la dehesa, cuantificándolas y estimando su desarrollo fenológico, y de sus producciones, en concreto la producción y calidad del pasto y la producción de bellota, principales alimentos del ganado en la dehesa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89b5eb5e-7dd8-4449-b253-6cd55bd4e53a</t>
   </si>
   <si>
-    <t>Trazabilidad en el sector Agroalimentario, Ganadero, Agrícola y Forestal</t>
-[...7 lines deleted...]
-  <si>
     <t>Validación y seguridad de las aplicaciones aéreas con drones en el entorno agroforestal (PHYTODRON)</t>
   </si>
   <si>
     <t>Validación del uso de drones como alternativa segura y eficaz de forma comparativa a las aplicaciones con fitosanitarios convencionales (análisis riguroso de riesgos, escenarios, aplicaciones y equipos).</t>
   </si>
   <si>
     <t>Desarrollo e implantación de un Sistema de Apoyo a la Gestión Forestal en RED-SAGEFER</t>
   </si>
   <si>
     <t>Diseño, desarrollo e implementación de una red de sistemas de software de implantación territorial que permita el impulso y la puesta en valor del territorio forestal a escala municipal en España con la movilización de todos los agentes del sector.</t>
   </si>
   <si>
     <t>Estrategia de digitalización del sector agroalimentario y forestal y del medio rural</t>
   </si>
   <si>
     <t>Documento que define las líneas estratégicas y medidas necesarias para impulsar la transformación digital de los sectores agroalimentario y forestal y del medio rural y los instrumentos previstos para su implementación.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estrategia_digitalizacion_sector_agroalimentario_forestal_medio_rural_ve_tcm30-560060.pdf</t>
   </si>
   <si>
     <t>Resumen de la jornada de presentación del demostrador digital forestal implantado en Kiwi Atlántico en el marco del proyecto HIBA+</t>
   </si>
   <si>
     <t>Resumen de la jornada de presentación del demostrador digital forestal implantado en kiwi atlántico en el marco del proyecto HIBA+</t>
@@ -1158,59 +1437,50 @@
   <si>
     <t>Esta publicación es una recopilación de Grupos Operativos y Proyectos Innovadores en materia de trazabilidad en el sector agroalimentario, agrícola, ganadero y forestal en España y Europa</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
   </si>
   <si>
     <t>Marketing en Sector Agrícola, Ganadero, Forestal e Industrias Agroalimentarias. Grupos Operativos y Proyectos Innovadores</t>
   </si>
   <si>
     <t>Esta publicación es una recopilación de Grupos Operativos y Proyectos Innovadores en materia de marketing en el sector agrícola, ganadero, forestal e industrias agroalimentarias en España y Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
   </si>
   <si>
     <t>Mejoras en la Gestión de Explotaciones Forestales. Grupos Operativos y Proyectos Innovadores</t>
   </si>
   <si>
     <t>Esta publicación es una recopilación de Grupos Operativos y Proyectos Innovadores en materia de mejoras en la gestión de explotaciones forestales en España y Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_MejoraExplotacionesForestales_v2.pdf</t>
   </si>
   <si>
-    <t>Marketing en el sector Agrícola, Ganadero, Forestal e Industrias Agroalimentarias</t>
-[...7 lines deleted...]
-  <si>
     <t>Análisis de la disposición de los olivicultores de montaña a participar en programas de reconversión forestal</t>
   </si>
   <si>
     <t>Este trabajo analiza la disposición de los olivicultores de montaña a participar en un programa agroambiental que promoviese el abandono parcial o total de la producción al objeto de potenciar la provisión de bienes públicos de carácter ambiental (biodiversidad y funcionalidad del suelo). Para ello, se utilizó una encuesta basada en la técnica de valoración contingente, realizada en las comarcas de Los Pedroches y La Sierra (Córdoba) y Sª Norte (Sevilla). Los resultados muestran una aceptación reducida por parte de los olivicultores de montaña (entre el 5% y el 25% según el escenario y el nivel de compensación), siendo más atractivo para aquellos que presentan reducidos rendimientos y que implementan actualmente buenas prácticas agrarias (p. ej., cubiertas vegetales en buena parte de su explotación). Asimismo, la participación en el programa está determinada por las opiniones y actitudes de los olivicultores, especialmente respecto de la producción ecológica y de la conversión del olivar en tierras de monte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0ac670bd-7596-4afe-8adc-8e08217adab3</t>
   </si>
   <si>
     <t>Decálogo sobre el control de las plagas de Jabalíes</t>
   </si>
   <si>
     <t>Resumen de las principales medidas para el control sostenible de las poblaciones de jabalí</t>
   </si>
   <si>
     <t>https://iberico.com/wp-content/uploads/2023/04/DECALOGO.pdf</t>
   </si>
   <si>
     <t>Taller online. QUANTIFARM: Habilidades de asesoramiento avanzadas para asesores agrícolas en el campo de las soluciones tecnológicas para la agricultura digital</t>
   </si>
   <si>
     <t>En este taller en línea, organizado por QuantiFarm en colaboración con EUFRAS, el 28 de noviembre de 2024, agricultores, consultores rurales y otras partes interesadas tuvieron la oportunidad de profundizar en:Factores que influyen en la adopción de DATS (Digital Agriculture Technology Solutions- soluciones tecnológicas para la agricultura digital) por parte de los agricultoresDiversas categorías de  DATS (Digital Agriculture Technology Solutions- soluciones tecnológicas para la agricultura digital) y sus posibles beneficiosEl kit de herramientas de QuantiFarm y sus servicios de asesoramiento personalizadosCómo apoyar a los agricultores en el uso de  DATS (Digital Agriculture Technology Solutions- Soluciones tecnológicas para la agricultura digital) en situaciones reales </t>
   </si>
   <si>
     <t>https://youtu.be/Cjv4ZaZPcfg</t>
@@ -2931,50 +3201,77 @@
   <si>
     <t>La característica coloración de las fresas maduras se debe a la acumulación de antocianinas.  Estos pigmentos, además de aumentar el atractivo de los frutos, poseen numerosos beneficios para la salud debido a sus propiedades antioxidantes. Las diferentes variedades y especies de fresa presentan una llamativa variabilidad en el color de sus frutos, siendo este un importante carácter para los mejoradores. En el centro IFAPA de Málaga, en colaboración con otros grupos de investigación, hemos desarrollado dos pruebas de ADN para predecir la presencia/ausencia y la distribución de estos pigmentos en el fruto, evitando la necesidad de crecer la planta para observar el fenotipo.  Los marcadores utilizados detectan diferentes alelos del gen FaMYB10 que es responsable de la variación cualitativa de estos caracteres. En este documento se presentan los detalles de ambas pruebas, que podrán ser utilizadas a gran escala y de forma económica y sencilla en los programas de mejora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Gestión Integrada de la Cochinilla Blanca del Mango</t>
   </si>
   <si>
     <t>La cochinilla blanca (Aulacaspis tubercularis) es la plaga más importante del mango en el Sur de España, y una de las más dañinas a nivel mundial. Aquí se proponen las bases para su gestión integrada. Se realiza una descripción de la plaga y se aportan datos sobre su biología y los síntomas y daños que produce. Además, se sugiere el empleo de aceites parafínicos para su control, que han mostrado eficacia en los ensayos de campo. El control biológico, a través de un depredador (Cybocephalus nipponicus) y un parasitoide (Encarsia citrina), es una opción de futuro, aunque habrá que estudiar su implementación con cubiertas vegetales que les sirvan de refugio y alimento alternativo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Control químico sostenible de la cochinilla blanca del mango (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>La cochinilla blanca, es una plaga clave en los cultivos de mango en Andalucía ya que produce importantes</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Recomendaciones en la Elaboración de Queso de Pasta Lavada</t>
+  </si>
+  <si>
+    <t>La adición de agua durante la elaboración del queso, se conoce como ‘lavado de la pasta’. Mediante esta operación básica, se persigue obtener unas características organolépticas muy típicas de esta tipología de quesos, de consistencia cremosa, y sabor y aromas suaves. Este trabajo establece unas recomendaciones básicas durante las distintas fases de elaboración para obtener un producto óptimo desde el punto de vista tecnológico, nutricional y sensorial.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
+  </si>
+  <si>
+    <t>Balance de Agua en el Suelo. Un Método Eficiente para Programar el Riego de la Fresa</t>
+  </si>
+  <si>
+    <t>La aplicación de riego resulta imprescindible para asegurar la calidad y producción de las cosechas en regiones áridas y semiáridas. La ausencia de una programación racional del riego puede provocar que sistemas de riego con una alta eficiencia potencial se gestionen de manera ineficiente. El método de balance de agua en el suelo para la programación de riegos resulta sencillo de aplicar y su uso se ha visto favorecido por la implantación de la Red SIAR, una red pública del Ministerio de Agricultura, Pesca y Alimentación, compuesta por más de 450 estaciones meteorológicas automáticas, que proporcionan información para el cálculo de la evapotranspiración de referencia. Su uso en la programación de los riegos puede producir ahorros de agua de hasta el 40% respecto al riego tradicional del agricultor. Este trabajo presenta los resultados de la aplicación de este método al cultivo de la fresa en la provincia de Huelva y muestra que su aplicación produjo ahorros medios de agua superiores al 40%.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
+  </si>
+  <si>
+    <t>Estudio de la autofertilidad en habas. Aplicaciones en mejora</t>
+  </si>
+  <si>
+    <t>La autofertilidad es la habilidad de las plantas de producir frutos sin que las flores hayan sido previamente manipuladas (ya sea por polinización mediada por insectos o mediante polinización manual). La polinización es esencial para la reproducción del 90% de las plantas con flor y para un tercio de nuestros cultivos. El declive de las poblaciones de polinizadores puede suponer un riesgo para la producción de dichos cultivos, por lo que surge la necesidad de desarrollar nuevas variedades capaces de autofertilizarse. Sin embargo, los caracteres que promueven la capacidad de autofertilización están poco estudiados. En este trabajo se pretenden descubrir caracteres florales asociados a la autofertilidad en habas, para así poder hacer en un futuro estudios de genes candidatos que aceleren los programas de mejora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
+  </si>
+  <si>
     <t>Torymus sinensis. Parasitoide Exótico de la Avispilla del Castaño</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se hace un estudio del parásito específico Torymus sinensis, se informa de las sueltas experimentales que se han realizado hasta el momento y de las medidas necesarias para conseguir su instalación en el cultivo, advirtiendo de los posibles riesgos medioambientales que puede acarrear su liberación en el medio.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2016/2017</t>
   </si>
   <si>
     <t>Información actualizada sobre las nuevas variedades de trigos duros en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de trigo duro a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2015/2016</t>
   </si>
   <si>
     <t>Información actualizada sobre las nuevas variedades de trigos duros en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de trigo blando a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
@@ -2982,77 +3279,50 @@
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2014/2015</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Resultados de los Ensayos de Nuevas Variedades de Triticale en Andalucia. Campaña 2015/2016</t>
   </si>
   <si>
     <t>Información actualizada sobre las nuevas variedades de triticales en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de triticales a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
   </si>
   <si>
     <t>Control Integrado de Plagas en Calabacín Bajo Invernadero en Ciclo de Primavera</t>
   </si>
   <si>
     <t>La actual problemática en cultivo de calabacín debido al virus del Nueva Delhi (ToLCNDV transmitido por la especie de mosca blanca Bemisa tabaci, está provocando importante perdidas de producción. La aplicación reiterada de insecticidas como única medida no consigue un adecuado control de esta plaga. En este trabajo se evalúa la utilización del depredador Amblyseius swirskii y la aportación de polen como alimento suplementario para la mejora de su instalación, como parte de una estrategia de control integrado, en un cultivo de calabacín en ciclo de primavera. Los resultados muestran que las medidas preventivas tanto de hermeticidad como de protección del cultivo, junto con una adecuada instalación del depredador, disminuyen la presencia y el desarrollo de la plaga en el cultivo, minimizando la incidencia del virus del Nueva Delhi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
-    <t>Recomendaciones en la Elaboración de Queso de Pasta Lavada</t>
-[...25 lines deleted...]
-  <si>
     <t>Ecotipos Andaluces de Habas. Campaña 2021/2022.</t>
   </si>
   <si>
     <t>IFAPA conserva una valiosa colección de ecotipos de habas andaluces. Con el objetivo de fomentar su uso, se han realizado distintos análisis experimentales para conocer su comportamiento agronómico y adaptación en ambientes específicos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Aplicación de Productos Fitosanitarios Nivel Piloto Aplicador: Actualización de Contenidos Formativos</t>
   </si>
   <si>
     <t>Índice: UD 1: Generalidades de protección vegetal; UD 2: Productos fitosanitarios: clasificación y características; UD 3: Formulaciones de productos fitosanitarios: naturaleza y características. UD 4: Riesgos para el medio ambiente derivados</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Evaluacion de la Eficacicia de Fungicidas en Trigo duro y blando en Andalucía. Campana 2014-2015.</t>
   </si>
   <si>
     <t>Información actualizada sobre la Evaluación de la eficacia del uso de fungicidas de última generación en el control de enfermedades fúngicas en trigo duro y trigo harinero teniendo en cuenta criterios de rentabilidad y sostenibilidad ambiental. En esta publicación se recogen los resultados de los ensayos llevados a cabo durante la Campaña 2014/2015. Éstos son resultados de una única campaña, y por tanto a medida que avance el proyecto se irán obteniendo nuevos datos que permitirán ofrecer a técnicos y agricultores una información más completa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -4245,104 +4515,104 @@
   <si>
     <t>En este documento se presentan los resultados obtenidos con el tratamiento de la fruta con anhídrido carbónico en cuanto a la vida útil del producto para su consumo en fresco y a sus características organolépticas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certificación Ecológica de Pepino mediante Isótopos Estables de Nitrógeno</t>
   </si>
   <si>
     <t>En este documento se presentan los resultados obtenidos en un ensayo sobre la diferenciación de diversas variedades de pepino cultivadas en Andalucía por el sistema convencional y en ecológico, mediante la técnica analítica de espectrometría de masas de razones isotópicas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certificación Ecológica de Garbanzo mediante Isótopos Estables de Nitrógeno</t>
   </si>
   <si>
     <t>En este documento se presentan los resultados obtenidos para la diferenciación, por espectrometría de masas de razones isotópicas (IRMS),  de garbanzos de la variedad Fardón, cultivados en dos suelos diferentes y con diversos tipos de abonado, unos adecuados para el cultivo convencional y otros para su el cultivo ecológico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Protocolo de Inoculación con Fusarium oxysporum f. sp. ciceris en Garbanzo</t>
+  </si>
+  <si>
+    <t>En este documento se presenta el procedimiento a seguir para realizar la inoculación en condiciones controladas con el hongo del suelo Fusarium oxysporum f.sp. ciceris en garbanzo de manera que cualquier persona interesada sea capaz de llevar a cabo este proceso. Aunque está enfocado en Fusarium oxysporum, este manual será útil para otras especies de hongos que penetren por la raíz así como para otras especies susceptibles que se infecten de la misma manera. Realizar una correcta selección de genotipos es fundamental en cualquier programa de mejora por lo que es muy importante disponer de protocolos adecuados que nos permitan seleccionar con gran fiabilidad.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
+  </si>
+  <si>
+    <t>Evaluación técnica del efecto de la presión de trabajo en aplicaciones fitosanitarias con lanza pulverizadora manual sobre cultivo de tomate en invernadero</t>
+  </si>
+  <si>
+    <t>En este documento se presenta una evaluación técnica de tres aplicaciones fitosanitarias realizadas con lanza pulverizadora manual a presiones de trabajo distintas (20 bar, 15 bar y 10 bar), determinando la cantidad de producto pulverizado que cae sobre la masa vegetal, la uniformidad de la distribución del producto aplicado sobre la planta y las pérdidas al suelo del producto pulverizado generadas, con el objetivo de optimizar el parámetro operacional “presión de trabajo”.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
+  </si>
+  <si>
+    <t>Naranja Ecológica y Convencional. Calidad General y Sensorial</t>
+  </si>
+  <si>
+    <t>En este documento se presentan los resultados de calidad físico química y de calidad sensorial de dos variedades de naranja, Navelina y Salustiana, ampliamente cultivadas en el Valle del Guadalquivir, en cultivo convencional y en cultivo ecológico.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
+  </si>
+  <si>
+    <t>Análisis de la Pungencia de 110 Cultivares de Pimientos (Capsicum annuum L.)</t>
+  </si>
+  <si>
+    <t>En este documento se presentan los resultados del contenido en capsaicina de una colección de 110 nuevas variedades de pimientos desarrollados por una empresa en Andalucia, encontrando valors entre 200 y 250.000 unidades de Scoville.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
+  </si>
+  <si>
     <t>Guía Manejo Integrado de Plagas</t>
   </si>
   <si>
     <t>En este documento se expone una revisión de los principales aspectos teóricos y prácticos que pueden ser de utilidad en la lucha contra las principales plagas de los frutales de hueso en nuestra comunidad, dentro del Programa de Producción Integrada contemplado en el Reglamento de Producción Integrada de melocotonero, ciruelo y albaricoquero en Andalucía (BOJA, 2013).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
   </si>
   <si>
     <t>Efecto de la Conductividad Eléctrica del Agua de Riego y de la Fertilización Carbónica en la Conservación del Tomate Raf</t>
   </si>
   <si>
     <t>En este documento se ofrecen los resultados de un estudio en el que se evalúa el efecto que sobre la calidad y la vida útil del tomate tipo Raf (cv. Delizia) ejerce la conductividad eléctrica (CE) de la solución nutritiva así como la fertilización carbónica mediante el aporte de CO2 en el invernadero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
   </si>
   <si>
-    <t>Protocolo de Inoculación con Fusarium oxysporum f. sp. ciceris en Garbanzo</t>
-[...34 lines deleted...]
-  <si>
     <t>Recomendaciones para Reducir el Impacto de la Sequía en Cítricos</t>
   </si>
   <si>
     <t>En este documento se dan las recomendaciones más adecuadas para una gestión eficiente del agua en el cultivo de los cítricos en situación de escasez hídrica, y bajo diferentes escenarios de disponibilidad. Para ello es importante diferenciar diferentes grupos de actuación en función de la dotación de agua autorizada para la campaña y se realizarán recomendaciones o estrategias a seguir en cada caso:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Sistemas de Regadío Tradicionales en Andalucía: Definición, Caracterización, Valores y Problemáticas</t>
   </si>
   <si>
     <t>En este documento se definen los sistemas de regadíos históricos o tradicionales, se hace una caracterización de los mismos, se enumeran sus valores y se plantea su problemática actual. Los sistemas de regadío tradicionales, además de presentar un valor productivo generador de economía y empleo, proporcionan grandes servicios ecosistémicos, y son de especial importancia social, patrimonial, paisajística e histórica. La supervivencia de estos sistemas pasa porque la actividad agraria sea sostenible económicamente, puesto que deben competir con otros sistemas productivos en la economía de mercado. Para ello se debe buscar la diferenciación de los productos (por ejemplo, agricultura y ganadería ecológica), aumento de la productividad (diversificación, nuevos cultivos) y la búsqueda de nuevos canales de comercialización y mercados, entre otros.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Elaboración de Conservas de Membrillo</t>
   </si>
   <si>
     <t>En este documento se describe el proceso de elaboración de 9 tipos de conservas elaboradas a partir de la fruta del membrillo y de una infusión de hoja del membrillo. Se presentan los diagramas de flujo del proceso, las carácterísticas analíticas del producto, el rendimiento y la valoración sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -4785,50 +5055,59 @@
   <si>
     <t>El requesón es un producto lácteo obtenido  a partir del suero lácteo obtenido durante el proceso de elaboración del queso. Se elabora mediante el calentamiento del suero, lo que provoca la precipitación de las proteínas séricas. Este trabajo establece unas recomendaciones básicas durante las distintas fases de elaboración para obtener un producto óptimo desde el punto de vista tecnológico, nutricional y sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
   </si>
   <si>
     <t>Viabilidad de la reutilización de salmueras de fermentación como aguas de proceso y lavados</t>
   </si>
   <si>
     <t>El sector de la aceituna de mesa en España se ha incrementado en los últimos años, llegando a duplicar su producción en la última década alcanzando valores superiores a las 800000 toneladas. Destaca la producción andaluza de aceituna de mesa puesto que representa en torno al 80% de la producción española y dentro de ella la provincia de Sevilla donde se concentra el 58% de la producción nacional. Es un sector industrial que está en fase de modernización, dinámico y preparado para realizar todas las fases de preparación e industrialización de la aceituna de mesa. Los datos aportados anteriormente avalan en parte el dinamismo del sector, permitiéndole afrontar con mayor éxito los retos a los que debe enfrentarse, como la mejora medioambiental de la industria, la creciente competencia de otros países productores y la necesidad de seguir innovando.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Ineficiencia por efecto borde debida a la fragmentación del olivar jienense</t>
   </si>
   <si>
     <t>El tamaño de la explotación agraria, la fragmentación y la dispersión afectan a su rentabilidad. A pesar de  ello,  no  existen  estudios  que  realicen  un  análisis  conjunto  de  las  citadas  variables, centrándose  la práctica totalidad de los mismos en el tamaño de la explotación. La proporción óptima de los costes fijos de las maquinarias empleadas en la gestión agrícola sólo se puede lograr cuando las granjas alcanzan un cierto tamaño mínimo. Este hecho se analiza a través del efecto borde.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>Denominación de Origen Protegida como Sistema de Calidad Certificada en la Industria del Aceite de Oliva Andaluz: Factores de Adopción y Prácticas de Gestión</t>
+  </si>
+  <si>
+    <t>El presente trabajo tiene como objetivo el analizar los factores que han condicionado la adopción de la DOP en el sector industrial olivarero de Andalucía, así como la influencia de esta adopción en las prácticas industriales y comerciales implementadas en la industria, con el fin último de ayudar al diseño de políticas públicas que refuercen la difusión de la DOP en el sector.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
+  </si>
+  <si>
     <t>Desarrollo de Sinapis alba subsp. Mairei y producción de glucosinolatos con diferentes dosis de siembra y tipos de abonado</t>
   </si>
   <si>
     <t>El presente trabajo evalúa distintas dosis de siembra deSinapis alba y las estrategias de abonado adecuadas para maximizar eldesarrollo de la planta y el contenido de glucosinolatos de estaespecie, con el fin de que sea eficaz cuando se emplea como coberturavegetal para biofumigación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
   </si>
   <si>
     <t>Diversidad de la Calidad Físico-Química de Pepino Dulce, un Cultivo Novedoso en España</t>
   </si>
   <si>
     <t>El principal objetivo de este trabajo fue estudiar la calidad físico-química de variedades de pepino dulce cultivadas en invernadero en Almería, con la finalidad de que consumidores, agricultores, técnicos y empresas agroalimentarias dispongan de dicha información con vista a diversificar y potenciar el consumo y la producción. Se ha encontrado una gran variabilidad en componentes de calidad físico-química en las seis variedades  estudiadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Estudio económico comparativo del manejo de suelo de olivar con ayuda agroambiental y sin ayuda</t>
   </si>
   <si>
     <t>El Programa de Desarrollo Rural de Andalucía 2014-2020 ha incluido la Medida 10 “Agroambiente y Clima” y una serie de submedidas; concretamente la Submedida 10.1. Pagos por compromisos agroambientales y climáticos define operaciones que persiguen el mantenimiento de actividades beneficiosas para el medio ambiente frente al riesgo de abandono, la introducción de sistemas productivos que permiten un uso más sostenible de los recursos naturales y el desarrollo sostenible de los recursos genéticos en la agricultura. Por la Orden de 26 de mayo de 2015 publicada en el BOJA núm. 102 se aprueban las bases reguladoras para la concesión de subvenciones a la Medida 10 “Agroambiente y Clima” en la Comunidad Autónoma de Andalucía; en su Anexo I denominado “Condiciones de admisibilidad que deberán cumplirse durante todo el periodo de compromisos y compromisos de las distintas operaciones de la Medida 10: Agroambiente y Clima”, establece como compromiso para las operaciones 10.1.4. “Sistemas sostenibles de cultivos herbáce</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
@@ -4837,59 +5116,50 @@
     <t>Empresa Agraria. Módulo I.</t>
   </si>
   <si>
     <t>El Programa Formativo consta de cuatro módulos genéricos, comunes a todas las orientaciones productivas y los cuatro módulos restantes, son específicos de cada orientación productiva y se centran en los aspectos técnicos específicos correspondientes a las producciones agrarias y ganaderas. En el Módulo 1. Empresa Agraria se abordan aspectos generales relativos a la gestión de la explotación agraria. Entre ellos, cabe destacar la rentabilidad económica de las inversiones, las ayudas a la creación de empresas dirigidas a jóvenes agricultores que se incorporan por primera vez al sector, las ayudas de modernización de explotaciones agrarias y las explotaciones prioritarias.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Influencia del patrón sobre el comportamiento agronómico de `Clementina de Nules´en cultivo ecológico en Málaga. Campaña 2022/2023.</t>
   </si>
   <si>
     <t>El proyecto TRANSFORMA Cítricos, a través de una red de ensayos experimentales en Andalucía, busca impulsar una citricultura más sostenible y rentable, especialmente en producción ecológica. El Centro IFAPA de Málaga contribuye evaluando material vegetal y prácticas de cultivo innovadoras. Este estudio se centra en el comportamiento agronómico de la mandarina 'Clementina de Nules' sobre cinco patrones de cítricos ecológicos en Málaga durante la campaña 2022/2023, evaluando producción, maduración y calidad de la fruta para optimizar el manejo agronómico y mejorar la rentabilidad de las plantaciones ecológicas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
   </si>
   <si>
     <t>Recomendaciones en la Elaboración de Queso de Pasta Azul</t>
   </si>
   <si>
     <t>El queso azul constituye una categoría general de quesos, elaborados a partir de leche de vaca, cabra, oveja, o mezcla, que se caracteriza por el desarrollo interno del moho Penicillium roqueforti el cual le confiere unas coloraciones verde - azuladas típicas. Tradicionalmente, estos quesos se maduraban en cuevas, donde se implantaba dicho moho, y en las cuales existían unas condiciones idóneas que permitían el desarrollo del mismo. Este trabajo establece unas recomendaciones básicas durante las distintas fases de elaboración para obtener un producto óptimo desde el punto de vista tecnológico, nutricional y sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
   </si>
   <si>
     <t>Fenología floral y calidad de la flor en el olivo</t>
   </si>
   <si>
     <t>El presente trabajo muestra la variabilidad genética y ambiental para la floración y calidad de flor del olivo en Andalucía. Además de remarcar el posible efecto de la temperatura sobre estos parámetros decisivos para la producción anual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Ensayo de herbicidas en olivar selectivos para una cubierta vegetal de Brachypodium distachyon</t>
   </si>
   <si>
     <t>El presente trabajo muestra los resultados de un ensayo de campo en olivar en el que se aplicaron tres tratamientos herbicidas con el objetivo de controlar las malas hierbas en una cubierta vegetal establecida de Brachypodium distachyon.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Corrección de clorosis férrica en olivar mediante quelatos</t>
   </si>
   <si>
     <t>El presente trabajo muestra los resultados de un estudio en el que, durante 4 años, desde el 2003 al 2006, se ha evaluado la respuesta productiva de distintos tipos de olivar a la aplicación de quelatos de hierro o-o Fe EDDHA.</t>
   </si>
@@ -7378,59 +7648,50 @@
   <si>
     <t>https://plagas.itacyl.es/documents/109511/1322754/LE-E-08_O%C3%8DDIO+EN+LEGUMINOSAS_2021-W.pdf/2f3e259f-4652-cde9-2739-b1b604f25232?t=1637913956976</t>
   </si>
   <si>
     <t>Enfermedades en leguminosas. Fusariosis en leguminosas (Fusarium spp.)</t>
   </si>
   <si>
     <t>AGENTE CAUSAL: Ocasionada por los hongos Fusarium solani (podredumbre de cuello y radicular) y F. oxysporum (marchitez), ambos con un elevado número de hospedantes, incluyendo los cultivos de leguminosas (guisante, garbanzo, lenteja, yeros, latiros, altramuces, judía, alfalfa, etc). Sin embargo, F. oxysporum está estructurado en formas especiales que atacan a una sola especie o a un número limitado de ellas. F. solani es más generalista.  Son enfermedades de suelo (inóculo primario en el suelo o restos de cultivo). Sin embargo, también puede transmitirse por semilla. Condiciones de desarrollo: Tª 12-35ºC (óptimo 20-25ºC) y humedad alta. Puede manifestarse en cualquier momento, pudiendo progresar de forma lenta o muy explosiva. En infecciones tempranas puede haber casos asintomáticos, pero al subir la temperatura en la floración puede darse un crecimiento rápido del hongo que ocasione importantes daños en muy pocos días. Asimismo, una situación de estrés hídrico, o cualquier otro factor que provoque debilidad en la planta, puede favorecer la expresión de síntomas y daños en plantas previamente infectadas. CICLO, SÍNTOMAS Y DAÑOS: Pueden permanecer en el suelo durante muchos años. F. oxysporum penetra intercelularmente, o a través de heridas, por la raíz hasta alcanzar el xilema provocando su obstrucción. F. solani infecta la raíz o el cuello, progresando hacia abajo y ocasionando su pudrición. F. oxysporum expresa una coloración rojiza o marrón en el xilema de la raíz, y en ocasiones de la parte baja del tallo, visible al practicar un sajado vertical o en cortes transversales. F. solani expresa, normalmente por debajo del suelo, manchas rojizas o marrones que terminan pudriéndose. El flujo de agua y nutrientes disminuye, provocando síntomas en la parte aérea que van desde amarilleamiento ascendente, marchitez, defoliación, retraso del crecimiento, senescencia prematura y muerte de la planta.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2068720/LE-E-07_FUSARIOSIS+EN+LEGUMINOSAS_2021-W.pdf/1b49f7c9-563f-f571-0e5b-cb56c3b4717a?t=1671607569606</t>
   </si>
   <si>
     <t>Enfermedades en leguminosas. Mildiu en leguminosas (Peronospora spp.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3581736/LE-E-03+MILDIU+EN+LEGUMINOSAS_2025-W.pdf/1afc629d-1927-55bc-e952-9528d66ab070?t=1744025579505</t>
   </si>
   <si>
     <t>Dosier de proyectos de innovación</t>
   </si>
   <si>
     <t>Inventario de proyectos innovadores ejecutados por grupos operativos supraautonómicos de la Asociación Europea para la Innovación para la Productividad y Sostenibilidad Agrícola del Programa Nacional de Desarrollo Rural (PNDR) 2014-2022, submedida 16.2.</t>
   </si>
   <si>
-    <t>Avisos sobre plagas y enfermedades vegetales, Presencia de Cydalima perspectalis, lepidóptero defoliador asociado al género Buxus spp.; estando afectados en Asturias ejemplares de boj (Buxus sempervirens)</t>
-[...7 lines deleted...]
-  <si>
     <t>Memoria anual 2023</t>
   </si>
   <si>
     <t>El Instituto de Recursos Naturales y Agrobiología de Sevilla (IRNAS) es un centro de investigación experimental en las áreas de Ciencias Agrarias y Recursos Naturales</t>
   </si>
   <si>
     <t>https://www.irnas.csic.es/wp-content/uploads/2024/06/MEMORIA_IRNAS_2023.pdf</t>
   </si>
   <si>
     <t>Arada</t>
   </si>
   <si>
     <t>Programa de agricultura, ganadería y actualidad agroalimentaria.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-arada_sq_f1308280_1.html</t>
   </si>
   <si>
     <t>EFE-Agro Mundo Rural</t>
   </si>
   <si>
     <t>Audios relativos a la agricultura y ganadería.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-mundo-rural_sq_f174949_1.html</t>
@@ -7720,51 +7981,51 @@
   <si>
     <t>Guía ilustrada de las enfermedades, las plagas y la fauna beneficiosa del cultivo del manzano</t>
   </si>
   <si>
     <t>La manzana tiene una considerable importancia en Asturias, tanto económica (es el principal cultivo agrícola) como sociocultural (constituye la materia prima de un producto emblemático en Asturias: la sidra). En la actualidad, las plantaciones de manzano ocupan en Asturias una superficie de 10.324 ha, según un estudio presentado en 2010 por el Instituto de Recursos Naturales y Ordenación del Territorio (INDUROT) de la Universidad de Oviedo. Tradicionalmente, la manzana se produce en plantaciones extensivas adehesadas con aprovechamiento mixto de la hierba para el ganado y con árboles en patrón franco, formación libre a todo viento y escasos o ningún aporte fitosanitario. Por otro lado, desde finales de los 80 del pasado siglo se están realizando plantaciones de manzano de carácter semiintensivo con variedades seleccionadas y con los árboles distribuidos en líneas y formados en eje. Según el estudio del INDUROT, estas nuevas plantaciones ocupan 839 ha.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Gu%C3%ADa+ilustrada+de+las+enfermedades%2C+las+plagas+y+la+fauna+beneficiosa+del+cultivo+del+manzano.pdf/154207db-b7da-516e-46ad-b611e2046ca6?t=1729770322619</t>
   </si>
   <si>
     <t>Descripción de las variedades de manzana de la D.O.P. Sidra de Asturias</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Descripci%C3%B3n+de+las+variedades+de+manzana+de+la+D.O.P.+Sidra+de+Asturias.pdf/357e4e87-98cf-ba01-120f-b6daf98a5dfe?t=1729770417324</t>
   </si>
   <si>
     <t>Plagas y enfermedades en frutales. Mancha bacteriana en almendro y frutales de hueso</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2034461/FR-E-06_MANCHA+BACTERIANA+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2022-W.pdf/3134ed6e-b87e-679b-f009-100f28e6485f?t=1671607990109</t>
   </si>
   <si>
     <t>Variedades asturianas de avellana: una fuente de antioxidantes y grasas saludables</t>
   </si>
   <si>
-    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=/art%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
+    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=%2Fart%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
   </si>
   <si>
     <t>Plagas y enfermedades en frutales. Clitra o escarabajillo del pistacho (Labidostomis lusitanica Germ.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3608273/PI-P-01_CLITRA+O+ESCARABAJILLO+DEL+PISTACHO_2025-W.pdf/1dc8e760-5bc8-fa7c-7b29-a425982ea9f1?t=1748856561472</t>
   </si>
   <si>
     <t>Plagas y enfermedades en frutales. Mancha ocre (Polystigma amygdalinum P.F. Cannon)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/624006/FR-E-04+MANCRA+OCRE.pdf/80b275e6-5be2-fa01-901b-0efbf47b3078?t=1614596657150</t>
   </si>
   <si>
     <t>Plagas y enfermedades en frutales. Cochinilla o Caparreta blanca de la higuera (Ceroplastes rusci L.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/621101/FR-P-05+Cochinilla+de+la+higuera-2020+W.pdf/2ad87640-e656-15cc-a1fd-3e85fb1b4994?t=1595500849687</t>
   </si>
   <si>
     <t>Plagas y enfermedades en frutales. Cribado o perdigonado en almendro y frutales de hueso</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3152470/FR-E-05_CRIBADO+O+PERDIGONADO+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2023-W.pdf/5cdee10b-456c-67fa-d181-45021d3146af?t=1687759957308</t>
   </si>
@@ -8521,60 +8782,50 @@
   <si>
     <t>Los Estados Miembros son los primeros responsables de la erradicación de la Brucelosis ovina y caprina. Por ello, el objetivo principal es la declaración mediante Decisión comunitaria de regiones o provincias como oficialmente indemnes, si cumplen los criterios establecidos en el Reglamento Delegado (UE) 2020/689, consistentes en la no existencia de casos confirmados por B.abortus, B.melitensis o B.suis en los últimos 3 años; mantenimiento de la calificación oficialmente libre de brucelosis sin vacunación en al menos un 99,8% de establecimientos que comprendan al menos un 99,9% de los animales en al menos esos 3 últimos años; y sin vacunación en esos 3 años ni entradas de animales que hubieran sido vacunados 3 años antes de su introducción.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/sites/default/files/inline-files/2023/01/Programa%20%20Brucelosis%20Ov_Cap%202023%28F%29.pdf</t>
   </si>
   <si>
     <t>Programa Nacional de Vigilancia y Control de la Brucelosis Ovina y Caprina 2023-2030. (Infección por B. abortus, B. melitensis y B. suis)</t>
   </si>
   <si>
     <t>Los Estados Miembros son los primeros responsables de la erradicación de la brucelosis ovina y caprina. Para la declaración de una zona como oficialmente libre de la enfermedad debe cumplir los siguientes requisitos: no existencia de casos confirmados por B.abortus, B.melitensis y B.suis en los últimos 3 años; mantenimiento de la calificación oficialmente libre de brucelosis sin vacunación en al menos un 99,8% de establecimientos que comprendan al menos un 99,9% de los animales en al menos esos 3 últimos años; y sin vacunación en esos 3 años ni entradas de animales que hubieran sido vacunados 3 años antes de su introducción.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programavigilanciaboc2023-2030_tcm30-639976.pdf</t>
   </si>
   <si>
     <t>Programa Nacional de erradicación de tuberculosis bovina, (Infección por el complejo Mycobacterium tuberculosis)</t>
   </si>
   <si>
     <t>La tuberculosis es la infección por cualquiera de las especies de micobacterias del Complejo Mycobacterium tuberculosis (CMT) presente en animales bovinos (incluyendo todas las especies Bos y Bubalus ) y en el bisonte (Bison bison y Bison bonasus), en cérvidos, cabras o camélidos.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programatb2025_18022025_tcm30-698268.pdf</t>
   </si>
   <si>
-    <t>Carnes y productos cárnicos: callos</t>
-[...8 lines deleted...]
-  <si>
     <t>Fichas Fitopatológicas</t>
   </si>
   <si>
     <t>Informar sobre la biología y control de plagas, enfermedades, malas hierbas, fisiopatías y auxiliares de interés para los vegetales de Extremadura.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Fichas+Fitopatologicas+Indice+20231003.pdf/511213aa-e15c-4ae1-afcc-449680c0f7b9?t=1696338055227</t>
   </si>
   <si>
     <t>Situación epidemiológica de la peste porcina clásica</t>
   </si>
   <si>
     <t>La PPC es una enfermedad altamente contagiosa que afecta a suidos, tanto domésticos como salvajes. Está causada por un virus de la familia Flaviviridae, género Pestivirus, y se caracteriza por originar lesiones hemorrágicas y tener normalmente un curso fatal en sus formas agudas, afectando a animales de todas las edades. La PPC debe ser descartada ante cualquier caso que curse con cuadro hemorrágico o de sintomatología nerviosa. La mortalidad y morbilidad suelen ser muy elevadas, si bien también se han descrito cepas de menor virulencia que causan infecciones crónicas o leves, con importantes pérdidas de neonatos y alteraciones de la fertilidad.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/informeppc_2025-03-21_tcm30-550589.pdf</t>
   </si>
   <si>
     <t>GermanAgrolife</t>
   </si>
   <si>
     <t>Aquí veremos mi evolución como agricultor, hablaremos de todo lo relacionado con el sector primario y contaremos trucos y consejos para entre todos mejorar. Además tendréis un podcast semanal donde no solo hablaremos de agro si no que tambien tendremos invitados donde nos contarán sus historias. Traeremos a expertos y profesionales de todos los sectores.</t>
   </si>
   <si>
     <t>https://www.youtube.com/@GermanAgrolife</t>
@@ -8630,150 +8881,114 @@
   <si>
     <t>Información sobre el arranque de plantaciones de olivos para su utilización con fines ornamentales en la Comunidad Autónoma de Aragon</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>Materias activas admitidas en producción integrada para frutales de pepita y las restricciones de uso</t>
   </si>
   <si>
     <t>Información sobre las materias activas en producción integrada para frutales de pepita y las restricciones de uso</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240222_frutales-de-pepita-2024</t>
   </si>
   <si>
     <t>Materias activas admitidas en producción integrada para frutales de hueso y las restricciones de uso</t>
   </si>
   <si>
     <t>Información sobre las materias activas en producción integrada para frutales de hueso y las restricciones de uso</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240223_frutales-de-hueso-2024</t>
   </si>
   <si>
-    <t>Avisos sobre plagas y enfermedades vegetales, detección de Trioza erytreae, psila africana de los cítricos, en la zona centro-oriental costera de Asturias</t>
-[...25 lines deleted...]
-  <si>
     <t>Flavescencia dorada de la vid y su vector Scaphoideus titanus Ball</t>
   </si>
   <si>
     <t>La flavescencia dorada, en inglés “flavescence dorée of grapevine”, es una enfermedad muy grave y destructiva que afecta a la vid, Se trata de una enfermedad de origen bacteriano, siendo producida por el fitoplasma Candidatus Phytoplasma vitis, que precisa ser transmitida por un vector casi específico llamado cicada de la vid (Scaphoideus titanus Ball)</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
-[...8 lines deleted...]
-    <t>https://www.asturias.es/documents/217090/1859119/Ficha-tecnica-2018-29-polilla-patata-tecia-solanivora.pdf/3d376ee2-b0f2-4cbb-dc3e-b6e52db40a78?t=1667824955639</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Directrices para el control biológico de la avispilla del castaño</t>
   </si>
   <si>
     <t>Recomendaciones para la suelta de Torymus sinensis, organismo de control biológico de la avispilla del castaño</t>
   </si>
   <si>
     <t>https://www.asturias.es/documents/217090/555900/20210506-directrices-control-avispilla-casta%C3%B1o.pdf/ee4f19f3-7690-9ae9-0937-644c55fa67b0?t=1667822066025</t>
   </si>
   <si>
     <t>Ficha informativa sobre Xilella fastidiosa</t>
   </si>
   <si>
     <t>¿Quién es Xilella, la temible asesina de plantas?</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Aviso por la detección del primer foco de Virus Rugoso del Tomate (ToBRFV) en la Región de Murcia ( 27 de septiembre de 2021)</t>
   </si>
   <si>
     <t>El Virus Rugoso del Tomate (Tomato brown rugose fruit virus (ToBRFV)), pertenece a la familia de los tobamovirus, fue detectado por primera vez en Israel (2014) en cultivos de tomate, y en Europa en Alemania en 2018. En 2019 sufre una gran expansión al aislarse en Italia, Holanda, Grecia y en otros Estados Miembros. Habiéndose detectado por primera vez en España en Almería en 2019 y recientemente en la Región de Murcia septiembre de 2021.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Nota informativa sobre el control de cochinillas en cítricos</t>
   </si>
   <si>
     <t>Recomendaciones para el control de cochinillas en cítricos</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Síntomas sospechosos de enfermedad en cítricos</t>
   </si>
   <si>
     <t>Aparición de síntomas sospechosos en algunas plantaciones por enfermedades</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Manual para la identificación de plagas y enfermedades de los cítricos en campo</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Guía abreviada para la identificación de plagas y enfermedades de cuarentena en cítricos</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Información técnica sobre la plaga de caracol manzana en el arroz</t>
   </si>
   <si>
     <t>En España se encuentra la especie Pomacea insularum (caracol manzana). Detectado por primera vez en 2009, se ha extendido por el Delta del Ebro. Esta especie esta considerada como una de las 100 especies invasoras más perjudiciales.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Cítricos, nota informativa Amitus spiniferus (Brèthes). Control biológico Aleurothrixus floccosus Mask</t>
   </si>
   <si>
     <t>Control biológico de las moscas blancas Aleurothrixus floccosus, Dialeurodes citri y Parabemisia myricae (Homoptera: Aleyrodidae) en los cítricos valencianos por medio de parasitos  Hymenopteros Amitus spiniferus</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Amitus+spiniferus+Caste.pdf/4c479bb3-3f56-852b-231c-c5024c2366e7?t=1706105425267</t>
   </si>
   <si>
     <t>Clementinas, tratamientos exportación a Estados Unidos</t>
   </si>
   <si>
     <t>Programa de colaboración Estados Unidos-España en exportación de clementinas a los Estados Unidos campaña 2021-2022</t>
   </si>
@@ -8796,115 +9011,75 @@
   <si>
     <t>El fuego bacteriano es una enfermedad causada por la bacteria Erwinia amylovora que afecta a diversas especies de la familia de las rosáceas, entre las cuales se encuentra el peral, el manzano, el membrillero, el níspero japones, etc.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359203/Fuego+bacteriano.pdf/3ccc53c4-6b78-4a66-b49c-dec00968d3ed</t>
   </si>
   <si>
     <t>Avispilla del Almendro</t>
   </si>
   <si>
     <t>La avispilla del Almendro (Eurytoma amigdali E) es un himenóptero de reciente aparición en las explotaciones de almendro de la Comunidad Valenciana. Los adultos son de color negro y salen en primavera de los frutos parasitados en la campaña anterior.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359209/FOLLETO+AVISPILLA+2023.pdf/27784343-f50a-c1ef-d541-79aa9d9c278e?t=1694517361697</t>
   </si>
   <si>
     <t>Nota informativa y recomendaciones de manejo: daños producidos por trips en cítricos, caqui y granado.</t>
   </si>
   <si>
     <t>Ante los daños por trips observados desde mayo en hojas y frutos en distintos cultivos de cítricos, caqui y granado y una vez confirmada la presencia de Scirtothrips aurantii Faure en determinadas zonas, se ha considerado conveniente elaborar las siguientes recomendaciones:</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/370665641/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/3b641e50-7541-d50f-c831-9d487d3e1706?t=1736254979179</t>
   </si>
   <si>
-    <t>Recomendaciones estrategia control Necrosis Foliar del caqui</t>
-[...20 lines deleted...]
-  <si>
     <t>Recomendaciones contra la mosca de la fruta (Ceratitis capitata) en cítricos.</t>
   </si>
   <si>
     <t>Mosca de la fruta (Ceratitis capitata). Recomendaciones que debe seguir el agricultor para conseguir la máxima eficacia en el tratamiento contra la mosca de la fruta.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/C%C3%ADtricos%2C+Aviso+de+tratamiento+ceratitis+capitata+agosto+2024.pdf/8201cc70-3020-484b-f0a0-fc2a9526e43d?t=1724135614766</t>
   </si>
   <si>
     <t>Aviso de tratamiento de Drosophila suzukii en cerezo</t>
   </si>
   <si>
     <t>En las diferentes zonas donde se está realizando seguimiento de la Drosophila suzukii, se está detectando la presencia de poblaciones de este insecto. Se recuerda que al comienzo de la cosecha los ataques suelen ser más intensos y frecuentes y su tratamiento será especialmente necesario en parcelas con ataque en años anteriores y que dejaron cerezas sin cosechar el año pasado (daños de mosca o rajado, falta de rentabilidad ...)</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cerezo+Drosophila+Suzukii+6+de+mayo+2024-v2.pdf/0a8ab9f9-0ce7-24ee-8edb-a4a8eaace001?t=1715003789838</t>
   </si>
   <si>
     <t>Aviso de tratamiento de la polilla de las ciruelas (Cydia funebrana) en ciruelo</t>
   </si>
   <si>
     <t>Se ha producido entre final de mayo y principios de junio el vuelo de la 2ª generación de la polilla de las ciruelas en las comarcas de la Ribera y la Val D’Albaida y algo más tarde en zonas del interior. A lo largo de esta semana y la próxima se producirán la eclosión de huevos. Tratar en función del producto a emplear.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cydia+04+de+junio+2024.pdf/c34ae3a0-e9cc-6fb8-3c39-62fc4035985c?t=1717504144108</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera_S43.pdf/45d620aa-9239-7be8-7974-9c1d77720ac3?t=1730116353686</t>
   </si>
   <si>
     <t>Manual de campo para la prevención de la enfermedad bacteriana conocida como HLB (Huanglongbing, greening..)</t>
   </si>
   <si>
     <t>Manual de Campo para la prevención del HBL (Huanglongbing), enfermedad bacteriana que afecta al sistema vascular-floema- de la planta, causa la muerte de los cítricos: naranja, mandarina, limón, pomelo, lima y otros Citrus. Dispersión a través de insectos vectores: Trioza erytreae y Diaphorina citri. Órganos que ataca: hojas, tallos, raíces y frutos. Síntomas: malformaciones en las hojas y en los frutos, clorosis.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/MANUAL+DE+CAMPO+HLB+-+PRE-HLB+v4.pdf/f3f73256-c967-c5ac-fd71-883b9cffe032?t=1718777793039</t>
   </si>
   <si>
     <t>Póster información general para la prevención de la enfermedad bacteriana conocida como HLB (Huanglongbing, greening..)</t>
   </si>
   <si>
     <t>Póster con información general para la prevención de la enfermedad bacteriana HBL (Huanglongbing, greening, enverdecimiento..) que
 afecta al floema de la planta. El agente causal es la bacteria Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/Poster+v3.pdf/95599e6e-8caa-7dc1-0903-1b2a68b525d7?t=1652075967244</t>
   </si>
   <si>
     <t>Cartel informativo para la prevención de la enfermedad bacteriana conocida como HLB (Huanglongbing, greening..)</t>
   </si>
   <si>
     <t>Cartel informativo con información general para la prevención de la enfermedad bacteriana HBL (Huanglongbing, greening, enverdecimiento..) que
@@ -8916,102 +9091,93 @@
   <si>
     <t>Nota informativa Trioza erytreae (psílido africano de los cítricos)</t>
   </si>
   <si>
     <t>La psila africana (Trioza erytreae) es un insecto chupador del orden Hemiptera, perteneciente a la familia Triozidae.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Trioza+erytreae%2C+febrero+2015.pdf/f4eaf160-7ac2-45cd-b82a-63cca43b1a52</t>
   </si>
   <si>
     <t>Información técnica sobre la pulguilla de la patata (Epitrixs pp.)</t>
   </si>
   <si>
     <t>Se conoce como pulguilla de la patata a varias especies del género Epitrix, consideradas plaga del cultivo de la patata fundamentalmente, aunque también puede afectar a otras solanáceas como el pimiento, el tomate o la berenjena.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Nota+informativa+patata+%28Epitrix+spp%29%2C+febrero+2016.pdf/556115f6-db65-4b33-9126-c8656fbb839d</t>
   </si>
   <si>
     <t>Ficha informativa sobre Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis Hood, conocido como trips chilli, amarillo del té o de las flores, es un organismo nocivo catalogado como plaga de cuarentena. Se trata de un insectooriginario del sur y este de Asia, que posee un amplio espectro de plantas hospedantes (más de 150 especies), incluyendo cultivos de interés comercial tales como: judía, tomate, berenjena, pepino, cebolla, pimiento...</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Poster mal seco de los cítricos</t>
   </si>
   <si>
     <t>El mal seco de los cítricos, una enfermedad muy grave para nuestros limoneros.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Plan de contingencia nacional Plenodomus tracheiphilus [= Phoma tracheiphila] ( mal seco de los cítricos)</t>
   </si>
   <si>
     <t>En el presente documento se recogen las medidas que deben adoptarse contra el hongo Plenodomus tracheiphilus (sin. Phoma tracheiphila), organismo regulado en la Unión Europea (UE) por la Directiva 2000/29/CE con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirlo con el fin de evitar su propagación y erradicarlo.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+PLENODOMUS+160523Plan.pdf/595d80a8-d3b4-48d3-aed9-f854ac0463ff</t>
   </si>
   <si>
     <t>Plan de contingencia nacional Pomacea maculata (= P. insularum)  (Caracol manzana)</t>
   </si>
   <si>
     <t>En el presente documento se recogen las medidas que deben adoptarse contra las especies de moluscos gasterópodos del género Pomacea, plaga de cuarentena en Europa, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de que sea erradicada.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis, biología y síntomas</t>
   </si>
   <si>
     <t>Primera detección de Scirtothrips dorsalis en la Comunidad Valenciana</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359284/Scirtothrips+dorsalis.+Biologia+y+sintomas.pdf/79ed1a4c-11b8-4bed-bae8-acabe3aeaca4</t>
   </si>
   <si>
     <t>Scirtothrips aurantii, nota informativa y recomendaciones de manejo, daños producidos por trips en cítricos, caqui y granado.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/384481564/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/9a21f50e-e23f-a59c-ecfb-8d7599fc44fb?t=1720426298233</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.castillalamancha.es/sites/default/files/documentos/pdf/20240223/boletin_no1-2024__.pdf</t>
   </si>
   <si>
     <t>Sanidad vegetal, fichas de plagas: Ripersiella (Rhizoecus) hibisci</t>
   </si>
   <si>
     <t>R. hibisci es una cochinilla polífaga que se alimenta de raíces de plantas cultivadas en maceta reduciendo la absorción de agua y nutrientes por la planta y llegando a producir la muerte de la planta.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/833407/fd372ec0-e5f0-0e3b-d51c-b9234e8995a2</t>
   </si>
   <si>
     <t>Sanidad vegetal, fichas de plagas: Erwinia amylovora (fuego bacteriano)</t>
   </si>
   <si>
     <t>El fuego bacteriano es una enfermedad causada por la bacteria Erwinia amylovora que afecta a diversas especies de la familia de las rosáceas, entre las cuales se encuentra el peral, el manzano, el membrillero, el níspero japones, etc. En 2011 ha sido detectada en Cantabria, es considerada una enfermedad extremadamente dañina.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/308190/412644f2-f16d-71b5-2ddd-e29e8263daaa</t>
   </si>
   <si>
     <t>Sanidad vegetal, fichas de plagas: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>La Mhytimna unipuncta es una oruga defoliadora de los prados y el maíz, que produce daños de intensidad variable, aunque cada vez más recurrentes en Cantabria y que en determinadas zonas puede causar cierta alarma entre la población.</t>
   </si>
@@ -9151,130 +9317,75 @@
   <si>
     <t>Xylella fastidiosa es una bacteria que provoca un decaimiento rápido y generalizado de la planta, produciéndose, en los casos más graves, la seca de hojas y ramas, y finalmente labmuerte de toda la planta. En muchas de las especies hospedantes, la presencia de la bacteria no manifiesta síntoma alguno, lo que dificulta enormemente su detección. X. fastidiosa se transmite de una planta a otra mediante la acción de un insecto vector, de forma que la principal vía de propagación de la enfermedad es el comercio de material vegetal contaminado desde zonas en las que la bacteria está presente.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Xylella+Fastidiosa+Programa+de+Actuaciones+EXTREMADURA+2024.pdf/e8bcaeec-b395-fd8c-68fd-a927b5a9dd77?t=1715584340575</t>
   </si>
   <si>
     <t>Xylella fastidiosa. Comportamiento de la población de vectores.</t>
   </si>
   <si>
     <t>Xylella fastidiosa es una bacteria que vive en el xilema de las plantas impidiendo el flujo normal de agua y nutrientes. Causa enfermedades en diversos cultivos de gran importancia económica, dependiendo de la subespecie y grupo genético de la bacteria. Los síntomas más característicos son el aspecto quemado de hojas y brotes. En Alicante (subespecie multiplex), el cultivo afectado es el almendro.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368987753/Comportamiento+de+la+poblaci%C3%B3n+de+vectores.pdf/49e8bf84-7fb1-f133-7bb7-8a64aca66722?t=1713971649585</t>
   </si>
   <si>
     <t>Control de Tuta absoluta en tomate</t>
   </si>
   <si>
     <t>Desde su detección a mediados de 2006 hasta ahora, es la plaga más importante del tomate por daños en planta y fruto, dificultad de control y rápido incremento poblacional.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Tomate%2C+control+Tuta%2C+septiembre+2016.pdf/6400490d-890e-40d1-bfe8-97a0403e6f71</t>
   </si>
   <si>
-    <t>Tríptico Rhynchophorus ferrugineus (Picudo rojo)</t>
-[...7 lines deleted...]
-  <si>
     <t>Tríptico Paysandisia archon, recomendaciones frente a la oruga barrenadora de las palmeras</t>
   </si>
   <si>
     <t>Paysandisia archon, lepidóptero de la familia Castniidae, es originario de América del Sur cuyas larvas se alimentan de las palmeras. La primera detección en Europa fue en Francia e Italia en 1998-99. En España se detectó por primera vez en Cataluña en mayo de 2002, y en la Comunitat Valenciana en junio de ese mismo año.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/375721956/Paysandisia+junio+2023_r05.pdf/d6c89b4b-7dd1-9940-45d2-877ade3d6854?t=1699013133037</t>
   </si>
   <si>
     <t>Plan Nacional de Contingencia de Tefrítidos no europeos</t>
   </si>
   <si>
     <t>En el presente documento se recogen las medidas que deben adoptarse contra especies de tefrítidos no europeos (moscas de la fruta no europeas) con el objetivo de impedir su aparición, y en caso de que aparezca alguna de las especies citadas en este Plan de Nacional de Contingencia, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de evitar su propagación. La importancia de estas plagas radica en la gran capacidad de adaptación a diferentes condiciones medioambientales, al daño que pueden causar en un amplio rango de frutos, provocando la pérdida de su valor comercial y las pérdidas potenciales que pueden provocar estas plagas en los mercados de exportación.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_tephsinamarillooctubre2020_tcm30-536038.pdf</t>
   </si>
   <si>
     <t>Control de Spodoptera litoralis (rosquilla negra) en hortícolas de hoja.</t>
   </si>
   <si>
     <t>Es una plaga altamente polífaga y migratoria, con notables fluctuaciones en sus poblaciones. Tiene tres generaciones anuales, alcanzando un máximo poblacional en septiembre-octubre.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359218/Nota+informativa+Spodoptera+littoralis%2C+27+octubre+2017.pdf/33fd4763-cdfa-4a6f-81da-43be18c02ea3</t>
-  </si>
-[...44 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/382228803/19+Seguimiento+estructura+poblacional+Dialeurodes+citri+2024-08-30.pdf/e857a8c2-b147-e8ce-6dd7-4ebcccf71119?t=1725007725226</t>
   </si>
   <si>
     <t>Plan Nacional de la Sanidad Vegetal del tomate</t>
   </si>
   <si>
     <t>El tomate (Solanum lycopersicum) es una de las hortalizas más consumidas a nivel mundial, tanto en fresco como procesado. Muchas zonas de España y del resto de la cuenca del Mediterráneo poseen unas condiciones agroambientales óptimas para su cultivo, situando a nuestro país como uno de los principales productores de esta hortaliza dentro de la Unión Europea. A pesar de las condiciones favorables y de la tecnificación del cultivo, en muchos casos la producción se ve mermada por un amplio abanico de enfermedades que afectan a la planta, entre las que destacan aquellas causadas por virus.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/240613_pnsv_tomate_tcm30-685723.pdf</t>
   </si>
   <si>
     <t>Recomendaciones para las zonas afectadas por la DANA frente a gomosis de los cítricos (Phytophthora spp.)</t>
   </si>
   <si>
     <t>La gomosis de los cítricos, causada por Phytophthora spp., afecta al tronco y las ramas principales de la variedad (Figs. 1a y 1b). Como su nombre indica, se caracteriza por la aparición abundante de goma sobre los tejidos afectados. Si eliminamos la corteza, podremos apreciar los tejidos internos del floema y el cambium con un color marrón y aspecto acuoso muy característico (Fig. 1b). Las lesiones se desarrollan y aumentan su tamaño durante varios ciclos de cultivo, rodeando por completo la rama o el tronco afectado provocando un decaimiento general y finalmente su muerte. Las lesiones de gomosis en tronco y ramas pueden tardar bastante tiempo en ser visibles, lo que en ocasiones puede confundirnos respecto al momento en el que realmente se produjeron las infecciones.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Recomendaciones++frente+a+la+gomosis+de+los+c%C3%ADtricos+%28Phytophtora+spp.%29+05-11-2024.pdf/61cd1c10-3dd2-5c34-a9b8-15184667fe45?t=1730899554091</t>
   </si>
   <si>
     <t>Cítricos, nota informativa Pulvinaria polygonata en la Vega Baja.</t>
   </si>
   <si>
     <t>Pulvinaria polygonata (Cockerell) es un cóccido de la familia coccidae que fue localizado en parcelas de cítricos en la comarca de la Vega baja del Segura en el año 2019, siendo la primera cita en Europa. Está presente en otras regiones del mundo como son la australiana, oriental y en algunos países del este de la zona paleártica (China, Japón, Taiwan). Es una especie que se comporta de forma polífaga aunque, de momento, en España se ha encontrado alimentándose sobre plantas del género Citrus.</t>
   </si>
@@ -9506,86 +9617,68 @@
   <si>
     <t>Periodo entre inicio brotación hasta floración: La presencia de Scirtothrips se evaluará semanalmente utilizando dos métodos principales: 1. Capturas en trampas cromáticas amarillas como indicativo de presencia temprana, estas trampas requieren su revisión por personal técnico especializado. 2. Evaluación en brotes tiernos: Esta se realizará mediante el golpeo de brotes (4 brotes por árbol y 10 árboles por parcela/ha), recolectando las muestras caídas sobre un fondo oscuro para facilitar la identificación de los individuos presentes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/20250103+ESTRATEGIA+CONTROL+QUIMICO+Scirtothrips+2025.pdf/a88f3f4c-c8aa-03cc-7fc0-beea338d65c0?t=1738590494468</t>
   </si>
   <si>
     <t>Instrucciones para la comercialización de planta sensible a Xylella fastidiosa</t>
   </si>
   <si>
     <t>En el Capítulo VII del Reglamento (UE) 2020/1201 sobre medidas para evitar la introducción y la propagación dentro de la Unión de Xylella fastidiosa, se establecen los requisitos para el traslado dentro de la UE de vegetales especificados y en el Capítulo VIII se establecen los requisitos para la introducción en la UE de vegetales hospedantes.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/instruccionescomercializacionplantasensiblexylellafastidiosa010920_tcm30-485024.pdf</t>
   </si>
   <si>
     <t>Charla autoexplicativa Rhynchophorus ferrugineus (Picudo rojo)</t>
   </si>
   <si>
     <t>Charla informativa Rhynchophorus ferrugineus. D.G. de Investigación y Tecnología agroalimentaria</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359287/Charla+Autoexplicativa+Picudo.pdf/e79ddc57-4d16-4a76-8eb9-8c41bd149098</t>
   </si>
   <si>
-    <t>Aviso de tratamiento de mosca blanca (Dialeurodes citri Ashmead) en cítricos</t>
-[...7 lines deleted...]
-  <si>
     <t>Aviso de tratamiento Pulvinaria polygonata en la Vega Baja y Bajo Vinalopó en cítricos</t>
   </si>
   <si>
     <t>Nota informativa Pulvinaria polygonata en la Vega Baja y en el Bajo Vinalopó. Desde la detección del cóccido Pulvinaria polygonata (Cockerell) en parcelas de cítricos de la comarca de la Vega Baja del Segura en 2019 se han estado realizando observaciones del comportamiento de sus poblaciones en la zona en la que se ha instalado. Este insecto produce gran cantidad de melaza y esto hace que varias especies de hongos saprofitos proliferen dando lugar a una alta densidad de negrillas sobre los frutos y brotes, además, facilita la instalación de otras especies de plagas que se protegen en estas zonas. Para la detección de la plaga en la parcela es importe vigilar las copas de árboles que presentan mucha negrilla.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+Pulvinaria+polygonata%2C+05-06-23.pdf/4762aa54-a510-cf78-9fdf-5f41f763f0e0?t=1725014400858</t>
   </si>
   <si>
     <t>Aviso de tratamiento de la polilla del Limonero Prays citri (Millière) en cítricos</t>
   </si>
   <si>
     <t>La polilla del limonero Prays citri (Millière) es un pequeño lepidóptero que vuela al atardecer y al amanecer, sus larvas atacan el ovario de las flores o los frutos recién cuajados, provocando su caída y pérdida. Los daños más graves los produce en limonero variedad Verna.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+polilla+limonero+%28Prays+citri%29%2C+28.04.23.pdf/5a965d67-d531-8edc-3899-7df04f8139bf?t=1725014503049</t>
   </si>
   <si>
-    <t>Aviso de tratamiento contra la Necrosis Foliar del caqui</t>
-[...7 lines deleted...]
-  <si>
     <t>Plan Nacional de Contingencia de Fusarium oxysporum f. sp. Cubense (E. F. Sm.) W. C. Snyder &amp; H. N. Hansen Raza Tropical 4</t>
   </si>
   <si>
     <t>En el presente documento se recogen las medidas que deben adoptarse contra Fusarium oxysporum f. sp. cubense Raza Tropical 4 (Foc RT4), plaga cuarentenaria en las islas Canarias regulada por la Orden Ministerial de 12 de marzo de 19871 con el objetivo de impedir su aparición en las islas, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y aplicar medidas de erradicación. Foc RT4 es un hongo ascomiceto fitopatógeno de la familia Nectriaceae que causa el marchitamiento por Fusarium (o mal de Panamá) de la platanera, que es la enfermedad más destructiva del cultivo.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncfoc_mayo_2024_tcm30-690595.pdf</t>
   </si>
   <si>
     <t>Plan de Contingencia de Diaphorina Citri</t>
   </si>
   <si>
     <t>En el presente documento se recogen las medidas que deben adoptarse contra el insecto psílido asiático de los cítricos, Diaphorina citri (Orden: Hemiptera, Familia: Psyllidae). Este psílido está incluido en la lista de plagas cuarentenarias de la Unión por el Reglamento 2019/2072 ya que actúa como vector de la bacteria que causa el Huanglongbing (HLB) o enverdecimiento (“Greening”) de los cítricos. HLB, aparte de ser una plaga cuarentenaria de la Unión, también está catalogada como plaga prioritaria según el Reglamento (UE) 2019/1702. Esta bacteria, se encuentra regulada por la UE y deteriora la calidad y sabor del fruto pudiendo en pocos años matar el árbol afectado. Por ello es de vital importancia impedir la aparición del insecto vector, y en caso de que aparezca, determinar su distribución, actuar con rapidez y eficacia, y combatirlo con el fin de evitar su propagación y erradicarlo.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_diaphorina-may24_tcm30-684105.pdf</t>
   </si>
   <si>
     <t>Red de alerta e información fitosanitaria, protocolo de campo para el seguimiento del cultivo: vid</t>
   </si>
   <si>
     <t>Manual de campo para estimar el riesgo de daños provocados por plagas y enfermedades en el cultivo de la vid.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturapescaaguaydesarrollorural/raif/wp-content/uploads/2023/07/ProtocolosCampos_Vid.pdf</t>
@@ -10184,65 +10277,59 @@
   <si>
     <t>Presentación del Estudio Sector AgriFoodTech. Tecnologías, productos y servicios para la transformación digital del sector agroalimentario español.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/diapositivaswebinar-estudio-5_tcm30-683561.pdf</t>
   </si>
   <si>
     <t>Webinar - Sector AgriFoodTech. Tecnologías, productos y servicios para la transformación digital del sector agroalimentario español</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HRUQPBC-F7E</t>
   </si>
   <si>
     <t>Análisis del Estado Actual de la digitalización del sector agroalimentario español</t>
   </si>
   <si>
     <t>Presentación del Estudio Análisis del Estado Actual de la digitalización del sector agroalimentario español. En el iHUB de innovación digital La Vega Innova del Ministerio de Agricultura, Pesca y Alimentación (San Fernando de Henares - Madrid).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/presentacionestudio-6_tcm30-685717.pdf</t>
   </si>
   <si>
     <t>Sistemas Automatizados de Alta Precisión en el Monitoreo de Plagas</t>
   </si>
   <si>
-    <t>¿Cómo impacta la digitalización en el control de plagas y enfermedades en los cultivos bajo invernadero?</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/high-tech-patsc-trap-eye-josepedro-sanchez_tcm30-690560.pdf</t>
   </si>
   <si>
     <t>Desarrollo de herramientas digitales en agricultura</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/desarrollo-herramientas-digitales-shawn-carlisle_tcm30-690558.pdf</t>
   </si>
   <si>
-    <t>Webinar - ¿Cómo impacta la digitalización en el control de plagas y enfermedades en los cultivos bajo invernadero?</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinar - DigiMAPA: La herramienta digital que contecta al sector agroalimentario con las empresas Agrotech</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jdXXgHEqdoM</t>
   </si>
   <si>
     <t>Webinar - Aplicación de la inteligencia artificial en el monitoreo de la sanidad animal</t>
   </si>
   <si>
     <t>Aplicación de la inteligencia artificial en el monitoreo de la sanidad animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ce7kztbSi9s</t>
   </si>
   <si>
     <t>Webinar - Sesión I - Robotización en la agricultura al aire libre</t>
   </si>
   <si>
     <t>Sesión I: Robotización en la agricultura al aire libre</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=S-cFcBWs-gY</t>
   </si>
   <si>
     <t>ModernAKIS Fortaleciendo en AKIS español</t>
@@ -10445,59 +10532,50 @@
   <si>
     <t>Resumen de la situación del sector vacuno de carne con cifras hasta 2023.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/estadisticas/indicadoresanualesvacunodecarne_datosanuales2023_publicacionjulio2_tcm30-381390.pdf</t>
   </si>
   <si>
     <t>Informe resumen. Caracterización sector vacuno de carne 2023</t>
   </si>
   <si>
     <t>Resumen de la caracterización del sector vacuno de carne.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informecaracterizacionsectorvacunodecarne_datos2023_tcm30-553721.pdf</t>
   </si>
   <si>
     <t>Producción ecológica mediterránea y cambio climático: Informe técnico</t>
   </si>
   <si>
     <t>Extracto del estudio “Producción Ecológica Mediterránea y Cambio Climático: Estado del conocimiento” editado por Ecovalia y realizado por la Cátedra de Producción Ecológica - Clemente Mata de la Universidad de Córdoba.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/alimentacion/temas/produccion-eco/informetecnicopemcc_tcm30-520459.pdf</t>
   </si>
   <si>
-    <t>Mejora en la Gestión de Explotaciones Agrarias</t>
-[...7 lines deleted...]
-  <si>
     <t>Directrices científico-técnicas par la aplicación del principio de no causar un daño significativo al medio ambiente: Estructuras vegetales de conservación, habitabilidad de la fauna</t>
   </si>
   <si>
     <t>Directrices técnicas para la mejora y sostenibilidad en regadíos para estructuras vegetales de conservación y de la fauna.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directrices3y4_actualizada_oct23_tcm30-673192.pdf</t>
   </si>
   <si>
     <t>Programa de divulgación y formación en buenas prácticas agrarias (BPA)</t>
   </si>
   <si>
     <t>Documento que reúne buenas prácticas agrarias en el marco del Plan para la mejora de la eficiencia y sostenibilidad en regadíos.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directriz5_programadedyf_web_tcm30-622983.pdf</t>
   </si>
   <si>
     <t>Apicultura Juan Felix</t>
   </si>
   <si>
     <t>Colaboración del Apicultor Juan Felix Díaz Quintana sobre el mundo de las abejas, la miel y sus derivados.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-apicultura-juan-felix_sq_f1766127_1.html</t>
@@ -11267,59 +11345,50 @@
   <si>
     <t>Ficha sectorial del sector avícola.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/14informesectorial_ote_avicultura_tcm30-540411.pdf</t>
   </si>
   <si>
     <t>Caracterización del sector avícola de puesta en España</t>
   </si>
   <si>
     <t>Documento que ofrece una semblanza general de la avicultura de puesta en España.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/caracterizaciondelsectoravicoladepuesta2019_rev_tcm30-436298.pdf</t>
   </si>
   <si>
     <t>La Política Agrícola Común 2023-2027 en los sectores ovino y caprino</t>
   </si>
   <si>
     <t>Documento informativo que da a conocer los apoyos que reciben los sectores ovino y caprino a través de la Política Agrícola Común (PAC) de forma resumida.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/notapac2023-web-ovinocaprinodef_tcm30-58890.pdf</t>
   </si>
   <si>
-    <t>Análisis de la estructura productiva del sector ovino de leche en España 2017-2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Análisis de la estructura productiva del sector caprino de leche en España 2017-2021</t>
   </si>
   <si>
     <t>El objetivo del estudio es caracterizar la estructura productiva del sector caprino de leche en España.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuracaprinodeleche2017-2021_tcm30-544578.pdf</t>
   </si>
   <si>
     <t>Ficha sectorial ovino y caprino de leche</t>
   </si>
   <si>
     <t>Ficha sectorial del sector ovino y caprino de leche.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/10informesectorial_ote_ovinocaprinoleche_tcm30-540378.pdf</t>
   </si>
   <si>
     <t>Definición y caracterización de la extensividad en las explotaciones ganaderas en España</t>
   </si>
   <si>
     <t>Estudio que ofrece un acercamiento sintético a la situación de la ganadería extensiva en España enfocado principalmente en los sectores ovino y caprino, aunque abordando también algunas cuestiones generales de aplicación a cualquier tipo de ganadería basada en pasto.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informesobreganaderiaextensivaenespanaoctubre2017nipo_tcm30-428264.pdf</t>
@@ -12155,77 +12224,50 @@
   <si>
     <t>Diseño de una herramienta, servidor cartográfico web, para el seguimiento de cultivos de cereal por teledetección que permita detectar e intervenir de forma temprana anomalías en la producción y optimizar el uso de insumos.</t>
   </si>
   <si>
     <t>Plataforma digital para promoción en mercados locales y en circuitos de distribución cortos, agrupaciones y organizaciones de productores y organizaciones interprofesionales (AGROCHEF)</t>
   </si>
   <si>
     <t>Transferencia de tecnología y digitalización de los procesos de comercialización directa para la comercialización de los alimentos producidos por pequeños productores agrícolas y ganaderos en el sector de la hostelería y la restauración nacional.</t>
   </si>
   <si>
     <t>Agricultores Jóvenes en RED: Rentables, Eficientes y Diversificados (RAICES.INFO)</t>
   </si>
   <si>
     <t>Diseñar e implementar una plataforma digital colaborativa que permita desarrollar una serie de actividades para apoyar la incorporación de jóvenes a la actividad agraria, mejorar sus ratios de éxito y su sostenibilidad económica, ambiental y social.</t>
   </si>
   <si>
     <t>Mejora genética en ganadería</t>
   </si>
   <si>
     <t>La innovación en mejora genética asegura una selección más eficiente de los reproductores, lo que contribuye, entre otras cuestiones, a mantener las razas autóctonas y en peligro de extinción y dinamizar la ganadería tradicional y extensiva. La innovación en genética - tales como la aplicación de la genómica, el uso de sensores y el desarrollo de un banco de germoplasma - son herramientas clave para aumentar la productividad y rentabilidad del sector ganadero español.</t>
   </si>
   <si>
     <t>https://www.redruralnacional.es/sites/default/files/documents/dossier_MejoraGeneticaGanaderia_v2.pdf</t>
   </si>
   <si>
-    <t>Mejora genética en agricultura</t>
-[...25 lines deleted...]
-  <si>
     <t>Jóvenes agricultores - Entrevista a Nando Durá</t>
   </si>
   <si>
     <t>Video con entrevista a Nando Durá sobre jóvenes agricultores.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=kMMtyQ99DCY</t>
   </si>
   <si>
     <t>Estructuras agrarias. Puesta en común de experiencias de gestión de tierras</t>
   </si>
   <si>
     <t>Video sobre estructuras agrarias y experiencias de gestión de tierras.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=WoOAZfhXFoY</t>
   </si>
   <si>
     <t>Jóvenes y el relevo generacional. Cooperativa La Viña</t>
   </si>
   <si>
     <t>Video sobre jóvenes y el relevo generacional.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ORmDs9JJH0M</t>
@@ -12233,51 +12275,51 @@
   <si>
     <t>Cuaderno de campo digital</t>
   </si>
   <si>
     <t>Video sobre el cuaderno de campo digital.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CLMKTD45xnw</t>
   </si>
   <si>
     <t>Modelo de finca ganadera autosustentable</t>
   </si>
   <si>
     <t>Video sobre un modelo de finca ganadera autosustentable.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=7Yn4_GvUvhU&amp;pp=ygUOYWdyb2dhbmFkZXLDrWE%3D</t>
   </si>
   <si>
     <t>La paja mojada, enemiga del ganado</t>
   </si>
   <si>
     <t>Video sobre la paja mojada y el ganado.</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A//www.youtube.com/watch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A%2F%2Fwww.youtube.com%2Fwatch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
   </si>
   <si>
     <t>¿Intensivo o extensivo?¿Cómo es la ganadería de Bea?</t>
   </si>
   <si>
     <t>Video sobre ganadería.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_zyV8eUJ8MI&amp;pp=ygUOaGF6aSBnYW5hZGVyaWE%3D</t>
   </si>
   <si>
     <t>Producción agrícola en invernadero</t>
   </si>
   <si>
     <t>Video sobre producción agrícola en invernadero.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=IG2C9-RdiB8&amp;list=PL3-eFoZ-Ye-apU7r5uM5s3pkqUHLH93jG&amp;index=18&amp;pp=iAQB</t>
   </si>
   <si>
     <t>Soluciones innovadoras para la industria alimentaria</t>
   </si>
   <si>
     <t>Video sobre soluciones innovadoras para la industria alimentaria.</t>
   </si>
@@ -12482,201 +12524,87 @@
   <si>
     <t>Cuadro sinóptico prácticas cubiertas inertes</t>
   </si>
   <si>
     <t>Cuadro sinóptico prácticas cubiertas inertes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Cuadro+sin%C3%B3ptico+pr%C3%A1cticas+cubiertas+inertes.pdf/b331c3f2-d543-c89f-aace-2ef21076c5b9?t=1678273117812</t>
   </si>
   <si>
     <t>Pagos directos, novedades de la PAC 2023-2027</t>
   </si>
   <si>
     <t>Pagos directos, novedades de la PAC 2023-2027.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Pagos+directos%2C+novedades+en+la+PAC+2023-2027.pdf/ba983466-57f0-ce01-c8ab-ef836dd150cb?t=1676969607457</t>
   </si>
   <si>
     <t>Condicionalidad reforzada (2)</t>
   </si>
   <si>
     <t>Video sobre condicionalidad reforzada.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
-[...35 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+BAJO+AGUA.pdf/1d6fccea-1cb2-1364-3521-ef0a67531fdc?t=1676969605773</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
   </si>
   <si>
     <t>Eco-regímenes en cultivos leñosos</t>
   </si>
   <si>
     <t>Ecorregímenes en cultivos leñosos.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+LE%C3%91OSOS.pdf/2963d839-119a-2e29-ef1e-e9cc020d0e4c?t=1683025096004</t>
   </si>
   <si>
     <t>Eco-regímenes</t>
   </si>
   <si>
     <t>Ecorregímenes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2?t=1676969607150</t>
   </si>
   <si>
-    <t>Rotación en tierras de cultivo excepto en cultivos bajo agua</t>
-[...7 lines deleted...]
-  <si>
     <t>Cobertura mínima de suelo para evitar suelos desnudos</t>
   </si>
   <si>
     <t>Video sobre cobertura mínima de suelo para evitar suelos desnudos.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
   </si>
   <si>
     <t>Condicionalidad reforzada (PEPAC 2023-2027)</t>
   </si>
   <si>
     <t>Video sobre condicionalidad reforzada (PEPAC 2023-2027).</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
-[...68 lines deleted...]
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/reserva-nacional?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531092&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531092</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
   </si>
   <si>
     <t>Inventario español de los conocimientos tradicionales relativos a la biodiversidad agrícola</t>
   </si>
   <si>
     <t>Este libro constituye el segundo volumen del Inventario Español de los Conocimientos Tradicionales relativos a la Biodiversidad Agrícola (IECTBA), que será completado en los próximos años con otros dos volúmenes más. El inventario pretende recopilar toda la información publicada sobre los conocimientos tradicionales asociados tanto al uso como al manejo de las plantas cultivadas en España desde principios del siglo XX, así como de las referencias históricas anteriores. Como se ha puesto de manifiesto en diversos tratados internacionales (p. ej., FAO, 2009) y en su trasposición en la legislación española, esta labor es necesaria dada la fuerte erosión que se ha producido en los últimos cincuenta años en la propia biodiversidad agrícola, así como en los conocimientos asociados a su uso y manejo. Por todo ello, el objetivo principal del Inventario es divulgar y revalorizar la riqueza de todo este patrimonio cultural y material asociado a la biodiversidad agrícola en España.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/images/es/tardio_etal2022_iectbavol2_tcm30-640207.pdf</t>
   </si>
   <si>
     <t>Guía de Gestión Integrada de Plagas (GIP) - leguminosas</t>
   </si>
   <si>
     <t>Las guías de Gestión Integrada de Plagas (GIP), tienen como finalidad servir de orientación a agricultores y asesores para conseguir implantar los principios de gestión integrada de plagas en toda la producción agrícola nacional, uno de los requisitos para todas las explotaciones agrícolas que desarrollen su actividad en España, según el Capítulo III del Real Decreto 1311/2012, de 14 de septiembre, por el que se establece el marco de actuación para conseguir un uso sostenible de los productos fitosanitarios.
 En el Plan de Acción Nacional para el Uso Sostenible de Productos Fitosanitarios, aprobado en Conferencia Sectorial de Agricultura y Desarrollo Rural en diciembre de 2012, concretamente en la medida 3.1, ya se preveía la elaboración de las guías de gestión integrada de plagas, durante el periodo de vigencia del Plan.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/leguminosas_web_2_tcm30-559335.pdf</t>
   </si>
   <si>
     <t>Guía de Gestión Integrada de Plagas (GIP) - pastos</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pastos_web_metadatos_protegida_tcm30-661346.pdf</t>
@@ -13065,62 +12993,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1487"/>
+  <dimension ref="A1:D1479"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1487"/>
+      <selection activeCell="A1" sqref="A1:D1479"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="281.788" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2459.542" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1014.467" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
@@ -13168,4730 +13096,4728 @@
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="1" t="s">
+      <c r="D109" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="1" t="s">
+      <c r="D110" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="1" t="s">
+      <c r="D111" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="1" t="s">
+      <c r="D112" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="D113" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1" t="s">
+      <c r="D115" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>391</v>
+        <v>371</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>394</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B135" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="1" t="s">
+      <c r="D135" s="1" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B136" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="1" t="s">
+      <c r="D136" s="1" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>442</v>
+        <v>371</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>445</v>
+        <v>371</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C179" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B179" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D179" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C181" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="B182" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C182" s="1" t="s">
+      <c r="D182" s="1" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B183" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C183" s="1" t="s">
+      <c r="D183" s="1" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D185" s="1" t="s">
         <v>541</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>550</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>595</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>610</v>
-      </c>
-[...7 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>619</v>
-      </c>
-[...7 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>634</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>646</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>652</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>661</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>664</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>676</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>682</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>691</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>694</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>697</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>715</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>739</v>
-      </c>
-[...7 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>742</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="1" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="1" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="1" t="s">
         <v>760</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>766</v>
-      </c>
-[...7 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>781</v>
-      </c>
-[...7 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>784</v>
-      </c>
-[...7 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>787</v>
-      </c>
-[...7 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>790</v>
-      </c>
-[...7 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>793</v>
-      </c>
-[...7 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>796</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>808</v>
-      </c>
-[...7 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>811</v>
-      </c>
-[...7 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>814</v>
-      </c>
-[...7 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>817</v>
-      </c>
-[...7 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>823</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>826</v>
-      </c>
-[...7 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>835</v>
-      </c>
-[...7 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>841</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>844</v>
-      </c>
-[...7 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>847</v>
-      </c>
-[...7 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="1" t="s">
         <v>850</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>856</v>
-      </c>
-[...7 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D292" s="1" t="s">
         <v>862</v>
-      </c>
-[...7 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D293" s="1" t="s">
         <v>865</v>
-      </c>
-[...7 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D294" s="1" t="s">
         <v>868</v>
-      </c>
-[...7 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>871</v>
-      </c>
-[...7 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D296" s="1" t="s">
         <v>874</v>
-      </c>
-[...7 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>877</v>
-      </c>
-[...7 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>880</v>
-      </c>
-[...7 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D299" s="1" t="s">
         <v>883</v>
-      </c>
-[...7 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="D300" s="1" t="s">
         <v>886</v>
-      </c>
-[...7 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="D301" s="1" t="s">
         <v>889</v>
-      </c>
-[...7 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D302" s="1" t="s">
         <v>892</v>
-      </c>
-[...7 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>895</v>
-      </c>
-[...7 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="D304" s="1" t="s">
         <v>898</v>
-      </c>
-[...7 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="D306" s="1" t="s">
         <v>904</v>
-      </c>
-[...7 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>907</v>
-      </c>
-[...7 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>913</v>
-      </c>
-[...7 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="D310" s="1" t="s">
         <v>916</v>
-      </c>
-[...7 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="D311" s="1" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>922</v>
-      </c>
-[...7 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>925</v>
-      </c>
-[...7 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>928</v>
-      </c>
-[...7 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D315" s="1" t="s">
         <v>931</v>
-      </c>
-[...7 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>934</v>
-      </c>
-[...7 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>937</v>
-      </c>
-[...7 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>943</v>
-      </c>
-[...7 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>946</v>
-      </c>
-[...7 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="D321" s="1" t="s">
         <v>949</v>
-      </c>
-[...7 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>955</v>
-      </c>
-[...7 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>961</v>
-      </c>
-[...7 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>964</v>
-      </c>
-[...7 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D328" s="1" t="s">
         <v>970</v>
-      </c>
-[...7 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="B329" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="B330" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="B331" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C331" s="1" t="s">
+      <c r="D331" s="1" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="B332" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C332" s="1" t="s">
+      <c r="D332" s="1" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C333" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="B333" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C333" s="1" t="s">
+      <c r="D333" s="1" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C334" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="B334" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C334" s="1" t="s">
+      <c r="D334" s="1" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C335" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="B335" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C335" s="1" t="s">
+      <c r="D335" s="1" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="B336" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C336" s="1" t="s">
+      <c r="D336" s="1" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C337" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="B337" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C337" s="1" t="s">
+      <c r="D337" s="1" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C338" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="B338" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C338" s="1" t="s">
+      <c r="D338" s="1" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C339" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B339" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C339" s="1" t="s">
+      <c r="D339" s="1" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C340" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="B340" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C340" s="1" t="s">
+      <c r="D340" s="1" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C341" s="1" t="s">
         <v>1008</v>
-      </c>
-[...4 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>5</v>
@@ -18071,107 +17997,107 @@
         <v>1051</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
@@ -18267,2935 +18193,2935 @@
         <v>1092</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D371" s="1" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="B372" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C372" s="1" t="s">
+      <c r="D372" s="1" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="B373" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C373" s="1" t="s">
+      <c r="D373" s="1" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1105</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1114</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C377" s="1" t="s">
+      <c r="D377" s="1" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1117</v>
       </c>
-      <c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="B379" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C379" s="1" t="s">
+      <c r="D379" s="1" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C381" s="1" t="s">
+      <c r="D381" s="1" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1129</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C382" s="1" t="s">
+      <c r="D382" s="1" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="B383" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C383" s="1" t="s">
+      <c r="D383" s="1" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="B384" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C384" s="1" t="s">
+      <c r="D384" s="1" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="B385" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C385" s="1" t="s">
+      <c r="D385" s="1" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="B386" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>1144</v>
-      </c>
-[...7 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>1147</v>
-      </c>
-[...7 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>1150</v>
-      </c>
-[...7 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>1153</v>
-      </c>
-[...7 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>1156</v>
-      </c>
-[...7 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>1159</v>
-      </c>
-[...7 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>1162</v>
-      </c>
-[...7 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1165</v>
-      </c>
-[...7 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1168</v>
-      </c>
-[...7 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1171</v>
-      </c>
-[...7 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>1174</v>
-      </c>
-[...7 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1177</v>
-      </c>
-[...7 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1180</v>
-      </c>
-[...7 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>1183</v>
-      </c>
-[...7 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>1186</v>
-      </c>
-[...7 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1189</v>
-      </c>
-[...7 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1192</v>
-      </c>
-[...7 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>1195</v>
-      </c>
-[...7 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1198</v>
-      </c>
-[...7 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1201</v>
-      </c>
-[...7 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1204</v>
-      </c>
-[...7 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>1207</v>
-      </c>
-[...7 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>1210</v>
-      </c>
-[...7 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>1213</v>
-      </c>
-[...7 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>1216</v>
-      </c>
-[...7 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>1219</v>
-      </c>
-[...7 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1222</v>
-      </c>
-[...7 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1225</v>
-      </c>
-[...7 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D415" s="1" t="s">
         <v>1228</v>
-      </c>
-[...7 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D416" s="1" t="s">
         <v>1231</v>
-      </c>
-[...7 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>1234</v>
-      </c>
-[...7 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>1237</v>
-      </c>
-[...7 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1240</v>
-      </c>
-[...7 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1243</v>
-      </c>
-[...7 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1246</v>
-      </c>
-[...7 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>1249</v>
-      </c>
-[...7 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D423" s="1" t="s">
         <v>1252</v>
-      </c>
-[...7 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>1255</v>
-      </c>
-[...7 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1258</v>
-      </c>
-[...7 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>1261</v>
-      </c>
-[...7 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1264</v>
-      </c>
-[...7 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>1267</v>
-      </c>
-[...7 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D429" s="1" t="s">
         <v>1270</v>
-      </c>
-[...7 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>1273</v>
-      </c>
-[...7 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>1276</v>
-      </c>
-[...7 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1279</v>
-      </c>
-[...7 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>1282</v>
-      </c>
-[...7 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>1285</v>
-      </c>
-[...7 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>1288</v>
-      </c>
-[...7 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1291</v>
-      </c>
-[...7 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1294</v>
-      </c>
-[...7 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>1297</v>
-      </c>
-[...7 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>1300</v>
-      </c>
-[...7 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>1303</v>
-      </c>
-[...7 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>1306</v>
-      </c>
-[...7 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>1309</v>
-      </c>
-[...7 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>1312</v>
-      </c>
-[...7 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>1315</v>
-      </c>
-[...7 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1318</v>
-      </c>
-[...7 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>1321</v>
-      </c>
-[...7 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1324</v>
-      </c>
-[...7 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>1327</v>
-      </c>
-[...7 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>1330</v>
-      </c>
-[...7 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>1333</v>
-      </c>
-[...7 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>1336</v>
-      </c>
-[...7 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>1339</v>
-      </c>
-[...7 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>1342</v>
-      </c>
-[...7 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>1345</v>
-      </c>
-[...7 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>1348</v>
-      </c>
-[...7 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>1351</v>
-      </c>
-[...7 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>1354</v>
-      </c>
-[...7 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1357</v>
-      </c>
-[...7 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1360</v>
-      </c>
-[...7 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1363</v>
-      </c>
-[...7 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1366</v>
-      </c>
-[...7 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1369</v>
-      </c>
-[...7 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>1372</v>
-      </c>
-[...7 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>1375</v>
-      </c>
-[...7 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>1378</v>
-      </c>
-[...7 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>1381</v>
-      </c>
-[...7 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D467" s="1" t="s">
         <v>1384</v>
-      </c>
-[...7 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>1387</v>
-      </c>
-[...7 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>1390</v>
-      </c>
-[...7 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>1393</v>
-      </c>
-[...7 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>1396</v>
-      </c>
-[...7 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>1399</v>
-      </c>
-[...7 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>1402</v>
-      </c>
-[...7 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>1405</v>
-      </c>
-[...7 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>1408</v>
-      </c>
-[...7 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D476" s="1" t="s">
         <v>1411</v>
-      </c>
-[...7 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>1414</v>
-      </c>
-[...7 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>1417</v>
-      </c>
-[...7 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>1420</v>
-      </c>
-[...7 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>1423</v>
-      </c>
-[...7 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>1426</v>
-      </c>
-[...7 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>1429</v>
-      </c>
-[...7 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>1432</v>
-      </c>
-[...7 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>1435</v>
-      </c>
-[...7 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1438</v>
-      </c>
-[...7 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D486" s="1" t="s">
         <v>1441</v>
-      </c>
-[...7 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D487" s="1" t="s">
         <v>1444</v>
-      </c>
-[...7 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D488" s="1" t="s">
         <v>1447</v>
-      </c>
-[...7 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>1450</v>
-      </c>
-[...7 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D490" s="1" t="s">
         <v>1453</v>
-      </c>
-[...7 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D491" s="1" t="s">
         <v>1456</v>
-      </c>
-[...7 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D492" s="1" t="s">
         <v>1459</v>
-      </c>
-[...7 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D493" s="1" t="s">
         <v>1462</v>
-      </c>
-[...7 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D494" s="1" t="s">
         <v>1465</v>
-      </c>
-[...7 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D495" s="1" t="s">
         <v>1468</v>
-      </c>
-[...7 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D496" s="1" t="s">
         <v>1471</v>
-      </c>
-[...7 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D497" s="1" t="s">
         <v>1474</v>
-      </c>
-[...7 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1477</v>
-      </c>
-[...7 lines deleted...]
-        <v>1479</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1480</v>
-      </c>
-[...7 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1483</v>
-      </c>
-[...7 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1486</v>
-      </c>
-[...7 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1489</v>
-      </c>
-[...7 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1492</v>
-      </c>
-[...7 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1495</v>
-      </c>
-[...7 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1498</v>
-      </c>
-[...7 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1501</v>
-      </c>
-[...7 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1504</v>
-      </c>
-[...7 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1507</v>
-      </c>
-[...7 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1510</v>
-      </c>
-[...7 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1513</v>
-      </c>
-[...7 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1516</v>
-      </c>
-[...7 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D512" s="1" t="s">
         <v>1519</v>
-      </c>
-[...7 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D513" s="1" t="s">
         <v>1522</v>
-      </c>
-[...7 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1525</v>
-      </c>
-[...7 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1528</v>
-      </c>
-[...7 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1531</v>
-      </c>
-[...7 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1534</v>
-      </c>
-[...7 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D518" s="1" t="s">
         <v>1537</v>
-      </c>
-[...7 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1540</v>
-      </c>
-[...7 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1543</v>
-      </c>
-[...7 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1546</v>
-      </c>
-[...7 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1549</v>
-      </c>
-[...7 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1552</v>
-      </c>
-[...7 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1555</v>
-      </c>
-[...7 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D525" s="1" t="s">
         <v>1558</v>
-      </c>
-[...7 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D526" s="1" t="s">
         <v>1561</v>
-      </c>
-[...7 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D527" s="1" t="s">
         <v>1564</v>
-      </c>
-[...7 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D528" s="1" t="s">
         <v>1567</v>
-      </c>
-[...7 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D529" s="1" t="s">
         <v>1570</v>
-      </c>
-[...7 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D530" s="1" t="s">
         <v>1573</v>
-      </c>
-[...7 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D531" s="1" t="s">
         <v>1576</v>
-      </c>
-[...7 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D532" s="1" t="s">
         <v>1579</v>
-      </c>
-[...7 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D533" s="1" t="s">
         <v>1582</v>
-      </c>
-[...7 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D534" s="1" t="s">
         <v>1585</v>
-      </c>
-[...7 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D535" s="1" t="s">
         <v>1588</v>
-      </c>
-[...7 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D536" s="1" t="s">
         <v>1591</v>
-      </c>
-[...7 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D537" s="1" t="s">
         <v>1594</v>
-      </c>
-[...7 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D538" s="1" t="s">
         <v>1597</v>
-      </c>
-[...7 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D539" s="1" t="s">
         <v>1600</v>
-      </c>
-[...7 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D540" s="1" t="s">
         <v>1603</v>
-      </c>
-[...7 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D541" s="1" t="s">
         <v>1606</v>
-      </c>
-[...7 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D542" s="1" t="s">
         <v>1609</v>
-      </c>
-[...7 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D543" s="1" t="s">
         <v>1612</v>
-      </c>
-[...7 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D544" s="1" t="s">
         <v>1615</v>
-      </c>
-[...7 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D545" s="1" t="s">
         <v>1618</v>
-      </c>
-[...7 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D546" s="1" t="s">
         <v>1621</v>
-      </c>
-[...7 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D547" s="1" t="s">
         <v>1624</v>
-      </c>
-[...7 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D548" s="1" t="s">
         <v>1627</v>
-      </c>
-[...7 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D549" s="1" t="s">
         <v>1630</v>
-      </c>
-[...7 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D550" s="1" t="s">
         <v>1633</v>
-      </c>
-[...7 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1636</v>
-      </c>
-[...7 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1639</v>
-      </c>
-[...7 lines deleted...]
-        <v>1641</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D553" s="1" t="s">
         <v>1642</v>
-      </c>
-[...7 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D554" s="1" t="s">
         <v>1645</v>
-      </c>
-[...7 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D555" s="1" t="s">
         <v>1648</v>
-      </c>
-[...7 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D556" s="1" t="s">
         <v>1651</v>
-      </c>
-[...7 lines deleted...]
-        <v>1653</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D557" s="1" t="s">
         <v>1654</v>
-      </c>
-[...7 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D558" s="1" t="s">
         <v>1657</v>
-      </c>
-[...7 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D559" s="1" t="s">
         <v>1660</v>
-      </c>
-[...7 lines deleted...]
-        <v>1661</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C560" s="1" t="s">
         <v>1662</v>
       </c>
-      <c r="B560" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C560" s="1" t="s">
+      <c r="D560" s="1" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1665</v>
       </c>
-      <c r="B561" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C561" s="1" t="s">
+      <c r="D561" s="1" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C562" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="B562" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C562" s="1" t="s">
+      <c r="D562" s="1" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C563" s="1" t="s">
         <v>1671</v>
       </c>
-      <c r="B563" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C563" s="1" t="s">
+      <c r="D563" s="1" t="s">
         <v>1672</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C564" s="1" t="s">
         <v>1674</v>
       </c>
-      <c r="B564" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C564" s="1" t="s">
+      <c r="D564" s="1" t="s">
         <v>1675</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C565" s="1" t="s">
         <v>1677</v>
       </c>
-      <c r="B565" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="1" t="s">
+      <c r="D565" s="1" t="s">
         <v>1678</v>
-      </c>
-[...1 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C566" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="B566" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C566" s="1" t="s">
+      <c r="D566" s="1" t="s">
         <v>1681</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C567" s="1" t="s">
         <v>1683</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C567" s="1" t="s">
+      <c r="D567" s="1" t="s">
         <v>1684</v>
-      </c>
-[...1 lines deleted...]
-        <v>1685</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="1" t="s">
         <v>1686</v>
       </c>
-      <c r="B568" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C568" s="1" t="s">
+      <c r="D568" s="1" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="B569" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C569" s="1" t="s">
+      <c r="D569" s="1" t="s">
         <v>1690</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="B570" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C570" s="1" t="s">
+      <c r="D570" s="1" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C571" s="1" t="s">
         <v>1695</v>
       </c>
-      <c r="B571" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C571" s="1" t="s">
+      <c r="D571" s="1" t="s">
         <v>1696</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1698</v>
       </c>
-      <c r="B572" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C572" s="1" t="s">
+      <c r="D572" s="1" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1701</v>
       </c>
-      <c r="B573" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C573" s="1" t="s">
+      <c r="D573" s="1" t="s">
         <v>1702</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C574" s="1" t="s">
         <v>1704</v>
       </c>
-      <c r="B574" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C574" s="1" t="s">
+      <c r="D574" s="1" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C575" s="1" t="s">
         <v>1707</v>
       </c>
-      <c r="B575" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C575" s="1" t="s">
+      <c r="D575" s="1" t="s">
         <v>1708</v>
-      </c>
-[...1 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="B576" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C576" s="1" t="s">
+      <c r="D576" s="1" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1713</v>
-      </c>
-[...4 lines deleted...]
-        <v>1711</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>5</v>
@@ -21319,5218 +21245,5218 @@
         <v>1744</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C589" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D589" s="1" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C590" s="1" t="s">
         <v>1751</v>
       </c>
-      <c r="B590" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C590" s="1" t="s">
+      <c r="D590" s="1" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C591" s="1" t="s">
         <v>1754</v>
       </c>
-      <c r="B591" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C591" s="1" t="s">
+      <c r="D591" s="1" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C592" s="1" t="s">
         <v>1757</v>
       </c>
-      <c r="B592" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C592" s="1" t="s">
+      <c r="D592" s="1" t="s">
         <v>1758</v>
-      </c>
-[...1 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1760</v>
       </c>
-      <c r="B593" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C593" s="1" t="s">
+      <c r="D593" s="1" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C594" s="1" t="s">
         <v>1763</v>
       </c>
-      <c r="B594" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C594" s="1" t="s">
+      <c r="D594" s="1" t="s">
         <v>1764</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C595" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="B595" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C595" s="1" t="s">
+      <c r="D595" s="1" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C596" s="1" t="s">
         <v>1769</v>
-      </c>
-[...4 lines deleted...]
-        <v>1764</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1731</v>
+        <v>1772</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1731</v>
+        <v>1775</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1731</v>
+        <v>1778</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1787</v>
+        <v>1793</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1797</v>
+        <v>1804</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C626" s="1" t="s">
         <v>1852</v>
       </c>
-      <c r="B626" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D626" s="1" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1856</v>
+        <v>1819</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1859</v>
+        <v>1819</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1862</v>
+        <v>1819</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1877</v>
+        <v>1875</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D636" s="1" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C637" s="1" t="s">
         <v>1885</v>
       </c>
-      <c r="B637" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C637" s="1" t="s">
+      <c r="D637" s="1" t="s">
         <v>1886</v>
-      </c>
-[...1 lines deleted...]
-        <v>1887</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B638" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D638" s="1" t="s">
         <v>1888</v>
-      </c>
-[...7 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D639" s="1" t="s">
         <v>1891</v>
-      </c>
-[...7 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D640" s="1" t="s">
         <v>1894</v>
-      </c>
-[...7 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D641" s="1" t="s">
         <v>1897</v>
-      </c>
-[...7 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D642" s="1" t="s">
         <v>1900</v>
-      </c>
-[...7 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1903</v>
-      </c>
-[...7 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1906</v>
-      </c>
-[...7 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1909</v>
-      </c>
-[...7 lines deleted...]
-        <v>1911</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1912</v>
-      </c>
-[...7 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D647" s="1" t="s">
         <v>1915</v>
-      </c>
-[...7 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D648" s="1" t="s">
         <v>1918</v>
-      </c>
-[...7 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D649" s="1" t="s">
         <v>1921</v>
-      </c>
-[...7 lines deleted...]
-        <v>1923</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D650" s="1" t="s">
         <v>1924</v>
-      </c>
-[...7 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D651" s="1" t="s">
         <v>1927</v>
-      </c>
-[...7 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D652" s="1" t="s">
         <v>1930</v>
-      </c>
-[...7 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D653" s="1" t="s">
         <v>1933</v>
-      </c>
-[...7 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D654" s="1" t="s">
         <v>1936</v>
-      </c>
-[...7 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D655" s="1" t="s">
         <v>1939</v>
-      </c>
-[...7 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D656" s="1" t="s">
         <v>1942</v>
-      </c>
-[...7 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D657" s="1" t="s">
         <v>1945</v>
-      </c>
-[...7 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D658" s="1" t="s">
         <v>1948</v>
-      </c>
-[...7 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D659" s="1" t="s">
         <v>1951</v>
-      </c>
-[...7 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D660" s="1" t="s">
         <v>1954</v>
-      </c>
-[...7 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D661" s="1" t="s">
         <v>1957</v>
-      </c>
-[...7 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D662" s="1" t="s">
         <v>1960</v>
-      </c>
-[...7 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D663" s="1" t="s">
         <v>1963</v>
-      </c>
-[...7 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D664" s="1" t="s">
         <v>1966</v>
-      </c>
-[...7 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D665" s="1" t="s">
         <v>1969</v>
-      </c>
-[...7 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D666" s="1" t="s">
         <v>1972</v>
-      </c>
-[...7 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D667" s="1" t="s">
         <v>1975</v>
-      </c>
-[...7 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D668" s="1" t="s">
         <v>1978</v>
-      </c>
-[...7 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D669" s="1" t="s">
         <v>1981</v>
-      </c>
-[...7 lines deleted...]
-        <v>1983</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D670" s="1" t="s">
         <v>1984</v>
-      </c>
-[...7 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D671" s="1" t="s">
         <v>1987</v>
-      </c>
-[...7 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D672" s="1" t="s">
         <v>1990</v>
-      </c>
-[...7 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D673" s="1" t="s">
         <v>1993</v>
-      </c>
-[...7 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D674" s="1" t="s">
         <v>1996</v>
-      </c>
-[...7 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D675" s="1" t="s">
         <v>1999</v>
-      </c>
-[...7 lines deleted...]
-        <v>2001</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D676" s="1" t="s">
         <v>2002</v>
-      </c>
-[...7 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D677" s="1" t="s">
         <v>2005</v>
-      </c>
-[...7 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D678" s="1" t="s">
         <v>2008</v>
-      </c>
-[...7 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D679" s="1" t="s">
         <v>2011</v>
-      </c>
-[...7 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D680" s="1" t="s">
         <v>2014</v>
-      </c>
-[...7 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D681" s="1" t="s">
         <v>2017</v>
-      </c>
-[...7 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D682" s="1" t="s">
         <v>2020</v>
-      </c>
-[...7 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D683" s="1" t="s">
         <v>2023</v>
-      </c>
-[...7 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D684" s="1" t="s">
         <v>2026</v>
-      </c>
-[...7 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D685" s="1" t="s">
         <v>2029</v>
-      </c>
-[...7 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D686" s="1" t="s">
         <v>2032</v>
-      </c>
-[...7 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>2035</v>
-      </c>
-[...7 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>2038</v>
-      </c>
-[...7 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>2041</v>
-      </c>
-[...7 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D690" s="1" t="s">
         <v>2044</v>
-      </c>
-[...7 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D691" s="1" t="s">
         <v>2047</v>
-      </c>
-[...7 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D692" s="1" t="s">
         <v>2050</v>
-      </c>
-[...7 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D693" s="1" t="s">
         <v>2053</v>
-      </c>
-[...7 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D694" s="1" t="s">
         <v>2056</v>
-      </c>
-[...7 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D695" s="1" t="s">
         <v>2059</v>
-      </c>
-[...7 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D696" s="1" t="s">
         <v>2062</v>
-      </c>
-[...7 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D697" s="1" t="s">
         <v>2065</v>
-      </c>
-[...7 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D698" s="1" t="s">
         <v>2068</v>
-      </c>
-[...7 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D699" s="1" t="s">
         <v>2071</v>
-      </c>
-[...7 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D700" s="1" t="s">
         <v>2074</v>
-      </c>
-[...7 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D701" s="1" t="s">
         <v>2077</v>
-      </c>
-[...7 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D702" s="1" t="s">
         <v>2080</v>
-      </c>
-[...7 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D703" s="1" t="s">
         <v>2083</v>
-      </c>
-[...7 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D704" s="1" t="s">
         <v>2086</v>
-      </c>
-[...7 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D705" s="1" t="s">
         <v>2089</v>
-      </c>
-[...7 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D706" s="1" t="s">
         <v>2092</v>
-      </c>
-[...7 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D707" s="1" t="s">
         <v>2095</v>
-      </c>
-[...7 lines deleted...]
-        <v>2097</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D708" s="1" t="s">
         <v>2098</v>
-      </c>
-[...7 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D709" s="1" t="s">
         <v>2101</v>
-      </c>
-[...7 lines deleted...]
-        <v>2103</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D710" s="1" t="s">
         <v>2104</v>
-      </c>
-[...7 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D711" s="1" t="s">
         <v>2107</v>
-      </c>
-[...7 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D712" s="1" t="s">
         <v>2110</v>
-      </c>
-[...7 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>2113</v>
-      </c>
-[...7 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>2116</v>
-      </c>
-[...7 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>2119</v>
-      </c>
-[...7 lines deleted...]
-        <v>2121</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>2122</v>
-      </c>
-[...7 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D717" s="1" t="s">
         <v>2125</v>
-      </c>
-[...7 lines deleted...]
-        <v>2127</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D718" s="1" t="s">
         <v>2128</v>
-      </c>
-[...7 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D719" s="1" t="s">
         <v>2131</v>
-      </c>
-[...7 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D720" s="1" t="s">
         <v>2134</v>
-      </c>
-[...7 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D721" s="1" t="s">
         <v>2137</v>
-      </c>
-[...7 lines deleted...]
-        <v>2139</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D722" s="1" t="s">
         <v>2140</v>
-      </c>
-[...7 lines deleted...]
-        <v>2142</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D723" s="1" t="s">
         <v>2143</v>
-      </c>
-[...7 lines deleted...]
-        <v>2145</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D724" s="1" t="s">
         <v>2146</v>
-      </c>
-[...7 lines deleted...]
-        <v>2148</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D725" s="1" t="s">
         <v>2149</v>
-      </c>
-[...7 lines deleted...]
-        <v>2151</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D726" s="1" t="s">
         <v>2152</v>
-      </c>
-[...7 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D727" s="1" t="s">
         <v>2155</v>
-      </c>
-[...7 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D728" s="1" t="s">
         <v>2158</v>
-      </c>
-[...7 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D729" s="1" t="s">
         <v>2161</v>
-      </c>
-[...7 lines deleted...]
-        <v>2163</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D730" s="1" t="s">
         <v>2164</v>
-      </c>
-[...7 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D731" s="1" t="s">
         <v>2167</v>
-      </c>
-[...7 lines deleted...]
-        <v>2169</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D732" s="1" t="s">
         <v>2170</v>
-      </c>
-[...7 lines deleted...]
-        <v>2172</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D733" s="1" t="s">
         <v>2173</v>
-      </c>
-[...7 lines deleted...]
-        <v>2175</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D734" s="1" t="s">
         <v>2176</v>
-      </c>
-[...7 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D735" s="1" t="s">
         <v>2179</v>
-      </c>
-[...7 lines deleted...]
-        <v>2181</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D736" s="1" t="s">
         <v>2182</v>
-      </c>
-[...7 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D737" s="1" t="s">
         <v>2185</v>
-      </c>
-[...7 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D738" s="1" t="s">
         <v>2188</v>
-      </c>
-[...7 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D739" s="1" t="s">
         <v>2191</v>
-      </c>
-[...7 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D740" s="1" t="s">
         <v>2194</v>
-      </c>
-[...7 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D741" s="1" t="s">
         <v>2197</v>
-      </c>
-[...7 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D742" s="1" t="s">
         <v>2200</v>
-      </c>
-[...7 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D743" s="1" t="s">
         <v>2203</v>
-      </c>
-[...7 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2205</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C744" s="1" t="s">
+      <c r="D744" s="1" t="s">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C745" s="1" t="s">
         <v>2208</v>
       </c>
-      <c r="B745" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C745" s="1"/>
       <c r="D745" s="1" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C746" s="1"/>
+      <c r="C746" s="1" t="s">
+        <v>2211</v>
+      </c>
       <c r="D746" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C753" s="1"/>
+      <c r="C753" s="1" t="s">
+        <v>2232</v>
+      </c>
       <c r="D753" s="1" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C754" s="1"/>
+      <c r="C754" s="1" t="s">
+        <v>2235</v>
+      </c>
       <c r="D754" s="1" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="1"/>
+      <c r="C755" s="1" t="s">
+        <v>2238</v>
+      </c>
       <c r="D755" s="1" t="s">
-        <v>2235</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="1"/>
+      <c r="C756" s="1" t="s">
+        <v>2241</v>
+      </c>
       <c r="D756" s="1" t="s">
-        <v>2237</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="1" t="s">
-        <v>2238</v>
+        <v>2243</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="1"/>
+      <c r="C757" s="1" t="s">
+        <v>2244</v>
+      </c>
       <c r="D757" s="1" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="1" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="1"/>
+      <c r="C758" s="1" t="s">
+        <v>2247</v>
+      </c>
       <c r="D758" s="1" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="1" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="B759" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="1"/>
+      <c r="C759" s="1" t="s">
+        <v>2250</v>
+      </c>
       <c r="D759" s="1" t="s">
-        <v>2243</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="1" t="s">
-        <v>2244</v>
+        <v>2252</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="1" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="1" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="1" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>2254</v>
+        <v>2262</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="1" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="1" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>2261</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="1" t="s">
-        <v>2262</v>
+        <v>2270</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>2263</v>
+        <v>2271</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>2264</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="1" t="s">
-        <v>2265</v>
+        <v>2273</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2266</v>
+        <v>2274</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2267</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="1" t="s">
-        <v>2268</v>
+        <v>2276</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2269</v>
+        <v>2277</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2270</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="1" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2272</v>
+        <v>2280</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2273</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="1" t="s">
-        <v>2274</v>
+        <v>2282</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2275</v>
+        <v>2283</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>2276</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="1" t="s">
-        <v>2277</v>
+        <v>2285</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2278</v>
+        <v>2286</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>2279</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
-        <v>2280</v>
+        <v>2288</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2281</v>
+        <v>2289</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>2282</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2284</v>
+        <v>2289</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C775" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C775" s="1"/>
       <c r="D775" s="1" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2292</v>
+        <v>2298</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C776" s="1"/>
       <c r="D776" s="1" t="s">
-        <v>2294</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2295</v>
+        <v>2300</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>2297</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>2312</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
-        <v>2313</v>
+        <v>2318</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C783" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C783" s="1"/>
       <c r="D783" s="1" t="s">
-        <v>2314</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2315</v>
+        <v>2320</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C784" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C784" s="1"/>
       <c r="D784" s="1" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C785" s="1"/>
       <c r="D785" s="1" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C786" s="1"/>
       <c r="D786" s="1" t="s">
-        <v>2322</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C787" s="1"/>
       <c r="D787" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C788" s="1"/>
       <c r="D788" s="1" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C789" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C790" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>2311</v>
+        <v>2336</v>
       </c>
       <c r="D791" s="1" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>2311</v>
+        <v>2339</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>2311</v>
+        <v>2342</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2345</v>
+        <v>2351</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
       <c r="B799" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2345</v>
+        <v>2360</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="B800" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2345</v>
+        <v>2363</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
-        <v>2359</v>
+        <v>2365</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2345</v>
+        <v>2366</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="B802" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
       <c r="B803" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
       <c r="B804" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>2345</v>
+        <v>2378</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2371</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
-        <v>2372</v>
+        <v>2380</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>2345</v>
+        <v>2381</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2373</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
-        <v>2374</v>
+        <v>2383</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>2345</v>
+        <v>2384</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
       <c r="B808" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>2378</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
-        <v>2379</v>
+        <v>2389</v>
       </c>
       <c r="B809" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>2345</v>
+        <v>2390</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>2380</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
-        <v>2381</v>
+        <v>2392</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>2345</v>
+        <v>2393</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
-        <v>2386</v>
+        <v>2398</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>2387</v>
+        <v>2399</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2388</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
-        <v>2389</v>
+        <v>2401</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2390</v>
+        <v>2399</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2391</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2392</v>
+        <v>2403</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2393</v>
+        <v>2399</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2394</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
-        <v>2395</v>
+        <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2396</v>
+        <v>2406</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2397</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2398</v>
+        <v>2408</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2400</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2401</v>
+        <v>2411</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2402</v>
+        <v>2412</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2403</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2404</v>
+        <v>2414</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2405</v>
+        <v>2415</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2406</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
-        <v>2407</v>
+        <v>2417</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>2345</v>
+        <v>2418</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2413</v>
+        <v>2399</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2414</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2415</v>
+        <v>2425</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2410</v>
+        <v>2399</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2416</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2417</v>
+        <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2410</v>
+        <v>2399</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2418</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2419</v>
+        <v>2429</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2420</v>
+        <v>2430</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2421</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2422</v>
+        <v>2432</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2424</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2425</v>
+        <v>2435</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2426</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2427</v>
+        <v>2437</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2428</v>
+        <v>2438</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2429</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2430</v>
+        <v>2440</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2431</v>
+        <v>2441</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2432</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B829" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C829" s="1" t="s">
         <v>2433</v>
       </c>
-      <c r="B829" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D829" s="1" t="s">
-        <v>2434</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2435</v>
+        <v>2445</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2436</v>
+        <v>2433</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>277</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2437</v>
+        <v>2447</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2438</v>
+        <v>2433</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2439</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2440</v>
+        <v>2449</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2441</v>
+        <v>2450</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2442</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2450</v>
+        <v>2433</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2451</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2452</v>
+        <v>2460</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2453</v>
+        <v>2433</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2454</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2455</v>
+        <v>2462</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2456</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2457</v>
+        <v>2464</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2423</v>
+        <v>2465</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2458</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2459</v>
+        <v>2467</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2460</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2461</v>
+        <v>2469</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2462</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2463</v>
+        <v>2471</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2423</v>
+        <v>2472</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2464</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2465</v>
+        <v>2474</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2453</v>
+        <v>2475</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2466</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2453</v>
+        <v>2478</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2468</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2469</v>
+        <v>2480</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2453</v>
+        <v>2481</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2470</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2471</v>
+        <v>2483</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2453</v>
+        <v>2484</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2472</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2473</v>
+        <v>2486</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2453</v>
+        <v>2487</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2474</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
-        <v>2475</v>
+        <v>2489</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>2453</v>
+        <v>2490</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>2476</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
-        <v>2477</v>
+        <v>2492</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2453</v>
+        <v>2493</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>2478</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
-        <v>2479</v>
+        <v>2495</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2453</v>
+        <v>2433</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2480</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2481</v>
+        <v>2497</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2453</v>
+        <v>2498</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2482</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2483</v>
+        <v>2500</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2453</v>
+        <v>2501</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2484</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2485</v>
+        <v>2503</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2453</v>
+        <v>2498</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2486</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2487</v>
+        <v>2505</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2453</v>
+        <v>2498</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2488</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2489</v>
+        <v>2507</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2453</v>
+        <v>2508</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2490</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2491</v>
+        <v>2510</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2453</v>
+        <v>2511</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2492</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2493</v>
+        <v>2513</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2453</v>
+        <v>2511</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2494</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2495</v>
+        <v>2515</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2453</v>
+        <v>2516</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2496</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2497</v>
+        <v>2518</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2453</v>
+        <v>2519</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2498</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2499</v>
+        <v>2521</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2500</v>
+        <v>2498</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2501</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2502</v>
+        <v>2523</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2500</v>
+        <v>2524</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2503</v>
+        <v>371</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2504</v>
+        <v>2525</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2500</v>
+        <v>2526</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2505</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2506</v>
+        <v>2528</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2500</v>
+        <v>2529</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2507</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2508</v>
+        <v>2531</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2509</v>
+        <v>2532</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2510</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2511</v>
+        <v>2534</v>
       </c>
       <c r="B864" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2512</v>
+        <v>2535</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2513</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2514</v>
+        <v>2537</v>
       </c>
       <c r="B865" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2515</v>
+        <v>2538</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2516</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2517</v>
+        <v>2540</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2518</v>
+        <v>2511</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2519</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2520</v>
+        <v>2542</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2500</v>
+        <v>2511</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2521</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2522</v>
+        <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2500</v>
+        <v>2511</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2523</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2524</v>
+        <v>2546</v>
       </c>
       <c r="B869" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2525</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2526</v>
+        <v>2548</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2527</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2528</v>
+        <v>2550</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2529</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2530</v>
+        <v>2552</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2531</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2532</v>
+        <v>2554</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2534</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2535</v>
+        <v>2556</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2536</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2537</v>
+        <v>2558</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2538</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2539</v>
+        <v>2560</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2540</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2541</v>
+        <v>2562</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2542</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2543</v>
+        <v>2564</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2544</v>
+        <v>2538</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2545</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2546</v>
+        <v>2566</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C879" s="1"/>
+      <c r="C879" s="1" t="s">
+        <v>2538</v>
+      </c>
       <c r="D879" s="1" t="s">
-        <v>2547</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2548</v>
+        <v>2568</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2549</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2550</v>
+        <v>2570</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C881" s="1"/>
+      <c r="C881" s="1" t="s">
+        <v>2538</v>
+      </c>
       <c r="D881" s="1" t="s">
-        <v>2551</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2552</v>
+        <v>2572</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2553</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2554</v>
+        <v>2574</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2555</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2556</v>
+        <v>2576</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2557</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2558</v>
+        <v>2578</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2509</v>
+        <v>2538</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2559</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2560</v>
+        <v>2580</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2561</v>
+        <v>2538</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2562</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2563</v>
+        <v>2582</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2564</v>
+        <v>2538</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2565</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2566</v>
+        <v>2584</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2561</v>
+        <v>2585</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2567</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2568</v>
+        <v>2587</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2561</v>
+        <v>2585</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2569</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2570</v>
+        <v>2589</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2561</v>
+        <v>2585</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2571</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2572</v>
+        <v>2591</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2561</v>
+        <v>2585</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2573</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2574</v>
+        <v>2593</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2561</v>
+        <v>2594</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2575</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2576</v>
+        <v>2596</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2561</v>
+        <v>2597</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2577</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2578</v>
+        <v>2599</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C894" s="1"/>
+      <c r="C894" s="1" t="s">
+        <v>2600</v>
+      </c>
       <c r="D894" s="1" t="s">
-        <v>2579</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2582</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2583</v>
+        <v>2605</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2585</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2586</v>
+        <v>2607</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2587</v>
+        <v>2585</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>2588</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2589</v>
+        <v>2609</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2561</v>
+        <v>2594</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2590</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2591</v>
+        <v>2611</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2561</v>
+        <v>2594</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2592</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2593</v>
+        <v>2613</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
         <v>2594</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2595</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2596</v>
+        <v>2615</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2597</v>
+        <v>2594</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2598</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2599</v>
+        <v>2617</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2600</v>
+        <v>2618</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2601</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2602</v>
+        <v>2620</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2603</v>
+        <v>2594</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2604</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2605</v>
+        <v>2622</v>
       </c>
       <c r="B904" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2606</v>
+        <v>2594</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2607</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2608</v>
+        <v>2624</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2609</v>
+        <v>2594</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2610</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2611</v>
+        <v>2626</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2612</v>
+        <v>2594</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2613</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2614</v>
+        <v>2628</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2615</v>
+        <v>2629</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2616</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2617</v>
+        <v>2631</v>
       </c>
       <c r="B908" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C908" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C908" s="1"/>
       <c r="D908" s="1" t="s">
-        <v>2618</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2619</v>
+        <v>2633</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2311</v>
+        <v>2594</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2620</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2621</v>
+        <v>2635</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C910" s="1"/>
       <c r="D910" s="1" t="s">
-        <v>2622</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2623</v>
+        <v>2637</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2624</v>
+        <v>2594</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2625</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2626</v>
+        <v>2639</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>2627</v>
+        <v>2594</v>
       </c>
       <c r="D912" s="1" t="s">
-        <v>2628</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2629</v>
+        <v>2641</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2630</v>
+        <v>2594</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2631</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2632</v>
+        <v>2643</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>2633</v>
+        <v>2594</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>2634</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2635</v>
+        <v>2645</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2636</v>
+        <v>2646</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2637</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2638</v>
+        <v>2648</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2639</v>
+        <v>2649</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>2640</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2641</v>
+        <v>2651</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2642</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2643</v>
+        <v>2653</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2644</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2645</v>
+        <v>2655</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2646</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2647</v>
+        <v>2657</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2648</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2649</v>
+        <v>2659</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2650</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2651</v>
+        <v>2661</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2652</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2653</v>
+        <v>2663</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C923" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C923" s="1"/>
       <c r="D923" s="1" t="s">
-        <v>2654</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2655</v>
+        <v>2665</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2639</v>
+        <v>2666</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2656</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2657</v>
+        <v>2668</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>2639</v>
+        <v>2669</v>
       </c>
       <c r="D925" s="1" t="s">
-        <v>2658</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2659</v>
+        <v>2671</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2639</v>
+        <v>2672</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2660</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2661</v>
+        <v>2674</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2662</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2663</v>
+        <v>2676</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2664</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2665</v>
+        <v>2678</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>2666</v>
+        <v>2679</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2667</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>226</v>
+        <v>2681</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2668</v>
+        <v>2682</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>228</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2669</v>
+        <v>2684</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2670</v>
+        <v>2685</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2671</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2672</v>
+        <v>2687</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2673</v>
+        <v>2688</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2674</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2675</v>
+        <v>2690</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2676</v>
+        <v>2691</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2677</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2678</v>
+        <v>2693</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2679</v>
+        <v>2694</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>2680</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
-        <v>2681</v>
+        <v>2696</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>2682</v>
+        <v>2697</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>2683</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
-        <v>2684</v>
+        <v>2699</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2685</v>
+        <v>2700</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>2686</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
-        <v>2687</v>
+        <v>2702</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2688</v>
+        <v>2399</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2691</v>
+        <v>2399</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2692</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2693</v>
+        <v>2706</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2694</v>
+        <v>2399</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2695</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2696</v>
+        <v>2708</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2697</v>
+        <v>2709</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2698</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2699</v>
+        <v>2711</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2700</v>
+        <v>2712</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2701</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2702</v>
+        <v>2714</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2703</v>
+        <v>2715</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2704</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2705</v>
+        <v>2717</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2706</v>
+        <v>2718</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2707</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2708</v>
+        <v>2720</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2709</v>
+        <v>2721</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2710</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2711</v>
+        <v>2723</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2712</v>
+        <v>2724</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>2713</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
-        <v>2714</v>
+        <v>2726</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2715</v>
+        <v>2724</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2719</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
-        <v>2720</v>
+        <v>2730</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2722</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2723</v>
+        <v>2732</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2725</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2726</v>
+        <v>2734</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2727</v>
+        <v>2724</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2728</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2729</v>
+        <v>2736</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2730</v>
+        <v>2724</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2731</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2732</v>
+        <v>2738</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2733</v>
+        <v>2724</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2734</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2735</v>
+        <v>2740</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2736</v>
+        <v>2724</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2739</v>
+        <v>2724</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2736</v>
+        <v>2724</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2736</v>
+        <v>2724</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2746</v>
+        <v>2724</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2751</v>
+        <v>329</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2753</v>
+        <v>331</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
         <v>2757</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
         <v>2760</v>
@@ -26570,51 +26496,51 @@
         <v>2767</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
         <v>2769</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2778</v>
@@ -26654,51 +26580,51 @@
         <v>2785</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2796</v>
@@ -26822,328 +26748,328 @@
         <v>2821</v>
       </c>
       <c r="D982" s="1" t="s">
         <v>2822</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="B983" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C983" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>2825</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="B984" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C984" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D984" s="1" t="s">
         <v>2827</v>
-      </c>
-[...1 lines deleted...]
-        <v>2828</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C985" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D985" s="1" t="s">
         <v>2829</v>
-      </c>
-[...7 lines deleted...]
-        <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C986" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D986" s="1" t="s">
         <v>2832</v>
-      </c>
-[...7 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D987" s="1" t="s">
         <v>2835</v>
-      </c>
-[...7 lines deleted...]
-        <v>2837</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D988" s="1" t="s">
         <v>2838</v>
-      </c>
-[...7 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D989" s="1" t="s">
         <v>2841</v>
-      </c>
-[...7 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D990" s="1" t="s">
         <v>2844</v>
-      </c>
-[...7 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D991" s="1" t="s">
         <v>2847</v>
-      </c>
-[...7 lines deleted...]
-        <v>2849</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D992" s="1" t="s">
         <v>2850</v>
-      </c>
-[...7 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D993" s="1" t="s">
         <v>2853</v>
-      </c>
-[...7 lines deleted...]
-        <v>2855</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D994" s="1" t="s">
         <v>2856</v>
-      </c>
-[...7 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D995" s="1" t="s">
         <v>2859</v>
-      </c>
-[...7 lines deleted...]
-        <v>2861</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D996" s="1" t="s">
         <v>2862</v>
-      </c>
-[...7 lines deleted...]
-        <v>2864</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D997" s="1" t="s">
         <v>2865</v>
-      </c>
-[...7 lines deleted...]
-        <v>2867</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D998" s="1" t="s">
         <v>2868</v>
-      </c>
-[...7 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D999" s="1" t="s">
         <v>2871</v>
-      </c>
-[...7 lines deleted...]
-        <v>2873</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D1000" s="1" t="s">
         <v>2874</v>
-      </c>
-[...7 lines deleted...]
-        <v>2876</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B1001" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1001" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D1001" s="1" t="s">
         <v>2877</v>
-      </c>
-[...7 lines deleted...]
-        <v>2879</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1002" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1002" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D1002" s="1" t="s">
         <v>2880</v>
-      </c>
-[...7 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1003" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D1003" s="1" t="s">
         <v>2883</v>
-      </c>
-[...7 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="1" t="s">
-        <v>2885</v>
+        <v>2884</v>
       </c>
       <c r="B1004" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1004" s="1" t="s">
         <v>2885</v>
       </c>
       <c r="D1004" s="1" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="B1005" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1005" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>2889</v>
       </c>
     </row>
@@ -27214,121 +27140,121 @@
         <v>2903</v>
       </c>
       <c r="D1010" s="1" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="1" t="s">
         <v>2905</v>
       </c>
       <c r="B1011" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1011" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="D1011" s="1" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="B1012" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1012" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
@@ -27427,6488 +27353,6376 @@
         <v>2949</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="B1026" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1026" s="1" t="s">
         <v>2951</v>
       </c>
       <c r="D1026" s="1" t="s">
         <v>2952</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="B1027" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1027" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D1027" s="1" t="s">
         <v>2954</v>
-      </c>
-[...1 lines deleted...]
-        <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B1028" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1028" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1028" s="1" t="s">
         <v>2956</v>
-      </c>
-[...7 lines deleted...]
-        <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B1029" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1029" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1029" s="1" t="s">
         <v>2959</v>
-      </c>
-[...7 lines deleted...]
-        <v>2960</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B1030" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1030" s="1" t="s">
         <v>2961</v>
       </c>
-      <c r="B1030" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1030" s="1" t="s">
+      <c r="D1030" s="1" t="s">
         <v>2962</v>
-      </c>
-[...1 lines deleted...]
-        <v>2963</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1031" s="1" t="s">
         <v>2964</v>
       </c>
-      <c r="B1031" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1031" s="1" t="s">
+      <c r="D1031" s="1" t="s">
         <v>2965</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1032" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1032" s="1" t="s">
         <v>2967</v>
       </c>
-      <c r="B1032" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1032" s="1" t="s">
+      <c r="D1032" s="1" t="s">
         <v>2968</v>
-      </c>
-[...1 lines deleted...]
-        <v>2969</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B1033" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1033" s="1" t="s">
         <v>2970</v>
       </c>
-      <c r="B1033" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1033" s="1" t="s">
+      <c r="D1033" s="1" t="s">
         <v>2971</v>
-      </c>
-[...1 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1034" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1034" s="1" t="s">
         <v>2973</v>
       </c>
-      <c r="B1034" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1034" s="1" t="s">
+      <c r="D1034" s="1" t="s">
         <v>2974</v>
-      </c>
-[...1 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1035" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1035" s="1" t="s">
         <v>2976</v>
       </c>
-      <c r="B1035" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1035" s="1" t="s">
+      <c r="D1035" s="1" t="s">
         <v>2977</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1036" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1036" s="1" t="s">
         <v>2979</v>
       </c>
-      <c r="B1036" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1036" s="1" t="s">
+      <c r="D1036" s="1" t="s">
         <v>2980</v>
-      </c>
-[...1 lines deleted...]
-        <v>2981</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1037" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1037" s="1" t="s">
         <v>2982</v>
       </c>
-      <c r="B1037" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1037" s="1" t="s">
+      <c r="D1037" s="1" t="s">
         <v>2983</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1038" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1038" s="1" t="s">
         <v>2985</v>
       </c>
-      <c r="B1038" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1038" s="1" t="s">
+      <c r="D1038" s="1" t="s">
         <v>2986</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1039" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1039" s="1" t="s">
         <v>2988</v>
       </c>
-      <c r="B1039" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1039" s="1" t="s">
+      <c r="D1039" s="1" t="s">
         <v>2989</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1040" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1040" s="1" t="s">
         <v>2991</v>
       </c>
-      <c r="B1040" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1040" s="1" t="s">
+      <c r="D1040" s="1" t="s">
         <v>2992</v>
-      </c>
-[...1 lines deleted...]
-        <v>2993</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1041" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1041" s="1" t="s">
         <v>2994</v>
       </c>
-      <c r="B1041" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1041" s="1" t="s">
+      <c r="D1041" s="1" t="s">
         <v>2995</v>
-      </c>
-[...1 lines deleted...]
-        <v>2996</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B1042" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1042" s="1" t="s">
         <v>2997</v>
       </c>
-      <c r="B1042" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1042" s="1" t="s">
+      <c r="D1042" s="1" t="s">
         <v>2998</v>
-      </c>
-[...1 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B1043" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1043" s="1" t="s">
         <v>3000</v>
       </c>
-      <c r="B1043" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1043" s="1" t="s">
+      <c r="D1043" s="1" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1044" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1044" s="1" t="s">
         <v>3003</v>
       </c>
-      <c r="B1044" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1044" s="1" t="s">
+      <c r="D1044" s="1" t="s">
         <v>3004</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1045" s="1" t="s">
         <v>3006</v>
       </c>
-      <c r="B1045" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1045" s="1" t="s">
+      <c r="D1045" s="1" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1046" s="1" t="s">
         <v>3009</v>
       </c>
-      <c r="B1046" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1046" s="1" t="s">
+      <c r="D1046" s="1" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B1047" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1047" s="1" t="s">
         <v>3012</v>
       </c>
-      <c r="B1047" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1047" s="1" t="s">
+      <c r="D1047" s="1" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1048" s="1" t="s">
         <v>3015</v>
       </c>
-      <c r="B1048" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1048" s="1" t="s">
+      <c r="D1048" s="1" t="s">
         <v>3016</v>
-      </c>
-[...1 lines deleted...]
-        <v>3017</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1049" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1049" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1049" s="1" t="s">
         <v>3018</v>
-      </c>
-[...7 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B1050" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1050" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1050" s="1" t="s">
         <v>3021</v>
-      </c>
-[...7 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B1051" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1051" s="1" t="s">
         <v>3024</v>
-      </c>
-[...7 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1052" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1052" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1052" s="1" t="s">
         <v>3027</v>
-      </c>
-[...7 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1053" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1053" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1053" s="1" t="s">
         <v>3030</v>
-      </c>
-[...7 lines deleted...]
-        <v>3032</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B1054" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1054" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1054" s="1" t="s">
         <v>3033</v>
-      </c>
-[...7 lines deleted...]
-        <v>3035</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1055" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1055" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1055" s="1" t="s">
         <v>3036</v>
-      </c>
-[...7 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B1056" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1056" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1056" s="1" t="s">
         <v>3039</v>
-      </c>
-[...7 lines deleted...]
-        <v>3041</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1057" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1057" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1057" s="1" t="s">
         <v>3042</v>
-      </c>
-[...7 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B1058" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1058" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1058" s="1" t="s">
         <v>3045</v>
-      </c>
-[...7 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1059" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1059" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1059" s="1" t="s">
         <v>3048</v>
-      </c>
-[...7 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1060" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1060" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1060" s="1" t="s">
         <v>3051</v>
-      </c>
-[...7 lines deleted...]
-        <v>3053</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1061" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1061" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1061" s="1" t="s">
         <v>3054</v>
-      </c>
-[...7 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1062" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1062" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1062" s="1" t="s">
         <v>3057</v>
-      </c>
-[...7 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1063" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1063" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1063" s="1" t="s">
         <v>3060</v>
-      </c>
-[...7 lines deleted...]
-        <v>3062</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B1064" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1064" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1064" s="1" t="s">
         <v>3063</v>
-      </c>
-[...7 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1065" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1065" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1065" s="1" t="s">
         <v>3066</v>
-      </c>
-[...7 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1066" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1066" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1066" s="1" t="s">
         <v>3069</v>
-      </c>
-[...7 lines deleted...]
-        <v>3071</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1067" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1067" s="1" t="s">
         <v>3072</v>
-      </c>
-[...7 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1068" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1068" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1068" s="1" t="s">
         <v>3075</v>
-      </c>
-[...7 lines deleted...]
-        <v>3077</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1069" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1069" s="1" t="s">
         <v>3078</v>
-      </c>
-[...7 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1070" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1070" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1070" s="1" t="s">
         <v>3081</v>
-      </c>
-[...7 lines deleted...]
-        <v>3083</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1071" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1071" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1071" s="1" t="s">
         <v>3084</v>
-      </c>
-[...7 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1072" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1072" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1072" s="1" t="s">
         <v>3087</v>
-      </c>
-[...7 lines deleted...]
-        <v>3089</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1073" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1073" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1073" s="1" t="s">
         <v>3090</v>
-      </c>
-[...7 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B1074" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1074" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1074" s="1" t="s">
         <v>3093</v>
-      </c>
-[...7 lines deleted...]
-        <v>3095</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1075" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1075" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1075" s="1" t="s">
         <v>3096</v>
-      </c>
-[...7 lines deleted...]
-        <v>3098</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1076" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1076" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1076" s="1" t="s">
         <v>3099</v>
-      </c>
-[...7 lines deleted...]
-        <v>3101</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1077" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1077" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1077" s="1" t="s">
         <v>3102</v>
-      </c>
-[...7 lines deleted...]
-        <v>3104</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1078" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1078" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1078" s="1" t="s">
         <v>3105</v>
-      </c>
-[...7 lines deleted...]
-        <v>3107</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B1079" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1079" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1079" s="1" t="s">
         <v>3108</v>
-      </c>
-[...7 lines deleted...]
-        <v>3110</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1080" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1080" s="1" t="s">
         <v>3111</v>
-      </c>
-[...7 lines deleted...]
-        <v>3113</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1081" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1081" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1081" s="1" t="s">
         <v>3114</v>
-      </c>
-[...7 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1082" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1082" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1082" s="1" t="s">
         <v>3117</v>
-      </c>
-[...7 lines deleted...]
-        <v>3119</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1083" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1083" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1083" s="1" t="s">
         <v>3120</v>
-      </c>
-[...7 lines deleted...]
-        <v>3122</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1084" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1084" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1084" s="1" t="s">
         <v>3123</v>
-      </c>
-[...7 lines deleted...]
-        <v>3125</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B1085" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1085" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1085" s="1" t="s">
         <v>3126</v>
-      </c>
-[...7 lines deleted...]
-        <v>3128</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1086" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1086" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1086" s="1" t="s">
         <v>3129</v>
-      </c>
-[...7 lines deleted...]
-        <v>3131</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1087" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1087" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1087" s="1" t="s">
         <v>3132</v>
-      </c>
-[...7 lines deleted...]
-        <v>3134</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1088" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1088" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1088" s="1" t="s">
         <v>3135</v>
-      </c>
-[...7 lines deleted...]
-        <v>3137</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B1089" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1089" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1089" s="1" t="s">
         <v>3138</v>
-      </c>
-[...7 lines deleted...]
-        <v>3140</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1090" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1090" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1090" s="1" t="s">
         <v>3141</v>
-      </c>
-[...7 lines deleted...]
-        <v>3143</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1091" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1091" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1091" s="1" t="s">
         <v>3144</v>
-      </c>
-[...7 lines deleted...]
-        <v>3146</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B1092" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1092" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1092" s="1" t="s">
         <v>3147</v>
-      </c>
-[...7 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B1093" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1093" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1093" s="1" t="s">
         <v>3150</v>
-      </c>
-[...7 lines deleted...]
-        <v>3152</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B1094" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1094" s="1" t="s">
         <v>3153</v>
-      </c>
-[...7 lines deleted...]
-        <v>3155</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1095" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1095" s="1" t="s">
         <v>3156</v>
-      </c>
-[...7 lines deleted...]
-        <v>3158</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1096" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1096" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1096" s="1" t="s">
         <v>3159</v>
-      </c>
-[...7 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B1097" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1097" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1097" s="1" t="s">
         <v>3162</v>
-      </c>
-[...7 lines deleted...]
-        <v>3164</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1098" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1098" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1098" s="1" t="s">
         <v>3165</v>
-      </c>
-[...7 lines deleted...]
-        <v>3167</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B1099" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1099" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1099" s="1" t="s">
         <v>3168</v>
-      </c>
-[...7 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1100" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1100" s="1" t="s">
         <v>3171</v>
-      </c>
-[...7 lines deleted...]
-        <v>3173</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B1101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1101" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1101" s="1" t="s">
         <v>3174</v>
-      </c>
-[...7 lines deleted...]
-        <v>3176</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1102" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1102" s="1" t="s">
         <v>3177</v>
-      </c>
-[...7 lines deleted...]
-        <v>3179</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1103" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1103" s="1" t="s">
         <v>3180</v>
-      </c>
-[...7 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1104" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1104" s="1" t="s">
         <v>3183</v>
-      </c>
-[...7 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B1105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1105" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1105" s="1" t="s">
         <v>3186</v>
-      </c>
-[...7 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1106" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1106" s="1" t="s">
         <v>3189</v>
-      </c>
-[...7 lines deleted...]
-        <v>3191</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1107" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1107" s="1" t="s">
         <v>3192</v>
-      </c>
-[...7 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1108" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1108" s="1" t="s">
         <v>3195</v>
-      </c>
-[...7 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B1109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1109" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1109" s="1" t="s">
         <v>3198</v>
-      </c>
-[...7 lines deleted...]
-        <v>3200</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1110" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1110" s="1" t="s">
         <v>3201</v>
-      </c>
-[...7 lines deleted...]
-        <v>3203</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1111" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1111" s="1" t="s">
         <v>3204</v>
-      </c>
-[...7 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1112" s="1" t="s">
         <v>3207</v>
-      </c>
-[...7 lines deleted...]
-        <v>3209</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1113" s="1" t="s">
         <v>3210</v>
-      </c>
-[...7 lines deleted...]
-        <v>3212</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1114" s="1" t="s">
         <v>3213</v>
-      </c>
-[...7 lines deleted...]
-        <v>3215</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1115" s="1" t="s">
         <v>3216</v>
-      </c>
-[...7 lines deleted...]
-        <v>3218</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1116" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1116" s="1" t="s">
         <v>3219</v>
-      </c>
-[...7 lines deleted...]
-        <v>3221</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B1117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1117" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1117" s="1" t="s">
         <v>3222</v>
-      </c>
-[...7 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1118" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1118" s="1" t="s">
         <v>3225</v>
-      </c>
-[...7 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B1119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1119" s="1" t="s">
         <v>3228</v>
-      </c>
-[...7 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1120" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1120" s="1" t="s">
         <v>3231</v>
-      </c>
-[...7 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B1121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1121" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1121" s="1" t="s">
         <v>3234</v>
-      </c>
-[...7 lines deleted...]
-        <v>3236</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1122" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1122" s="1" t="s">
         <v>3237</v>
-      </c>
-[...7 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B1123" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1123" s="1" t="s">
         <v>3240</v>
-      </c>
-[...7 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B1124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1124" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1124" s="1" t="s">
         <v>3243</v>
-      </c>
-[...7 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B1125" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1125" s="1" t="s">
         <v>3246</v>
-      </c>
-[...7 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B1126" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1126" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1126" s="1" t="s">
         <v>3249</v>
-      </c>
-[...7 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1127" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1127" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1127" s="1" t="s">
         <v>3252</v>
-      </c>
-[...7 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B1128" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1128" s="1" t="s">
         <v>3255</v>
-      </c>
-[...7 lines deleted...]
-        <v>3257</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1129" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1129" s="1" t="s">
         <v>3258</v>
-      </c>
-[...7 lines deleted...]
-        <v>3260</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1130" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1130" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1130" s="1" t="s">
         <v>3261</v>
-      </c>
-[...7 lines deleted...]
-        <v>3263</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1131" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1131" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1131" s="1" t="s">
         <v>3264</v>
-      </c>
-[...7 lines deleted...]
-        <v>3266</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1132" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1132" s="1" t="s">
         <v>3267</v>
-      </c>
-[...7 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B1133" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1133" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1133" s="1" t="s">
         <v>3270</v>
-      </c>
-[...7 lines deleted...]
-        <v>3272</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B1134" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1134" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1134" s="1" t="s">
         <v>3273</v>
-      </c>
-[...7 lines deleted...]
-        <v>3275</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1135" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1135" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1135" s="1" t="s">
         <v>3276</v>
-      </c>
-[...7 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B1136" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1136" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1136" s="1" t="s">
         <v>3279</v>
-      </c>
-[...7 lines deleted...]
-        <v>3281</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B1137" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1137" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1137" s="1" t="s">
         <v>3282</v>
-      </c>
-[...7 lines deleted...]
-        <v>3284</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B1138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1138" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1138" s="1" t="s">
         <v>3285</v>
-      </c>
-[...7 lines deleted...]
-        <v>3287</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B1139" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1139" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1139" s="1" t="s">
         <v>3288</v>
-      </c>
-[...7 lines deleted...]
-        <v>3290</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1140" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D1140" s="1" t="s">
         <v>3291</v>
-      </c>
-[...7 lines deleted...]
-        <v>3293</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B1141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1141" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D1141" s="1" t="s">
         <v>3294</v>
-      </c>
-[...7 lines deleted...]
-        <v>3296</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B1142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1142" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1142" s="1" t="s">
         <v>3297</v>
-      </c>
-[...7 lines deleted...]
-        <v>3299</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1143" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1143" s="1" t="s">
         <v>3300</v>
-      </c>
-[...7 lines deleted...]
-        <v>3302</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B1144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1144" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1144" s="1" t="s">
         <v>3303</v>
-      </c>
-[...7 lines deleted...]
-        <v>3305</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B1145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1145" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1145" s="1" t="s">
         <v>3306</v>
-      </c>
-[...7 lines deleted...]
-        <v>3308</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B1146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1146" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1146" s="1" t="s">
         <v>3309</v>
-      </c>
-[...7 lines deleted...]
-        <v>3311</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B1147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1147" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1147" s="1" t="s">
         <v>3312</v>
-      </c>
-[...7 lines deleted...]
-        <v>3314</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B1148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1148" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1148" s="1" t="s">
         <v>3315</v>
-      </c>
-[...7 lines deleted...]
-        <v>3317</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B1149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1149" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1149" s="1" t="s">
         <v>3318</v>
-      </c>
-[...7 lines deleted...]
-        <v>3320</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B1150" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1150" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1150" s="1" t="s">
         <v>3321</v>
-      </c>
-[...7 lines deleted...]
-        <v>3323</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B1151" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1151" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1151" s="1" t="s">
         <v>3324</v>
-      </c>
-[...7 lines deleted...]
-        <v>3326</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B1152" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1152" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1152" s="1" t="s">
         <v>3327</v>
-      </c>
-[...7 lines deleted...]
-        <v>3329</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1153" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1153" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1153" s="1" t="s">
         <v>3330</v>
-      </c>
-[...7 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B1154" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1154" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1154" s="1" t="s">
         <v>3333</v>
-      </c>
-[...7 lines deleted...]
-        <v>3335</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B1155" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1155" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1155" s="1" t="s">
         <v>3336</v>
-      </c>
-[...7 lines deleted...]
-        <v>3338</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B1156" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1156" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1156" s="1" t="s">
         <v>3339</v>
-      </c>
-[...7 lines deleted...]
-        <v>3341</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1157" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1157" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1157" s="1" t="s">
         <v>3342</v>
-      </c>
-[...7 lines deleted...]
-        <v>3344</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B1158" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1158" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1158" s="1" t="s">
         <v>3345</v>
-      </c>
-[...7 lines deleted...]
-        <v>3347</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1159" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1159" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1159" s="1" t="s">
         <v>3348</v>
-      </c>
-[...7 lines deleted...]
-        <v>3350</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3351</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
         <v>3352</v>
       </c>
       <c r="B1161" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>3353</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1162" s="1" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="D1162" s="1" t="s">
-        <v>3355</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
-        <v>3356</v>
+        <v>3358</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>3226</v>
+        <v>3359</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
-        <v>3358</v>
-[...1 lines deleted...]
-      <c r="B1164" s="1"/>
+        <v>3361</v>
+      </c>
+      <c r="B1164" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="C1164" s="1" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>3360</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>3359</v>
+        <v>3365</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>3362</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>3364</v>
+        <v>3368</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>3365</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
-        <v>3369</v>
+        <v>3373</v>
       </c>
       <c r="B1168" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>3367</v>
+        <v>3374</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>3370</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
-        <v>3371</v>
+        <v>3376</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>3367</v>
+        <v>3377</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>3370</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
-        <v>3372</v>
+        <v>3379</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>273</v>
+        <v>3380</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>3373</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3374</v>
+        <v>3379</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3375</v>
+        <v>3380</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3376</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3377</v>
+        <v>3383</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3378</v>
+        <v>3384</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3379</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3382</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3383</v>
+        <v>3387</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3384</v>
+        <v>3257</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3386</v>
-[...4 lines deleted...]
-      <c r="C1175" s="1"/>
+        <v>3389</v>
+      </c>
+      <c r="B1175" s="1"/>
+      <c r="C1175" s="1" t="s">
+        <v>3390</v>
+      </c>
       <c r="D1175" s="1" t="s">
-        <v>3387</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3388</v>
+        <v>3392</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3391</v>
+        <v>3394</v>
       </c>
       <c r="B1177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1177" s="1" t="s">
-        <v>3392</v>
+        <v>3395</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3393</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3394</v>
+        <v>3397</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3395</v>
+        <v>85</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3397</v>
+        <v>3399</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3398</v>
+        <v>85</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>3401</v>
+        <v>367</v>
       </c>
       <c r="D1180" s="1" t="s">
         <v>3402</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
         <v>3403</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1181" s="1" t="s">
         <v>3404</v>
       </c>
       <c r="D1181" s="1" t="s">
         <v>3405</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
         <v>3406</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1182" s="1" t="s">
         <v>3407</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3408</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
         <v>3409</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1183" s="1" t="s">
         <v>3410</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3411</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1184" s="1" t="s">
         <v>3413</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3414</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C1185" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1185" s="1"/>
+      <c r="D1185" s="1" t="s">
         <v>3416</v>
-      </c>
-[...1 lines deleted...]
-        <v>3417</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1186" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1186" s="1" t="s">
         <v>3418</v>
       </c>
-      <c r="B1186" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1186" s="1" t="s">
+      <c r="D1186" s="1" t="s">
         <v>3419</v>
-      </c>
-[...1 lines deleted...]
-        <v>3420</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B1187" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1187" s="1" t="s">
         <v>3421</v>
       </c>
-      <c r="B1187" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1187" s="1" t="s">
+      <c r="D1187" s="1" t="s">
         <v>3422</v>
-      </c>
-[...1 lines deleted...]
-        <v>3423</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1188" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1188" s="1" t="s">
         <v>3424</v>
       </c>
-      <c r="B1188" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1188" s="1" t="s">
+      <c r="D1188" s="1" t="s">
         <v>3425</v>
-      </c>
-[...1 lines deleted...]
-        <v>3426</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B1189" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1189" s="1" t="s">
         <v>3427</v>
       </c>
-      <c r="B1189" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1189" s="1" t="s">
+      <c r="D1189" s="1" t="s">
         <v>3428</v>
-      </c>
-[...1 lines deleted...]
-        <v>3429</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B1190" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1190" s="1" t="s">
         <v>3430</v>
       </c>
-      <c r="B1190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1190" s="1" t="s">
+      <c r="D1190" s="1" t="s">
         <v>3431</v>
-      </c>
-[...1 lines deleted...]
-        <v>3432</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1191" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1191" s="1" t="s">
         <v>3433</v>
       </c>
-      <c r="B1191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1191" s="1" t="s">
+      <c r="D1191" s="1" t="s">
         <v>3434</v>
-      </c>
-[...1 lines deleted...]
-        <v>3435</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1192" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1192" s="1" t="s">
         <v>3436</v>
       </c>
-      <c r="B1192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1192" s="1" t="s">
+      <c r="D1192" s="1" t="s">
         <v>3437</v>
-      </c>
-[...1 lines deleted...]
-        <v>3438</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1193" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1193" s="1" t="s">
         <v>3439</v>
       </c>
-      <c r="B1193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1193" s="1" t="s">
+      <c r="D1193" s="1" t="s">
         <v>3440</v>
-      </c>
-[...1 lines deleted...]
-        <v>3441</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1194" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1194" s="1" t="s">
         <v>3442</v>
       </c>
-      <c r="B1194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1194" s="1" t="s">
+      <c r="D1194" s="1" t="s">
         <v>3443</v>
-      </c>
-[...1 lines deleted...]
-        <v>3444</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B1195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1195" s="1" t="s">
         <v>3445</v>
       </c>
-      <c r="B1195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1195" s="1" t="s">
+      <c r="D1195" s="1" t="s">
         <v>3446</v>
-      </c>
-[...1 lines deleted...]
-        <v>3447</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1196" s="1" t="s">
         <v>3448</v>
       </c>
-      <c r="B1196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1196" s="1" t="s">
+      <c r="D1196" s="1" t="s">
         <v>3449</v>
-      </c>
-[...1 lines deleted...]
-        <v>3450</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1197" s="1" t="s">
         <v>3451</v>
       </c>
-      <c r="B1197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1197" s="1" t="s">
+      <c r="D1197" s="1" t="s">
         <v>3452</v>
-      </c>
-[...1 lines deleted...]
-        <v>3453</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1198" s="1" t="s">
         <v>3454</v>
       </c>
-      <c r="B1198" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1198" s="1" t="s">
+      <c r="D1198" s="1" t="s">
         <v>3455</v>
-      </c>
-[...1 lines deleted...]
-        <v>3456</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1199" s="1" t="s">
         <v>3457</v>
       </c>
-      <c r="B1199" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1199" s="1" t="s">
+      <c r="D1199" s="1" t="s">
         <v>3458</v>
-      </c>
-[...1 lines deleted...]
-        <v>3459</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1200" s="1" t="s">
         <v>3460</v>
       </c>
-      <c r="B1200" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1200" s="1" t="s">
+      <c r="D1200" s="1" t="s">
         <v>3461</v>
-      </c>
-[...1 lines deleted...]
-        <v>3462</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1201" s="1" t="s">
         <v>3463</v>
       </c>
-      <c r="B1201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1201" s="1" t="s">
+      <c r="D1201" s="1" t="s">
         <v>3464</v>
-      </c>
-[...1 lines deleted...]
-        <v>3465</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1202" s="1" t="s">
         <v>3466</v>
       </c>
-      <c r="B1202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1202" s="1" t="s">
+      <c r="D1202" s="1" t="s">
         <v>3467</v>
-      </c>
-[...1 lines deleted...]
-        <v>3468</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1203" s="1" t="s">
         <v>3469</v>
       </c>
-      <c r="B1203" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1203" s="1" t="s">
+      <c r="D1203" s="1" t="s">
         <v>3470</v>
-      </c>
-[...1 lines deleted...]
-        <v>3471</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1204" s="1" t="s">
         <v>3472</v>
       </c>
-      <c r="B1204" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1204" s="1" t="s">
+      <c r="D1204" s="1" t="s">
         <v>3473</v>
-      </c>
-[...1 lines deleted...]
-        <v>3474</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1205" s="1" t="s">
         <v>3475</v>
       </c>
-      <c r="B1205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1205" s="1" t="s">
+      <c r="D1205" s="1" t="s">
         <v>3476</v>
-      </c>
-[...1 lines deleted...]
-        <v>3477</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1206" s="1" t="s">
         <v>3478</v>
       </c>
-      <c r="B1206" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1206" s="1" t="s">
+      <c r="D1206" s="1" t="s">
         <v>3479</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1207" s="1" t="s">
         <v>3481</v>
       </c>
-      <c r="B1207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1207" s="1" t="s">
+      <c r="D1207" s="1" t="s">
         <v>3482</v>
-      </c>
-[...1 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1208" s="1" t="s">
         <v>3484</v>
       </c>
-      <c r="B1208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1208" s="1" t="s">
+      <c r="D1208" s="1" t="s">
         <v>3485</v>
-      </c>
-[...1 lines deleted...]
-        <v>3486</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B1209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1209" s="1" t="s">
         <v>3487</v>
       </c>
-      <c r="B1209" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1209" s="1" t="s">
+      <c r="D1209" s="1" t="s">
         <v>3488</v>
-      </c>
-[...1 lines deleted...]
-        <v>3489</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1210" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1210" s="1" t="s">
         <v>3490</v>
-      </c>
-[...4 lines deleted...]
-        <v>2447</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3491</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3492</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3493</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3500</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3503</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3506</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3509</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3512</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3515</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1219" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D1219" s="1" t="s">
         <v>3517</v>
-      </c>
-[...1 lines deleted...]
-        <v>3518</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1220" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1220" s="1" t="s">
         <v>3519</v>
       </c>
-      <c r="B1220" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1220" s="1" t="s">
+      <c r="D1220" s="1" t="s">
         <v>3520</v>
-      </c>
-[...1 lines deleted...]
-        <v>3521</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1221" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1221" s="1" t="s">
         <v>3522</v>
       </c>
-      <c r="B1221" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1221" s="1" t="s">
+      <c r="D1221" s="1" t="s">
         <v>3523</v>
-      </c>
-[...1 lines deleted...]
-        <v>3524</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B1222" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1222" s="1" t="s">
         <v>3525</v>
       </c>
-      <c r="B1222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1222" s="1" t="s">
+      <c r="D1222" s="1" t="s">
         <v>3526</v>
-      </c>
-[...1 lines deleted...]
-        <v>3527</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1223" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1223" s="1" t="s">
         <v>3528</v>
       </c>
-      <c r="B1223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1223" s="1" t="s">
+      <c r="D1223" s="1" t="s">
         <v>3529</v>
-      </c>
-[...1 lines deleted...]
-        <v>3530</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1224" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1224" s="1" t="s">
         <v>3531</v>
       </c>
-      <c r="B1224" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1224" s="1" t="s">
+      <c r="D1224" s="1" t="s">
         <v>3532</v>
-      </c>
-[...1 lines deleted...]
-        <v>3533</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1225" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1225" s="1" t="s">
         <v>3534</v>
       </c>
-      <c r="B1225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1225" s="1" t="s">
+      <c r="D1225" s="1" t="s">
         <v>3535</v>
-      </c>
-[...1 lines deleted...]
-        <v>3536</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1226" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1226" s="1" t="s">
         <v>3537</v>
       </c>
-      <c r="B1226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1226" s="1" t="s">
+      <c r="D1226" s="1" t="s">
         <v>3538</v>
-      </c>
-[...1 lines deleted...]
-        <v>3539</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1227" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1227" s="1" t="s">
         <v>3540</v>
       </c>
-      <c r="B1227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1227" s="1" t="s">
+      <c r="D1227" s="1" t="s">
         <v>3541</v>
-      </c>
-[...1 lines deleted...]
-        <v>3542</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B1228" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1228" s="1" t="s">
         <v>3543</v>
       </c>
-      <c r="B1228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1228" s="1" t="s">
+      <c r="D1228" s="1" t="s">
         <v>3544</v>
-      </c>
-[...1 lines deleted...]
-        <v>3545</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1229" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1229" s="1" t="s">
         <v>3546</v>
       </c>
-      <c r="B1229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1229" s="1" t="s">
+      <c r="D1229" s="1" t="s">
         <v>3547</v>
-      </c>
-[...1 lines deleted...]
-        <v>3548</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B1230" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1230" s="1" t="s">
         <v>3549</v>
       </c>
-      <c r="B1230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1230" s="1" t="s">
+      <c r="D1230" s="1" t="s">
         <v>3550</v>
-      </c>
-[...1 lines deleted...]
-        <v>3551</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B1231" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1231" s="1" t="s">
         <v>3552</v>
       </c>
-      <c r="B1231" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1231" s="1" t="s">
+      <c r="D1231" s="1" t="s">
         <v>3553</v>
-      </c>
-[...1 lines deleted...]
-        <v>3554</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B1232" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1232" s="1" t="s">
         <v>3555</v>
       </c>
-      <c r="B1232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1232" s="1" t="s">
+      <c r="D1232" s="1" t="s">
         <v>3556</v>
-      </c>
-[...1 lines deleted...]
-        <v>3557</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B1233" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1233" s="1" t="s">
         <v>3558</v>
       </c>
-      <c r="B1233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1233" s="1" t="s">
+      <c r="D1233" s="1" t="s">
         <v>3559</v>
-      </c>
-[...1 lines deleted...]
-        <v>3560</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1234" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1234" s="1" t="s">
         <v>3561</v>
       </c>
-      <c r="B1234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1234" s="1" t="s">
+      <c r="D1234" s="1" t="s">
         <v>3562</v>
-      </c>
-[...1 lines deleted...]
-        <v>3563</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1235" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1235" s="1" t="s">
         <v>3564</v>
       </c>
-      <c r="B1235" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1235" s="1" t="s">
+      <c r="D1235" s="1" t="s">
         <v>3565</v>
-      </c>
-[...1 lines deleted...]
-        <v>3566</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1236" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1236" s="1" t="s">
         <v>3567</v>
       </c>
-      <c r="B1236" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1236" s="1" t="s">
+      <c r="D1236" s="1" t="s">
         <v>3568</v>
-      </c>
-[...1 lines deleted...]
-        <v>3569</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B1237" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1237" s="1" t="s">
         <v>3570</v>
       </c>
-      <c r="B1237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1237" s="1" t="s">
+      <c r="D1237" s="1" t="s">
         <v>3571</v>
-      </c>
-[...1 lines deleted...]
-        <v>3572</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B1238" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1238" s="1" t="s">
         <v>3573</v>
       </c>
-      <c r="B1238" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1238" s="1" t="s">
+      <c r="D1238" s="1" t="s">
         <v>3574</v>
-      </c>
-[...1 lines deleted...]
-        <v>3575</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B1239" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1239" s="1" t="s">
         <v>3576</v>
       </c>
-      <c r="B1239" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1239" s="1" t="s">
+      <c r="D1239" s="1" t="s">
         <v>3577</v>
-      </c>
-[...1 lines deleted...]
-        <v>3578</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B1240" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1240" s="1" t="s">
         <v>3579</v>
       </c>
-      <c r="B1240" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1240" s="1" t="s">
+      <c r="D1240" s="1" t="s">
         <v>3580</v>
-      </c>
-[...1 lines deleted...]
-        <v>3581</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B1241" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1241" s="1" t="s">
         <v>3582</v>
       </c>
-      <c r="B1241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1241" s="1" t="s">
+      <c r="D1241" s="1" t="s">
         <v>3583</v>
-      </c>
-[...1 lines deleted...]
-        <v>3584</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1242" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1242" s="1" t="s">
         <v>3585</v>
       </c>
-      <c r="B1242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1242" s="1" t="s">
+      <c r="D1242" s="1" t="s">
         <v>3586</v>
-      </c>
-[...1 lines deleted...]
-        <v>3587</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1243" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1243" s="1" t="s">
         <v>3588</v>
-      </c>
-[...4 lines deleted...]
-        <v>3574</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3589</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>245</v>
+        <v>339</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3591</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3592</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3594</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3595</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3597</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3598</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3600</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3601</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3603</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3604</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3606</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3607</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3609</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3610</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3612</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3613</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>5</v>
+        <v>339</v>
       </c>
       <c r="C1252" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1252" s="1" t="s">
         <v>3615</v>
-      </c>
-[...1 lines deleted...]
-        <v>3616</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B1253" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1253" s="1" t="s">
         <v>3617</v>
       </c>
-      <c r="B1253" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1253" s="1" t="s">
+      <c r="D1253" s="1" t="s">
         <v>3618</v>
-      </c>
-[...1 lines deleted...]
-        <v>3619</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B1254" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1254" s="1" t="s">
         <v>3620</v>
       </c>
-      <c r="B1254" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1254" s="1" t="s">
+      <c r="D1254" s="1" t="s">
         <v>3621</v>
-      </c>
-[...1 lines deleted...]
-        <v>3622</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1255" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1255" s="1" t="s">
         <v>3623</v>
       </c>
-      <c r="B1255" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1255" s="1" t="s">
+      <c r="D1255" s="1" t="s">
         <v>3624</v>
-      </c>
-[...1 lines deleted...]
-        <v>3625</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="B1256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1256" s="1" t="s">
         <v>3626</v>
       </c>
-      <c r="B1256" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1256" s="1" t="s">
+      <c r="D1256" s="1" t="s">
         <v>3627</v>
-      </c>
-[...1 lines deleted...]
-        <v>3628</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1257" s="1" t="s">
         <v>3629</v>
       </c>
-      <c r="B1257" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1257" s="1" t="s">
+      <c r="D1257" s="1" t="s">
         <v>3630</v>
-      </c>
-[...1 lines deleted...]
-        <v>3631</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="B1258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1258" s="1" t="s">
         <v>3632</v>
       </c>
-      <c r="B1258" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1258" s="1" t="s">
+      <c r="D1258" s="1" t="s">
         <v>3633</v>
-      </c>
-[...1 lines deleted...]
-        <v>3634</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B1259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1259" s="1" t="s">
         <v>3635</v>
       </c>
-      <c r="B1259" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1259" s="1" t="s">
+      <c r="D1259" s="1" t="s">
         <v>3636</v>
-      </c>
-[...1 lines deleted...]
-        <v>3637</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="B1260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1260" s="1" t="s">
         <v>3638</v>
       </c>
-      <c r="B1260" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1260" s="1" t="s">
+      <c r="D1260" s="1" t="s">
         <v>3639</v>
-      </c>
-[...1 lines deleted...]
-        <v>3640</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B1261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1261" s="1" t="s">
         <v>3641</v>
       </c>
-      <c r="B1261" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1261" s="1" t="s">
+      <c r="D1261" s="1" t="s">
         <v>3642</v>
-      </c>
-[...1 lines deleted...]
-        <v>3643</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B1262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1262" s="1" t="s">
         <v>3644</v>
       </c>
-      <c r="B1262" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1262" s="1" t="s">
+      <c r="D1262" s="1" t="s">
         <v>3645</v>
-      </c>
-[...1 lines deleted...]
-        <v>3646</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1263" s="1" t="s">
         <v>3647</v>
       </c>
-      <c r="B1263" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1263" s="1" t="s">
+      <c r="D1263" s="1" t="s">
         <v>3648</v>
-      </c>
-[...1 lines deleted...]
-        <v>3649</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="B1264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1264" s="1" t="s">
         <v>3650</v>
       </c>
-      <c r="B1264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1264" s="1" t="s">
+      <c r="D1264" s="1" t="s">
         <v>3651</v>
-      </c>
-[...1 lines deleted...]
-        <v>3652</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1265" s="1" t="s">
         <v>3653</v>
       </c>
-      <c r="B1265" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1265" s="1" t="s">
+      <c r="D1265" s="1" t="s">
         <v>3654</v>
-      </c>
-[...1 lines deleted...]
-        <v>3655</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B1266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1266" s="1" t="s">
         <v>3656</v>
       </c>
-      <c r="B1266" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1266" s="1" t="s">
+      <c r="D1266" s="1" t="s">
         <v>3657</v>
-      </c>
-[...1 lines deleted...]
-        <v>3658</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B1267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1267" s="1" t="s">
         <v>3659</v>
       </c>
-      <c r="B1267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1267" s="1" t="s">
+      <c r="D1267" s="1" t="s">
         <v>3660</v>
-      </c>
-[...1 lines deleted...]
-        <v>3661</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B1268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1268" s="1" t="s">
         <v>3662</v>
       </c>
-      <c r="B1268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1268" s="1" t="s">
+      <c r="D1268" s="1" t="s">
         <v>3663</v>
-      </c>
-[...1 lines deleted...]
-        <v>3664</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B1269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1269" s="1" t="s">
         <v>3665</v>
       </c>
-      <c r="B1269" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1269" s="1" t="s">
+      <c r="D1269" s="1" t="s">
         <v>3666</v>
-      </c>
-[...1 lines deleted...]
-        <v>3667</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B1270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1270" s="1" t="s">
         <v>3668</v>
       </c>
-      <c r="B1270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1270" s="1" t="s">
+      <c r="D1270" s="1" t="s">
         <v>3669</v>
-      </c>
-[...1 lines deleted...]
-        <v>3670</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B1271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1271" s="1" t="s">
         <v>3671</v>
       </c>
-      <c r="B1271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1271" s="1" t="s">
+      <c r="D1271" s="1" t="s">
         <v>3672</v>
-      </c>
-[...1 lines deleted...]
-        <v>3673</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="B1272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1272" s="1" t="s">
         <v>3674</v>
       </c>
-      <c r="B1272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1272" s="1" t="s">
+      <c r="D1272" s="1" t="s">
         <v>3675</v>
-      </c>
-[...1 lines deleted...]
-        <v>3676</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1273" s="1" t="s">
         <v>3677</v>
       </c>
-      <c r="B1273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1273" s="1" t="s">
+      <c r="D1273" s="1" t="s">
         <v>3678</v>
-      </c>
-[...1 lines deleted...]
-        <v>3679</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B1274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1274" s="1" t="s">
         <v>3680</v>
       </c>
-      <c r="B1274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1274" s="1" t="s">
+      <c r="D1274" s="1" t="s">
         <v>3681</v>
-      </c>
-[...1 lines deleted...]
-        <v>3682</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B1275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1275" s="1" t="s">
         <v>3683</v>
       </c>
-      <c r="B1275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1275" s="1" t="s">
+      <c r="D1275" s="1" t="s">
         <v>3684</v>
-      </c>
-[...1 lines deleted...]
-        <v>3685</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="B1276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1276" s="1" t="s">
         <v>3686</v>
       </c>
-      <c r="B1276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1276" s="1" t="s">
+      <c r="D1276" s="1" t="s">
         <v>3687</v>
-      </c>
-[...1 lines deleted...]
-        <v>3688</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B1277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1277" s="1" t="s">
         <v>3689</v>
       </c>
-      <c r="B1277" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1277" s="1" t="s">
+      <c r="D1277" s="1" t="s">
         <v>3690</v>
-      </c>
-[...1 lines deleted...]
-        <v>3691</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B1278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1278" s="1" t="s">
         <v>3692</v>
       </c>
-      <c r="B1278" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1278" s="1" t="s">
+      <c r="D1278" s="1" t="s">
         <v>3693</v>
-      </c>
-[...1 lines deleted...]
-        <v>3694</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B1279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1279" s="1" t="s">
         <v>3695</v>
       </c>
-      <c r="B1279" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1279" s="1" t="s">
+      <c r="D1279" s="1" t="s">
         <v>3696</v>
-      </c>
-[...1 lines deleted...]
-        <v>3697</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="B1280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1280" s="1" t="s">
         <v>3698</v>
-      </c>
-[...4 lines deleted...]
-        <v>3696</v>
       </c>
       <c r="D1280" s="1" t="s">
         <v>3699</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="1" t="s">
         <v>3700</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1281" s="1" t="s">
         <v>3701</v>
       </c>
       <c r="D1281" s="1" t="s">
         <v>3702</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="1" t="s">
         <v>3703</v>
       </c>
       <c r="B1282" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1282" s="1" t="s">
         <v>3704</v>
       </c>
       <c r="D1282" s="1" t="s">
         <v>3705</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="1" t="s">
         <v>3706</v>
       </c>
       <c r="B1283" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1283" s="1"/>
+      <c r="C1283" s="1" t="s">
+        <v>3707</v>
+      </c>
       <c r="D1283" s="1" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="1" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="B1284" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>3704</v>
+        <v>3710</v>
       </c>
       <c r="D1284" s="1" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="1" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
       <c r="B1285" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="D1285" s="1" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="1" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="B1286" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1286" s="1" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
       <c r="D1286" s="1" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="1" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
       <c r="B1287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
       <c r="D1287" s="1" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="D1288" s="1" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1289" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1289" s="1" t="s">
         <v>3722</v>
       </c>
-      <c r="B1289" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1289" s="1" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1292" s="1"/>
       <c r="D1292" s="1" t="s">
         <v>3733</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
         <v>3734</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1293" s="1" t="s">
         <v>3735</v>
-      </c>
-[...1 lines deleted...]
-        <v>3736</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1294" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1294" s="1" t="s">
         <v>3737</v>
       </c>
-      <c r="B1294" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1294" s="1" t="s">
+      <c r="D1294" s="1" t="s">
         <v>3738</v>
-      </c>
-[...1 lines deleted...]
-        <v>3739</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1295" s="1" t="s">
         <v>3740</v>
       </c>
-      <c r="B1295" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1295" s="1" t="s">
+      <c r="D1295" s="1" t="s">
         <v>3741</v>
-      </c>
-[...1 lines deleted...]
-        <v>3742</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1296" s="1" t="s">
         <v>3743</v>
       </c>
-      <c r="B1296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1296" s="1" t="s">
+      <c r="D1296" s="1" t="s">
         <v>3744</v>
-      </c>
-[...1 lines deleted...]
-        <v>3745</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B1297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1297" s="1" t="s">
         <v>3746</v>
       </c>
-      <c r="B1297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1297" s="1" t="s">
+      <c r="D1297" s="1" t="s">
         <v>3747</v>
-      </c>
-[...1 lines deleted...]
-        <v>3748</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1298" s="1" t="s">
         <v>3749</v>
       </c>
-      <c r="B1298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1298" s="1" t="s">
+      <c r="D1298" s="1" t="s">
         <v>3750</v>
-      </c>
-[...1 lines deleted...]
-        <v>3751</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="B1299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1299" s="1" t="s">
         <v>3752</v>
       </c>
-      <c r="B1299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1299" s="1" t="s">
+      <c r="D1299" s="1" t="s">
         <v>3753</v>
-      </c>
-[...1 lines deleted...]
-        <v>3754</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1300" s="1" t="s">
         <v>3755</v>
       </c>
-      <c r="B1300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1300" s="1" t="s">
+      <c r="D1300" s="1" t="s">
         <v>3756</v>
-      </c>
-[...1 lines deleted...]
-        <v>3757</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="B1301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1301" s="1" t="s">
         <v>3758</v>
       </c>
-      <c r="B1301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1301" s="1" t="s">
+      <c r="D1301" s="1" t="s">
         <v>3759</v>
-      </c>
-[...1 lines deleted...]
-        <v>3760</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="1" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1302" s="1" t="s">
         <v>3761</v>
       </c>
-      <c r="B1302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1302" s="1" t="s">
+      <c r="D1302" s="1" t="s">
         <v>3762</v>
-      </c>
-[...1 lines deleted...]
-        <v>3763</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="1" t="s">
+        <v>3763</v>
+      </c>
+      <c r="B1303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1303" s="1" t="s">
         <v>3764</v>
       </c>
-      <c r="B1303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1303" s="1" t="s">
+      <c r="D1303" s="1" t="s">
         <v>3765</v>
-      </c>
-[...1 lines deleted...]
-        <v>3766</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="1" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1304" s="1" t="s">
         <v>3767</v>
       </c>
-      <c r="B1304" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1304" s="1" t="s">
+      <c r="D1304" s="1" t="s">
         <v>3768</v>
-      </c>
-[...1 lines deleted...]
-        <v>3769</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="1" t="s">
+        <v>3769</v>
+      </c>
+      <c r="B1305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1305" s="1" t="s">
         <v>3770</v>
       </c>
-      <c r="B1305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1305" s="1" t="s">
+      <c r="D1305" s="1" t="s">
         <v>3771</v>
-      </c>
-[...1 lines deleted...]
-        <v>3772</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="1" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B1306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1306" s="1" t="s">
         <v>3773</v>
       </c>
-      <c r="B1306" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1306" s="1" t="s">
+      <c r="D1306" s="1" t="s">
         <v>3774</v>
-      </c>
-[...1 lines deleted...]
-        <v>3775</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="1" t="s">
+        <v>3775</v>
+      </c>
+      <c r="B1307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1307" s="1" t="s">
         <v>3776</v>
       </c>
-      <c r="B1307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1307" s="1" t="s">
+      <c r="D1307" s="1" t="s">
         <v>3777</v>
-      </c>
-[...1 lines deleted...]
-        <v>3778</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="1" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1308" s="1" t="s">
         <v>3779</v>
       </c>
-      <c r="B1308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1308" s="1" t="s">
+      <c r="D1308" s="1" t="s">
         <v>3780</v>
-      </c>
-[...1 lines deleted...]
-        <v>3781</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="B1309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1309" s="1" t="s">
         <v>3782</v>
       </c>
-      <c r="B1309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1309" s="1" t="s">
+      <c r="D1309" s="1" t="s">
         <v>3783</v>
-      </c>
-[...1 lines deleted...]
-        <v>3784</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1310" s="1" t="s">
         <v>3785</v>
       </c>
-      <c r="B1310" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1310" s="1" t="s">
+      <c r="D1310" s="1" t="s">
         <v>3786</v>
-      </c>
-[...1 lines deleted...]
-        <v>3787</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="B1311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1311" s="1" t="s">
         <v>3788</v>
       </c>
-      <c r="B1311" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1311" s="1" t="s">
+      <c r="D1311" s="1" t="s">
         <v>3789</v>
-      </c>
-[...1 lines deleted...]
-        <v>3790</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="1" t="s">
+        <v>3790</v>
+      </c>
+      <c r="B1312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1312" s="1" t="s">
         <v>3791</v>
       </c>
-      <c r="B1312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1312" s="1" t="s">
+      <c r="D1312" s="1" t="s">
         <v>3792</v>
-      </c>
-[...1 lines deleted...]
-        <v>3793</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="1" t="s">
+        <v>3793</v>
+      </c>
+      <c r="B1313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1313" s="1" t="s">
         <v>3794</v>
       </c>
-      <c r="B1313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1313" s="1" t="s">
+      <c r="D1313" s="1" t="s">
         <v>3795</v>
-      </c>
-[...1 lines deleted...]
-        <v>3796</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="1" t="s">
+        <v>3796</v>
+      </c>
+      <c r="B1314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1314" s="1" t="s">
         <v>3797</v>
       </c>
-      <c r="B1314" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1314" s="1" t="s">
+      <c r="D1314" s="1" t="s">
         <v>3798</v>
-      </c>
-[...1 lines deleted...]
-        <v>3799</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="1" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B1315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1315" s="1" t="s">
         <v>3800</v>
       </c>
-      <c r="B1315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1315" s="1" t="s">
+      <c r="D1315" s="1" t="s">
         <v>3801</v>
-      </c>
-[...1 lines deleted...]
-        <v>3802</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="1" t="s">
+        <v>3802</v>
+      </c>
+      <c r="B1316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1316" s="1" t="s">
         <v>3803</v>
       </c>
-      <c r="B1316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1316" s="1" t="s">
+      <c r="D1316" s="1" t="s">
         <v>3804</v>
-      </c>
-[...1 lines deleted...]
-        <v>3805</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="1" t="s">
+        <v>3805</v>
+      </c>
+      <c r="B1317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1317" s="1" t="s">
         <v>3806</v>
       </c>
-      <c r="B1317" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1317" s="1" t="s">
+      <c r="D1317" s="1" t="s">
         <v>3807</v>
-      </c>
-[...1 lines deleted...]
-        <v>3808</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B1318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1318" s="1" t="s">
         <v>3809</v>
       </c>
-      <c r="B1318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1318" s="1" t="s">
+      <c r="D1318" s="1" t="s">
         <v>3810</v>
-      </c>
-[...1 lines deleted...]
-        <v>3811</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B1319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1319" s="1" t="s">
         <v>3812</v>
       </c>
-      <c r="B1319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1319" s="1" t="s">
+      <c r="D1319" s="1" t="s">
         <v>3813</v>
-      </c>
-[...1 lines deleted...]
-        <v>3814</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="1" t="s">
+        <v>3814</v>
+      </c>
+      <c r="B1320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1320" s="1" t="s">
         <v>3815</v>
       </c>
-      <c r="B1320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1320" s="1" t="s">
+      <c r="D1320" s="1" t="s">
         <v>3816</v>
-      </c>
-[...1 lines deleted...]
-        <v>3817</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="1" t="s">
+        <v>3817</v>
+      </c>
+      <c r="B1321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1321" s="1" t="s">
         <v>3818</v>
       </c>
-      <c r="B1321" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1321" s="1" t="s">
+      <c r="D1321" s="1" t="s">
         <v>3819</v>
-      </c>
-[...1 lines deleted...]
-        <v>3820</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="1" t="s">
+        <v>3820</v>
+      </c>
+      <c r="B1322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1322" s="1" t="s">
         <v>3821</v>
       </c>
-      <c r="B1322" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1322" s="1" t="s">
+      <c r="D1322" s="1" t="s">
         <v>3822</v>
-      </c>
-[...1 lines deleted...]
-        <v>3823</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="1" t="s">
+        <v>3823</v>
+      </c>
+      <c r="B1323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1323" s="1" t="s">
         <v>3824</v>
       </c>
-      <c r="B1323" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1323" s="1" t="s">
+      <c r="D1323" s="1" t="s">
         <v>3825</v>
-      </c>
-[...1 lines deleted...]
-        <v>3826</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="1" t="s">
+        <v>3826</v>
+      </c>
+      <c r="B1324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1324" s="1" t="s">
         <v>3827</v>
       </c>
-      <c r="B1324" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1324" s="1" t="s">
+      <c r="D1324" s="1" t="s">
         <v>3828</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="1" t="s">
         <v>3829</v>
       </c>
       <c r="B1325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1325" s="1" t="s">
         <v>3830</v>
       </c>
       <c r="D1325" s="1" t="s">
-        <v>277</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="1" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
       <c r="B1326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
       <c r="D1326" s="1" t="s">
-        <v>277</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="1" t="s">
-        <v>3833</v>
+        <v>3835</v>
       </c>
       <c r="B1327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>3834</v>
+        <v>3836</v>
       </c>
       <c r="D1327" s="1" t="s">
-        <v>277</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="1" t="s">
-        <v>3835</v>
+        <v>3838</v>
       </c>
       <c r="B1328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>3836</v>
+        <v>3839</v>
       </c>
       <c r="D1328" s="1" t="s">
-        <v>277</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="1" t="s">
-        <v>3837</v>
+        <v>3841</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="D1329" s="1" t="s">
-        <v>277</v>
+        <v>3843</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="1" t="s">
-        <v>3839</v>
+        <v>3844</v>
       </c>
       <c r="B1330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>3840</v>
+        <v>3845</v>
       </c>
       <c r="D1330" s="1" t="s">
-        <v>277</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
-        <v>3841</v>
+        <v>3847</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>3842</v>
+        <v>3848</v>
       </c>
       <c r="D1331" s="1" t="s">
-        <v>277</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
-        <v>3843</v>
+        <v>3850</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>3844</v>
+        <v>3851</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3845</v>
+        <v>3852</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3846</v>
+        <v>3853</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3847</v>
+        <v>3854</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3848</v>
+        <v>3855</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3849</v>
+        <v>3856</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3850</v>
+        <v>3857</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3851</v>
+        <v>3858</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3852</v>
+        <v>3859</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3853</v>
+        <v>3860</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3854</v>
+        <v>3861</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3855</v>
+        <v>3862</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3856</v>
+        <v>3863</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3857</v>
+        <v>3864</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3858</v>
+        <v>3865</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3859</v>
+        <v>3866</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3860</v>
+        <v>3867</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3861</v>
+        <v>3868</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3862</v>
+        <v>3869</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3863</v>
+        <v>3870</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3864</v>
+        <v>3871</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3865</v>
+        <v>3872</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3866</v>
+        <v>3873</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3867</v>
+        <v>3874</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3868</v>
+        <v>3875</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3869</v>
+        <v>3876</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3870</v>
+        <v>3877</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3871</v>
+        <v>3878</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3872</v>
+        <v>3879</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3873</v>
+        <v>3880</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3874</v>
+        <v>3881</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3875</v>
+        <v>3882</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3876</v>
+        <v>3883</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3877</v>
+        <v>3884</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3878</v>
+        <v>3885</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3879</v>
+        <v>3886</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3880</v>
+        <v>3887</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3881</v>
+        <v>3888</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3882</v>
+        <v>3889</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3883</v>
+        <v>3890</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3884</v>
+        <v>3891</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3885</v>
+        <v>3892</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3886</v>
+        <v>3893</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3887</v>
+        <v>3894</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3888</v>
+        <v>3895</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3889</v>
+        <v>3896</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3890</v>
+        <v>3897</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3891</v>
+        <v>3898</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3892</v>
+        <v>3899</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3893</v>
+        <v>3900</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3894</v>
+        <v>3901</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3895</v>
+        <v>3902</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3896</v>
+        <v>3903</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3897</v>
+        <v>3904</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3898</v>
+        <v>3905</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3899</v>
+        <v>3906</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3900</v>
+        <v>3907</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3901</v>
+        <v>3908</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3902</v>
+        <v>3909</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3903</v>
+        <v>3910</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3904</v>
+        <v>3911</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3905</v>
+        <v>3912</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3906</v>
+        <v>3913</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3907</v>
+        <v>3914</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3908</v>
+        <v>3915</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3909</v>
+        <v>3916</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3910</v>
+        <v>3917</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3911</v>
+        <v>3918</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3912</v>
+        <v>3919</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3913</v>
+        <v>3920</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3914</v>
+        <v>3921</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3915</v>
+        <v>3922</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3916</v>
+        <v>3923</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3917</v>
+        <v>3924</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3918</v>
+        <v>3925</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3919</v>
+        <v>3926</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3920</v>
+        <v>3927</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3921</v>
+        <v>3928</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3922</v>
+        <v>3929</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3923</v>
+        <v>3930</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3924</v>
+        <v>3931</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3925</v>
+        <v>3932</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3926</v>
+        <v>3933</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3927</v>
+        <v>3934</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3928</v>
+        <v>3935</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3929</v>
+        <v>3936</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3930</v>
+        <v>3937</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3931</v>
+        <v>3938</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3932</v>
+        <v>3939</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3933</v>
+        <v>3940</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3934</v>
+        <v>3941</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3935</v>
+        <v>3942</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3936</v>
+        <v>3943</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3937</v>
+        <v>3944</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3938</v>
+        <v>3945</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3939</v>
+        <v>3946</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3940</v>
+        <v>3947</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3941</v>
+        <v>3948</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3942</v>
+        <v>3949</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3943</v>
+        <v>3950</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3944</v>
+        <v>3951</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3945</v>
+        <v>3952</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3946</v>
+        <v>3953</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3947</v>
+        <v>3954</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3948</v>
+        <v>3955</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3949</v>
+        <v>3956</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3950</v>
+        <v>3957</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3951</v>
+        <v>3958</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3952</v>
+        <v>3959</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3953</v>
+        <v>3960</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3954</v>
+        <v>3961</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3955</v>
+        <v>3962</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3956</v>
+        <v>3963</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3957</v>
+        <v>3964</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3958</v>
+        <v>3965</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3959</v>
+        <v>3966</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3960</v>
+        <v>3967</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3961</v>
+        <v>3968</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3962</v>
+        <v>3969</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3963</v>
+        <v>3970</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3964</v>
+        <v>3971</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3965</v>
+        <v>3972</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3966</v>
+        <v>3973</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3967</v>
+        <v>3974</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3968</v>
+        <v>3975</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3969</v>
+        <v>3976</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3970</v>
+        <v>3977</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3971</v>
+        <v>3978</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3972</v>
+        <v>3979</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3973</v>
+        <v>3980</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3974</v>
+        <v>3981</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3975</v>
+        <v>3982</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3976</v>
+        <v>3983</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3977</v>
+        <v>3984</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3978</v>
+        <v>3985</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3979</v>
+        <v>3986</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3980</v>
+        <v>3987</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3981</v>
+        <v>3988</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3982</v>
+        <v>3989</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3983</v>
+        <v>3990</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3984</v>
+        <v>3991</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3985</v>
+        <v>3992</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3986</v>
+        <v>3993</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3987</v>
+        <v>3994</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3988</v>
+        <v>3995</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3989</v>
+        <v>3996</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3990</v>
+        <v>3997</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3991</v>
+        <v>3998</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3992</v>
+        <v>3999</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>3993</v>
+        <v>4000</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>3994</v>
+        <v>4001</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>3995</v>
+        <v>4002</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>3996</v>
+        <v>4003</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>3997</v>
+        <v>4004</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>3998</v>
+        <v>4005</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4000</v>
+        <v>4007</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4001</v>
+        <v>4008</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4002</v>
+        <v>4009</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4003</v>
+        <v>4010</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4004</v>
+        <v>4011</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4005</v>
+        <v>4012</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4006</v>
+        <v>4013</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4007</v>
+        <v>4014</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4008</v>
+        <v>4015</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4009</v>
+        <v>4016</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4010</v>
+        <v>4017</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4011</v>
+        <v>4018</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4012</v>
+        <v>4019</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4013</v>
+        <v>4020</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4014</v>
+        <v>4021</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4015</v>
+        <v>4022</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4016</v>
+        <v>4023</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4017</v>
+        <v>4024</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4018</v>
+        <v>4025</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4019</v>
+        <v>4026</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4020</v>
+        <v>4027</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4021</v>
+        <v>4028</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4022</v>
+        <v>4029</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>4023</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4024</v>
+        <v>4030</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4025</v>
+        <v>4031</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>4026</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4027</v>
+        <v>4032</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4028</v>
+        <v>4033</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>4029</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4031</v>
+        <v>4035</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>4032</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4033</v>
+        <v>4036</v>
       </c>
       <c r="B1425" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4034</v>
+        <v>4037</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>4035</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4036</v>
+        <v>4038</v>
       </c>
       <c r="B1426" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4037</v>
+        <v>4039</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>4038</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4039</v>
+        <v>4040</v>
       </c>
       <c r="B1427" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4040</v>
+        <v>4041</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>4041</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
         <v>4042</v>
       </c>
       <c r="B1428" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
         <v>4043</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>4044</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
+        <v>4044</v>
+      </c>
+      <c r="B1429" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1429" s="1" t="s">
         <v>4045</v>
       </c>
-      <c r="B1429" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1429" s="1" t="s">
+      <c r="D1429" s="1" t="s">
         <v>4046</v>
-      </c>
-[...1 lines deleted...]
-        <v>4047</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
+        <v>4047</v>
+      </c>
+      <c r="B1430" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1430" s="1" t="s">
         <v>4048</v>
       </c>
-      <c r="B1430" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1430" s="1" t="s">
+      <c r="D1430" s="1" t="s">
         <v>4049</v>
-      </c>
-[...1 lines deleted...]
-        <v>4050</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
+        <v>4050</v>
+      </c>
+      <c r="B1431" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1431" s="1" t="s">
         <v>4051</v>
       </c>
-      <c r="B1431" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1431" s="1" t="s">
+      <c r="D1431" s="1" t="s">
         <v>4052</v>
-      </c>
-[...1 lines deleted...]
-        <v>4053</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="B1432" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1432" s="1" t="s">
         <v>4054</v>
       </c>
-      <c r="B1432" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1432" s="1" t="s">
+      <c r="D1432" s="1" t="s">
         <v>4055</v>
-      </c>
-[...1 lines deleted...]
-        <v>4056</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B1433" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1433" s="1" t="s">
         <v>4057</v>
       </c>
-      <c r="B1433" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1433" s="1" t="s">
+      <c r="D1433" s="1" t="s">
         <v>4058</v>
-      </c>
-[...1 lines deleted...]
-        <v>4059</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1434" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1434" s="1" t="s">
         <v>4060</v>
       </c>
-      <c r="B1434" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1434" s="1" t="s">
+      <c r="D1434" s="1" t="s">
         <v>4061</v>
-      </c>
-[...1 lines deleted...]
-        <v>4062</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
+        <v>4062</v>
+      </c>
+      <c r="B1435" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1435" s="1" t="s">
         <v>4063</v>
       </c>
-      <c r="B1435" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1435" s="1" t="s">
+      <c r="D1435" s="1" t="s">
         <v>4064</v>
-      </c>
-[...1 lines deleted...]
-        <v>4065</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
+        <v>4065</v>
+      </c>
+      <c r="B1436" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1436" s="1" t="s">
         <v>4066</v>
       </c>
-      <c r="B1436" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1436" s="1" t="s">
+      <c r="D1436" s="1" t="s">
         <v>4067</v>
-      </c>
-[...1 lines deleted...]
-        <v>4068</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
+        <v>4068</v>
+      </c>
+      <c r="B1437" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1437" s="1" t="s">
         <v>4069</v>
       </c>
-      <c r="B1437" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1437" s="1" t="s">
+      <c r="D1437" s="1" t="s">
         <v>4070</v>
-      </c>
-[...1 lines deleted...]
-        <v>4071</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
+        <v>4071</v>
+      </c>
+      <c r="B1438" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1438" s="1" t="s">
         <v>4072</v>
       </c>
-      <c r="B1438" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1438" s="1" t="s">
+      <c r="D1438" s="1" t="s">
         <v>4073</v>
-      </c>
-[...1 lines deleted...]
-        <v>4074</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
+        <v>4074</v>
+      </c>
+      <c r="B1439" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1439" s="1" t="s">
         <v>4075</v>
       </c>
-      <c r="B1439" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1439" s="1" t="s">
+      <c r="D1439" s="1" t="s">
         <v>4076</v>
-      </c>
-[...1 lines deleted...]
-        <v>4077</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
+        <v>4077</v>
+      </c>
+      <c r="B1440" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1440" s="1" t="s">
         <v>4078</v>
       </c>
-      <c r="B1440" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1440" s="1" t="s">
+      <c r="D1440" s="1" t="s">
         <v>4079</v>
-      </c>
-[...1 lines deleted...]
-        <v>4080</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
+        <v>4080</v>
+      </c>
+      <c r="B1441" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1441" s="1" t="s">
         <v>4081</v>
       </c>
-      <c r="B1441" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1441" s="1" t="s">
+      <c r="D1441" s="1" t="s">
         <v>4082</v>
-      </c>
-[...1 lines deleted...]
-        <v>4083</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
+        <v>4083</v>
+      </c>
+      <c r="B1442" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1442" s="1" t="s">
         <v>4084</v>
       </c>
-      <c r="B1442" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1442" s="1" t="s">
+      <c r="D1442" s="1" t="s">
         <v>4085</v>
-      </c>
-[...1 lines deleted...]
-        <v>4086</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B1443" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1443" s="1" t="s">
         <v>4087</v>
       </c>
-      <c r="B1443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1443" s="1" t="s">
+      <c r="D1443" s="1" t="s">
         <v>4088</v>
-      </c>
-[...1 lines deleted...]
-        <v>4089</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B1444" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1444" s="1" t="s">
         <v>4090</v>
       </c>
-      <c r="B1444" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1444" s="1" t="s">
+      <c r="D1444" s="1" t="s">
         <v>4091</v>
-      </c>
-[...1 lines deleted...]
-        <v>4092</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
+        <v>4092</v>
+      </c>
+      <c r="B1445" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1445" s="1" t="s">
         <v>4093</v>
       </c>
-      <c r="B1445" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1445" s="1" t="s">
+      <c r="D1445" s="1" t="s">
         <v>4094</v>
-      </c>
-[...1 lines deleted...]
-        <v>4095</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B1446" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1446" s="1" t="s">
         <v>4096</v>
       </c>
-      <c r="B1446" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1446" s="1" t="s">
+      <c r="D1446" s="1" t="s">
         <v>4097</v>
-      </c>
-[...1 lines deleted...]
-        <v>4098</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="B1447" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1447" s="1" t="s">
         <v>4099</v>
       </c>
-      <c r="B1447" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1447" s="1" t="s">
+      <c r="D1447" s="1" t="s">
         <v>4100</v>
-      </c>
-[...1 lines deleted...]
-        <v>4101</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B1448" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1448" s="1" t="s">
         <v>4102</v>
       </c>
-      <c r="B1448" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1448" s="1" t="s">
+      <c r="D1448" s="1" t="s">
         <v>4103</v>
-      </c>
-[...1 lines deleted...]
-        <v>4104</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B1449" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1449" s="1" t="s">
         <v>4105</v>
       </c>
-      <c r="B1449" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1449" s="1" t="s">
+      <c r="D1449" s="1" t="s">
         <v>4106</v>
-      </c>
-[...1 lines deleted...]
-        <v>4107</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B1450" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1450" s="1" t="s">
         <v>4108</v>
-      </c>
-[...4 lines deleted...]
-        <v>4052</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4109</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4111</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4112</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4114</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4115</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4117</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4118</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4120</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4121</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C1455" s="1" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1455" s="1" t="s">
         <v>4123</v>
-      </c>
-[...1 lines deleted...]
-        <v>4124</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="B1456" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1456" s="1" t="s">
         <v>4125</v>
       </c>
-      <c r="B1456" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1456" s="1" t="s">
+      <c r="D1456" s="1" t="s">
         <v>4126</v>
-      </c>
-[...1 lines deleted...]
-        <v>4127</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="B1457" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1457" s="1" t="s">
         <v>4128</v>
       </c>
-      <c r="B1457" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1457" s="1" t="s">
+      <c r="D1457" s="1" t="s">
         <v>4129</v>
-      </c>
-[...1 lines deleted...]
-        <v>4130</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="B1458" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1458" s="1" t="s">
         <v>4131</v>
       </c>
-      <c r="B1458" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1458" s="1" t="s">
+      <c r="D1458" s="1" t="s">
         <v>4132</v>
-      </c>
-[...1 lines deleted...]
-        <v>4133</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="B1459" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1459" s="1" t="s">
         <v>4134</v>
       </c>
-      <c r="B1459" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1459" s="1" t="s">
+      <c r="D1459" s="1" t="s">
         <v>4135</v>
-      </c>
-[...1 lines deleted...]
-        <v>4136</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="B1460" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1460" s="1" t="s">
         <v>4137</v>
       </c>
-      <c r="B1460" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1460" s="1" t="s">
+      <c r="D1460" s="1" t="s">
         <v>4138</v>
-      </c>
-[...1 lines deleted...]
-        <v>4139</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="B1461" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1461" s="1" t="s">
         <v>4140</v>
       </c>
-      <c r="B1461" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1461" s="1" t="s">
+      <c r="D1461" s="1" t="s">
         <v>4141</v>
-      </c>
-[...1 lines deleted...]
-        <v>4142</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="B1462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1462" s="1" t="s">
         <v>4143</v>
       </c>
-      <c r="B1462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1462" s="1" t="s">
+      <c r="D1462" s="1" t="s">
         <v>4144</v>
-      </c>
-[...1 lines deleted...]
-        <v>4145</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
+        <v>4145</v>
+      </c>
+      <c r="B1463" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1463" s="1" t="s">
         <v>4146</v>
       </c>
-      <c r="B1463" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1463" s="1" t="s">
+      <c r="D1463" s="1" t="s">
         <v>4147</v>
-      </c>
-[...1 lines deleted...]
-        <v>4148</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1464" s="1" t="s">
         <v>4149</v>
       </c>
-      <c r="B1464" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1464" s="1" t="s">
+      <c r="D1464" s="1" t="s">
         <v>4150</v>
-      </c>
-[...1 lines deleted...]
-        <v>4151</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
+        <v>4151</v>
+      </c>
+      <c r="B1465" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1465" s="1" t="s">
         <v>4152</v>
       </c>
-      <c r="B1465" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1465" s="1" t="s">
+      <c r="D1465" s="1" t="s">
         <v>4153</v>
-      </c>
-[...1 lines deleted...]
-        <v>4154</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="B1466" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1466" s="1" t="s">
         <v>4155</v>
       </c>
-      <c r="B1466" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1466" s="1" t="s">
+      <c r="D1466" s="1" t="s">
         <v>4156</v>
-      </c>
-[...1 lines deleted...]
-        <v>4157</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="B1467" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1467" s="1" t="s">
         <v>4158</v>
       </c>
-      <c r="B1467" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1467" s="1" t="s">
+      <c r="D1467" s="1" t="s">
         <v>4159</v>
-      </c>
-[...1 lines deleted...]
-        <v>4160</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
+        <v>4160</v>
+      </c>
+      <c r="B1468" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1468" s="1" t="s">
         <v>4161</v>
       </c>
-      <c r="B1468" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1468" s="1" t="s">
+      <c r="D1468" s="1" t="s">
         <v>4162</v>
-      </c>
-[...1 lines deleted...]
-        <v>4163</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
+        <v>4163</v>
+      </c>
+      <c r="B1469" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1469" s="1" t="s">
         <v>4164</v>
       </c>
-      <c r="B1469" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1469" s="1" t="s">
+      <c r="D1469" s="1" t="s">
         <v>4165</v>
-      </c>
-[...1 lines deleted...]
-        <v>4166</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
+        <v>4166</v>
+      </c>
+      <c r="B1470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1470" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1470" s="1" t="s">
         <v>4167</v>
-      </c>
-[...7 lines deleted...]
-        <v>4168</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1471" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1471" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1471" s="1" t="s">
         <v>4169</v>
-      </c>
-[...7 lines deleted...]
-        <v>4171</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
-        <v>4172</v>
+        <v>4170</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4173</v>
+        <v>4164</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4174</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4175</v>
+        <v>4172</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4176</v>
+        <v>4164</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4177</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4178</v>
+        <v>4174</v>
       </c>
       <c r="B1474" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4179</v>
+        <v>4164</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4180</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4181</v>
+        <v>4176</v>
       </c>
       <c r="B1475" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4182</v>
+        <v>4164</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4183</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4184</v>
+        <v>4178</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4185</v>
+        <v>4164</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4186</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4187</v>
+        <v>4180</v>
       </c>
       <c r="B1477" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4188</v>
+        <v>4164</v>
       </c>
       <c r="D1477" s="1" t="s">
-        <v>4189</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4190</v>
+        <v>4182</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4188</v>
+        <v>4164</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4191</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4192</v>
+        <v>4184</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4188</v>
+        <v>4185</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4193</v>
-[...111 lines deleted...]
-        <v>4210</v>
+        <v>4186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>