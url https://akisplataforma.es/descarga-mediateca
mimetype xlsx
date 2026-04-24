--- v3 (2026-04-24)
+++ v4 (2026-04-24)
@@ -12,68 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4193">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guía dinámica de ayudas e incentivos nacionales para empresas del sector ganadero</t>
+  </si>
+  <si>
+    <t>Publicaciones</t>
+  </si>
+  <si>
+    <t>La Dirección General de Industria y de la Pequeña y Mediana Empresa del Ministerio de Industria, Energía y Turismo, elabora una Guía Dinámica de ayudas e incentivos nacionales para empresas del sector ganadero. Esta Guía está permanentemente actualizada y contiene información sobre ayudas e incentivos con plazo de solicitud abierto. Esto se consigue ya que la Guía se genera en el momento en que se descarga.Esta Guía recoge todas las ayudas e incentivos destinados a empresas del sector ganadero, otorgados y convocados por la Administración General del Estado, Administraciones Autónomicas, Administraciones Locales y otros organismos públicos. La Guía está organizada por Comunidades Autónomas y sectores productivos. También se contemplan las ayudas que afectan al ámbito geográfico nacional.</t>
+  </si>
+  <si>
+    <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
+  </si>
+  <si>
+    <t>Plan estratégico de la PAC</t>
+  </si>
+  <si>
+    <t>Con la reforma de la PAC 2023-2027, se establece un nuevo enfoque con el que los Estados miembros deben establecer los detalles de las intervenciones o medidas de la nueva PAC, a través de un plan estratégico.El 31 de agosto de 2022 la Comisión Europea aprobó el Plan Estratégico de la PAC de España, siendo uno de los primeros Estados miembros en lograr la aprobación del plan. Con posterioridad, el 12 de diciembre de 2025, la Comisión aprobó la cuarta modificación del Plan estratégico, versión actualmente en vigor</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
+  </si>
+  <si>
     <t>Guía Práctica Orientativa En La Aplicación De Trazabilidad, Autocontrol Y Condicionalidad En El Sistema De Producción Integrada De Castilla Y León</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publicaciones</t>
   </si>
   <si>
     <t>La presente GUÍA PRÁCTICA tiene por objeto recomendar las actuaciones mínimas que deben poner en práctica las entidades que realizan el sistema de Producción Integrada, especialmente en lo referente a los tipos de control a efectuar, la frecuencia de éstos y la
 metodología de muestreo.</t>
   </si>
   <si>
     <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
   </si>
   <si>
     <t>Cultivos hortícolas en Castilla y León</t>
   </si>
   <si>
     <t>Este conjunto de fichas de cultivos hortícolas en Castilla y León contine información sobre:
 Ajo. Col. Cebolla. Endivia. Espárrago. Fresa y fresón. Guisantes verdes. Judías verdes. Lechuga. Pimiento. Puerro. Tomate. Zanahoria.</t>
   </si>
   <si>
     <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
   </si>
   <si>
     <t>Eco-regímenes en pastos</t>
   </si>
   <si>
     <t>Ecorregímenes en pastos.</t>
   </si>
   <si>
@@ -12993,54 +13011,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1479"/>
+  <dimension ref="A1:D1481"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1479"/>
+      <selection activeCell="A1" sqref="A1:D1481"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="281.788" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2459.542" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13390,79 +13408,79 @@
         <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
@@ -13479,436 +13497,436 @@
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D34" s="1"/>
+      <c r="D34" s="1" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
@@ -14620,373 +14638,373 @@
         <v>333</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>84</v>
+        <v>345</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>357</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>339</v>
+        <v>90</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>339</v>
+        <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>371</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>371</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>399</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
         <v>400</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
         <v>403</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
         <v>409</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>412</v>
@@ -15116,115 +15134,115 @@
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>371</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>371</v>
+        <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>448</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>451</v>
+        <v>377</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
         <v>461</v>
@@ -15236,177 +15254,177 @@
         <v>462</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="D162" s="1" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B163" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C163" s="1" t="s">
+      <c r="D163" s="1" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B164" s="1" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>483</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>489</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>501</v>
@@ -15502,146 +15520,146 @@
         <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B181" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>547</v>
       </c>
     </row>
@@ -18053,79 +18071,79 @@
         <v>1063</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>5</v>
@@ -18193,79 +18211,79 @@
         <v>1092</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
@@ -18417,79 +18435,79 @@
         <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1149</v>
+        <v>1147</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
@@ -21245,79 +21263,79 @@
         <v>1744</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1754</v>
+        <v>1752</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
@@ -21497,79 +21515,79 @@
         <v>1797</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1807</v>
+        <v>1805</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
@@ -21763,247 +21781,247 @@
         <v>1853</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1819</v>
+        <v>1861</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1819</v>
+        <v>1858</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1866</v>
+        <v>1825</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1869</v>
+        <v>1825</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1893</v>
+        <v>1891</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>5</v>
@@ -23821,118 +23839,118 @@
         <v>2287</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>2290</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C775" s="1"/>
+      <c r="C775" s="1" t="s">
+        <v>2295</v>
+      </c>
       <c r="D775" s="1" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C776" s="1"/>
+      <c r="C776" s="1" t="s">
+        <v>2300</v>
+      </c>
       <c r="D776" s="1" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C777" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C777" s="1"/>
       <c r="D777" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C778" s="1"/>
       <c r="D778" s="1" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>2307</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
@@ -23956,273 +23974,273 @@
       <c r="D781" s="1" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C782" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C783" s="1"/>
+      <c r="C783" s="1" t="s">
+        <v>2319</v>
+      </c>
       <c r="D783" s="1" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C784" s="1"/>
+      <c r="C784" s="1" t="s">
+        <v>2322</v>
+      </c>
       <c r="D784" s="1" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C785" s="1"/>
       <c r="D785" s="1" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C786" s="1"/>
       <c r="D786" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C787" s="1"/>
       <c r="D787" s="1" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C788" s="1"/>
       <c r="D788" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
         <v>2338</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C792" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>2340</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C793" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
         <v>2344</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C794" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
         <v>2347</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C795" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2352</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2358</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
         <v>2368</v>
@@ -24262,93 +24280,93 @@
         <v>2375</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C806" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2385</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
         <v>2395</v>
@@ -24363,93 +24381,93 @@
         <v>2397</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B815" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C815" s="1" t="s">
         <v>2405</v>
       </c>
-      <c r="B815" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D815" s="1" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2409</v>
+        <v>2405</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>2410</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
         <v>2412</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>2413</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
@@ -24475,345 +24493,345 @@
         <v>2419</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2399</v>
+        <v>2424</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2399</v>
+        <v>2427</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2430</v>
+        <v>2405</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2433</v>
+        <v>2405</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>2434</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
         <v>2435</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2441</v>
+        <v>2439</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
         <v>2443</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2433</v>
+        <v>2447</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2450</v>
+        <v>2439</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2453</v>
+        <v>2439</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2433</v>
+        <v>2459</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2433</v>
+        <v>2462</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2465</v>
+        <v>2439</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2433</v>
+        <v>2471</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2472</v>
+        <v>2439</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2475</v>
+        <v>2439</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>2476</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
         <v>2478</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>2479</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
@@ -24867,1179 +24885,1179 @@
         <v>2491</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
         <v>2492</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
         <v>2493</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
         <v>2495</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2433</v>
+        <v>2496</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2501</v>
+        <v>2439</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>2502</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2498</v>
+        <v>2504</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2498</v>
+        <v>2507</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2511</v>
+        <v>2504</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>2512</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
         <v>2513</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2519</v>
+        <v>2517</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>2520</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
         <v>2521</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2498</v>
+        <v>2522</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>371</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2526</v>
+        <v>2504</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>339</v>
+        <v>5</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2530</v>
+        <v>377</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>339</v>
+        <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>2533</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C864" s="1" t="s">
         <v>2535</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>2536</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
         <v>2537</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C865" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2511</v>
+        <v>2541</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2511</v>
+        <v>2544</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="B869" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2538</v>
+        <v>2517</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2538</v>
+        <v>2517</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2585</v>
+        <v>2544</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2585</v>
+        <v>2544</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2585</v>
+        <v>2591</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C891" s="1" t="s">
         <v>2591</v>
       </c>
-      <c r="B891" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D891" s="1" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2594</v>
+        <v>2591</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2597</v>
+        <v>2591</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>2598</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
         <v>2599</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
         <v>2602</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
         <v>2605</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2585</v>
+        <v>2606</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2585</v>
+        <v>2609</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2594</v>
+        <v>2591</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2594</v>
+        <v>2591</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2618</v>
+        <v>2600</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2594</v>
+        <v>2624</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2629</v>
+        <v>2600</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="B908" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C908" s="1"/>
+      <c r="C908" s="1" t="s">
+        <v>2600</v>
+      </c>
       <c r="D908" s="1" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2594</v>
+        <v>2635</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C910" s="1"/>
       <c r="D910" s="1" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C912" s="1"/>
       <c r="D912" s="1" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2646</v>
+        <v>2600</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2649</v>
+        <v>2600</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>2650</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2646</v>
+        <v>2655</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C923" s="1"/>
+      <c r="C923" s="1" t="s">
+        <v>2652</v>
+      </c>
       <c r="D923" s="1" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2666</v>
+        <v>2652</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C925" s="1"/>
       <c r="D925" s="1" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
         <v>2671</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
         <v>2672</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>2673</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
         <v>2674</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2646</v>
+        <v>2675</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2646</v>
+        <v>2678</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>2679</v>
+        <v>2652</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2682</v>
+        <v>2652</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
         <v>2684</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
         <v>2685</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>2686</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
@@ -26093,107 +26111,107 @@
         <v>2698</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
         <v>2700</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>2701</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="B937" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2399</v>
+        <v>2703</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2399</v>
+        <v>2706</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2709</v>
+        <v>2405</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2712</v>
+        <v>2405</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>2713</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
         <v>2715</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>2716</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
@@ -26219,264 +26237,264 @@
         <v>2722</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
         <v>2723</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B948" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C948" s="1" t="s">
         <v>2730</v>
       </c>
-      <c r="B948" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D948" s="1" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2751</v>
+        <v>2730</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>329</v>
+        <v>2754</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2753</v>
+        <v>2730</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>331</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>2757</v>
+        <v>335</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>2759</v>
+        <v>337</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
         <v>2760</v>
       </c>
       <c r="B962" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
         <v>2761</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
         <v>2763</v>
       </c>
       <c r="B963" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
         <v>2764</v>
@@ -26496,79 +26514,79 @@
         <v>2767</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
         <v>2769</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2780</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2783</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
         <v>2784</v>
@@ -26580,79 +26598,79 @@
         <v>2785</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>339</v>
+        <v>5</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2798</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2801</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
         <v>2802</v>
@@ -26751,146 +26769,146 @@
         <v>2822</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="B983" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C983" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>2825</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="B984" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>2821</v>
+        <v>2827</v>
       </c>
       <c r="D984" s="1" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="B985" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>2821</v>
+        <v>2830</v>
       </c>
       <c r="D985" s="1" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>2831</v>
+        <v>2827</v>
       </c>
       <c r="D986" s="1" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="B987" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2834</v>
+        <v>2827</v>
       </c>
       <c r="D987" s="1" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="B988" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
         <v>2837</v>
       </c>
       <c r="D988" s="1" t="s">
         <v>2838</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="B989" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
         <v>2840</v>
       </c>
       <c r="D989" s="1" t="s">
         <v>2841</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C990" s="1" t="s">
         <v>2843</v>
       </c>
       <c r="D990" s="1" t="s">
         <v>2844</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
         <v>2845</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C991" s="1" t="s">
         <v>2846</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="B992" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2850</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2851</v>
@@ -27140,149 +27158,149 @@
         <v>2903</v>
       </c>
       <c r="D1010" s="1" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="1" t="s">
         <v>2905</v>
       </c>
       <c r="B1011" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1011" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="D1011" s="1" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="B1012" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1012" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="B1020" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2935</v>
@@ -27353,87 +27371,87 @@
         <v>2949</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="B1026" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1026" s="1" t="s">
         <v>2951</v>
       </c>
       <c r="D1026" s="1" t="s">
         <v>2952</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="B1027" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1027" s="1" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="D1027" s="1" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="D1028" s="1" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="D1030" s="1" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
         <v>2963</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
         <v>2964</v>
       </c>
       <c r="D1031" s="1" t="s">
         <v>2965</v>
       </c>
     </row>
@@ -27661,79 +27679,79 @@
         <v>3013</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
         <v>3014</v>
       </c>
       <c r="B1048" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1048" s="1" t="s">
         <v>3015</v>
       </c>
       <c r="D1048" s="1" t="s">
         <v>3016</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
         <v>3017</v>
       </c>
       <c r="B1049" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>2976</v>
+        <v>3018</v>
       </c>
       <c r="D1049" s="1" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="B1050" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="D1050" s="1" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B1051" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>3023</v>
+        <v>2982</v>
       </c>
       <c r="D1051" s="1" t="s">
         <v>3024</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
         <v>3025</v>
       </c>
       <c r="B1052" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1052" s="1" t="s">
         <v>3026</v>
       </c>
       <c r="D1052" s="1" t="s">
         <v>3027</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
         <v>3028</v>
       </c>
       <c r="B1053" s="1" t="s">
         <v>5</v>
@@ -27840,79 +27858,79 @@
         <v>3050</v>
       </c>
       <c r="D1060" s="1" t="s">
         <v>3051</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="1" t="s">
         <v>3052</v>
       </c>
       <c r="B1061" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1061" s="1" t="s">
         <v>3053</v>
       </c>
       <c r="D1061" s="1" t="s">
         <v>3054</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="1" t="s">
         <v>3055</v>
       </c>
       <c r="B1062" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1062" s="1" t="s">
         <v>3056</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="B1063" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1063" s="1" t="s">
         <v>3059</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1064" s="1" t="s">
         <v>3062</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1065" s="1" t="s">
         <v>3065</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
         <v>3067</v>
@@ -28848,93 +28866,93 @@
         <v>3266</v>
       </c>
       <c r="D1132" s="1" t="s">
         <v>3267</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="1" t="s">
         <v>3268</v>
       </c>
       <c r="B1133" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1133" s="1" t="s">
         <v>3269</v>
       </c>
       <c r="D1133" s="1" t="s">
         <v>3270</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="1" t="s">
         <v>3271</v>
       </c>
       <c r="B1134" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1134" s="1" t="s">
         <v>3272</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3273</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
         <v>3274</v>
       </c>
       <c r="B1135" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1135" s="1" t="s">
         <v>3275</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3276</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1136" s="1" t="s">
         <v>3278</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3279</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1137" s="1" t="s">
         <v>3281</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3282</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="B1138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1138" s="1" t="s">
         <v>3284</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3286</v>
@@ -29226,509 +29244,509 @@
         <v>3347</v>
       </c>
       <c r="D1159" s="1" t="s">
         <v>3348</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
         <v>3349</v>
       </c>
       <c r="B1160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
         <v>3350</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3351</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
         <v>3352</v>
       </c>
       <c r="B1161" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>3353</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3356</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3357</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>3359</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>3362</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3363</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>3365</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3366</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>3368</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>339</v>
+        <v>90</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>3371</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>3374</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3375</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>3377</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="B1170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>3380</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3381</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3382</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3383</v>
+        <v>3385</v>
       </c>
       <c r="B1172" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3384</v>
+        <v>3386</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3385</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3383</v>
+        <v>3385</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3384</v>
+        <v>3386</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3386</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3387</v>
+        <v>3389</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3257</v>
+        <v>3390</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
         <v>3389</v>
       </c>
-      <c r="B1175" s="1"/>
+      <c r="B1175" s="1" t="s">
+        <v>90</v>
+      </c>
       <c r="C1175" s="1" t="s">
         <v>3390</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3390</v>
+        <v>3263</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3394</v>
-[...3 lines deleted...]
-      </c>
+        <v>3395</v>
+      </c>
+      <c r="B1177" s="1"/>
       <c r="C1177" s="1" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>85</v>
+        <v>3396</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="B1179" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>85</v>
+        <v>3401</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3400</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3401</v>
+        <v>3403</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>367</v>
+        <v>91</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>3404</v>
+        <v>91</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>3407</v>
+        <v>373</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3408</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
         <v>3409</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1183" s="1" t="s">
         <v>3410</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3411</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1184" s="1" t="s">
         <v>3413</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3414</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C1185" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C1185" s="1" t="s">
+        <v>3416</v>
+      </c>
       <c r="D1185" s="1" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="D1186" s="1" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="C1187" s="1"/>
       <c r="D1187" s="1" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
         <v>3423</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1188" s="1" t="s">
         <v>3424</v>
       </c>
       <c r="D1188" s="1" t="s">
         <v>3425</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
         <v>3426</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1189" s="1" t="s">
         <v>3427</v>
       </c>
       <c r="D1189" s="1" t="s">
         <v>3428</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
         <v>3429</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1190" s="1" t="s">
         <v>3430</v>
       </c>
       <c r="D1190" s="1" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
         <v>3432</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1191" s="1" t="s">
         <v>3433</v>
       </c>
       <c r="D1191" s="1" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
         <v>3435</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1192" s="1" t="s">
         <v>3436</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1193" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3440</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
         <v>3441</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1194" s="1" t="s">
         <v>3442</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3443</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
         <v>3444</v>
       </c>
       <c r="B1195" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1195" s="1" t="s">
         <v>3445</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
         <v>3447</v>
@@ -29908,681 +29926,681 @@
         <v>3484</v>
       </c>
       <c r="D1208" s="1" t="s">
         <v>3485</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
         <v>3486</v>
       </c>
       <c r="B1209" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1209" s="1" t="s">
         <v>3487</v>
       </c>
       <c r="D1209" s="1" t="s">
         <v>3488</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
         <v>3489</v>
       </c>
       <c r="B1210" s="1" t="s">
-        <v>339</v>
+        <v>5</v>
       </c>
       <c r="C1210" s="1" t="s">
         <v>3490</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3491</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3492</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>339</v>
+        <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3493</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3500</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3503</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3506</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3509</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3512</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3515</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1219" s="1" t="s">
-        <v>2532</v>
+        <v>3517</v>
       </c>
       <c r="D1219" s="1" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1220" s="1" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="D1220" s="1" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>3522</v>
+        <v>2538</v>
       </c>
       <c r="D1221" s="1" t="s">
         <v>3523</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1222" s="1" t="s">
         <v>3525</v>
       </c>
       <c r="D1222" s="1" t="s">
         <v>3526</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
         <v>3527</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1223" s="1" t="s">
         <v>3528</v>
       </c>
       <c r="D1223" s="1" t="s">
         <v>3529</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
         <v>3530</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1224" s="1" t="s">
         <v>3531</v>
       </c>
       <c r="D1224" s="1" t="s">
         <v>3532</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
         <v>3533</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1225" s="1" t="s">
         <v>3534</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3535</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
         <v>3536</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1226" s="1" t="s">
         <v>3537</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3538</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
         <v>3539</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1227" s="1" t="s">
         <v>3540</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3541</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
         <v>3542</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1228" s="1" t="s">
         <v>3543</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3544</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
         <v>3545</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1229" s="1" t="s">
         <v>3546</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3547</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
         <v>3548</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1230" s="1" t="s">
         <v>3549</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3550</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1231" s="1" t="s">
         <v>3552</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3553</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
         <v>3554</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1232" s="1" t="s">
         <v>3555</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3556</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
         <v>3557</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1233" s="1" t="s">
         <v>3558</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3559</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
         <v>3560</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1234" s="1" t="s">
         <v>3561</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3562</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
         <v>3563</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1235" s="1" t="s">
         <v>3564</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3565</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
         <v>3566</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1236" s="1" t="s">
         <v>3567</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3568</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
         <v>3569</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1237" s="1" t="s">
         <v>3570</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3571</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
         <v>3572</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1238" s="1" t="s">
         <v>3573</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3574</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
         <v>3575</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1239" s="1" t="s">
         <v>3576</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3577</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
         <v>3578</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1240" s="1" t="s">
         <v>3579</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3580</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
         <v>3581</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1241" s="1" t="s">
         <v>3582</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3583</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
         <v>3584</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1242" s="1" t="s">
         <v>3585</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3586</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
         <v>3587</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1243" s="1" t="s">
         <v>3588</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3589</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3591</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3592</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3594</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3595</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3597</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3598</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3600</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3601</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3603</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3604</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3606</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3607</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3609</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3610</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3612</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3613</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1252" s="1" t="s">
-        <v>3600</v>
+        <v>3615</v>
       </c>
       <c r="D1252" s="1" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C1253" s="1" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="D1253" s="1" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1254" s="1" t="s">
-        <v>3620</v>
+        <v>3606</v>
       </c>
       <c r="D1254" s="1" t="s">
         <v>3621</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
         <v>3622</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1255" s="1" t="s">
         <v>3623</v>
       </c>
       <c r="D1255" s="1" t="s">
         <v>3624</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
         <v>3625</v>
       </c>
       <c r="B1256" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1256" s="1" t="s">
         <v>3626</v>
       </c>
       <c r="D1256" s="1" t="s">
         <v>3627</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
         <v>3628</v>
@@ -31017,133 +31035,133 @@
         <v>3720</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
         <v>3721</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
         <v>3722</v>
       </c>
       <c r="D1288" s="1" t="s">
         <v>3723</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
         <v>3724</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>3722</v>
+        <v>3725</v>
       </c>
       <c r="D1289" s="1" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3730</v>
+        <v>3728</v>
       </c>
       <c r="D1291" s="1" t="s">
         <v>3731</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
         <v>3732</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1292" s="1"/>
+      <c r="C1292" s="1" t="s">
+        <v>3733</v>
+      </c>
       <c r="D1292" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3730</v>
+        <v>3736</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3735</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1294" s="1"/>
       <c r="D1294" s="1" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="B1295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1295" s="1" t="s">
-        <v>3740</v>
+        <v>3736</v>
       </c>
       <c r="D1295" s="1" t="s">
         <v>3741</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
         <v>3742</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
         <v>3743</v>
       </c>
       <c r="D1296" s="1" t="s">
         <v>3744</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
         <v>3745</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
@@ -31620,2109 +31638,2137 @@
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
         <v>3847</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
         <v>3848</v>
       </c>
       <c r="D1331" s="1" t="s">
         <v>3849</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
         <v>3850</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
         <v>3851</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>371</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3852</v>
+        <v>3853</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3853</v>
+        <v>3854</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>371</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3854</v>
+        <v>3856</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3855</v>
+        <v>3857</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3856</v>
+        <v>3858</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3857</v>
+        <v>3859</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3865</v>
+        <v>3867</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3866</v>
+        <v>3868</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3867</v>
+        <v>3869</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3868</v>
+        <v>3870</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3869</v>
+        <v>3871</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3870</v>
+        <v>3872</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3871</v>
+        <v>3873</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3872</v>
+        <v>3874</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3873</v>
+        <v>3875</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3874</v>
+        <v>3876</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3875</v>
+        <v>3877</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3876</v>
+        <v>3878</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3877</v>
+        <v>3879</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3878</v>
+        <v>3880</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3879</v>
+        <v>3881</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3880</v>
+        <v>3882</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3881</v>
+        <v>3883</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3882</v>
+        <v>3884</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3883</v>
+        <v>3885</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3884</v>
+        <v>3886</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3885</v>
+        <v>3887</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3886</v>
+        <v>3888</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3887</v>
+        <v>3889</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3888</v>
+        <v>3890</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3889</v>
+        <v>3891</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3890</v>
+        <v>3892</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3891</v>
+        <v>3893</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3892</v>
+        <v>3894</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3893</v>
+        <v>3895</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3894</v>
+        <v>3896</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3895</v>
+        <v>3897</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3896</v>
+        <v>3898</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3897</v>
+        <v>3899</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3898</v>
+        <v>3900</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3899</v>
+        <v>3901</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3900</v>
+        <v>3902</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3901</v>
+        <v>3903</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3902</v>
+        <v>3904</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3903</v>
+        <v>3905</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3904</v>
+        <v>3906</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3905</v>
+        <v>3907</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3906</v>
+        <v>3908</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3907</v>
+        <v>3909</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3908</v>
+        <v>3910</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3909</v>
+        <v>3911</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3910</v>
+        <v>3912</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3911</v>
+        <v>3913</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3912</v>
+        <v>3914</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3913</v>
+        <v>3915</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3917</v>
+        <v>3919</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3918</v>
+        <v>3920</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3919</v>
+        <v>3921</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3920</v>
+        <v>3922</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3921</v>
+        <v>3923</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3923</v>
+        <v>3925</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3924</v>
+        <v>3926</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3925</v>
+        <v>3927</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3926</v>
+        <v>3928</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3927</v>
+        <v>3929</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3928</v>
+        <v>3930</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3929</v>
+        <v>3931</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3931</v>
+        <v>3933</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3932</v>
+        <v>3934</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3933</v>
+        <v>3935</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3939</v>
+        <v>3941</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3942</v>
+        <v>3944</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3943</v>
+        <v>3945</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3945</v>
+        <v>3947</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3946</v>
+        <v>3948</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3947</v>
+        <v>3949</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3949</v>
+        <v>3951</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3950</v>
+        <v>3952</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3952</v>
+        <v>3954</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3955</v>
+        <v>3957</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3956</v>
+        <v>3958</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3957</v>
+        <v>3959</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3958</v>
+        <v>3960</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3959</v>
+        <v>3961</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3960</v>
+        <v>3962</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3961</v>
+        <v>3963</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3962</v>
+        <v>3964</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3963</v>
+        <v>3965</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3964</v>
+        <v>3966</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3965</v>
+        <v>3967</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3966</v>
+        <v>3968</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3967</v>
+        <v>3969</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3968</v>
+        <v>3970</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3969</v>
+        <v>3971</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3970</v>
+        <v>3972</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3971</v>
+        <v>3973</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3973</v>
+        <v>3975</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3974</v>
+        <v>3976</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3975</v>
+        <v>3977</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3976</v>
+        <v>3978</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3977</v>
+        <v>3979</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3978</v>
+        <v>3980</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3979</v>
+        <v>3981</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3980</v>
+        <v>3982</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3981</v>
+        <v>3983</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3982</v>
+        <v>3984</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3983</v>
+        <v>3985</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3984</v>
+        <v>3986</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3985</v>
+        <v>3987</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3986</v>
+        <v>3988</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3987</v>
+        <v>3989</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3988</v>
+        <v>3990</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3989</v>
+        <v>3991</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3990</v>
+        <v>3992</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3991</v>
+        <v>3993</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3992</v>
+        <v>3994</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3993</v>
+        <v>3995</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3994</v>
+        <v>3996</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3995</v>
+        <v>3997</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3996</v>
+        <v>3998</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3997</v>
+        <v>3999</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3998</v>
+        <v>4000</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3999</v>
+        <v>4001</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>4000</v>
+        <v>4002</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>4001</v>
+        <v>4003</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4002</v>
+        <v>4004</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4003</v>
+        <v>4005</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4004</v>
+        <v>4006</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4005</v>
+        <v>4007</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4006</v>
+        <v>4008</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4007</v>
+        <v>4009</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4008</v>
+        <v>4010</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4009</v>
+        <v>4011</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4010</v>
+        <v>4012</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4011</v>
+        <v>4013</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4012</v>
+        <v>4014</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4013</v>
+        <v>4015</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4014</v>
+        <v>4016</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4015</v>
+        <v>4017</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4016</v>
+        <v>4018</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4017</v>
+        <v>4019</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4018</v>
+        <v>4020</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4019</v>
+        <v>4021</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4020</v>
+        <v>4022</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4021</v>
+        <v>4023</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4022</v>
+        <v>4024</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4023</v>
+        <v>4025</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4024</v>
+        <v>4026</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4025</v>
+        <v>4027</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4026</v>
+        <v>4028</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4027</v>
+        <v>4029</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4028</v>
+        <v>4030</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4029</v>
+        <v>4031</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4030</v>
+        <v>4032</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4031</v>
+        <v>4033</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4032</v>
+        <v>4034</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4033</v>
+        <v>4035</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4034</v>
+        <v>4036</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4035</v>
+        <v>4037</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4036</v>
+        <v>4038</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4037</v>
+        <v>4039</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4038</v>
+        <v>4040</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4039</v>
+        <v>4041</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4040</v>
+        <v>4042</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4041</v>
+        <v>4043</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4042</v>
+        <v>4044</v>
       </c>
       <c r="B1428" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4043</v>
+        <v>4045</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4044</v>
+        <v>4046</v>
       </c>
       <c r="B1429" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4045</v>
+        <v>4047</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>4046</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4047</v>
+        <v>4048</v>
       </c>
       <c r="B1430" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4048</v>
+        <v>4049</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>4049</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
         <v>4050</v>
       </c>
       <c r="B1431" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
         <v>4051</v>
       </c>
       <c r="D1431" s="1" t="s">
         <v>4052</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
         <v>4053</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1432" s="1" t="s">
         <v>4054</v>
       </c>
       <c r="D1432" s="1" t="s">
         <v>4055</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
         <v>4056</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1433" s="1" t="s">
         <v>4057</v>
       </c>
       <c r="D1433" s="1" t="s">
         <v>4058</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
         <v>4059</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1434" s="1" t="s">
         <v>4060</v>
       </c>
       <c r="D1434" s="1" t="s">
         <v>4061</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
         <v>4062</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1435" s="1" t="s">
         <v>4063</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>4064</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
         <v>4065</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1436" s="1" t="s">
         <v>4066</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>4067</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
         <v>4068</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1437" s="1" t="s">
         <v>4069</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>4070</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
         <v>4071</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1438" s="1" t="s">
         <v>4072</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>4073</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
         <v>4074</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1439" s="1" t="s">
         <v>4075</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>4076</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
         <v>4077</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1440" s="1" t="s">
         <v>4078</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>4079</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
         <v>4080</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1441" s="1" t="s">
         <v>4081</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>4082</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
         <v>4083</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1442" s="1" t="s">
         <v>4084</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>4085</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
         <v>4086</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1443" s="1" t="s">
         <v>4087</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>4088</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
         <v>4089</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1444" s="1" t="s">
         <v>4090</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>4091</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
         <v>4092</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1445" s="1" t="s">
         <v>4093</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>4094</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
         <v>4095</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1446" s="1" t="s">
         <v>4096</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>4097</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
         <v>4098</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1447" s="1" t="s">
         <v>4099</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>4100</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
         <v>4101</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1448" s="1" t="s">
         <v>4102</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>4103</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
         <v>4104</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1449" s="1" t="s">
         <v>4105</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>4106</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
         <v>4107</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1450" s="1" t="s">
         <v>4108</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4109</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4111</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4112</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4114</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4115</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4117</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4118</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4120</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4121</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1455" s="1" t="s">
-        <v>4066</v>
+        <v>4123</v>
       </c>
       <c r="D1455" s="1" t="s">
-        <v>4123</v>
+        <v>4124</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
-        <v>4124</v>
+        <v>4125</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1456" s="1" t="s">
-        <v>4125</v>
+        <v>4126</v>
       </c>
       <c r="D1456" s="1" t="s">
-        <v>4126</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4128</v>
+        <v>4072</v>
       </c>
       <c r="D1457" s="1" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
         <v>4130</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1458" s="1" t="s">
         <v>4131</v>
       </c>
       <c r="D1458" s="1" t="s">
         <v>4132</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
         <v>4133</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C1459" s="1" t="s">
         <v>4134</v>
       </c>
       <c r="D1459" s="1" t="s">
         <v>4135</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
         <v>4136</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1460" s="1" t="s">
         <v>4137</v>
       </c>
       <c r="D1460" s="1" t="s">
         <v>4138</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
         <v>4139</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1461" s="1" t="s">
         <v>4140</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>4141</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
         <v>4142</v>
       </c>
       <c r="B1462" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1462" s="1" t="s">
         <v>4143</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>4144</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
         <v>4145</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1463" s="1" t="s">
         <v>4146</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>4147</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
         <v>4148</v>
       </c>
       <c r="B1464" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1464" s="1" t="s">
         <v>4149</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>4150</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
         <v>4151</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1465" s="1" t="s">
         <v>4152</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>4153</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
         <v>4154</v>
       </c>
       <c r="B1466" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
         <v>4155</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>4156</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
         <v>4157</v>
       </c>
       <c r="B1467" s="1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
         <v>4158</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>4159</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
         <v>4160</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1468" s="1" t="s">
         <v>4161</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>4162</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
         <v>4163</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1469" s="1" t="s">
         <v>4164</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>4165</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
         <v>4166</v>
       </c>
       <c r="B1470" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
-        <v>4164</v>
+        <v>4167</v>
       </c>
       <c r="D1470" s="1" t="s">
-        <v>4167</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
-        <v>4168</v>
+        <v>4169</v>
       </c>
       <c r="B1471" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1471" s="1" t="s">
-        <v>4169</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="B1472" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1472" s="1" t="s">
         <v>4170</v>
       </c>
-      <c r="B1472" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1472" s="1" t="s">
-        <v>4171</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4172</v>
+        <v>4174</v>
       </c>
       <c r="B1473" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4173</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4174</v>
+        <v>4176</v>
       </c>
       <c r="B1474" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4175</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4176</v>
+        <v>4178</v>
       </c>
       <c r="B1475" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4177</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4178</v>
+        <v>4180</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4179</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4180</v>
+        <v>4182</v>
       </c>
       <c r="B1477" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1477" s="1" t="s">
-        <v>4181</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4182</v>
+        <v>4184</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4183</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4184</v>
+        <v>4186</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4185</v>
+        <v>4170</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4186</v>
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480" s="1" t="s">
+        <v>4188</v>
+      </c>
+      <c r="B1480" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1480" s="1" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B1481" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1481" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>