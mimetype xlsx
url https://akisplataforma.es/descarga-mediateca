--- v4 (2026-04-24)
+++ v5 (2026-06-08)
@@ -12,68 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4205">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guía de gestión integrada de plagas Frondosas</t>
+  </si>
+  <si>
+    <t>Publicaciones</t>
+  </si>
+  <si>
+    <t>La publicación de las guías de Gestión Integrada de Plagas, consensuadas a nivel nacional, supone un paso adelante en la sanidad vegetal de los cultivos españoles, y viene a enriquecer el marco normativo definido por el Reglamento (CE) nº 1107/2009 y la Directiva 2009/128/CE del Parlamento Europeo y Consejo. La filosofía subyacente aboga por una incorporación de los aspectos medioambientales en todas las facetas de la actividad humana. La producción forestal no es una excepción a esta regla. </t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiafrondosasweb.pdf</t>
+  </si>
+  <si>
+    <t>Guía de gestión integrada de plagas Quercus</t>
+  </si>
+  <si>
+    <t>Gestión de plagas en género Quercus</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiagipquercusweb.pdf</t>
+  </si>
+  <si>
+    <t>Fuego Bacteriano (Erwinia amylovora)</t>
+  </si>
+  <si>
+    <t>El fuego bacteriano es una enfermedad causada por la bacteria Erwinia amylovora (Burr) Winsl. et.al., que afecta fundamentalmente a plantas de la familia de las rosáceas, produciendo importantes pérdidas económicas por daños directos en explotaciones de frutal de pepita en general, y en manzano y peral en particular, así como en plantas ornamentales y silvestres de dicha familia.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/organismos-nocivos/fuego-bacteriano</t>
+  </si>
+  <si>
+    <t>PLAN DE CONTINGENCIA DE Bursaphelenchus xylophilus (Steiner &amp; Buhrer)</t>
+  </si>
+  <si>
+    <t>Bursaphelenchus xylophilus , Nematodo de la Madera del Pino ( NMP ), es un organismo nocivo de cuarentena que provoca graves daños en las especies del género Pinus sp. y otras coníferas. Su ataque causa el decaimiento súbito de los árboles afectados, produciendo una sintomatología conocida como “seca o marchitamiento de los pinos”. Provoca daños económicos y ecológicos derivados de la muerte del arbolado, e importantes restricciones al comercio de madera y material de embalaje en aquellos países donde el NMP está presente, lo que implica un aumento de los costes de comercialización de estos productos.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/nematodo-de-la-madera-del-pino/documentos-nmp/pncnmp_noviembre_24.pdf</t>
+  </si>
+  <si>
     <t>Guía dinámica de ayudas e incentivos nacionales para empresas del sector ganadero</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publicaciones</t>
   </si>
   <si>
     <t>La Dirección General de Industria y de la Pequeña y Mediana Empresa del Ministerio de Industria, Energía y Turismo, elabora una Guía Dinámica de ayudas e incentivos nacionales para empresas del sector ganadero. Esta Guía está permanentemente actualizada y contiene información sobre ayudas e incentivos con plazo de solicitud abierto. Esto se consigue ya que la Guía se genera en el momento en que se descarga.Esta Guía recoge todas las ayudas e incentivos destinados a empresas del sector ganadero, otorgados y convocados por la Administración General del Estado, Administraciones Autónomicas, Administraciones Locales y otros organismos públicos. La Guía está organizada por Comunidades Autónomas y sectores productivos. También se contemplan las ayudas que afectan al ámbito geográfico nacional.</t>
   </si>
   <si>
     <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
   </si>
   <si>
     <t>Plan estratégico de la PAC</t>
   </si>
   <si>
     <t>Con la reforma de la PAC 2023-2027, se establece un nuevo enfoque con el que los Estados miembros deben establecer los detalles de las intervenciones o medidas de la nueva PAC, a través de un plan estratégico.El 31 de agosto de 2022 la Comisión Europea aprobó el Plan Estratégico de la PAC de España, siendo uno de los primeros Estados miembros en lograr la aprobación del plan. Con posterioridad, el 12 de diciembre de 2025, la Comisión aprobó la cuarta modificación del Plan estratégico, versión actualmente en vigor</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
   </si>
   <si>
     <t>Guía Práctica Orientativa En La Aplicación De Trazabilidad, Autocontrol Y Condicionalidad En El Sistema De Producción Integrada De Castilla Y León</t>
   </si>
   <si>
     <t>La presente GUÍA PRÁCTICA tiene por objeto recomendar las actuaciones mínimas que deben poner en práctica las entidades que realizan el sistema de Producción Integrada, especialmente en lo referente a los tipos de control a efectuar, la frecuencia de éstos y la
 metodología de muestreo.</t>
   </si>
   <si>
     <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
@@ -3219,128 +3255,128 @@
   <si>
     <t>La característica coloración de las fresas maduras se debe a la acumulación de antocianinas.  Estos pigmentos, además de aumentar el atractivo de los frutos, poseen numerosos beneficios para la salud debido a sus propiedades antioxidantes. Las diferentes variedades y especies de fresa presentan una llamativa variabilidad en el color de sus frutos, siendo este un importante carácter para los mejoradores. En el centro IFAPA de Málaga, en colaboración con otros grupos de investigación, hemos desarrollado dos pruebas de ADN para predecir la presencia/ausencia y la distribución de estos pigmentos en el fruto, evitando la necesidad de crecer la planta para observar el fenotipo.  Los marcadores utilizados detectan diferentes alelos del gen FaMYB10 que es responsable de la variación cualitativa de estos caracteres. En este documento se presentan los detalles de ambas pruebas, que podrán ser utilizadas a gran escala y de forma económica y sencilla en los programas de mejora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Gestión Integrada de la Cochinilla Blanca del Mango</t>
   </si>
   <si>
     <t>La cochinilla blanca (Aulacaspis tubercularis) es la plaga más importante del mango en el Sur de España, y una de las más dañinas a nivel mundial. Aquí se proponen las bases para su gestión integrada. Se realiza una descripción de la plaga y se aportan datos sobre su biología y los síntomas y daños que produce. Además, se sugiere el empleo de aceites parafínicos para su control, que han mostrado eficacia en los ensayos de campo. El control biológico, a través de un depredador (Cybocephalus nipponicus) y un parasitoide (Encarsia citrina), es una opción de futuro, aunque habrá que estudiar su implementación con cubiertas vegetales que les sirvan de refugio y alimento alternativo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Control químico sostenible de la cochinilla blanca del mango (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>La cochinilla blanca, es una plaga clave en los cultivos de mango en Andalucía ya que produce importantes</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2016/2017</t>
+  </si>
+  <si>
+    <t>Información actualizada sobre las nuevas variedades de trigos duros en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de trigo duro a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
+  </si>
+  <si>
+    <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2015/2016</t>
+  </si>
+  <si>
+    <t>Información actualizada sobre las nuevas variedades de trigos duros en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de trigo blando a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
+  </si>
+  <si>
+    <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2014/2015</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
+  </si>
+  <si>
+    <t>Resultados de los Ensayos de Nuevas Variedades de Triticale en Andalucia. Campaña 2015/2016</t>
+  </si>
+  <si>
+    <t>Información actualizada sobre las nuevas variedades de triticales en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de triticales a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
+  </si>
+  <si>
+    <t>Control Integrado de Plagas en Calabacín Bajo Invernadero en Ciclo de Primavera</t>
+  </si>
+  <si>
+    <t>La actual problemática en cultivo de calabacín debido al virus del Nueva Delhi (ToLCNDV transmitido por la especie de mosca blanca Bemisa tabaci, está provocando importante perdidas de producción. La aplicación reiterada de insecticidas como única medida no consigue un adecuado control de esta plaga. En este trabajo se evalúa la utilización del depredador Amblyseius swirskii y la aportación de polen como alimento suplementario para la mejora de su instalación, como parte de una estrategia de control integrado, en un cultivo de calabacín en ciclo de primavera. Los resultados muestran que las medidas preventivas tanto de hermeticidad como de protección del cultivo, junto con una adecuada instalación del depredador, disminuyen la presencia y el desarrollo de la plaga en el cultivo, minimizando la incidencia del virus del Nueva Delhi.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
+  </si>
+  <si>
     <t>Recomendaciones en la Elaboración de Queso de Pasta Lavada</t>
   </si>
   <si>
     <t>La adición de agua durante la elaboración del queso, se conoce como ‘lavado de la pasta’. Mediante esta operación básica, se persigue obtener unas características organolépticas muy típicas de esta tipología de quesos, de consistencia cremosa, y sabor y aromas suaves. Este trabajo establece unas recomendaciones básicas durante las distintas fases de elaboración para obtener un producto óptimo desde el punto de vista tecnológico, nutricional y sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
   </si>
   <si>
     <t>Balance de Agua en el Suelo. Un Método Eficiente para Programar el Riego de la Fresa</t>
   </si>
   <si>
     <t>La aplicación de riego resulta imprescindible para asegurar la calidad y producción de las cosechas en regiones áridas y semiáridas. La ausencia de una programación racional del riego puede provocar que sistemas de riego con una alta eficiencia potencial se gestionen de manera ineficiente. El método de balance de agua en el suelo para la programación de riegos resulta sencillo de aplicar y su uso se ha visto favorecido por la implantación de la Red SIAR, una red pública del Ministerio de Agricultura, Pesca y Alimentación, compuesta por más de 450 estaciones meteorológicas automáticas, que proporcionan información para el cálculo de la evapotranspiración de referencia. Su uso en la programación de los riegos puede producir ahorros de agua de hasta el 40% respecto al riego tradicional del agricultor. Este trabajo presenta los resultados de la aplicación de este método al cultivo de la fresa en la provincia de Huelva y muestra que su aplicación produjo ahorros medios de agua superiores al 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
   </si>
   <si>
     <t>Estudio de la autofertilidad en habas. Aplicaciones en mejora</t>
   </si>
   <si>
     <t>La autofertilidad es la habilidad de las plantas de producir frutos sin que las flores hayan sido previamente manipuladas (ya sea por polinización mediada por insectos o mediante polinización manual). La polinización es esencial para la reproducción del 90% de las plantas con flor y para un tercio de nuestros cultivos. El declive de las poblaciones de polinizadores puede suponer un riesgo para la producción de dichos cultivos, por lo que surge la necesidad de desarrollar nuevas variedades capaces de autofertilizarse. Sin embargo, los caracteres que promueven la capacidad de autofertilización están poco estudiados. En este trabajo se pretenden descubrir caracteres florales asociados a la autofertilidad en habas, para así poder hacer en un futuro estudios de genes candidatos que aceleren los programas de mejora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoide Exótico de la Avispilla del Castaño</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se hace un estudio del parásito específico Torymus sinensis, se informa de las sueltas experimentales que se han realizado hasta el momento y de las medidas necesarias para conseguir su instalación en el cultivo, advirtiendo de los posibles riesgos medioambientales que puede acarrear su liberación en el medio.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
-    <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2016/2017</t>
-[...40 lines deleted...]
-  <si>
     <t>Ecotipos Andaluces de Habas. Campaña 2021/2022.</t>
   </si>
   <si>
     <t>IFAPA conserva una valiosa colección de ecotipos de habas andaluces. Con el objetivo de fomentar su uso, se han realizado distintos análisis experimentales para conocer su comportamiento agronómico y adaptación en ambientes específicos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Aplicación de Productos Fitosanitarios Nivel Piloto Aplicador: Actualización de Contenidos Formativos</t>
   </si>
   <si>
     <t>Índice: UD 1: Generalidades de protección vegetal; UD 2: Productos fitosanitarios: clasificación y características; UD 3: Formulaciones de productos fitosanitarios: naturaleza y características. UD 4: Riesgos para el medio ambiente derivados</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Evaluacion de la Eficacicia de Fungicidas en Trigo duro y blando en Andalucía. Campana 2014-2015.</t>
   </si>
   <si>
     <t>Información actualizada sobre la Evaluación de la eficacia del uso de fungicidas de última generación en el control de enfermedades fúngicas en trigo duro y trigo harinero teniendo en cuenta criterios de rentabilidad y sostenibilidad ambiental. En esta publicación se recogen los resultados de los ensayos llevados a cabo durante la Campaña 2014/2015. Éstos son resultados de una única campaña, y por tanto a medida que avance el proyecto se irán obteniendo nuevos datos que permitirán ofrecer a técnicos y agricultores una información más completa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -3831,50 +3867,68 @@
   <si>
     <t>Esta guía de cultivo pretende oferecer información sobre el desarrollo de la planta de girasol, las actuales tendencias en las técnicas de su cultivo y diferentes formas y épocas de siembra, así como de las enfermedades y plagas mas frecuentes en Andalucía. El documento remite a la consulta de los resultados obtenidos en los últimos años de los ensayos de las variedades resistentes a la raza “F” de jopo y del nuevo material genético resistente a herbicidas. Igualmente se pueden consultar los rendimientos obtenidos en los ensayos de girasol de siembras invernal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guía de cultivo de la Almorta</t>
   </si>
   <si>
     <t>Esta guía recoge la información necesaria para afrontar con éxito el cultivo de la almorta (Lathyrus sativus) en condiciones extensivas de secano, bajo modelos de producción convencional, integrada o ecológica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sistemas sostenibles de cultivos herbáceos de secano. Operación 10.1.4</t>
   </si>
   <si>
     <t>Esta Jornada Formativa de “Agroambiente y Clima” se enmarca en las acciones encaminadas a asegurar un correcto cumplimiento de los compromisos agroambientales adquiridos en algunas de las operaciones incluidas en la Medida 10 del Programa de DesarrolloR ural de Andalucía (PDRA). El objetivo que se pretende conseguir con la impartición de estas jornadas es el de mejorar las capacidades de los beneficiarios de las ayudas y concienciar a la población agraria en el uso de sistemas de producción compatibles con la conservación del medio ambiente, así como informar del PDRA y de los compromisos suscritos. El Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (IFAPA) tiene entre sus objetivos el diseño y desarrollo de actuaciones orientadas a la formación de trabajadores, técnicos y profesionales de los sectores agrario, alimentario y pesquero. La elaboración de estos manuales se enmarca dentro de las actividades desarrolladas por el IFAPA para transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Técnica del Rayado en Cítricos. Fundamentos y Modo de Realización en Campo</t>
+  </si>
+  <si>
+    <t>Es objeto de este trabajo dar a conocer las posibilidades que el empleo de la técnica del rayado ofrece al cultivo de los cítricos, además de describir cuales son los fundamentos y el modo correcto de realización en campo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
+  </si>
+  <si>
+    <t>Mejora del Cuajado y Productividad de `Navel Powell Summer` mediante el Rayado y/o Aplicación Foliar de Extractos de Algas con Actividad Hormonal</t>
+  </si>
+  <si>
+    <t>Es objeto de este trabajo es dar a conocer las posibilidades que el empleo de diferentes técnicas y productos ofrecen al cultivo de los cítricos. En esta línea y en la labor de transferencia del IFAPA, se presentan los resultados obtenidos de un ensayo experimental en el que se evaluó el rayado y el empleo de fitorreguladores, de origen natural, en la mejora del cuajado de `Navel Powell´.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
+  </si>
+  <si>
     <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
   </si>
   <si>
     <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2017/2018 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2018-2019</t>
   </si>
   <si>
     <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2018/2019 y también la participación de cada programa de mejora. Este trabajo  está  basado, fundamentalmente,  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Panorama Varietal en el Cultivo de Fresa en Huelva. Periodo 2012-2015</t>
   </si>
   <si>
     <t>En  este  informe  técnico  se  muestra  la  información  obtenida  en  las  últimas  tres campañas de cultivo (2012-2013, 2013-2014 y 2014-2015) acerca de la  estimación de la distribución varietal en Huelva, en lo que al porcentaje de plantas en producción se refiere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
@@ -3885,68 +3939,50 @@
   <si>
     <t>En  este  Informe  Técnico  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2016/2017 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
   </si>
   <si>
     <t>Influencia del Sistema de Cultivo sobre Variedades de Fresa. Campaña 2021/2022. II Calidad</t>
   </si>
   <si>
     <t>Entre los caracteres que se tienen en cuenta en los programas de mejora de fresa, además de los relacionados con la productividad del cultivo, están aquellos que le confieren calidad organoléptica. Y entre los consumidores, es sin duda esta calidad a la que se presta mayor atención. En este trabajo se presentaron resultados relativos a la calidad organoléptica y post-cosecha de dieciséis variedades de fresa, ensayadas en tres sistemas de cultivo, convencional, sin suelo y ecológico durante la campaña 2021-2022.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Evaluación del Uso de Compost de Restos Hortícolas en Cultivo de Tomate</t>
   </si>
   <si>
     <t>Entre los problemas que genera el sistema de producción bajo invernadero y que puede limitar su sostenibilidad, destaca la elevada producción  anual de  residuos de cosecha (1.751.242 t.año-1) cuya  acumulación constituye un grave problema medio ambiental.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
-    <t>Técnica del Rayado en Cítricos. Fundamentos y Modo de Realización en Campo</t>
-[...16 lines deleted...]
-  <si>
     <t>¿Es rentable el olivar andaluz? Un análisis por sistema productivo.</t>
   </si>
   <si>
     <t>En la última década se viene desarrollando un intenso debate sobre la sostenibilidad económica del olivar andaluz en el cual coexisten sistemas de sierra y tradicionales con intensivos. Con este trabajo se pretende contribuir a incrementar el conocimiento sobre su rentabilidad. Para ello, se realizó una encuesta a explotaciones de olivar siguiendo un proceso polietápico con la finalidad de establecer su estructura de costes. De los resultados se desprende que el coste unitario de producir un kg de aceite es sensiblemente mayor en los sistemas de sierra y tradicionales que en los intensivos. Tanto es así, que la dependencia de dichos sistemas de las ayudas directas es muy acusada, estableciéndose como el instrumento que garantiza su viabilidad económica. La reconversión del olivar es una vía factible, en determinadas localizaciones, que puede ser impulsada por la administración regional para que se aborde de forma conjunta por los agricultores incentivando la creación de unidades de gestión de fincas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>La regeneración del arbolado en la dehesa</t>
   </si>
   <si>
     <t>En la unidad 1 se describe de forma pormenorizada el papel del arbolado en este sistema, se expone de manera detallada el proceso de regeneración natural del arbolado, así como los factores que lo favorecen y dificultan en la dehesa, y se caracteriza el estado de la regeneración del arbolado de la dehesa en Andalucía.En la unidad 2 se exponen algunas de las estrategias que podrían utilizarse en función de la situación de partida, y las precauciones que es necesario considerar para maximizar el éxito de las mismas.En la unidad 3 se exponen algunas estrategias que pueden mejorar la conservación de estas formaciones vegetales de manera compatible con otros usos de la finca. El manual finaliza con un ejercicio práctico que busca consolidar los principales conocimientos expuestos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Ensayo de Herbicidas de Postemergencia contra Centaurea diluta en Trigo Duro</t>
   </si>
   <si>
     <t>En las campiñas de Andalucía cada vez son más frecuentes e importantes las infestaciones de Centaurea diluta. Esta especie pertenece a la familia compuestas y en el sur de España presenta una emergencia escalonada desde las primeras lluvias otoñales hasta bien avanzada la primavera, por lo que se encuentra en muchos cultivos de la alternativa, prácticamente en todos. Además crece rápidamente y sobrepasa en altura a las plantas cultivadas, llegando en condiciones favorables a superar ampliamente los 2 m de altura, por lo que resulta muy competitiva. Esta especie se encuentra hoy día claramente en expansión. Es una especie bastante tolerante a muchos herbicidas autorizados. En años anteriores se realizaron 2 ensayos con herbicidas de preemergencia, pero con poco éxito, ya que los mejores productos han quedado recientemente fuera del registro para España (Alcántara et al., 2016 y Saavedra et al., 2017). Sin embargo, en postemergencia existen varios herbicidas autorizadosque realizan un buen controlde C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4533,104 +4569,104 @@
   <si>
     <t>En este documento se presentan los resultados obtenidos con el tratamiento de la fruta con anhídrido carbónico en cuanto a la vida útil del producto para su consumo en fresco y a sus características organolépticas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certificación Ecológica de Pepino mediante Isótopos Estables de Nitrógeno</t>
   </si>
   <si>
     <t>En este documento se presentan los resultados obtenidos en un ensayo sobre la diferenciación de diversas variedades de pepino cultivadas en Andalucía por el sistema convencional y en ecológico, mediante la técnica analítica de espectrometría de masas de razones isotópicas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certificación Ecológica de Garbanzo mediante Isótopos Estables de Nitrógeno</t>
   </si>
   <si>
     <t>En este documento se presentan los resultados obtenidos para la diferenciación, por espectrometría de masas de razones isotópicas (IRMS),  de garbanzos de la variedad Fardón, cultivados en dos suelos diferentes y con diversos tipos de abonado, unos adecuados para el cultivo convencional y otros para su el cultivo ecológico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Guía Manejo Integrado de Plagas</t>
+  </si>
+  <si>
+    <t>En este documento se expone una revisión de los principales aspectos teóricos y prácticos que pueden ser de utilidad en la lucha contra las principales plagas de los frutales de hueso en nuestra comunidad, dentro del Programa de Producción Integrada contemplado en el Reglamento de Producción Integrada de melocotonero, ciruelo y albaricoquero en Andalucía (BOJA, 2013).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
+  </si>
+  <si>
+    <t>Efecto de la Conductividad Eléctrica del Agua de Riego y de la Fertilización Carbónica en la Conservación del Tomate Raf</t>
+  </si>
+  <si>
+    <t>En este documento se ofrecen los resultados de un estudio en el que se evalúa el efecto que sobre la calidad y la vida útil del tomate tipo Raf (cv. Delizia) ejerce la conductividad eléctrica (CE) de la solución nutritiva así como la fertilización carbónica mediante el aporte de CO2 en el invernadero.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
+  </si>
+  <si>
     <t>Protocolo de Inoculación con Fusarium oxysporum f. sp. ciceris en Garbanzo</t>
   </si>
   <si>
     <t>En este documento se presenta el procedimiento a seguir para realizar la inoculación en condiciones controladas con el hongo del suelo Fusarium oxysporum f.sp. ciceris en garbanzo de manera que cualquier persona interesada sea capaz de llevar a cabo este proceso. Aunque está enfocado en Fusarium oxysporum, este manual será útil para otras especies de hongos que penetren por la raíz así como para otras especies susceptibles que se infecten de la misma manera. Realizar una correcta selección de genotipos es fundamental en cualquier programa de mejora por lo que es muy importante disponer de protocolos adecuados que nos permitan seleccionar con gran fiabilidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
   </si>
   <si>
     <t>Evaluación técnica del efecto de la presión de trabajo en aplicaciones fitosanitarias con lanza pulverizadora manual sobre cultivo de tomate en invernadero</t>
   </si>
   <si>
     <t>En este documento se presenta una evaluación técnica de tres aplicaciones fitosanitarias realizadas con lanza pulverizadora manual a presiones de trabajo distintas (20 bar, 15 bar y 10 bar), determinando la cantidad de producto pulverizado que cae sobre la masa vegetal, la uniformidad de la distribución del producto aplicado sobre la planta y las pérdidas al suelo del producto pulverizado generadas, con el objetivo de optimizar el parámetro operacional “presión de trabajo”.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
   </si>
   <si>
     <t>Naranja Ecológica y Convencional. Calidad General y Sensorial</t>
   </si>
   <si>
     <t>En este documento se presentan los resultados de calidad físico química y de calidad sensorial de dos variedades de naranja, Navelina y Salustiana, ampliamente cultivadas en el Valle del Guadalquivir, en cultivo convencional y en cultivo ecológico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
   </si>
   <si>
     <t>Análisis de la Pungencia de 110 Cultivares de Pimientos (Capsicum annuum L.)</t>
   </si>
   <si>
     <t>En este documento se presentan los resultados del contenido en capsaicina de una colección de 110 nuevas variedades de pimientos desarrollados por una empresa en Andalucia, encontrando valors entre 200 y 250.000 unidades de Scoville.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
   </si>
   <si>
-    <t>Guía Manejo Integrado de Plagas</t>
-[...16 lines deleted...]
-  <si>
     <t>Recomendaciones para Reducir el Impacto de la Sequía en Cítricos</t>
   </si>
   <si>
     <t>En este documento se dan las recomendaciones más adecuadas para una gestión eficiente del agua en el cultivo de los cítricos en situación de escasez hídrica, y bajo diferentes escenarios de disponibilidad. Para ello es importante diferenciar diferentes grupos de actuación en función de la dotación de agua autorizada para la campaña y se realizarán recomendaciones o estrategias a seguir en cada caso:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Sistemas de Regadío Tradicionales en Andalucía: Definición, Caracterización, Valores y Problemáticas</t>
   </si>
   <si>
     <t>En este documento se definen los sistemas de regadíos históricos o tradicionales, se hace una caracterización de los mismos, se enumeran sus valores y se plantea su problemática actual. Los sistemas de regadío tradicionales, además de presentar un valor productivo generador de economía y empleo, proporcionan grandes servicios ecosistémicos, y son de especial importancia social, patrimonial, paisajística e histórica. La supervivencia de estos sistemas pasa porque la actividad agraria sea sostenible económicamente, puesto que deben competir con otros sistemas productivos en la economía de mercado. Para ello se debe buscar la diferenciación de los productos (por ejemplo, agricultura y ganadería ecológica), aumento de la productividad (diversificación, nuevos cultivos) y la búsqueda de nuevos canales de comercialización y mercados, entre otros.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Elaboración de Conservas de Membrillo</t>
   </si>
   <si>
     <t>En este documento se describe el proceso de elaboración de 9 tipos de conservas elaboradas a partir de la fruta del membrillo y de una infusión de hoja del membrillo. Se presentan los diagramas de flujo del proceso, las carácterísticas analíticas del producto, el rendimiento y la valoración sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -5322,113 +5358,113 @@
   <si>
     <t>La fertilización foliar en olivar. Corrección de carencias nutricionales</t>
   </si>
   <si>
     <t>El presente documento recopila la información actualizada para realizar correctamente la práctica de la fertilización foliar en olivar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sistemas sostenibles de cultivos leñosos. Cultivo del Almendro. Operación 10.1.6</t>
   </si>
   <si>
     <t>El presente documento va dirigido aquellas personas titulares de una explotación de almendro beneficiarias de la ayuda referida a la medida Agroambiente y Clima, con el objetivo de informarles de los requisitos obligatorios a cumplir, así como argumentar las razones por las que surge esta ayuda y el fin que se persigue conseguir, para entender los compromisos que se exigen. En el ámbito de la Comunidad Europea, las normas generales a la ayudas al desarrollo rural y la participación de ese fondo, dirigidas a la financiación de una serie de medidas, entre las que se encuentra la de Agroambiente y Clima, objeto de desarrollo en el presente documento. Se definen en el Reglamento (UE) núm. 1305/2013 del Parlamento Europeo y del Consejo, de 17 de diciembre de 2013 relativo a la ayuda al desarrollo rural a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER). En el ámbito nacional, el Marco Nacional de Desarrollo Rural para el periodo 2014-2020, armoniza las condiciones de aplicación y define los elemento</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Cultivos Leñosos. Cultivo del Almendro. II Jornada de seguimiento de la Operación 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Características de Sinapis alba subsp. Mairei como cubierta vegetal y para biofumigación</t>
+  </si>
+  <si>
+    <t>El presente documento es compendio de toda la información que existe en la actualidad sobre el empleo de Sinapis alba subsp. mairei como cubierta vegetal: descripción y características de la especie, técnicas de implantación y manejo de este tipo de cubierta, adaptación al medio ambiente, uso en biofumigación.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
+  </si>
+  <si>
+    <t>Primeros ensayos de productos orgánicos contra especies arvenses en olivar ecológico</t>
+  </si>
+  <si>
+    <t>El presente documento muestra los resultados de los primeros ensayos en los que se han empleado productos orgánicos con potencial efecto fitotóxico en el control de especies arvenses en olivar ecológico. Se presentan algunas alternativas que deberán ser estudiadas y evaluadas en mayor profundidad con el objetivo de intentar buscar alguna alternativa ecológica al control de malas hierbas en este tipo de olivar.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
+  </si>
+  <si>
+    <t>Respuestas al riego que influyen en la verticilosis del olivo</t>
+  </si>
+  <si>
+    <t>El presente documento muestra los resultados de un ensayo de larga duración en el que se han evaluado diversos parámetros morfológicos y fisiológicos para determinar la influencia del riego en el desarrollo de la Verticilosis del Olivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
+  </si>
+  <si>
+    <t>El Estrés Hídrico y la Formación de Aceite de Oliva</t>
+  </si>
+  <si>
+    <t>El presente documento muestra los resultados de un ensayo realizado en 2016, en el que se ha estudiado la respuesta de los olivos a distintos grados de estrés hídrico. Se ha comprobado la influencia del nivel de estrés en la formación y producción final de aceite.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
+  </si>
+  <si>
+    <t>Desestacionalización Reproductiva en Ovino de Carne. Indicadores Técnico-Económicos. Campaña 2014</t>
+  </si>
+  <si>
+    <t>El presente documento presenta los datos tecnicos y económicos del año 2014 de dos sistemas productivos de ovino extensivo de aptitud cárnica. Los dos sistemas de manejo reproductivo analizados son el tradicioneal de tres parideras al año y el sistema star con cinco parideras y tratamiento hormonal.reproductivo del rebaño,</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
+  </si>
+  <si>
     <t>Materias Primas Auxiliares en la Industria Lactea</t>
   </si>
   <si>
     <t>El presente documento constituye el material didáctico que complementa el segundo módulo (Recepción y Almacenamiento de Materias Primas Auxiliares) del Programa Formativo de “Especialista en Quesería”.En la elaboración de productos lácteos es necesaria la incorporación de materias primas auxiliares además de la leche, que permitan el desarrollo del proceso productivo. Su adición tiene como objetivos la recuperación de las características de la leche tras las operaciones básicas anteriores, la adecuación al proceso de elaboración, la conservación del producto o la modificación de sus características organolépticas. En todo caso, es necesario llevar a cabo un control exhaustivo de la calidad de las mismas puesto que deforma directa o indirecta condicionan el producto final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
   </si>
   <si>
     <t>Obtención de un compost de calidad a partir de restos vegetales. Experiencia del “proyecto CompostAnd”</t>
   </si>
   <si>
     <t>El presente documento describe el compostaje como una solución sostenible para mejorar la salud del suelo y gestionar residuos agrícolas. Explica el proceso, desde la mezcla adecuada de materiales hasta la maduración del compost, destacando la importancia del equilibrio carbono/nitrógeno, la aireación y el control de humedad y temperatura. Basado en la experiencia del proyecto CompostAnd, ofrece recomendaciones prácticas para que los agricultores produzcan compost de calidad en sus explotaciones, promoviendo la sostenibilidad y la economía circular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
-    <t>Características de Sinapis alba subsp. Mairei como cubierta vegetal y para biofumigación</t>
-[...43 lines deleted...]
-  <si>
     <t>Caracterización del olivar de montaña andaluz para la conversión a la olivicultura ecológica</t>
   </si>
   <si>
     <t>El olivar andaluz está experimentando una situación de grave crisis que pone en riesgo la continuidad del cultivo, especialmente en las zonas marginales de producción. El abandono del cultivo de olivar causaría una multitud de efectos negativos no sólo desde el punto de vista económico, sino también desde el punto de vista social, ambiental y cultural. En este trabajo se propone la difusión de la agricultura ecológica en los olivares andaluces de montaña, a través de los contratos territoriales de zona rural, como herramienta para incrementar la rentabilidad de las explotaciones de forma compatible con la conservación del medioambiente. Para ello, se caracteriza el olivar de montaña andaluz desde el punto productivo, social y ambiental para determinar las áreas donde la implantación del olivar ecológico arrojaría mayores beneficios a la sociedad y donde, por ende, se debería priorizar el soporte de ayudas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Las técnicas de manejo del suelo en el olivar y su función ambiental: la opinión de expertos</t>
   </si>
   <si>
     <t>El olivar lleva a cabo una función ambiental que puede verse alterada por las técnicas de cultivo que se practiquen. Dentro de éstas, el tipo de manejo que se realice para el control de la vegetación arvense puede variar de manera significativa el desarrollo de esta función y, por lo tanto, la provisión de bienes públicos ambientales. Mediante la técnica multicriterio del Proceso Analítico Jerárquico (AHP) un grupo de expertos realiza una ordenación de las técnicas de manejo del suelo más frecuentes en la actualidad, con el objetivo de valorar cuál de ellas supone una mejor provisión de dichos bienes públicos. Los resultados obtenidos evidencian los efectos positivos que sobre el medio ambiente tiene el mantenimiento de cubiertas en general, y su control mediante desbrozado en particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
     <t>Comparación de Tres Estrategias de Abonado Nitrogenado en el Cultivo del Algodón</t>
   </si>
   <si>
     <t>El plan de restricciones de la fertilización de nitrógeno para la admisibilidad en relación con la ayuda agroambiental del cultivo del algodón propone una dosis máxima de Nitrógeno. En este documento se evalúa los resultados de un estudio experimental sobre el abonado de nitrógeno en el cultivo de algodón con los objetivos siguientes: - Comparar las estrategias de abonado convencional con las nuevas tecnologías de abonos de liberación lenta y adecuar el manejo para evitar pérdidas de nitrógeno a través de la lixiviación. - Adecuar el momento de aplicación para mejorar el aprovechamiento del nitrógeno por el cultivo del algodón. Los resultados ponen de manifiesto la eficiencia de las tecnologías de abonos de liberación lenta de nitrógeno para distintas circunstancias ensayadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
@@ -6396,50 +6432,68 @@
   <si>
     <t>Durante la campaña 2020/2021, se han caracterizado un grupo de 14 variedades seleccionadas entre las que actualmente están disponibles en el mercado. Los parámetros evaluados y presentados en este trabajo están relacionados con la producción y la calidad de las distintas variedades. La información generada se ofrece como una herramienta, destinada a agricultores, técnicos y exportadores, para facilitar la elección varietal ante la amplia oferta actual. Esta actividad está enmarcada dentro del Objetivo  2 “Caracterizar variedades de arándano cultivadas en distintos agroambientes” del Proyecto Sectorial de Transferencia TRA2019.004: “Producción sostenible en el cultivo de la fresa y otros frutos rojos”. Para cumplir este objetivo se llevaron a cabo dos ensayos, el primero  se desarrolló en cultivo fuera de suelo, en Moguer y el segundo en cultivo ecológico  en Almonte., ambas localidades en la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/91f47311-fc8b-4ff0-a41a-397a6542aad5</t>
   </si>
   <si>
     <t>Efecto de la Variedad y el Sistema de Cultivo sobre Caracteres Ligados a la Producción en Fresa. Campaña 2023/2024</t>
   </si>
   <si>
     <t>Durante la campaña 2023/2024, se analizaron caracteres relacionados con la producción en 16 variedades de fresa de distintos programas de mejora cultivadas en cuatro sistemas de cultivo en la zona productora de Huelva: cultivo convencional, cultivo sin desinfección de suelo, cultivo sin suelo y cultivo ecológico. En este trabajo se presentan los resultados obtenidos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Patrones de Sandía frente al Nuevo Virus del Cribado (MNSV-W-SP)</t>
   </si>
   <si>
     <t>Durante la primavera de 2014, se observaron en plantas de sandía de un invernadero situado en la provincia de Almería, síntomas similares a los que induce Melon necrotic spot virus (MNSV) como son, necrosis en frutos, en hojas y tallos de la planta. La inoculación mecánica hecha en el laboratorio a partir de las plantas de sandías sintomáticas sobre melón, pepino, calabaza vinatera, calabacín, calabaza, y sandía, produjo síntomas similares a los observados en campo sólo en el caso de la sandía mientras que el resto de las cucurbitáceas inoculadas permanecieron asintomáticas. Utilizando técnicas moleculares como secuenciación de alto rendimiento, se determinó que los síntomas en sandía eran atribuidos a una nueva cepa de MNSV denominada como MNSV-W-SP y no descrita hasta el momento. Hemos confirmado que los principales portainjertos disponibles en el mercado en el cultivo de la sandía son resistentes al virus</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a52f9cb-ec34-4d2a-9bd6-ef9ac78b4462</t>
   </si>
   <si>
+    <t>Desalcoholización Parcial de Vinos Blancos mediante Ósmosis Inversa</t>
+  </si>
+  <si>
+    <t>Documento que muestra los resultados analíticos y sensoriales de la desalcoholización parcial de vinos blancos jóvenes de la variedad Palomino fino. La elaboración de los vinos y la posterior desalcoholización de los mismos se ha realizado en la bodega experimental del Rancho de la Merced. La uva utilizada procedía de tres localidades costeras de la provincia de Cádiz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
+  </si>
+  <si>
+    <t>Comportamiento Agronómico y Enológico de Vitis vinifera frente al Riego Moderado</t>
+  </si>
+  <si>
+    <t>Documento que muestra los resultados de los ensayos realizados entre 2011 y 2013 sobre los efectos agronómicos, fisiológicos y cualitativos derivados de un riego moderado, en Vitis vinifera cv. Syrah y cv. Cabernet sauvignon, cultivadas en un clima mediterráneo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
+  </si>
+  <si>
     <t>Estudio de los atributos intrínsecos de 11 variedades de tomates ecológicos tradicionales</t>
   </si>
   <si>
     <t>Documento que muestra los resultados de opinión de los consumidores sobre  la  aceptación y preferencias hacia los atributos intrínsecos más representativos de las  variedades tradicionales de tomate ensayadas mediante la valoración de su calidad  gustativa. En las catas de degustación los encuestados evaluaron los siguientes atributos intrínsecos: firmeza, jugosidad, dulzor, acidez y persistencia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b6bd11d-3095-470d-94f3-3f44c413a1d4</t>
   </si>
   <si>
     <t>Efecto de la poda mecanizada sobre el comportamiento agronómico y enológico de variedades tintas cultivadas en clima cálido</t>
   </si>
   <si>
     <t>Documento que muestra los resultados de un ensayo de tres años en el que se han comparado los efectos de la poda manual y la poda mecánica de dos variedades tintas de vid cultivadas en la sierra de Montilla, sobre su comportamiento agronómico y su potencial enológico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Potencial de la Variedad Melonera para la Elaboración de Vinos Rosados</t>
   </si>
   <si>
     <t>Documento que muestra los resultados de un trabajo cuyo objetivo es optimizar el tiempo de maceración para la obtención de un vino rosado a partir de la variedad Melonera. Se detalla la elaboración de vinos rosados y los resultados obtenidos con dicha variedad en 4 campañas consecutivas (2011-2014).  </t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bd19952-5136-4d2d-9d8d-188409d917fa</t>
@@ -6450,68 +6504,50 @@
   <si>
     <t>Documento que muestra los resultados del cálculo del coeficiente de cultivo (Kc) para el almendro en Andalucía Occidental, recomendándose la dosis de agua de riego en 3 zonas de Córdoba y Sevilla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e83b4a6b-775d-4a4a-adf7-6803c19285ae</t>
   </si>
   <si>
     <t>Mecanización del Viñedo: Nuevo Modelo de Viticultura más Rentable</t>
   </si>
   <si>
     <t>Documento que muestra los resultados del estudio realizado durante 4 campañas consecutivas   en un viñedo ubicado en el IFAPA centro Rancho de la Merced, cuyos objetivos principales fueron mejorar la rentabilidad del cultivo aplicando nuevas prácticas y técnicas de cultivo basadas en la mecanización y estudiar la incidencia de los nuevos modelos de viticultura en la fisiología de la planta y en la calidad de la uva y el vino.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13cad6fa-b2b9-4989-98f4-a30f6ec392be</t>
   </si>
   <si>
     <t>Percepción del Sector Olivarero y Oleícola sobre los Grupos de Desarrollo Rural</t>
   </si>
   <si>
     <t>Documento que presenta la percepción del sector olivarero y oleícola sobre el trabajo desarrollado por los Grupos de Desarrollo Rural de las provincias de Jáen, Córdoba y Granada. El trabajo se ha desarrollado dentro de las actividades del Proyecto Transforma de Olivar y Aceite. Se analiza si el sector olivareros y oleícola está satisfecho con la labor de los Grupos de Desarrollo Rural en la gestión de proyectos innovadores, relacionados con el olivar, para el desarrollo endógeno de la comarcas agrarias.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
-    <t>Desalcoholización Parcial de Vinos Blancos mediante Ósmosis Inversa</t>
-[...16 lines deleted...]
-  <si>
     <t>Envejecimiento Acelerado de Vinagres de Vino de la Variedad Pedro Ximénez</t>
   </si>
   <si>
     <t>Documento que describe una experiencia de envejecimiento acelerado de vinagre de vino de la variedad Pedro Ximénez usando microoxigenación y chips de roble.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
   </si>
   <si>
     <t>Sulfuroso en la Elaboración de Vinos. Alternativas</t>
   </si>
   <si>
     <t>Documento que muestra la situación actual de la utilización del conservante sulfuroso en el sector enológico. Se describe la forma de actuar de este conservante, sus propiedades, y sus efectos en la calidad de los vinos y en la salud de los consumidores. Se resumen las metodologías analíticas para su determinación, la regulación internacional actual de su uso, y las alternativas propuestas para su sustitución por la comunidad científica internacional. Por último, se mencionan las principales conclusiones derivadas del proyecto llevado a cabo en el IFAPA en la búsqueda de alternativas al sulfuroso y se indica el futuro del sulfuroso y sus alternativas en las bodegas y en la investigación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
   </si>
   <si>
     <t>Introducción a la Vitivinicultura Ecológica en Andalucía</t>
   </si>
   <si>
     <t>Documento que muestra la situación actual de la vitivinicultura ecológica a nivel nacional y en la comunidad autónoma de Andalucía. Recoge tambén la reglamentación sobre agricultura ecológica, haciendo especial hincapié en el procedimiento de conversión y la importancia de la certificación. Por último incluye un análisis de las distintas ayudas y subvenciones aplicables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
@@ -6630,129 +6666,129 @@
   <si>
     <t>Documento en el que se propone un modelo de evaluación de sistemas de riego localizado para el caso de parcelas con pendiente en cultivo comercial de fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Efecto de la pendiente sobre la calidad del riego y la producción de un cultivo de frambuesa</t>
   </si>
   <si>
     <t>Documento en en que se ofrecen los resultados de un ensayo realizado en 2017 orientado a conocer el efecto de la pendiente del terreno en la uniformidad del riego y en la produccion obtenida en un cultivo de frambuesa en una explotación comercial de la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>El Riego de Olivar en un Año con Invierno Seco. Campaña 2015</t>
   </si>
   <si>
     <t>Documento que contempla unas pautas generales para abordar la programación del riego de olivar en diversos escenarios pluviométricos durante la camapña de riego de 2015. La pluviometría acontecida en el vigente año agrícola, hasta marzo de 2015, en los olivares andaluces ha sido, en términos generales, inferior a la media anual. En algunos casos, las precipitaciones han sido las de un año normal o incluso superiores, si bien, hay otras muchas situaciones en las que este invierno seco ha condicionado unos escasos niveles de agua almacenada en el suelo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Evaluación de Variedades de Fresa: Resultados Obtenidos en Cultivo Convencional con Suelo Desinfectado Químicamente. Campaña 2017/2018</t>
+  </si>
+  <si>
+    <t>Dentro de la Red Andaluza de Experimentación Agraria (RAEA), durante la campaña 2017/2018, el IFAPA ha caracterizado, tanto a nivel agronómico como de calidad, un grupo de 12 variedades seleccionadas entre las que actualmente están disponibles en el mercado procedentes de distintos programas de mejoras.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
+  </si>
+  <si>
+    <t>Evaluación de Variedades de Fresa en Cultivo Convencional con Suelo Desinfectado Químicamente. Campaña 2018/2019</t>
+  </si>
+  <si>
+    <t>Dentro de la Red Andaluza de Experimentación Agraria (RAEA), durante la campaña 2018/2019, el IFAPA ha caracterizado, tanto a nivel agronómico como de calidad, un grupo de 12 variedades seleccionadas entre las que actualmente están disponibles en el mercado procedentes de distintos programas de mejoras.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
+  </si>
+  <si>
+    <t>Asociacionismo y Comercialización. Módulo VI.</t>
+  </si>
+  <si>
+    <t>Dentro del Programa de Incorporación de Jóvenes a la Empresa Agraria, este manual didáctico, correspondiente al “Módulo VI: Asociacionismo y Comercialización”, trata aspectos relacionados con las formas asociativas del sector agrario, como las Sociedades Cooperativas, las Sociedades Agrarias de Transformación y otros tipos de sociedades. Se profundiza especialmente en las cooperativas, debido a su gran relevancia en Andalucía. Además, se introduce al alumnado en los procesos de comercialización y marketing de los productos de la cadena alimentaria, con el objetivo de fomentar la profesionalización y garantizar la seguridad alimentaria que exige la sociedad actual.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
+  </si>
+  <si>
+    <t>Implantación y manejo de una cubierta vegetal de crecimiento lento mediante siembra en franjas: Brachypodium distachyon</t>
+  </si>
+  <si>
+    <t>Descripción de la técnica de implantación de una cubierta vegetal de crecimiento lento en un cultivo de olivar. Las especies anuales de crecimiento lento que se emplean como cobertura vegetal plurianual se pueden implantar con mayor facilidad sembrándolas en franjas estrechas, protegidas a ambos lados por franjas de especies de crecimiento más rápido, consiguiendo así una mejor protección del suelo y menor erosión durante los primeros meses. La técnica de siembra en franjas es sencilla, resulta muy económica para el agricultor y reduce considerablemente los riesgos de perder la siembra de la especie de crecimiento lento, en el caso de que ocurran lluvias torrenciales que puedan provocar erosión y desarraigo de las plantas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
+  </si>
+  <si>
+    <t>Proceso de Infección de Rosellinia necatrix en Aguacate</t>
+  </si>
+  <si>
+    <t>Descripción del proceso de infeccion y de las medidas de control de Rosellinia necatrix, agente causante de la podredumbre blanca radicular en cultivos de aguacate.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
+  </si>
+  <si>
+    <t>Calidad en Garbanzo</t>
+  </si>
+  <si>
+    <t>Diferentes tipos y calidades de garbanzo (Cicer arietinum L.) han sido cultivados desde la antigüedad en la Cuenca Mediterránea para su aprovechamiento como legumbre seca para alimentación humana. El término calidad es subjetivo y depende de diversos parámetros. En este documento, se realiza una aproximación a la calidad en función del operador o actor interesado en la semilla. El objetivo final es identificar los caracteres más importantes que definen la calidad de manera amplia, estableciéndolos como criterios de premejora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
+  </si>
+  <si>
+    <t>Potencial de la Variedad Garnacha para la Elaboración de Vinos Rosados</t>
+  </si>
+  <si>
+    <t>Documento en el que se detalla la elaboración de vinos rosados a partir de la variedad Garnacha. Se muestran los resultados obtenidos con dicha variedad en 4 campañas consecutivas (2011-2014)</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
+  </si>
+  <si>
     <t>Caracterización Genotípica y Sanitaria de Variedades de Vid Minoritarias Prospectadas en Andalucía</t>
   </si>
   <si>
     <t>Debido a su diversidad y extensión territorial, Andalucía alberga numerosas variedades minoritarias, ofreciendo a la vitivinicultura local la posibilidad de diversificar su producción vitivinícola. Entre 2020 y 2022 se realizó la identificación molecular de 66 ejemplares procedentes de 5 zonas con tradición vitivinícola. Se emplearon 13 marcadores microsatélites, entre ellos los 9 recomendados por la OIV. Se obtuvieron 31 genotipos distintos, 19 correspondientes a perfiles de variedades ya descritas y los otros 12 no identificados previamente. Los perfiles se integraron en la base de datos del banco de germoplasma de vid “Rancho de la Merced”. Mediante análisis de diversidad genética, se determinaron los grupos eco-geográficos de los nuevos genotipos identificados. Se analizó la presencia de virus mediante test ELISA para la obtención de clones certificables por si en un futuro fueran autorizadas estas variedades para su cultivo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
     <t>Siembras Invernales en Girasol: Aumento de Rentabilidad y Adaptación al Cambio Climático</t>
   </si>
   <si>
     <t>Debido al cambio climático se espera un fuerte calentamiento en el Sur de Europa, con grandes incrementos en la temperatura media de verano (aumentando 6ºC en relación con las temperaturas de final de siglo) y disminuciones substanciales en las precipitaciones de primavera y verano. Las olas de calor, los períodos de sequía, lluvias torrenciales, tormentas eléctricas (eventos extremos) ocurrirán con mayor frecuencia (IPCC 2014). Es por ello, que cada vez más, los agricultores suelen adelantar las siembras unos 45 días (Enero en lugar de marzo), para incrementar el rendimiento y rentabilidad</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
-  </si>
-[...61 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
     <t>El Análisis Foliar para el Diagnóstico Nutritivo de Plantaciones de Aguacate. Toma de Muestas</t>
   </si>
   <si>
     <t>Conocer la importancia y el fundamento de los análisis foliares resulta de utilidad para la realización de un adecuado programa de fertilización. El momento y las características de la muestra tomada es primordial para que el diagnóstico sea correcto, pues la variación nutricional de la planta dependerá de la especie, así como de la edad y la posición de la hoja.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>El Análisis Foliar para el Diagnóstico Nutritivo de Plantaciones de Mango. Toma de Muestras</t>
   </si>
   <si>
     <t>Conocer la importancia y el fundamento de los análisis foliares resulta de utilidad para la realización de un adecuado programa de fertilización. El momento y las características de la muestra tomada es primordial para que el diagnóstico sea correcto, pues la variación nutricional de la planta dependerá de la especie, así como de la edad y la posición de la hoja.Así, en este documento se establece la metodología a seguir en la toma de muestras de foliares para el diagnóstico nutritivo de plantaciones de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Inicio de un sistema de mejora genética acelerada para trigo</t>
   </si>
   <si>
     <t>Conseguir varias generaciones de plantas al año es uno de los métodos que se implementan para acelerar los programas de mejora y acortar los tiempos de obtención de nuevas variedades adaptadas a las cambiantes condiciones de cultivo. El proyecto «Mejora genética y gestión sostenible de cultivos herbáceos extensivos en un escenario de cambio climático» (AVA23.INV2023.003) propone, entre otros, la incorporación de genes de resistencia a la roya amarilla en variedades de trigo harinero y el desarrollo de una estrategia de mejora acelerada mediante el cultivo forzado en cámara climática. En este trabajo se ha evaluado la posibilidad de desarrollar un sistema de mejora acelerada en trigo utilizando las infraestructuras ya disponibles en el IFAPA de Córdoba, con el objetivo de obtener al menos 3 generaciones/año, lo que permitiría avanzar más rápidamente en el programa de mejora.</t>
   </si>
@@ -8463,50 +8499,59 @@
   <si>
     <t>Publicación dedicada a los cultivos leñosos más característicos del medio rural murciano, incluyendo frutos secos, frutales de pepita, uva de mesa y vinificación y olivo</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influencia del cambio climático en la mejora genética de las plantas</t>
   </si>
   <si>
     <t>Trabajo de expertos de diferentes ámbitos de la mejora genética de plantas en el que aportan sus experiencias, conocimientos y opiniones sobre los diferentes aspectos que relacionan la mejora genética de plantas y el reto del cambio climático</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Estructura de costes de las orientaciones productivas agrícolas de la Región de Murcia: frutales de hueso y cítricos</t>
   </si>
   <si>
     <t>Publicación dedicada a los cultivos de regionales de cítricos y frutales de hueso</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
+  </si>
+  <si>
+    <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
+  </si>
+  <si>
     <t>Futuro Sostenible</t>
   </si>
   <si>
     <t>Podcast de BBVA que analiza la transición y ofrece recomendaciones para la sostenibilidad</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Tecnología de PCR digital de gotas para la detección de Ilyonectria liriodendri en muestras ambientales de vid</t>
   </si>
   <si>
     <t>Artículo acerca de la detección y cuantificación precisa, temprana y específica de los hongos causantes del pie negro y la evaluación de técnicas de PCR digital de gotas y PCR  en tiempo real</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Protección de las heridas de poda de la vid contra Phaeomoniella chlamydospora y Diplodia seriata mediante métodos biológicos y químicos comerciales</t>
   </si>
   <si>
     <t>Artículo acerca de la muerte regresiva causada por Botryosphaeria y la esca que son dos de las enfermedades del tronco de la vid (ETV) más dañinas que afectan a los viñedos en las principales zonas productoras de uva del mundo</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8542,59 +8587,50 @@
     <t>Cambio climático e innovación en el cultivo de cereales: percepciones desde el sector</t>
   </si>
   <si>
     <t>Investigación de la percepción del sector acerca de la innovación en el cultivo de cereales por el cambio climático</t>
   </si>
   <si>
     <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
   </si>
   <si>
     <t>Estrategias de control Pyricularia oryzae en el coto arrocero de Calasparra. Resultados obtenidos en el Proyecto GO ArrozINNOVA</t>
   </si>
   <si>
     <t>Resultados obtenidos en el Proyecto GO ArrozINNOVA</t>
   </si>
   <si>
     <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>El virus rugoso del tomate: bases para una estrategia integrada de manejo</t>
   </si>
   <si>
     <t>Documento con información sobre aspectos epidemiológicos - como la infección de las plantas, la dispersión del virus, los hospedantes alternativos, persistencia del virus en el medio, etc.- que son fundamentales para entender y encuadrar.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
   </si>
   <si>
     <t>Informe A3: Mapa de actores para la adaptación al cambio climático del sector de la viña y el vino</t>
   </si>
   <si>
     <t>El objetivo general del proyecto VIN &amp; ADAPT II ha sido fomentar la transferencia de conocimiento y movilización de todos los actores involucrados para impulsar la adaptación a los retos que plantea el cambio climático al sector de la viña. </t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Estrategias de adaptación al cambio climático de la ganadería extensiva española: una perspectiva social</t>
   </si>
   <si>
     <t>La ganadería extensiva es una actividad milenaria en el conjunto del territorio de la península ibérica. Esta actividad, más allá de ser un sector económico en el ámbito agropecuario, provee a toda la sociedad de unos servicios ecosistémicos clave tanto en la provisión de alimentos, como en la regulación de ecosistemas, la provisión de bienes culturales, el modelado de paisajes rurales y montañosos, o la prevención de incendios en zonas boscosas. Sin embargo, la ganadería extensiva es muy vulnerable al cambio climático. Dicha vulnerabilidad viene determinada por la exposición de la ganadería extensiva a una serie de cambios y transformaciones en el ámbito climático, biofísico, social, político, institucional, económico y cultural, que reducen la capacidad de adaptación de este sector al cambio climático. Estudios preliminares han esbozado las posibles estrategias de adaptación del sector, pero no han analizado estas estrategias desde un punto de vista social y desde el marco conceptual de la vulnerabilidad.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre impactos del cambio climático y adaptación en las regiones objetivo</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2018/08/Informe-A1-sobre-impactos-del-cambio-clim%C3%A1tico-VIN-ADAPT-II.pdf</t>
   </si>
@@ -13011,54 +13047,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1481"/>
+  <dimension ref="A1:D1485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1481"/>
+      <selection activeCell="A1" sqref="A1:D1485"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="281.788" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2459.542" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13436,553 +13472,553 @@
         <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>194</v>
@@ -14666,401 +14702,401 @@
         <v>339</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="1" t="s">
+      <c r="D120" s="1" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>424</v>
@@ -15162,325 +15198,325 @@
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>377</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>460</v>
+        <v>389</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="1" t="s">
+      <c r="D165" s="1" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>513</v>
@@ -15548,174 +15584,174 @@
         <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>559</v>
       </c>
     </row>
@@ -18239,107 +18275,107 @@
         <v>1098</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>5</v>
@@ -18463,107 +18499,107 @@
         <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>5</v>
@@ -21291,107 +21327,107 @@
         <v>1750</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1766</v>
+        <v>1764</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
@@ -21543,107 +21579,107 @@
         <v>1803</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1819</v>
+        <v>1817</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
@@ -21809,275 +21845,275 @@
         <v>1859</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1825</v>
+        <v>1867</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1825</v>
+        <v>1870</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1825</v>
+        <v>1873</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1872</v>
+        <v>1870</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1875</v>
+        <v>1837</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1878</v>
+        <v>1837</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1881</v>
+        <v>1837</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
         <v>1893</v>
       </c>
-      <c r="B640" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D640" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1898</v>
       </c>
-      <c r="B642" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1906</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>5</v>
@@ -23867,436 +23903,436 @@
         <v>2293</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>2296</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2295</v>
+        <v>2298</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C777" s="1"/>
+      <c r="C777" s="1" t="s">
+        <v>2304</v>
+      </c>
       <c r="D777" s="1" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1"/>
+      <c r="C778" s="1" t="s">
+        <v>2307</v>
+      </c>
       <c r="D778" s="1" t="s">
-        <v>2305</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2306</v>
+        <v>2309</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>2307</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C781" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C781" s="1"/>
       <c r="D781" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C782" s="1"/>
       <c r="D782" s="1" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1"/>
+      <c r="C785" s="1" t="s">
+        <v>2325</v>
+      </c>
       <c r="D785" s="1" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1"/>
+      <c r="C786" s="1" t="s">
+        <v>2328</v>
+      </c>
       <c r="D786" s="1" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1"/>
+      <c r="C787" s="1" t="s">
+        <v>2331</v>
+      </c>
       <c r="D787" s="1" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1"/>
+      <c r="C788" s="1" t="s">
+        <v>2334</v>
+      </c>
       <c r="D788" s="1" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2337</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2338</v>
+        <v>2342</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C792" s="1"/>
       <c r="D792" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C793" s="1"/>
       <c r="D793" s="1" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C794" s="1"/>
       <c r="D794" s="1" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C795" s="1"/>
       <c r="D795" s="1" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2352</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2358</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
         <v>2380</v>
@@ -24308,586 +24344,586 @@
         <v>2381</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2385</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2397</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2417</v>
       </c>
-      <c r="B819" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D819" s="1" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2421</v>
+        <v>2417</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2405</v>
+        <v>2430</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2405</v>
+        <v>2433</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2405</v>
+        <v>2436</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2439</v>
+        <v>2417</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2439</v>
+        <v>2417</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2444</v>
+        <v>2417</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="1" t="s">
         <v>2451</v>
       </c>
-      <c r="B832" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D832" s="1" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2439</v>
+        <v>2456</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2459</v>
+        <v>2451</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2462</v>
+        <v>2451</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2439</v>
+        <v>2468</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2439</v>
+        <v>2471</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2478</v>
+        <v>2451</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2484</v>
+        <v>2451</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2487</v>
+        <v>2451</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>2488</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
         <v>2489</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
         <v>2492</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
@@ -24913,1207 +24949,1207 @@
         <v>2497</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>2500</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
         <v>2501</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2439</v>
+        <v>2502</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2504</v>
+        <v>2511</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2504</v>
+        <v>2451</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2517</v>
+        <v>2516</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2522</v>
+        <v>2516</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2504</v>
+        <v>2529</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C862" s="1" t="s">
         <v>2529</v>
       </c>
-      <c r="B862" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862" s="1" t="s">
-        <v>377</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2538</v>
+        <v>2516</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2542</v>
+        <v>389</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2517</v>
+        <v>2547</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2517</v>
+        <v>2550</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2517</v>
+        <v>2556</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2517</v>
+        <v>2529</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2544</v>
+        <v>2529</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2544</v>
+        <v>2529</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2544</v>
+        <v>2529</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2544</v>
+        <v>2529</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2590</v>
+        <v>2594</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2591</v>
+        <v>2556</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2591</v>
+        <v>2556</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2591</v>
+        <v>2556</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2591</v>
+        <v>2556</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2606</v>
+        <v>2603</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
         <v>2611</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2591</v>
+        <v>2612</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2600</v>
+        <v>2618</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2600</v>
+        <v>2621</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2624</v>
+        <v>2612</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2600</v>
+        <v>2636</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2634</v>
+        <v>2638</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2635</v>
+        <v>2612</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1"/>
+      <c r="C910" s="1" t="s">
+        <v>2612</v>
+      </c>
       <c r="D910" s="1" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1"/>
+      <c r="C912" s="1" t="s">
+        <v>2612</v>
+      </c>
       <c r="D912" s="1" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2600</v>
+        <v>2647</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C914" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C914" s="1"/>
       <c r="D914" s="1" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C916" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C916" s="1"/>
       <c r="D916" s="1" t="s">
-        <v>2650</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2651</v>
+        <v>2655</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2652</v>
+        <v>2612</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2655</v>
+        <v>2612</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2652</v>
+        <v>2612</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2652</v>
+        <v>2612</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2652</v>
+        <v>2664</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2652</v>
+        <v>2667</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2652</v>
+        <v>2664</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2652</v>
+        <v>2664</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1"/>
+      <c r="C925" s="1" t="s">
+        <v>2664</v>
+      </c>
       <c r="D925" s="1" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2671</v>
+        <v>2675</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2672</v>
+        <v>2664</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2675</v>
+        <v>2664</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2678</v>
+        <v>2664</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C929" s="1"/>
       <c r="D929" s="1" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2652</v>
+        <v>2684</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2691</v>
+        <v>2664</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2694</v>
+        <v>2664</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>2698</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
@@ -26139,454 +26175,454 @@
         <v>2704</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>2707</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2405</v>
+        <v>2709</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2405</v>
+        <v>2712</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2405</v>
+        <v>2715</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2718</v>
+        <v>2417</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2721</v>
+        <v>2417</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2724</v>
+        <v>2417</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>2728</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
         <v>2729</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
         <v>2732</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2730</v>
+        <v>2736</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2730</v>
+        <v>2739</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B953" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C953" s="1" t="s">
         <v>2742</v>
       </c>
-      <c r="B953" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D953" s="1" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2755</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2756</v>
+        <v>2760</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2757</v>
+        <v>2742</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>335</v>
+        <v>2762</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2759</v>
+        <v>2742</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>337</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
-        <v>2760</v>
+        <v>2764</v>
       </c>
       <c r="B962" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>2761</v>
+        <v>2742</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="B963" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>2764</v>
+        <v>2742</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="B964" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
-        <v>2769</v>
+        <v>347</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>2771</v>
+        <v>349</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="B966" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2780</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2783</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
         <v>2784</v>
@@ -26598,79 +26634,79 @@
         <v>2785</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2798</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2801</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
         <v>2802</v>
@@ -26696,51 +26732,51 @@
         <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2817</v>
@@ -26797,174 +26833,174 @@
         <v>2828</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
         <v>2829</v>
       </c>
       <c r="B985" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C985" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="D985" s="1" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>2827</v>
+        <v>2833</v>
       </c>
       <c r="D986" s="1" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="B987" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2827</v>
+        <v>2836</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
-        <v>2836</v>
+        <v>2838</v>
       </c>
       <c r="B988" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2837</v>
+        <v>2839</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="B989" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2843</v>
+        <v>2839</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2846</v>
+        <v>2839</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="B992" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2850</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2856</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C995" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="B996" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C996" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2862</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
         <v>2863</v>
@@ -27186,177 +27222,177 @@
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1021" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>2937</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1022" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>2940</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1023" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>2943</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="B1024" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1024" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>2946</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="1" t="s">
         <v>2947</v>
@@ -27399,115 +27435,115 @@
         <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="B1032" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B1034" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1034" s="1" t="s">
         <v>2973</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>2974</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="B1035" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="D1035" s="1" t="s">
         <v>2977</v>
       </c>
     </row>
@@ -27707,107 +27743,107 @@
         <v>3019</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
         <v>3020</v>
       </c>
       <c r="B1050" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1050" s="1" t="s">
         <v>3021</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>3022</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="B1051" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>2982</v>
+        <v>3024</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B1052" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1053" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="D1053" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="B1054" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="D1054" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1055" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>3035</v>
+        <v>2994</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>3036</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="B1056" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1056" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="B1057" s="1" t="s">
         <v>5</v>
@@ -27886,51 +27922,51 @@
         <v>3056</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="B1063" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1063" s="1" t="s">
         <v>3059</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1064" s="1" t="s">
         <v>3062</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1065" s="1" t="s">
         <v>3065</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
         <v>3067</v>
@@ -27942,51 +27978,51 @@
         <v>3068</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
         <v>3070</v>
       </c>
       <c r="B1067" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1067" s="1" t="s">
         <v>3071</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3072</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1068" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3075</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="B1069" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1069" s="1" t="s">
         <v>3077</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
         <v>3079</v>
@@ -28894,121 +28930,121 @@
         <v>3272</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3273</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
         <v>3274</v>
       </c>
       <c r="B1135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1135" s="1" t="s">
         <v>3275</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3276</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1136" s="1" t="s">
         <v>3278</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3279</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1137" s="1" t="s">
         <v>3281</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3282</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="B1138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1138" s="1" t="s">
         <v>3284</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
         <v>3287</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3288</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1140" s="1" t="s">
         <v>3290</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3291</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1141" s="1" t="s">
         <v>3293</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3294</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="B1142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1142" s="1" t="s">
         <v>3296</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3297</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
         <v>3298</v>
@@ -29272,537 +29308,537 @@
         <v>3353</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="B1162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3356</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3357</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>3359</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>3362</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3363</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>3365</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3366</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>3368</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>3371</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>3374</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3375</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>3377</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>3380</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3381</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1171" s="1" t="s">
         <v>3383</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
         <v>3385</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1172" s="1" t="s">
         <v>3386</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>3387</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3388</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3389</v>
+        <v>3391</v>
       </c>
       <c r="B1174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3390</v>
+        <v>3392</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3391</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3392</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3263</v>
+        <v>3398</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3394</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3395</v>
-[...1 lines deleted...]
-      <c r="B1177" s="1"/>
+        <v>3397</v>
+      </c>
+      <c r="B1177" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C1177" s="1" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3396</v>
+        <v>3402</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3399</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>91</v>
+        <v>3275</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3405</v>
-[...3 lines deleted...]
-      </c>
+        <v>3407</v>
+      </c>
+      <c r="B1181" s="1"/>
       <c r="C1181" s="1" t="s">
-        <v>91</v>
+        <v>3408</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3406</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3407</v>
+        <v>3410</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>373</v>
+        <v>3408</v>
       </c>
       <c r="D1182" s="1" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
-        <v>3409</v>
+        <v>3412</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>3410</v>
+        <v>3413</v>
       </c>
       <c r="D1183" s="1" t="s">
-        <v>3411</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>3413</v>
+        <v>103</v>
       </c>
       <c r="D1184" s="1" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>3416</v>
+        <v>103</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3419</v>
+        <v>385</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3421</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C1187" s="1" t="s">
+        <v>3422</v>
+      </c>
       <c r="D1187" s="1" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C1191" s="1"/>
       <c r="D1191" s="1" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
         <v>3435</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1192" s="1" t="s">
         <v>3436</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1193" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3440</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
         <v>3441</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1194" s="1" t="s">
         <v>3442</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3443</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
         <v>3444</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1195" s="1" t="s">
         <v>3445</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
         <v>3447</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1196" s="1" t="s">
         <v>3448</v>
       </c>
       <c r="D1196" s="1" t="s">
         <v>3449</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
         <v>3450</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1197" s="1" t="s">
         <v>3451</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
         <v>3453</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1198" s="1" t="s">
         <v>3454</v>
       </c>
       <c r="D1198" s="1" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
         <v>3456</v>
       </c>
       <c r="B1199" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1199" s="1" t="s">
         <v>3457</v>
       </c>
       <c r="D1199" s="1" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
         <v>3459</v>
@@ -29954,709 +29990,709 @@
         <v>3490</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3491</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3492</v>
       </c>
       <c r="B1211" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3493</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3500</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3503</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3506</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3509</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3512</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3515</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3517</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3518</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3519</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3520</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3521</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3522</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>2538</v>
+        <v>3523</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>3534</v>
+        <v>2550</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3535</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
         <v>3536</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1226" s="1" t="s">
         <v>3537</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3538</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
         <v>3539</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1227" s="1" t="s">
         <v>3540</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3541</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
         <v>3542</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1228" s="1" t="s">
         <v>3543</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3544</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
         <v>3545</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1229" s="1" t="s">
         <v>3546</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3547</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
         <v>3548</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1230" s="1" t="s">
         <v>3549</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3550</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1231" s="1" t="s">
         <v>3552</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3553</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
         <v>3554</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1232" s="1" t="s">
         <v>3555</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3556</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
         <v>3557</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1233" s="1" t="s">
         <v>3558</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3559</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
         <v>3560</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1234" s="1" t="s">
         <v>3561</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3562</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
         <v>3563</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1235" s="1" t="s">
         <v>3564</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3565</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
         <v>3566</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1236" s="1" t="s">
         <v>3567</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3568</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
         <v>3569</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1237" s="1" t="s">
         <v>3570</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3571</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
         <v>3572</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1238" s="1" t="s">
         <v>3573</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3574</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
         <v>3575</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1239" s="1" t="s">
         <v>3576</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3577</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
         <v>3578</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1240" s="1" t="s">
         <v>3579</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3580</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
         <v>3581</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1241" s="1" t="s">
         <v>3582</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3583</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
         <v>3584</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1242" s="1" t="s">
         <v>3585</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3586</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
         <v>3587</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1243" s="1" t="s">
         <v>3588</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3589</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3591</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3592</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3594</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3595</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3597</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3598</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3600</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3601</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3603</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3604</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3606</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3607</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3609</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3610</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3612</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3613</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3615</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3616</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3618</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3619</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3620</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1254" s="1" t="s">
-        <v>3606</v>
+        <v>3621</v>
       </c>
       <c r="D1254" s="1" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1255" s="1" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="D1255" s="1" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1256" s="1" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="D1256" s="1" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1257" s="1" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="D1257" s="1" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1258" s="1" t="s">
-        <v>3632</v>
+        <v>3618</v>
       </c>
       <c r="D1258" s="1" t="s">
         <v>3633</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
         <v>3634</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1259" s="1" t="s">
         <v>3635</v>
       </c>
       <c r="D1259" s="1" t="s">
         <v>3636</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
         <v>3637</v>
       </c>
       <c r="B1260" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1260" s="1" t="s">
         <v>3638</v>
       </c>
       <c r="D1260" s="1" t="s">
         <v>3639</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
         <v>3640</v>
@@ -31063,161 +31099,161 @@
         <v>3726</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
         <v>3727</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
         <v>3728</v>
       </c>
       <c r="D1290" s="1" t="s">
         <v>3729</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
         <v>3730</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3728</v>
+        <v>3731</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1"/>
+      <c r="C1294" s="1" t="s">
+        <v>3740</v>
+      </c>
       <c r="D1294" s="1" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1295" s="1" t="s">
         <v>3740</v>
       </c>
-      <c r="B1295" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1295" s="1" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="D1296" s="1" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
       <c r="D1297" s="1" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
       <c r="B1298" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1298" s="1"/>
       <c r="D1298" s="1" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="B1299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>3752</v>
+        <v>3748</v>
       </c>
       <c r="D1299" s="1" t="s">
         <v>3753</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
         <v>3754</v>
       </c>
       <c r="B1300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1300" s="1" t="s">
         <v>3755</v>
       </c>
       <c r="D1300" s="1" t="s">
         <v>3756</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
         <v>3757</v>
       </c>
       <c r="B1301" s="1" t="s">
         <v>5</v>
@@ -31666,2109 +31702,2165 @@
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
         <v>3853</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
         <v>3854</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>3855</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
         <v>3856</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
         <v>3857</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>377</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3858</v>
+        <v>3859</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3859</v>
+        <v>3860</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>377</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>377</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3862</v>
+        <v>3865</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3863</v>
+        <v>3866</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>377</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3864</v>
+        <v>3868</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3865</v>
+        <v>3869</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3866</v>
+        <v>3870</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3867</v>
+        <v>3871</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3868</v>
+        <v>3872</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3869</v>
+        <v>3873</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3871</v>
+        <v>3875</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3872</v>
+        <v>3876</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3873</v>
+        <v>3877</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3874</v>
+        <v>3878</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3875</v>
+        <v>3879</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3876</v>
+        <v>3880</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3877</v>
+        <v>3881</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3878</v>
+        <v>3882</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3879</v>
+        <v>3883</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3882</v>
+        <v>3886</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3883</v>
+        <v>3887</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3884</v>
+        <v>3888</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3886</v>
+        <v>3890</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3887</v>
+        <v>3891</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3888</v>
+        <v>3892</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3889</v>
+        <v>3893</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3891</v>
+        <v>3895</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3892</v>
+        <v>3896</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3893</v>
+        <v>3897</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3894</v>
+        <v>3898</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3895</v>
+        <v>3899</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3896</v>
+        <v>3900</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3897</v>
+        <v>3901</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3898</v>
+        <v>3902</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3899</v>
+        <v>3903</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3900</v>
+        <v>3904</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3902</v>
+        <v>3906</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3903</v>
+        <v>3907</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3904</v>
+        <v>3908</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3905</v>
+        <v>3909</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3906</v>
+        <v>3910</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3907</v>
+        <v>3911</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3908</v>
+        <v>3912</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3909</v>
+        <v>3913</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3910</v>
+        <v>3914</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3911</v>
+        <v>3915</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3912</v>
+        <v>3916</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3913</v>
+        <v>3917</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3914</v>
+        <v>3918</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3915</v>
+        <v>3919</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3916</v>
+        <v>3920</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3918</v>
+        <v>3922</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3919</v>
+        <v>3923</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3920</v>
+        <v>3924</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3921</v>
+        <v>3925</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3922</v>
+        <v>3926</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3923</v>
+        <v>3927</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3924</v>
+        <v>3928</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3925</v>
+        <v>3929</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3926</v>
+        <v>3930</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3927</v>
+        <v>3931</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3928</v>
+        <v>3932</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3929</v>
+        <v>3933</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3930</v>
+        <v>3934</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3931</v>
+        <v>3935</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3932</v>
+        <v>3936</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3933</v>
+        <v>3937</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3934</v>
+        <v>3938</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3935</v>
+        <v>3939</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3936</v>
+        <v>3940</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3937</v>
+        <v>3941</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3939</v>
+        <v>3943</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3940</v>
+        <v>3944</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3941</v>
+        <v>3945</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3942</v>
+        <v>3946</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3943</v>
+        <v>3947</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3944</v>
+        <v>3948</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3945</v>
+        <v>3949</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3946</v>
+        <v>3950</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3947</v>
+        <v>3951</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3948</v>
+        <v>3952</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3949</v>
+        <v>3953</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3950</v>
+        <v>3954</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3951</v>
+        <v>3955</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3952</v>
+        <v>3956</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3953</v>
+        <v>3957</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3954</v>
+        <v>3958</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3955</v>
+        <v>3959</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3956</v>
+        <v>3960</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3957</v>
+        <v>3961</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3958</v>
+        <v>3962</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3959</v>
+        <v>3963</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3960</v>
+        <v>3964</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3961</v>
+        <v>3965</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3962</v>
+        <v>3966</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3963</v>
+        <v>3967</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3964</v>
+        <v>3968</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3966</v>
+        <v>3970</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3967</v>
+        <v>3971</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3968</v>
+        <v>3972</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3969</v>
+        <v>3973</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3970</v>
+        <v>3974</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3971</v>
+        <v>3975</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3972</v>
+        <v>3976</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3973</v>
+        <v>3977</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3974</v>
+        <v>3978</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3975</v>
+        <v>3979</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3976</v>
+        <v>3980</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3977</v>
+        <v>3981</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3978</v>
+        <v>3982</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3979</v>
+        <v>3983</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3980</v>
+        <v>3984</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3981</v>
+        <v>3985</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3982</v>
+        <v>3986</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3983</v>
+        <v>3987</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3984</v>
+        <v>3988</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3986</v>
+        <v>3990</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3987</v>
+        <v>3991</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3988</v>
+        <v>3992</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3989</v>
+        <v>3993</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3990</v>
+        <v>3994</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3991</v>
+        <v>3995</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3992</v>
+        <v>3996</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3993</v>
+        <v>3997</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3997</v>
+        <v>4001</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3998</v>
+        <v>4002</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3999</v>
+        <v>4003</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>4000</v>
+        <v>4004</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>4001</v>
+        <v>4005</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>4002</v>
+        <v>4006</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>4003</v>
+        <v>4007</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4004</v>
+        <v>4008</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4005</v>
+        <v>4009</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4006</v>
+        <v>4010</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4007</v>
+        <v>4011</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4008</v>
+        <v>4012</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4009</v>
+        <v>4013</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4010</v>
+        <v>4014</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4011</v>
+        <v>4015</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4012</v>
+        <v>4016</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4013</v>
+        <v>4017</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4014</v>
+        <v>4018</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4015</v>
+        <v>4019</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4017</v>
+        <v>4021</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4018</v>
+        <v>4022</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4019</v>
+        <v>4023</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4020</v>
+        <v>4024</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4021</v>
+        <v>4025</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4022</v>
+        <v>4026</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4023</v>
+        <v>4027</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4024</v>
+        <v>4028</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4025</v>
+        <v>4029</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4026</v>
+        <v>4030</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4027</v>
+        <v>4031</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4028</v>
+        <v>4032</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4029</v>
+        <v>4033</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4031</v>
+        <v>4035</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4032</v>
+        <v>4036</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4033</v>
+        <v>4037</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4036</v>
+        <v>4040</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4037</v>
+        <v>4041</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4043</v>
+        <v>4047</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4044</v>
+        <v>4048</v>
       </c>
       <c r="B1428" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4046</v>
+        <v>4050</v>
       </c>
       <c r="B1429" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4047</v>
+        <v>4051</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4048</v>
+        <v>4052</v>
       </c>
       <c r="B1430" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4049</v>
+        <v>4053</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
-        <v>4050</v>
+        <v>4054</v>
       </c>
       <c r="B1431" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>4051</v>
+        <v>4055</v>
       </c>
       <c r="D1431" s="1" t="s">
-        <v>4052</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
-        <v>4053</v>
+        <v>4056</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>4054</v>
+        <v>4057</v>
       </c>
       <c r="D1432" s="1" t="s">
-        <v>4055</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
-        <v>4056</v>
+        <v>4058</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>4057</v>
+        <v>4059</v>
       </c>
       <c r="D1433" s="1" t="s">
-        <v>4058</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
-        <v>4059</v>
+        <v>4060</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>4060</v>
+        <v>4061</v>
       </c>
       <c r="D1434" s="1" t="s">
-        <v>4061</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
         <v>4062</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1435" s="1" t="s">
         <v>4063</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>4064</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
         <v>4065</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1436" s="1" t="s">
         <v>4066</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>4067</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
         <v>4068</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1437" s="1" t="s">
         <v>4069</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>4070</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
         <v>4071</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1438" s="1" t="s">
         <v>4072</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>4073</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
         <v>4074</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1439" s="1" t="s">
         <v>4075</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>4076</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
         <v>4077</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1440" s="1" t="s">
         <v>4078</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>4079</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
         <v>4080</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1441" s="1" t="s">
         <v>4081</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>4082</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
         <v>4083</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1442" s="1" t="s">
         <v>4084</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>4085</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
         <v>4086</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1443" s="1" t="s">
         <v>4087</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>4088</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
         <v>4089</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1444" s="1" t="s">
         <v>4090</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>4091</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
         <v>4092</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1445" s="1" t="s">
         <v>4093</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>4094</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
         <v>4095</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1446" s="1" t="s">
         <v>4096</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>4097</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
         <v>4098</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1447" s="1" t="s">
         <v>4099</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>4100</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
         <v>4101</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1448" s="1" t="s">
         <v>4102</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>4103</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
         <v>4104</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1449" s="1" t="s">
         <v>4105</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>4106</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
         <v>4107</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1450" s="1" t="s">
         <v>4108</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4109</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4111</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4112</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4114</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4115</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4117</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4118</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4120</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4121</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4123</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4124</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4126</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4127</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4128</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4072</v>
+        <v>4129</v>
       </c>
       <c r="D1457" s="1" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
       <c r="D1458" s="1" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
       <c r="D1459" s="1" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
       <c r="D1460" s="1" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>4140</v>
+        <v>4084</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>4141</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
         <v>4142</v>
       </c>
       <c r="B1462" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1462" s="1" t="s">
         <v>4143</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>4144</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
         <v>4145</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1463" s="1" t="s">
         <v>4146</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>4147</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
         <v>4148</v>
       </c>
       <c r="B1464" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1464" s="1" t="s">
         <v>4149</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>4150</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
         <v>4151</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1465" s="1" t="s">
         <v>4152</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>4153</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
         <v>4154</v>
       </c>
       <c r="B1466" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
         <v>4155</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>4156</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
         <v>4157</v>
       </c>
       <c r="B1467" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
         <v>4158</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>4159</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
         <v>4160</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1468" s="1" t="s">
         <v>4161</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>4162</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
         <v>4163</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1469" s="1" t="s">
         <v>4164</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>4165</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
         <v>4166</v>
       </c>
       <c r="B1470" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
         <v>4167</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4168</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4169</v>
       </c>
       <c r="B1471" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4170</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4171</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4172</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4170</v>
+        <v>4173</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4173</v>
+        <v>4174</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4174</v>
+        <v>4175</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4170</v>
+        <v>4176</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4175</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4176</v>
+        <v>4178</v>
       </c>
       <c r="B1474" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4170</v>
+        <v>4179</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4177</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4178</v>
+        <v>4181</v>
       </c>
       <c r="B1475" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4170</v>
+        <v>4182</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4179</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4180</v>
+        <v>4184</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4170</v>
+        <v>4182</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4181</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="B1477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1477" s="1" t="s">
         <v>4182</v>
       </c>
-      <c r="B1477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1477" s="1" t="s">
-        <v>4183</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4184</v>
+        <v>4188</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4170</v>
+        <v>4182</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4185</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4186</v>
+        <v>4190</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4170</v>
+        <v>4182</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4187</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4188</v>
+        <v>4192</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4170</v>
+        <v>4182</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4189</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4190</v>
+        <v>4194</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4191</v>
+        <v>4182</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4192</v>
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="B1482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1482" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483" s="1" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1483" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484" s="1" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B1484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1484" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="B1485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1485" s="1" t="s">
+        <v>4203</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>