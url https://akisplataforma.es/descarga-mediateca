--- v5 (2026-06-08)
+++ v6 (2026-07-24)
@@ -2103,111 +2103,111 @@
   <si>
     <t>Resultados de un ensayo realizado entre 2017 y 2019 para conocer el efecto del riego sobre el rendimiento del cultivo de arándano en la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Efecto de Diferentes Niveles de Salinidad Sobre la Calidad de Fruto de Fresa</t>
   </si>
   <si>
     <t>Resultados de un experimento realizado en 2013/2014 sobre la influencia de diferentes niveles de salinidad de la solucion nutritiva en la calidad de los frutos de dos variedades de fresa (cv. 'Primoris' y cv. 'Albión') cultivadas en invernadero con sistemas de reutilizacion de aguan lixiviadas. La estrategia propuesta de someter al cultivo de fresa a un estrés salino en la fase de desarrollo y engorde del fruto afecta de forma positiva a la calidad de fruto de fresa sin afectar a la producción en las dos variedades evaluadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofización y Ecotoxicidad en el Cultivo de la Fresa</t>
   </si>
   <si>
     <t>Resultados de un trabajo cuyo objetivo ha sido cuantificar y evaluar los impactos ambientales Eutrofización y Ecotoxicidad del cultivo de la fresa, considerando todo el ciclo de vida de los diferentes sistemas de producción. Como resultado se diseñan y se recomiendan estrategias de optimización de las prácticas agrarias implementadas por los agricultores para mejorar la sostenibilidad de sus explotaciones agrarias y aumentar la competitividad del sector productor fresero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>El Cultivo de Maíz en Andalucía bajo el Impacto del Cambio Climático</t>
+  </si>
+  <si>
+    <t>Resultados de estudios sobre los posibles impactos del cambio climático sobre el cultivo del maíz regadío en Andalucía y medidas de adaptación evaluadas para limitarlos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Efecto de distintas dotaciones de riego en el cultivo del aguacate. Campaña 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultados de la campaña 2016/17 de los ensayos de riego en explotaciones comerciales de Aguacate del litoral andaluz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Prácticas de fertilización en trigo bajo siembra directa: alternativas al uso de urea</t>
+  </si>
+  <si>
+    <t>Resultados de la investigación en la que se han estudiado diferentes metodologías de fertilización alternativas el uso de Urea. Entre las que destaca el uso de inhibidores de nitrificación y ureasa. Los resultados se han presentado en relación a los beneficios agronómicos (cosecha, N en grano,...), como medioambientales (reducción de lixiviación de nitratos y de emisiones de N02).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
+    <t>Estudio comparativo de producción y calidad de fruta en cinco cultivares de ciruelo de recolección tardía en manejo ecológico y convencional</t>
+  </si>
+  <si>
+    <t>Resultados de los años 2009 a 2013 de producción y de calidad de la fruta de cinco cultivares comerciales de ciruelo japonés de recolección tardía, que llevan varios años siendo cultivados en dos manejos agronómicos diferenciados: ecológico y convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
+    <t>Ensayos de Variedades de Girasol Resistentes a Jopo (O. Cumana) en Andalucía. Campaña 2024</t>
+  </si>
+  <si>
+    <t>Resultados de los cinco ensayos de variedades de girasol resistentes a jopo (O.Cumana) en Andalucía en la campaña 2024. Se presentan de cada ensayo datos de rendimiento tanto de semilla como de aceite, datos de las diferentes enfermedades y un cuadro resumen de rendimientos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
+  </si>
+  <si>
     <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
   </si>
   <si>
     <t>Resultados de ensayos preliminares realizados en la campaña 2017/18 sobre el empleo de tres bacterias promotoras del crecimiento en cultivo de fresa.El objetivo del trabajo es comprobar si la inoculación con bacterias promotoras del crecimiento puede, en parte, disminuir el uso de productos de síntesis en un cultivo tan importante en el campo andaluz como la fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Estudio preliminar de riego deficitario en almendros</t>
   </si>
   <si>
     <t>Resultados de ensayos sobre distintas estrategias de riego deficitario en cultivo del almendro realizados en las campañas 2013 y 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Uso de tensiómetros manuales y electrónicos para la gestión del riego</t>
   </si>
   <si>
     <t>Los tensiómetros son instrumentos que miden el potencial matricial o tensión matricial del suelo. Esta es una medida indirecta de la humedad del suelo y es originado por las fuerzas que retienen el agua en los capilares y sobre las partículas del suelo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Bienestar Animal en Explotaciones de Aves</t>
   </si>
   <si>
     <t>Manual destinado a su utilización en los cursos de Bienestar Animal en Explotaciones de Aves. Los cursos tendrán un mínimo de 20 horas de duración y se destinan a personas titulares y personas que  trabajen en explotaciones ganaderas avícolas.  El IFAPA ha considerado conveniente  elaborar y publicar este material didáctico específico sobre Bienestar Animal en Explotaciones de Aves, con el objetivo de proporcionar, tanto al sector como a los docentes en esta materia, unos contenidos adecuados que aborden la temática recogida en la normativa que regula la formacion de Bienestar Animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimización del Riego y el Abonado en el Cultivo del Girasol</t>
   </si>
   <si>
     <t>Para tratar de profundizar en el conocimiento de la interacción entre las necesidades de agua y fertilizantes en el cultivo de girasol, se ha realizado un experimento durante tres años en el que se han testado diferentes volúmenes de riego, distintas estrategias de fertilización y sus posibles interacciones en el rendimiento de semilla, contenido de aceite y otros componentes de rendimiento. Este documento ofrece los resultados del experimetno realizado.</t>
   </si>