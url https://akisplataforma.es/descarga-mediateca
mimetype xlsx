--- v6 (2026-07-24)
+++ v7 (2026-09-15)
@@ -1914,113 +1914,113 @@
   <si>
     <t>Sistemas Sostenibles de Cultivos Agroindustriales se encuentra dentro de la Submedida 10.1. Pagos por Compromisos Agrarios y Ambientales, es decir, el beneficiario de ésta ayuda recibirá una compensación económica, por realizar una series de prácticas agrícolas beneficiosas no solo para el medio ambiente sino para los propios cultivos. Asimismo, no sólo hay que valorar y buscar la rentabilidad de estos cultivos, sino hacer que éstos se obtengan realizando prácticas agrícolas respetuosas con el medio ambiente, aparte de una buena gestión de los recursos naturales de forma eficiente</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
     <t>Manual Básico de Laboratorio Enológico</t>
   </si>
   <si>
     <t>Tanto las grandes bodegas como las cooperativas poseen personal altamente cualificado dedicado al control químico enológico de la uva, el mosto y el vino. Sin embargo, en las pequeñas bodegas y lagares, con un marcado carácter familiar, no es tan frecuente dicha especialización. Este manual podrá servir de apoyo y consulta a todos ellos, incluso a los que no están tan familiarizados con la química, poniendo a su alcance métodos básicos de trabajo que les permitan el control suficiente de las elaboraciones, desde la elección de la fecha de vendimia hasta el momento de embotellado, pasando por los procesos de fermentación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
     <t>Evaluación del efecto de abonos foliares comerciales sobre el control del repilo en olivar ecológico de la variedad picual</t>
   </si>
   <si>
     <t>Tradicionalmente el control del Repilo, una de las enfermedades más importantes del olivar causada por el hongo Fusicladium oleagineum, se ha basado en el uso, no siempre eficiente, de fungicidas vía foliar, especialmente compuestos cúpricos. Los daños medioambientales ocasionados por estas prácticas han llevado a las administraciones a limitar su uso. En agricultura ecológica donde los productos a base de cobre son la opción más usada, las limitaciones actuales, hacen necesario buscar productos alternativos que reduzcan los aportes de cobre. En este trabajo se presentan, para la variedad picual, los resultados de los ensayos realizados para el control del repilo mediante aplicaciones foliares a base de abonos comerciales que se piensan puedan repercutir en una menor expresión de la enfermedad. Los resultados demuestran que existen diferencias significativas entre el tratamiento con oxicloruro y los abonos foliares, siendo mayor la incidencia de la enfermedad con éstos últimos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
+    <t>Termografía para el Diagnóstico de Mastitis en Caprino Lechero</t>
+  </si>
+  <si>
+    <t>Se muestran los resultados de un ensayo experimental en el ámbito del Proyecto Transforma PR.TRA23.TRA2023.002. (SOSDEGAN) Innovaciones para el manejo SOStenible de recursos pastables y GANaderos en Dehesas y sistemas semiextensivos de Andalucía, en el módulo de ganadería. El objetivo fue comprobar el posible uso de la Termografía en el diagnóstico precoz de mamitis en ganado caprino. Aprovechando su uso, como técnica no invasiva y de rápido resultado. Sin embargo, no se han obtenido resultados suficientemente precisos para extender su uso.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99c72850-a05e-4159-9c3c-601c85ea1061</t>
+  </si>
+  <si>
+    <t>Guía de Instalación y uso de la App Riego Citrus</t>
+  </si>
+  <si>
+    <t>Se presenta una herramienta digital diseñada para programar y optimizar el riego de cultivos de cítricos mediante el uso del balance hídrico del suelo, considerando datos meteorológicos, de suelo y de la plantación. La app, disponible para Android, iOS y versión web, permite a técnicos y agricultores configurar parcelas con información precisa para recibir recomendaciones personalizadas de riego (óptimo, deficitario controlado o de supervivencia), así como acceder a informes, notificaciones y análisis históricos del riego. Esta guía detalla el proceso de instalación, configuración y uso de la app, fomentando una gestión eficiente del agua frente al contexto de cambio climático.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Riego Berry. Una herramienta para la programación del riego de los frutos rojos. Guía de uso</t>
   </si>
   <si>
     <t>Riego Berry es una aplicación móvil del IFAPA (CAGPDS de la Junta de Andalucía) que permite de una forma rápida e intuitiva realizar recomendaciones de riego para los cultivos de fresa, frambuesa y arándano en la provincia de Huelva. Se basa en los resultados de 10 años de investigación y experimentación en fincas comerciales y del IFAPA, lo que avala su aplicación a escala comercial. La aplicación permite personalizar para cada parcela las recomendaciones de riego de los cultivos de frutos rojos. La dosis de riego está orientada a obtener la máxima producción optimizando al máximo el consumo de agua, de forma que el cultivo no sufra en ningún momento estrés hídrico. La aplicación de esta metodología de programación del riego en fincas comerciales ha llevado a ahorros de agua de hasta el 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Análisis de los costes de producción de pequeñas explotaciones de olivar tradicional de no laboreo</t>
   </si>
   <si>
     <t>Se analizan los costes de producción de las pequeñas explotaciones de olivar para demostrar la importancia de la mano de obra familiar en la rentabilidad de las mismas y para poner de manifiesto la importancia de la subvención de la PAC. También, se proponen estrategias productivas innovadoras que permitirían reducir los costes de producción y por ende incrementar la rentabilidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Oportunidades de las Leguminosas ante la Nueva PAC (2014-2020)</t>
   </si>
   <si>
     <t>Se describe la importancia de las leguminosas en la agricultura y el papel que estos cultivos tienen ante la nueva reforma de la Política Agraria Comunitaria. El documento se ha centrado en las dificultades del control de las malas hierbas en las leguminosas y los aspectos más relevantes del cultivo de habas y garbanzos, principales leguminosas que se cultivan en Andalucía. Se han destacado las principales limitaciones de estos cultivos, como la falta de herbicidas autorizados para el control de malas hierbas, las plagas y enfermedades, la sequía y los bajos rendimientos, entre otros. Se proponen algunas estrategias para incrementar el cultivo de las leguminosas en la agricultura española.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
   </si>
   <si>
     <t>Métodos de instalación de cubiertas vegetales: fundamentos, aplicaciones y manejo</t>
   </si>
   <si>
     <t>Se describen los fundamentos de la competencia e interferencia entre  especies vegetales. Las primeras semanas son cruciales. Se han expuesto estrategias de siembra de las coberturas vegetales, del momento de siembra, del acondicionamiento de semillas y de su manejo. Es preciso elegir bien el sistema para conseguir una buena implantación de cubiertas vegetales y evitar la pérdida de dinero, bien por sembrar especies con escasas o nulas posibilidades de permanencia, bien porque el manejo sea dificultoso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Potencialidad Enológica de las Variedades Autóctonas Andaluzas Beba y Mantúo de Pilas</t>
   </si>
   <si>
     <t>Se evalúa el potencial enológico de dos variedades autóctonas Andaluzas como son la Beba y la Mantúo de Pilas. El estudio se ha realizado en Jerez de la Frontera durante 4 campañas consecutivas. Además se ha incluido en este estudio, como referencia, la variedad Palomino fino por ser la variedad más cultivada en el marco de Jerez (95 %).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Termografía para el Diagnóstico de Mastitis en Caprino Lechero</t>
-[...16 lines deleted...]
-  <si>
     <t>Comportamiento Agronómico de `Clementina de Nules` sobre distintos Patrones de Citricos en Málaga. Campañas 2013/14 y 2014/15.</t>
   </si>
   <si>
     <t>Resultados de un trabajo de evaluacion del comportamiento agronómico de patrones convencionales y nuevos híbridos (semienanizantes), realizado durante las campañas de 2013/14 y 2014/15 en las condiciones agroclimáticas del área litoral de la provincia de Málaga con el fin de obtener información consistente que permita optimizar el manejo agronómico de las plantaciones y con ello la rentabilidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Eficacia de la Solarización y Biosolarización en Cultivos Enarenados contra Patógenos Fúngicos de Suelo</t>
   </si>
   <si>
     <t>Resultados de un trabajo realizado para comprobar la eficacia de la solarización y biosolarización del suelo en el control de patógenos. Los patógenos estudiados ha sido: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici y Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Evaluación de variedades locales de habas. Campaña 2019/2020.</t>
   </si>
   <si>
     <t>Resultados del comportamiento agronómico y de su respuesta frente a la planta parásita Orobanche crenata de un total de trece variedades locales andaluzas de habas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
@@ -2103,113 +2103,113 @@
   <si>
     <t>Resultados de un ensayo realizado entre 2017 y 2019 para conocer el efecto del riego sobre el rendimiento del cultivo de arándano en la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Efecto de Diferentes Niveles de Salinidad Sobre la Calidad de Fruto de Fresa</t>
   </si>
   <si>
     <t>Resultados de un experimento realizado en 2013/2014 sobre la influencia de diferentes niveles de salinidad de la solucion nutritiva en la calidad de los frutos de dos variedades de fresa (cv. 'Primoris' y cv. 'Albión') cultivadas en invernadero con sistemas de reutilizacion de aguan lixiviadas. La estrategia propuesta de someter al cultivo de fresa a un estrés salino en la fase de desarrollo y engorde del fruto afecta de forma positiva a la calidad de fruto de fresa sin afectar a la producción en las dos variedades evaluadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofización y Ecotoxicidad en el Cultivo de la Fresa</t>
   </si>
   <si>
     <t>Resultados de un trabajo cuyo objetivo ha sido cuantificar y evaluar los impactos ambientales Eutrofización y Ecotoxicidad del cultivo de la fresa, considerando todo el ciclo de vida de los diferentes sistemas de producción. Como resultado se diseñan y se recomiendan estrategias de optimización de las prácticas agrarias implementadas por los agricultores para mejorar la sostenibilidad de sus explotaciones agrarias y aumentar la competitividad del sector productor fresero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
+  </si>
+  <si>
+    <t>Resultados de ensayos preliminares realizados en la campaña 2017/18 sobre el empleo de tres bacterias promotoras del crecimiento en cultivo de fresa.El objetivo del trabajo es comprobar si la inoculación con bacterias promotoras del crecimiento puede, en parte, disminuir el uso de productos de síntesis en un cultivo tan importante en el campo andaluz como la fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
+  </si>
+  <si>
+    <t>Estudio preliminar de riego deficitario en almendros</t>
+  </si>
+  <si>
+    <t>Resultados de ensayos sobre distintas estrategias de riego deficitario en cultivo del almendro realizados en las campañas 2013 y 2014.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
+  </si>
+  <si>
     <t>El Cultivo de Maíz en Andalucía bajo el Impacto del Cambio Climático</t>
   </si>
   <si>
     <t>Resultados de estudios sobre los posibles impactos del cambio climático sobre el cultivo del maíz regadío en Andalucía y medidas de adaptación evaluadas para limitarlos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
   </si>
   <si>
     <t>Efecto de distintas dotaciones de riego en el cultivo del aguacate. Campaña 2016/2017</t>
   </si>
   <si>
     <t>Resultados de la campaña 2016/17 de los ensayos de riego en explotaciones comerciales de Aguacate del litoral andaluz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
   </si>
   <si>
     <t>Prácticas de fertilización en trigo bajo siembra directa: alternativas al uso de urea</t>
   </si>
   <si>
     <t>Resultados de la investigación en la que se han estudiado diferentes metodologías de fertilización alternativas el uso de Urea. Entre las que destaca el uso de inhibidores de nitrificación y ureasa. Los resultados se han presentado en relación a los beneficios agronómicos (cosecha, N en grano,...), como medioambientales (reducción de lixiviación de nitratos y de emisiones de N02).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Estudio comparativo de producción y calidad de fruta en cinco cultivares de ciruelo de recolección tardía en manejo ecológico y convencional</t>
   </si>
   <si>
     <t>Resultados de los años 2009 a 2013 de producción y de calidad de la fruta de cinco cultivares comerciales de ciruelo japonés de recolección tardía, que llevan varios años siendo cultivados en dos manejos agronómicos diferenciados: ecológico y convencional.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Ensayos de Variedades de Girasol Resistentes a Jopo (O. Cumana) en Andalucía. Campaña 2024</t>
   </si>
   <si>
     <t>Resultados de los cinco ensayos de variedades de girasol resistentes a jopo (O.Cumana) en Andalucía en la campaña 2024. Se presentan de cada ensayo datos de rendimiento tanto de semilla como de aceite, datos de las diferentes enfermedades y un cuadro resumen de rendimientos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
-    <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
-[...16 lines deleted...]
-  <si>
     <t>Uso de tensiómetros manuales y electrónicos para la gestión del riego</t>
   </si>
   <si>
     <t>Los tensiómetros son instrumentos que miden el potencial matricial o tensión matricial del suelo. Esta es una medida indirecta de la humedad del suelo y es originado por las fuerzas que retienen el agua en los capilares y sobre las partículas del suelo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Bienestar Animal en Explotaciones de Aves</t>
   </si>
   <si>
     <t>Manual destinado a su utilización en los cursos de Bienestar Animal en Explotaciones de Aves. Los cursos tendrán un mínimo de 20 horas de duración y se destinan a personas titulares y personas que  trabajen en explotaciones ganaderas avícolas.  El IFAPA ha considerado conveniente  elaborar y publicar este material didáctico específico sobre Bienestar Animal en Explotaciones de Aves, con el objetivo de proporcionar, tanto al sector como a los docentes en esta materia, unos contenidos adecuados que aborden la temática recogida en la normativa que regula la formacion de Bienestar Animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimización del Riego y el Abonado en el Cultivo del Girasol</t>
   </si>
   <si>
     <t>Para tratar de profundizar en el conocimiento de la interacción entre las necesidades de agua y fertilizantes en el cultivo de girasol, se ha realizado un experimento durante tres años en el que se han testado diferentes volúmenes de riego, distintas estrategias de fertilización y sus posibles interacciones en el rendimiento de semilla, contenido de aceite y otros componentes de rendimiento. Este documento ofrece los resultados del experimetno realizado.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
@@ -2625,113 +2625,113 @@
   <si>
     <t>Las hortalizas mini llamadas también "snack" comenzaron a cultivarse en España como una alternativa de diversificación y una estrategia de desarrollo de la cadena de valor del sector hortícola. Aunque todavía ocupan una cuota reducida de mercado, dichas hortalizas podrían generar unos potenciales nichos de mercado para obtener mayor valor añadido al producto y rentabilizar su cultivo. En este trabajo, se analizan las posibilidades de mercado de estos nuevos tipos varietales snack de especies tan bien conocidas como pepino, pimiento y tomate, intentando adaptar la oferta no sólo a los canales convencionales y habituales de la gran distribución de hortalizas y puntos de venta, sino también abordar otros canales novedosos de comercialización y distribución, así como nuevos formatos, gama y envasado del producto. En este sentido, con el fin de buscar potenciales nichos de mercado y socializar más el consumo de estos tipos de hortalizas en crudo, se analizan en esta investigación las actitudes y opiniones de consumidores jóvenes hacia el consumo de hortalizas snack y su disposición a comprarlas a través de máquinas expendedoras "healthy vending" o “vending saludable”</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
     <t>Guía de Controles, Sistemas Sostenibles de Olivar.</t>
   </si>
   <si>
     <t>Las Jornadas Formativas de Agroambiente y Clima se enmarcan en las acciones encaminadas a asegurar un correcto cumplimiento de los compromisos agroambientales adquiridos en algunas de las operaciones incluidas en la Medida 10 “Agroambiente y</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81b3ec0d-602a-4b3a-94df-c2006234d29d</t>
   </si>
   <si>
     <t>Sistema sostenibles cultivos agroindustriales. Operación 10.1.5 - Actualización 2022-</t>
   </si>
   <si>
     <t>Las Jornadas Formativas de Agroambiente y Clima se enmarcan en las acciones encaminadas a asegurar un correcto cumplimiento de los compromisos agroambientales adquiridos en algunas de las operaciones incluidas en la Medida 10 “Agroambiente y Clima” del Programa de Desarrollo Rural de Andalucía 2014-2022. El objetivo que se pretende conseguir con la impartición de estas jornadas es mejorar las capacidades de las personas beneficiarias de estas ayudas, así como concienciar a la población agraria en el uso de sistemas de producción compatibles con la conservación del medio ambiente y el bienestar e higiene de los animales.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Evaluación de sustratos derivados de turba negra natural para uso comercial</t>
+  </si>
+  <si>
+    <t>Las cualidades de la turba negra no son óptimas para su uso como sustrato en solitario. Buscamos mejorar su bajo nivel de pH y su tendencia a la compactación, determinado las mezclas óptimas para su uso en vivero con plántulas de especies hortícolas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
+  </si>
+  <si>
+    <t>Uso de Plásticos TIF en la Desinfestación de Suelos con 1,3 Dicloropropeno + Cloropicrina en el Cultivo de la Fresa. Campaña 2020/2021</t>
+  </si>
+  <si>
+    <t>Las enfermedades causadas por patógenos de suelo constituyen un factor limitante para la productividad del cultivo de la fresa. Actualmente se controlan mayoritariamente mediante estrategias de control químico con fumigantes sujetos a autorizaciones de uso excepcionales. La reducción en el uso de estos agroquímicos fumigantes y la implantación de alternativas más sostenibles constituyen un objetivo prioritario en las políticas agrarias europeas y nacionales. En este trabajo se evalúa la eficacia en el control de patógenos de dosis reducidas de estos fumigantes mediante el sellado bajo plástico totalmente impermeable a la emisión de gases (TIF) y la influencia en la productividad, en la campaña 2020-2021.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Uso de Plásticos TIF en la Desinfestación de Suelos con 1,3 dicloropropeno + cloropicrina en el Cultivo de la Fresa. Campaña 2019/2020</t>
+  </si>
+  <si>
+    <t>Las enfermedades causadas por patógenos de suelo constituyen un factor limitante para la productividad del cultivo de la fresa. Actualmente se controlan mayoritariamente mediante estrategias de control químico con fumigantes sujetos a autorizaciones de uso excepcionales. La reducción en el uso de estos agroquímicos fumigantes y la implantación de alternativasmás sostenibles constituyen un objetivo prioritario en las políticas agrarias europeas y nacionales. En este trabajo se evalua la eficacia en el control de patógenos de dosis reducidas de estos fumigantes mediante el sellado bajo plástico totalmente impermeable a la emisión de gases (TIF) y la influencia en la productividad, en la campaña 2019-2020.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Efectos de la vendimia mecánica sobre la calidad de la uva y el vino de la variedad tinta Syrah</t>
   </si>
   <si>
     <t>La vendimia mecánica ha ido imponiéndose en las últimas décadas en la mayor parte de los viñedos andaluces adaptados al paso de este tipo de maquinaria. No obstante, esta técnica siempre ha planteado dudas sobre la calidad final de los productos obtenidos e incluso sobre la rentabilidad de la operación por las posibles mermas que se pueden producir.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
     <t>Resultados de los Ensayos de Herbicidas de Post-emergencia en Habas</t>
   </si>
   <si>
     <t>La  falta  de  herbicidas  autorizados  de  pre  y  post  emergencia, especialmente contra dicotiledóneas, es uno de los principales escollos para la siembra de habas en los secanos andaluces, debido a la gran diversidad y abundancia de malas hierbas entre las que se encuentran especies de gran porte muy competitivas. Por ello, dado el interés creciente por las leguminosas se han planteado una serie de ensayos para  evaluar  diferentes  herbicidas  de  pre  y  post-emergencia  contra  dicotiledóneas. Tras la publicación el año 2015 de los resultados en preemergencia, en esta publicación se muestran los resultados de 7 herbicidas en postemergencia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Optimización de la Solarización del Suelo en Cultivos Enarenados</t>
   </si>
   <si>
     <t>La  solarización  es  un  sistema  de  desinfección  del  suelo  que consiste  en  acolchar  el  suelo  húmedo  durante  4-6  semanas  con plástico  transparente  y  fino  en  la  época  de  mayor  temperatura  y radiación  solar. En este trabajo se estudian factores que pueden influir, como son el tipo de plástico utilizado, el periodo más apropiado para solarizar y el manejo del riego más adecuado, con el objetivo de alcanzar la máxima temperatura posible que permita eliminar los patógenos del suelo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Estudio de Diversidad en la Horticultura Protegida: Crisopas (Biodiversidad III)</t>
   </si>
   <si>
     <t>Las crisopas son insectos que forma parte del complejo de artrópodos beneficiosos que depredan sobre las plagas de los cultivos. Se ha demostrado que la diversidad es una herramienta fundamental para el mantenimiento de esta artropodo-fauna beneficiosa y proteger a los cultivos del ataque de las plagas. Este trabajo forma parte de un estudio más amplio cuyo objetivo principal es documentar la biodiversidad de artrópodos útiles en la horticultura protegida de Almería. Además, cada documento ofrece una forma rápida y sencilla de identificación de las especies estudiadas. En este caso, se han estudiado las distintas especies de crisopas encontradas en los cultivos horticolas protegidos, con una parte final que facilita la identificación de las crisopas más abundantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
-    <t>Evaluación de sustratos derivados de turba negra natural para uso comercial</t>
-[...25 lines deleted...]
-  <si>
     <t>Resultados de ensayos de nuevas variedades de cebadas en Andalucía Campaña 2016/2017</t>
   </si>
   <si>
     <t>La superficie cultivada en Andalucía, ha sufrido un cambio considerable en los últimos años como consecuencia del desacoplamiento de las ayudas de la Política Agraria Comunitaria. Con la entrada en vigor de la nueva PAC, se potencia claramente la sostenibilidad de las explotaciones, favoreciendo la rotación de cultivos, con especial mención a las leguminosas. De este modo, en los secanos andaluces alternarán los cereales de invierno, girasol y leguminosas.La mejora en el conocimiento del cultivo que se aborda en esta publicación, las cebadas, parte de las innovaciones que incorporan las semillas que se comercializan en el mercado. Generar información sobre las nuevas variedades que se registran en España o en Europa en relación a los aspectos: agronómico, productivo, resistencia a enfermedades, así como en sus parámetros de calidad, son de vital importancia para el agricultorEsta publicación, pretende incorporar un elemento de interés para la toma de decisiones del agricultor, puesto que el conocimiento de la adaptabilidad y comportamiento de las variedades, son decisivos para saber qué sembrar en función del destino de la cosecha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3cc49ee-3fa5-4d12-92b6-92838400ca3c</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Cebadas en Andalucía Campaña 2017/2018</t>
   </si>
   <si>
     <t>La superficie cultivada en Andalucía, ha sufrido un cambio considerable en los últimos años como consecuencia del desacoplamiento de las ayudas de la Política Agraria Comunitaria. Con la entrada en vigor de la nueva PAC, se potencia claramente la sostenibilidad de las explotaciones, favoreciendo la rotación de cultivos, con especial mención a las leguminosas. De este modo, en los secanos andaluces alternarán los cereales de invierno, girasol y leguminosas. La mejora en el conocimiento del cultivo que se aborda en esta publicación, las cebadas, parte de las innovaciones que incorporan las semillas que se comercializan en el mercado. Generar información sobre las nuevas variedades que se registran en España o en Europa en relación a los aspectos: agronómico, productivo, resistencia a enfermedades, así como en sus parámetros de calidad, son de vital importancia para el agricultor Esta publicación, pretende incorporar un elemento de interés para la toma de decisiones del agricultor, puesto que el conocimiento de la adaptabilidad y comportamiento de las variedades, son decisivos para saber qué sembrar en función del destino de la cosecha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2fdb782-fa6f-4aeb-a151-402aa8057e69</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Triticales en Andalucía Campaña 2016/2017</t>
   </si>
   <si>
     <t>La superficie cultivada en Andalucía, ha sufrido un cambio considerable en los últimos años como consecuencia del desacoplamiento de las ayudas de la Política Agraria Comunitaria. Con la entrada en vigor de la nueva PAC, se potencia claramente la sostenibilidad de las explotaciones, favoreciendo la rotación de cultivos, con especial mención a las leguminosas. De este modo, en los secanos andaluces alternarán los cereales de invierno, girasol y leguminosas.La mejora en el conocimiento del cultivo que se aborda en esta publicación, los triticales, parte de las innovaciones que incorporan las semillas que se comercializan en el mercado. Generar información sobre las nuevas variedades que se registran en España o en Europa en relación a los aspectos: agronómico, productivo, resistencia a enfermedades, así como en sus parámetros de calidad, son de vital importancia para el agricultor.Esta publicación, pretende incorporar un elemento de interés para la toma de decisiones del agricultor, puesto que el conocimiento de la adaptabilidad y comportamiento de las variedades, son decisivos para saber qué sembrar en función del destino de la cosecha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8cacd07e-b204-4925-a079-08d27f46e1ab</t>
@@ -3183,122 +3183,122 @@
   <si>
     <t>La cubierta vegetal viva está considerada como el sistema de manejo del suelo más adecuado, salvo en aquellos casos en los que no se pueda hacer un adecuado control de la misma. En comparación a los otros sistemas de manejo del suelo, la cubierta vegetal viva tiene, entre otras, las siguientes ventajas: consigue una mejor estructura del suelo y un mayor contenido en materia orgánica; mejora la tasa de infiltración del agua en el suelo y reduce las pérdidas de agua por evaporación; facilita el tránsito de la maquinaria; y es el sistema que más reduce los daños por erosión; si no se hace un control químico, es un sistema sin ningún riesgo de daño medioambiental y el que más contribuye a la conservación de la biodiversidad y a la mejora del agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Colección Nuclear de Vicia faba: Caracterización y Evaluación Preliminar</t>
   </si>
   <si>
     <t>La diversidad biológica actual es la base de la sostenibilidad agraria y alimentaria futura,  siendo los recursos fitogenéticos su componente fundamental. Su conservación es muy importante para su utilización presente y futura, bien directamente con el empleo de las entradas conservadas, o través de la incorporación de los genes específicos que éstas contengan en los programas de mejora genética vegetal. Para poder utilizar este material es necesario conocerlo y esto nos lleva a caracterizarlo y evaluarlo mediante el estudio de descriptores. Este documento ofrece la posibilidad de llevar a cabo la consulta y búsqueda de caracteres de utilidad de las entradas de la Colección Nuclear de Vicia faba conservadas en el Banco de Germoplasma del IFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/924447fb-a4ce-4aa6-ac2e-b7c4f83788e9</t>
   </si>
   <si>
     <t>Empleo de datos meteorológicos y de teledetección para la estimación de la ET0 en Andalucía</t>
   </si>
   <si>
     <t>La evaluación de la evapotranspiración de referencia (ETo) tanto a nivel de parcela, zona regable, cuenca o a nivel regional, es un reto para la investigación agrícola e hidrológica; esto requiere de la caracterización de extensas áreas además de la obtención de variables meteorológicas precisas. Para explicar esto, se desarrolló una nueva metodología, combinando información de radiación solar procedente del satélite Meteosat (MSG) a través de la plataforma LSA SAF, con información de temperaturas medias del aire a 2 metros, de la plataforma ECMWF.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Efecto de la Variedad y el Sistema de Cultivo sobre Caracteres Ligados a la Calidad en Fresa. Campaña 2023/2024.</t>
+  </si>
+  <si>
+    <t>La calidad de la fresa recién recolectada y en poscosecha es un factor de gran relevancia para su éxito comercial, por lo que en este trabajo nos planteamos el objetivo de evaluar la calidad organoléptica, funcional y poscosecha de una selección de 16 variedades de fresa, de 11 programas de mejora distintos, en tres sistemas de cultivo, al objeto de generar una información objetiva sobre el comportamiento de cada una de las variedades en cada sistema de cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Determinación de la Calidad de los Frutos Cítricos en Laboratorio</t>
+  </si>
+  <si>
+    <t>La calidad del producto y la satisfacción del consumidor son elementos prioritarios para los citricultores. Por ello, en el presente trabajo se dan a conocer los parámetros que definen la calidad, tanto morfológica como organoléptica, de los frutos cítricos. Además, se describe resumidamente los procedimientos para realizar la determinación de los citados parámetros de calidad, los cuales permitan garantizar el cumplimiento de la normativa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Pruebas de ADN para la predicción del color del fruto de la fresa</t>
+  </si>
+  <si>
+    <t>La característica coloración de las fresas maduras se debe a la acumulación de antocianinas.  Estos pigmentos, además de aumentar el atractivo de los frutos, poseen numerosos beneficios para la salud debido a sus propiedades antioxidantes. Las diferentes variedades y especies de fresa presentan una llamativa variabilidad en el color de sus frutos, siendo este un importante carácter para los mejoradores. En el centro IFAPA de Málaga, en colaboración con otros grupos de investigación, hemos desarrollado dos pruebas de ADN para predecir la presencia/ausencia y la distribución de estos pigmentos en el fruto, evitando la necesidad de crecer la planta para observar el fenotipo.  Los marcadores utilizados detectan diferentes alelos del gen FaMYB10 que es responsable de la variación cualitativa de estos caracteres. En este documento se presentan los detalles de ambas pruebas, que podrán ser utilizadas a gran escala y de forma económica y sencilla en los programas de mejora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Gestión Integrada de la Cochinilla Blanca del Mango</t>
+  </si>
+  <si>
+    <t>La cochinilla blanca (Aulacaspis tubercularis) es la plaga más importante del mango en el Sur de España, y una de las más dañinas a nivel mundial. Aquí se proponen las bases para su gestión integrada. Se realiza una descripción de la plaga y se aportan datos sobre su biología y los síntomas y daños que produce. Además, se sugiere el empleo de aceites parafínicos para su control, que han mostrado eficacia en los ensayos de campo. El control biológico, a través de un depredador (Cybocephalus nipponicus) y un parasitoide (Encarsia citrina), es una opción de futuro, aunque habrá que estudiar su implementación con cubiertas vegetales que les sirvan de refugio y alimento alternativo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Control químico sostenible de la cochinilla blanca del mango (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>La cochinilla blanca, es una plaga clave en los cultivos de mango en Andalucía ya que produce importantes</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Avispilla del castaño (Dryocosmus kuriphlilus) en Andalucía</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se informa sobre su distribución, biología, daños que causa, y medidas de control existentes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides Autóctonos de la Avispilla del Castaño en Andalucía</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. Este documento, además de describir las principales características de las avispillas productoras de agallas, aporta información sobre el control ejercido sobre la plaga de la avispilla del castaño por parasitoides autóctonos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
     <t>Sistemas Sostenibles en Olivar. Operación 10.1.7</t>
   </si>
   <si>
     <t>La ayuda agroambiental vinculada al olivar se conoce como Operación 10.1.7. Sistemas Sostenibles de Olivar. Esta medida de apoyo hacia este sector se sitúa en un Marco Estratégico Comunitario (MEC) 2014-2020 del Programa de Desarrollo Rural de Andalucía (PDRA) concretamente en la Medida 10: Agroambiente y Clima, que entre los objetivos que viene a cumplir, la que afecta al olivar y por la cual se ha desarrollado esta operación específica para este cultivo es la “Prevención de la erosión de los suelos y mejora de la gestión de los mismos”. Asimismo, si observamos la figura 1 la Operación 10.1.7. Sistemas Sostenibles de Olivar se encuentra dentro de la Submedida 10.1. Pagos por Compromisos Agrarios y Ambientales, es decir, el beneficiario de esta ayuda recibirá una compensación económica, por realizar una serie de prácticas agrícolas beneficiosas no solo para el medio ambiente sino para el propio cultivo, porque no debemos de olvidar que el olivar tenemos que verlo y manejarlo como un agroecosistema, siendo ést</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Efecto de la Variedad y el Sistema de Cultivo sobre Caracteres Ligados a la Calidad en Fresa. Campaña 2023/2024.</t>
-[...43 lines deleted...]
-  <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2016/2017</t>
   </si>
   <si>
     <t>Información actualizada sobre las nuevas variedades de trigos duros en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de trigo duro a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2015/2016</t>
   </si>
   <si>
     <t>Información actualizada sobre las nuevas variedades de trigos duros en Andalucía, su comportamiento agronómico, productivo, así como sus parámetros de calidad, en las principales zonas productoras andaluzas. De esta forma, una rápida visión del documento permitirá obtener una buena orientación a la hora de tomar decisiones oportunas y adecuadas sobre la variedad de trigo blando a cultivar, en función del tipo de terreno, clima y las características de la explotación agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Nuevas Variedades de Trigo Duro en Andalucía. Campaña 2014/2015</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Resultados de los Ensayos de Nuevas Variedades de Triticale en Andalucia. Campaña 2015/2016</t>
@@ -3642,122 +3642,122 @@
   <si>
     <t>Este estudio analiza la red de transferencia de conocimiento de la transformación digital del sector olivarero andaluz, mediante la metodología de Análisis de Redes Sociales (ARS) que permite determinar la importancia y posición de los agentes implicados, el sentido e intensidad de las relaciones entre ellos, así como describir la estructura de la red que conforman, para conocer la situación y funcionamiento actual de la misma y proponer líneas estratégicas que favorezcan un funcionamiento más eficiente de la misma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Manual Formativo: Poda del Olivar</t>
   </si>
   <si>
     <t>Este manual dedicado a la poda del olivar, aborda aspectos relativos a esta técnica del cultivo del olivar con el objetivo de capacitar al olivarero en la toma de decisiones necesarias para lograr un óptimo manejo de esta práctica. Índice: UD 1: Aspectos generales de la poda del olivar; UD 2: Poda del olivar en vaso; UD 3: Poda del olivar en seto. Esperamos que este manual sea una herramienta útil para el alumnado de los cursos, facilitándoles el proceso de aprendizaje. Es el resultado del trabajo de un equipo de personas que han volcado su amplia experiencia en esta obra, y que se verán ampliamente gratificadas si con ella contribuyen a mejorar la formación del sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
   </si>
   <si>
     <t>Plantas Mediterráneas cuyo consumo puede originar Problemas Reproductivos en Pequeños Rumiantes</t>
   </si>
   <si>
     <t>Este material consiste en un resumen acerca de las plantas mediterráneas más comunes en Andalucía que pueden afectar a la reproducción en pequeños rumiantes. Facilitando su identificación, se proponen medidas desde el manejo ganadero para la prevención.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/85716fe9-b69a-4694-b609-5a6ed293ce5d</t>
   </si>
   <si>
+    <t>Empleo de Bacterias Promotoras del Crecimiento en Sustitución al Uso de Productos de Síntesis en el Cultivo de la Fresa</t>
+  </si>
+  <si>
+    <t>Este documento presenta un estudio del efecto de la aplicación de bacterias PGP a plantas de fresa, con una doble finalidad: por una parte incrementar el desarrollo radicular y por ende el crecimiento de la planta, mediante el uso de bacterias productoras de auxinas, y por otra, la lucha contra el hongo patógeno M. phaseolina, utilizando bacterias como biocontrol. Los estudios se han llevado a cabo en las variedades Candonga y Camarosa, en las instalaciones del Centro IFAPA Las Torres y Tomejil de Alcalá del Río (Sevilla). Los resultados muestran la eficacia de estos tratamientos, y abre la posibilidad a su uso en sustitución de productos de síntesis, en un contexto de agricultura sostenible.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/301846d1-fae6-4637-8e60-5a5371c3d081</t>
+  </si>
+  <si>
+    <t>Estimacion de la Distribucion varietal en el cultivo de fresa en Huelva - Campaña 2020/2021</t>
+  </si>
+  <si>
+    <t>Este documento presenta una estimación de la composición varietal del cultivo de la fresa en la provincia de Huelva en la actual campaña 2020-2021, expresada en porcentajes de plantas por variedad puestas en producción; también se muestra la participación de los principales programas de mejora genética.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/70822b55-2cac-41d5-ba25-95aede7852bd</t>
+  </si>
+  <si>
+    <t>Estimación de la distribución varietal en el cultivo de la fresa en Huelva - Campaña 2021-2022</t>
+  </si>
+  <si>
+    <t>Este documento presenta una estimación de la composición varietal del cultivo de la fresa en la provincia de Huelva en la actual campaña 2021-2022, expresada en porcentajes de plantas por variedad puestas en producción; también se muestra la participación de los principales programas de mejora genética. Este trabajo, realizado por el Grupo de Fresa del IFAPA, está basado, fundamentalmente, en la información facilitada por las empresas obtentoras o por las empresas licenciadas de los diferentes programas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f4f44f-f701-44f6-b1a4-2e4c229eb8cd</t>
+  </si>
+  <si>
+    <t>Actuaciones de Mejora Genética de la Raza Payoya. Campaña 2014.</t>
+  </si>
+  <si>
+    <t>Este documento presenta una memoria de las actuaciones realizadas por el centro de recogida de esperma del IFAPA Centro de Hinojosa del Duque durante el año 2014, mediante contrato de investigación con la asociación de criadores de raza caprina Payoya (ACAPA).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/44ab38bc-3759-42d0-a93d-4ec57798ea58</t>
+  </si>
+  <si>
+    <t>Proceso de Obtención de Plantas Madres Iniciales de Fresa</t>
+  </si>
+  <si>
+    <t>Este documento recoge el proceso mediante el cual se obtienen plantas madres iniciales de fresa, a partir de las cuales, y según el proceso descrito en el Reglamento Técnico de  Control y Certificación de Plantas de Viveros de Frutales (Real Decreto 929/95 del 9 de junio de 1995), se obtienen plantas de fresa certificadas para la producción de fruto en nuestro pais.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5b17c75a-5046-4d5e-b6c3-612a1ef6e266</t>
+  </si>
+  <si>
+    <t>Cultivo Bajo Invernadero de Tres Variedades de Mora (Rubus fruticosus)</t>
+  </si>
+  <si>
+    <t>Este documento recoge los resultados de un ensayo experimental en cultivo bajo invernadero de tres variedades de mora (Rubus fruticosus) como alternativa a los cultivos hortícolas convencionales.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018f1ec0-a3d6-499a-8e89-2e7a366cd3eb</t>
+  </si>
+  <si>
+    <t>La Ecografía en el Manejo Reproductivo de Explotaciones de Pequeños Rumiantes</t>
+  </si>
+  <si>
+    <t>Este documento tiene como objetivo el análisis de las ventajas e inconvenientes del uso de la ecografía en el manejo reproductivo de explotaciones de pequeños rumiantes, sobre la experiencia de IFAPA a través de la RAEA de Ovino.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d7b6c0f8-232e-4264-8136-b8644fd1d4eb</t>
+  </si>
+  <si>
     <t>Recursos Fitogenéticos de Leguminosas Colección Nuclear de Vicia faba: Datos de Pasaporte</t>
   </si>
   <si>
     <t>Este documento presenta los datos de pasaporte de las distintas entradas que integran la Colección Nuclear de Vicia faba del Banco de Germoplasma de Leguminosas del IFAPA. El objetivo perseguido es ofrecer información a los equipos de mejora públicos y privados de dicho germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4dc9cf4-b88c-42f7-b0a2-4b81212ad647</t>
   </si>
   <si>
-    <t>Empleo de Bacterias Promotoras del Crecimiento en Sustitución al Uso de Productos de Síntesis en el Cultivo de la Fresa</t>
-[...61 lines deleted...]
-  <si>
     <t>Aplicación de Productos Fitosanitarios. Nivel Fumigador. Ed.2020</t>
   </si>
   <si>
     <t>Esta segunda edición del manual de Aplicación de productos fitosanitarios nivel fumigador recoge algunas modificaciones en contenidos y redacción respecto al publicado en 2017, con la intención de actualizar y mejorar la calidad de la formación que imparten tanto las entidades acreditadas como el IFAPA. UD 1: Problemática fitosanitaria; UD 2: Propiedades, modos y espectro de acción de los fumigantes; UD 3: Aplicación de fumigantes: planificación y aspectos a considerar; UD 4: Técnicas y equipos de fumigación; UD 5: Mantenimiento, regulación, calibración, revisión e inspección de los equipos de aplicación; UD 6: Práctica de fumigación. Ejercicios de desarrollo de casos prácticos; UD 7: Alternativas no químicas para la desinfección de suelos agrícolas; UD 8: Productos fumigantes. Etiquetas y fichas de datos de seguridad; UD 9: Detectores de gases, máscaras, filtros y otros elementos de seguridad. Mantenimiento de los elementos y equipos de seguridad; UD 10: Peligrosidad y riesgos específicos para la salud....</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/322d5de5-c1b3-48ba-817d-c4c9355cf16f</t>
   </si>
   <si>
     <t>Recomendaciones en la Elaboración de Queso de Oveja de Pasta Prensada</t>
   </si>
   <si>
     <t>Esta tipología de quesos, son originarios de la región castellana de La Mancha, principal destino de los rebaños trashumantes de ganadería ovina, siendo zonas de pastoreo en invierno y primavera, épocas de ordeño, mayor producción de leche y por tanto de elaboración de queso. La raza de ovino autóctona predominante es la Manchega, la cual se caracteriza por una gran rusticidad, capaz de soportar las temperaturas extremas de la zona. Este trabajo establece unas recomendaciones básicas durante las distintas fases de elaboración para obtener un producto óptimo desde el punto de vista tecnológico, nutricional y sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/605c5341-361a-4813-a190-55b78f08841c</t>
   </si>
   <si>
     <t>Cultivos potenciales para diversificar la producción agrícola en Andalucía</t>
   </si>
   <si>
     <t>Este documento  incluye varios cultivos con potencial de desarrollo en Andalucía por su capacidad de adaptación a ciertas regiones en función de sus requerimientos edafoclimáticos y la oportunidad de mercado que suponen. Se incluyen cultivos industriales con demanda internacional, cultivos para consumo humano en fresco o procesados procedentes de otras regiones o países que están siendo introducidos en nuestra dieta habitual y cultivos que cayeron en  desuso o que están infrautilizados y  que presentan un alto valor nutricional para el consumo humano. Se presenta la situación actual de cada uno de ellos,  la oportunidad que pueden tener, sus requerimientos edafoclimáticos, su descripción botánica y las técnicas de cultivo habituales que deben ser adaptadas a las nuevas condiciones de cultivo</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
@@ -3786,77 +3786,77 @@
   <si>
     <t>Este documento incluye aspectos generales tanto de las especies secundarias como de la de nueva aparición, aportando información sobre su biología, cultivos más afectados por las distintas especies, así como los daños que provocan y las medidas, tanto de control químico como biológico que actualmente puede abordarse para el control de las mismas. Incluye también material fotográfico que permita una fácil identificación de las diferentes especies, así como sus diferentes estadios y los daños provocados en los cultivos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Estrategia de Control Biológico Mediante la Utilización de Amblyseius swriskii en Cultivo de Pepino</t>
   </si>
   <si>
     <t>Este documento muestra los resultados de un conjunto de ensayos dirigidos a desarrollar una nueva estrategia de introducción del ácaro depredador Amblyseius swirskii en el cultivo de pepino. Las líneas estratégicas que definen los ensayos son: la reducción en la dosis de suelta del depredador, la instalación de los organismos beneficiosos desde el inicio del cultivo y el uso de polen de Typha latiifolia como alimento suplementario para el mantenimiento temporal de las poblaciones de ácaros. Para ello se han realizado dos ensayos, uno de laboratorio y otro dividido en dos fases: semicampo y campo. El primero de ellos ha tenido por objetivo determinar una dosis óptima de suelta del depredador, el segundo ha tratado de evaluar la aplicación de esta dosis en condiciones de semicampo y campo, además de evaluar la eficacia en el aporte de polen de Typha latiifolia para el mantenimiento de las poblaciones del fitoseido en condiciones de escasez de presa y bajas temperaturas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
     <t>Guía sobre el Sistema de Cultivo Superintensivo en Cítricos</t>
   </si>
   <si>
     <t>Este documento muestra un nuevo modelo de sistema de cultivo en cítricos llamado Superintensivo, es decir, plantaciones de alta densidad con árboles de reducido vigor con unas 2.200 plantas/hectárea aproximadamente, marcos de plantación más estrechos y formación en setos mediante el empleo de la poda mecanizada, orientado a la recolección mecanizada con equipos cabalgantes sacudidores de follaje, tipo vendimiadora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
+    <t>Teledetección para agricultura</t>
+  </si>
+  <si>
+    <t>Esta publicación proporciona una serie de conceptos básicos sobre el uso de la teledetección centrada en el sector agrícola. En los distintos apartados del documento, se detallan las características fundamentales y resolución de los datos proporcionados por los sensores remotos, así como los principales satélites actualmente disponibles para aplicaciones agrícolas. Se describen además las características de las imágenes haciendo especial hincapié en el procesamiento de la información previo a su uso. Finalmente, se muestran algunos ejemplos de uso de sensores en el ámbito agrícola, como en el seguimiento preciso del estado de los cultivos, en la estimación de producción de biomasa o en el seguimiento del estrés hídrico, entre otros.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
+    <t>Resultados de Ensayos de Nuevas Variedades de Avena en Andalucía Campaña 2019/2020</t>
+  </si>
+  <si>
+    <t>Esta publicación, pretende incorporar un elemento de interés para la toma de decisiones del agricultor, puesto que el conocimiento de la adaptabilidad y comportamiento de las variedades, son decisivos para saber qué sembrar en función del destino de la cosecha. La constante necesidad de evaluar y caracterizar las nuevas variedades de avenas que se lanzan al mercado, son vitales para un correcto asesoramiento al sector productor, influyendo así en una mayor profesionalización del mismo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
+  </si>
+  <si>
     <t>Estimación de las necesidades hídricas de los cultivos usando teledetección</t>
   </si>
   <si>
     <t>Esta publicación describe una aproximación para estimar las necesidades hídricas de los cultivos integrando información procedente de sensores remotos en las directrices recogidas en el manual FAO-56. La estimación precisa del consumo de agua de los cultivos, o evapotranspiración (ET), permite ajustar los aportes del riego a las necesidades reales de las plantas. Se optimizaría así el uso del agua reduciendo el impacto medioambiental de los regadíos. Este documento pretende servir de guía, y se explica paso a paso el procedimiento de cálculo para la aplicación de este enfoque, desde la obtención de datos de entrada hasta la estimación de la ET, enumerando diferentes herramientas para su visualización y procesamiento. Finalmente, se muestran varios ejemplos de aplicaciones prácticas en zonas agrícolas y de vegetación natural.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Teledetección para agricultura</t>
-[...16 lines deleted...]
-  <si>
     <t>Adopción y Prácticas Industriales y de Comercialización Asociadas a la Norma ISO 9001 en la Industria Oleícola Andaluza</t>
   </si>
   <si>
     <t>España y Andalucía son los principales exportadores de aceite de oliva del mundo con un fuerte crecimiento en los últimos años. Esto se ha traducido en el aumento de la demanda de las normas de calidad reconocidas internacionalmente, siendo una de las más importantes la ISO 9001. Los objetivos de este trabajo son definir los factores que han condicionado la adopción de la norma ISO 9001 en la industria almazarera andaluza; examinar si la adopción de la ISO 9001 por las industrias se asocia con el uso de prácticas industriales y de comercialización diferenciadas; y generar conocimiento para el diseño de políticas públicas para fomentar la adopción de la norma en el sector y mejorar las prácticas industriales y de comercialización asociadas a la misma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
   </si>
   <si>
     <t>Detección de la Almendra Amarga mediante Espectroscopía de Infrarrojo Cercano NIRS</t>
   </si>
   <si>
     <t>Espectroscopía de Infrarrojo Cercano NIRS una técnica analítica no destructiva que permite diferenciar las almendras amargas, con más de 5 mg/g de amigdalina, de las no amargas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Guía de Cultivo de Sandía al Aire Libre</t>
   </si>
   <si>
     <t>Esta guía de cultivo pretende informar sobre el método de cultivo de sandía (Citrullus lanatus) al aire libre. Este cultivo ocupa un 9% del área mundial dedicada a cultivos de hortalizas. Andalucía es la comunidad líder tanto en superficie cultivada como en producción. En este documento se ofrece una descripción botánica la planta, técnica de siembra, requerimientos y manejo de cultivo, plagas y enfermedades del cultivo, así como las principales variedades y tipos de sandias. Por último se presenta unos costes de producción teniendo en cuenta el sistema de riego utilizado.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
@@ -3867,122 +3867,122 @@
   <si>
     <t>Esta guía de cultivo pretende oferecer información sobre el desarrollo de la planta de girasol, las actuales tendencias en las técnicas de su cultivo y diferentes formas y épocas de siembra, así como de las enfermedades y plagas mas frecuentes en Andalucía. El documento remite a la consulta de los resultados obtenidos en los últimos años de los ensayos de las variedades resistentes a la raza “F” de jopo y del nuevo material genético resistente a herbicidas. Igualmente se pueden consultar los rendimientos obtenidos en los ensayos de girasol de siembras invernal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guía de cultivo de la Almorta</t>
   </si>
   <si>
     <t>Esta guía recoge la información necesaria para afrontar con éxito el cultivo de la almorta (Lathyrus sativus) en condiciones extensivas de secano, bajo modelos de producción convencional, integrada o ecológica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sistemas sostenibles de cultivos herbáceos de secano. Operación 10.1.4</t>
   </si>
   <si>
     <t>Esta Jornada Formativa de “Agroambiente y Clima” se enmarca en las acciones encaminadas a asegurar un correcto cumplimiento de los compromisos agroambientales adquiridos en algunas de las operaciones incluidas en la Medida 10 del Programa de DesarrolloR ural de Andalucía (PDRA). El objetivo que se pretende conseguir con la impartición de estas jornadas es el de mejorar las capacidades de los beneficiarios de las ayudas y concienciar a la población agraria en el uso de sistemas de producción compatibles con la conservación del medio ambiente, así como informar del PDRA y de los compromisos suscritos. El Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (IFAPA) tiene entre sus objetivos el diseño y desarrollo de actuaciones orientadas a la formación de trabajadores, técnicos y profesionales de los sectores agrario, alimentario y pesquero. La elaboración de estos manuales se enmarca dentro de las actividades desarrolladas por el IFAPA para transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
+  </si>
+  <si>
+    <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2017/2018 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2018-2019</t>
+  </si>
+  <si>
+    <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2018/2019 y también la participación de cada programa de mejora. Este trabajo  está  basado, fundamentalmente,  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Panorama Varietal en el Cultivo de Fresa en Huelva. Periodo 2012-2015</t>
+  </si>
+  <si>
+    <t>En  este  informe  técnico  se  muestra  la  información  obtenida  en  las  últimas  tres campañas de cultivo (2012-2013, 2013-2014 y 2014-2015) acerca de la  estimación de la distribución varietal en Huelva, en lo que al porcentaje de plantas en producción se refiere.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. campaña 2016-2017</t>
+  </si>
+  <si>
+    <t>En  este  Informe  Técnico  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2016/2017 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influencia del Sistema de Cultivo sobre Variedades de Fresa. Campaña 2021/2022. II Calidad</t>
+  </si>
+  <si>
+    <t>Entre los caracteres que se tienen en cuenta en los programas de mejora de fresa, además de los relacionados con la productividad del cultivo, están aquellos que le confieren calidad organoléptica. Y entre los consumidores, es sin duda esta calidad a la que se presta mayor atención. En este trabajo se presentaron resultados relativos a la calidad organoléptica y post-cosecha de dieciséis variedades de fresa, ensayadas en tres sistemas de cultivo, convencional, sin suelo y ecológico durante la campaña 2021-2022.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Evaluación del Uso de Compost de Restos Hortícolas en Cultivo de Tomate</t>
+  </si>
+  <si>
+    <t>Entre los problemas que genera el sistema de producción bajo invernadero y que puede limitar su sostenibilidad, destaca la elevada producción  anual de  residuos de cosecha (1.751.242 t.año-1) cuya  acumulación constituye un grave problema medio ambiental.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Técnica del Rayado en Cítricos. Fundamentos y Modo de Realización en Campo</t>
   </si>
   <si>
     <t>Es objeto de este trabajo dar a conocer las posibilidades que el empleo de la técnica del rayado ofrece al cultivo de los cítricos, además de describir cuales son los fundamentos y el modo correcto de realización en campo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>Mejora del Cuajado y Productividad de `Navel Powell Summer` mediante el Rayado y/o Aplicación Foliar de Extractos de Algas con Actividad Hormonal</t>
   </si>
   <si>
     <t>Es objeto de este trabajo es dar a conocer las posibilidades que el empleo de diferentes técnicas y productos ofrecen al cultivo de los cítricos. En esta línea y en la labor de transferencia del IFAPA, se presentan los resultados obtenidos de un ensayo experimental en el que se evaluó el rayado y el empleo de fitorreguladores, de origen natural, en la mejora del cuajado de `Navel Powell´.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
-[...52 lines deleted...]
-  <si>
     <t>¿Es rentable el olivar andaluz? Un análisis por sistema productivo.</t>
   </si>
   <si>
     <t>En la última década se viene desarrollando un intenso debate sobre la sostenibilidad económica del olivar andaluz en el cual coexisten sistemas de sierra y tradicionales con intensivos. Con este trabajo se pretende contribuir a incrementar el conocimiento sobre su rentabilidad. Para ello, se realizó una encuesta a explotaciones de olivar siguiendo un proceso polietápico con la finalidad de establecer su estructura de costes. De los resultados se desprende que el coste unitario de producir un kg de aceite es sensiblemente mayor en los sistemas de sierra y tradicionales que en los intensivos. Tanto es así, que la dependencia de dichos sistemas de las ayudas directas es muy acusada, estableciéndose como el instrumento que garantiza su viabilidad económica. La reconversión del olivar es una vía factible, en determinadas localizaciones, que puede ser impulsada por la administración regional para que se aborde de forma conjunta por los agricultores incentivando la creación de unidades de gestión de fincas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>La regeneración del arbolado en la dehesa</t>
   </si>
   <si>
     <t>En la unidad 1 se describe de forma pormenorizada el papel del arbolado en este sistema, se expone de manera detallada el proceso de regeneración natural del arbolado, así como los factores que lo favorecen y dificultan en la dehesa, y se caracteriza el estado de la regeneración del arbolado de la dehesa en Andalucía.En la unidad 2 se exponen algunas de las estrategias que podrían utilizarse en función de la situación de partida, y las precauciones que es necesario considerar para maximizar el éxito de las mismas.En la unidad 3 se exponen algunas estrategias que pueden mejorar la conservación de estas formaciones vegetales de manera compatible con otros usos de la finca. El manual finaliza con un ejercicio práctico que busca consolidar los principales conocimientos expuestos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Ensayo de Herbicidas de Postemergencia contra Centaurea diluta en Trigo Duro</t>
   </si>
   <si>
     <t>En las campiñas de Andalucía cada vez son más frecuentes e importantes las infestaciones de Centaurea diluta. Esta especie pertenece a la familia compuestas y en el sur de España presenta una emergencia escalonada desde las primeras lluvias otoñales hasta bien avanzada la primavera, por lo que se encuentra en muchos cultivos de la alternativa, prácticamente en todos. Además crece rápidamente y sobrepasa en altura a las plantas cultivadas, llegando en condiciones favorables a superar ampliamente los 2 m de altura, por lo que resulta muy competitiva. Esta especie se encuentra hoy día claramente en expansión. Es una especie bastante tolerante a muchos herbicidas autorizados. En años anteriores se realizaron 2 ensayos con herbicidas de preemergencia, pero con poco éxito, ya que los mejores productos han quedado recientemente fuera del registro para España (Alcántara et al., 2016 y Saavedra et al., 2017). Sin embargo, en postemergencia existen varios herbicidas autorizadosque realizan un buen controlde C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4011,113 +4011,113 @@
   <si>
     <t>En los últimos años el cultivo del almendro ha pasado de ser un cultivo relegado a zonas poco productivas y de secano, a ser una clara alternativa a otros cultivos tradicionales en zonas agrarias de gran fertilidad, haciendo un uso intensivo del regadío.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Resultados de los Ensayos de Variedades Clearfield y Sulfo de Girasol en Andalucía. Campaña 2019.</t>
   </si>
   <si>
     <t>En los últimos años han hecho su aparición en el mercado del girasol nuevas variedades que se  caracteriza  por  su resistencia genética a tratamientos con determinados herbicidas, los cuales proporcionan un aceptable control de malas hierbas de hoja ancha y estrecha, así como al jopo (Orobanche cumana). Estas variedades, muchas de las cuales tienen la caracteristica de alto oleico (HO), van ocupando cada año una mayor superficie de siembra.  Las siembras de estas variedades puede hacerse más temprana ya que el control de dicotiledóneas se puede realizar con los tratamientos de herbicidas y de esta forma el cultivo podría aprovechar mejor las lluvias de invierno y primavera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Efecto de la duración del pulso de riego sobre la producción y calidad de lechuga iceberg</t>
   </si>
   <si>
     <t>En riegos localizados de alta frecuencia el factor que más influye en la distribución del riego dentro de una parcela es la duración del pulso de riego. En el presente trabajo se evalúa el efecto de la duración del pulso del riego sobre la producción y calidad de un cultivo de lechuga Iceberg en una parcela en pendiente. El ensayo se llevó a cabo en un ciclo corto de verano situada en Huéneja (Granada). La zona de la parcela se mostró como un factor determinante tanto en el rendimiento obtenido, como en el porcentaje de lechuga de máxima calidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Resultados de los Ensayos de Colza en Andalucía. Campaña 2018-19</t>
+  </si>
+  <si>
+    <t>En la campaña 2018-19, se han realizado 2 ensayos de variedades de la RAEA de colza, ubicados en la finca Dos Hermanas (Montemayor) y en la finca Villaverde Alta (Córdoba).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
+    <t>Ensayos de productos formulados con glifosato</t>
+  </si>
+  <si>
+    <t>En la campaña de cultivo 2014-2015 se han observado daños graves de fitotoxicidad en los primeros estadios de girasol sembrado a finales de invierno o principios de primavera. Las afecciones han sido muy importantes en algunas fincas que han perdido casi la totalidad de la cosecha, mientras que en otras han sido más leves y el cultivo ha logrado llegar a maduración. Los daños se han producido en Andalucía y en otras comunidades como Castilla la Mancha o Castilla León. Algunos agricultores han manifestado que esos mismos síntomas ya se habían visto en campañas anteriores, desde hace 3-4 años. Estos daños observados por agricultores y técnicos, por los signos vistos en campo y los síntomas de las plantas, se sospechó que podían ser debidos a residuos de herbicidas a base de sulfonilureas, que se habían aplicado de 12 a 14 meses antes en el cultivo de cereal. El estudio recogido en este documento evalua la susceptibilidad de 21 variedades de girasol a Metsulfuron-metil que es uno de los herbicidas mas usados en los cereales y sobre el que se tienen mas sopechas de su implicación en los daños observados en girasol en la rotación trigo-girasol.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17437e19-90e7-4418-ab0e-fedb3ba18605</t>
+  </si>
+  <si>
+    <t>Caracterización de los Compuestos Biosaludables de la Zanahoria Morá</t>
+  </si>
+  <si>
+    <t>En la población de Cuevas Bajas (Málaga) se cultiva una variedad autóctona de zanahoria morada, conocida  como  “Zanahoria  Morá”.  Esta  variedad  se  caracteriza  por  tener  una  tonalidad  púrpura intensa en el exterior, una capa intermedia de color naranja y un característico corazón morado.  El  color  morado  del  interior  parece  estar  influenciado  por  la  zona  de  cultivo,  ya  que  se  ha observado que esta variedad cultivada en otro lugar no lo desarrolla. En este estudio se caracterizan los compuestos funcionales de esta zanahoria durante la etapa de recolección, según el periodo de cosecha, el tamaño de la zanahoria y el color de su corazón.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Enfermedades de Suelo de los Cultivos de Pimiento Bajo Plástico del Sudeste de Andalucía</t>
   </si>
   <si>
     <t>En este trabajo se relacionan las enfermedades de suelo que se han detectado en los cultivos de pimiento bajo plástico del sudeste de Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Enfermedades Causadas por Hongos de Suelo en los Cultivos de Berenjena Bajo Plástico del Sudeste de Andalucía</t>
   </si>
   <si>
     <t>En este trabajo se relacionan las enfermedades que causadas por hongos de suelo se han detectado en los cultivos de berenjena bajo plástico del sudeste de Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Efecto del Acolchado de Malla Negra en `Clementina de Nules` Bajo Condiciones de Salinidad. Almería, Campaña 2015-2016</t>
   </si>
   <si>
     <t>En este trabajo se pretende estudiar el efecto del acolchado de malla bajo estas condiciones de cultivo. Así, el objetivo de este trabajo es evaluar el efecto del acolchado con malla negra y dos régimenes hídricos (100% ETc y 66,6% ETc) sobre la variedad `Clementina de Nules´ en condiciones de salinidad del agua de riego (agua de baja calidad y de alta conductividad eléctrica) y suelo de la parcela en la provincia de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Cultivo Protegido de Seis Variedades de Pepino Dulce (Solanum muricatum)</t>
   </si>
   <si>
     <t>En la búsqueda de cultivos alternativos a los hortícolas convencionales cultivados bajo invernadero, en este trabajo se evaluó la producción de seis cultivares de pepino dulce (Solanum muricatum) en invernadero. Los ensayos se realizaron en 2015. Todos los cultivares se desarrollaron correctamente obteniendo altas producciones, destacando el cultivar Valencia como el más productivo y precoz. El cultivo de pepino dulce puede ser una alternativa interesante a los cultivos de hortalizas convencionales en los invernaderos de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Resultados de los Ensayos de Colza en Andalucía. Campaña 2018-19</t>
-[...25 lines deleted...]
-  <si>
     <t>Influencia del uso de cubiertas vegetales en el comportamiento agronómico de un viñedo cultivado en ecológico</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados obtenidos entre los años 2013 a 2018 en un viñedo de la variedad Pedro Ximénez cultivada en ecológico en el Sur de Córdoba. Se han evaluado tres tratamientos de manejo de suelo: Laboreo tradicional (L), cubierta vegetal espontánea (CVE) y cubierta vegetal sembrada (CVS). Se ha comparado los efectos de los distintos tratamientos en parámetros relacionados con la fisiología, rendimiento y calidad de la uva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Evaluación de Variedades de Fresa en Cultivo Convencional con Suelo Biosolarizado. Campaña 2018/2019</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados obtenidos, en la campaña 2018-2019, con doce variedades en condiciones de cultivo convencional pero con suelo biosolarizado. Esta técnica combina dos elementos: la incorporación de materia orgánica biofumigante (biofumigación) y la simultánea con la solarización del suelo. Si bien esta técnica de desinfestación de suelos es minoritaria, desde el IFAPA creemos que es una alternativa a considerar ante las constantes restricciones de uso de materias activas que se están produciendo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>Capacidad de dos Bacterias Probióticas de Metabolizar los Antioxidantes de la Naranja</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados  de un estudio in vitro sobre la capacidad de dos bacterias probióticas (Bifodobacteria longum y Lactobacillus rhamnosus), bacterias comúnmente presentes en el tracto intestinal y que adicionalmente son empleadas como suplementos alimentarios, de transformar o metabolizar los compuestos fenólicos mayoritarios de la naranja, a otros compuestos los cuales van a ser los responsables de los efectos beneficiosos atribuidos al consumo de esta fruta o de sus zumos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f263d5bd-982c-4400-b4ac-fb50c1f3f1df</t>
@@ -4218,131 +4218,131 @@
   <si>
     <t>En este trabajo se presentan los principales resultados obtenidos al analizar la incidencia y causas del decaimiento del castaño en la Sierra de Aracena y Picos de Aroche. Se expone la superficie afectada, así como la sintomatología y  principales enfermedades presentes en la zona. Por último se hace una propuesta de actuaciones para reducir la incidencia y propagación de las principales patologías detectadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Elaboración de un Extracto de Ajo Rico en Compuestos Saludables</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados de diversos métodos de extración de compuestos de interés nutricional y saludable, en dos variedades de ajo (blanco y morado)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Potencialidad Enológica de las Variedades de Vid Cultivadas en Andalucía Doradilla y Vijiriega</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados de la elaboración de vinos de dos variedades minoritarias cultivadas en</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Caracterización Organoléptica y Nutraceútica de Cinco Variedades de Fresa</t>
+  </si>
+  <si>
+    <t>En este trabajo se presenta la caracterización nutricional, organoléptica y funcional de cinco variedades de fresa durante los años 2010 y 2011 en España: Fuentepina, Amiga, Camarosa, Candonga y Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Calendarios de riego de la frambuesa basados en datos meteorológicos históricos</t>
+  </si>
+  <si>
+    <t>En este trabajo se presenta un ensayo de diferentes calendarios de riego para el cultivo de la frambuesa en la provincia de Huelva.  El tratamiento T1 aplicó el riego resultante del cálculo de la ETo en condiciones de cielo despejado. El T2 aplicó un calendario basado en el pronóstico meteorológico de la AEMET a escala semanal.  El T3 aplicó un calendario basado en la ETo media histórica de los últimos 20 años.  Finalmente, el tratamiento control (T4) recibió el riego aplicado al resto de la finca. La utilización del calendario de riego para el cultivo de la frambuesa, basado en series históricas de datos meteorológicos para estimar la ETo permitió obtener producciones similares a las conseguidas usando un calendario de riego basado en el pronóstico meteorológico de la AEMET o en condiciones de cielo despejado, con la ventaja de disponer de un calendario fijo al principio de la campaña y que puede ser utilizado de una campaña a otra.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Caracterización Volátil de Naranja de Zumo (cv. Salustiana) Ecológica y Convencional</t>
+  </si>
+  <si>
+    <t>En este trabajo se presenta un método de análisis de volátiles en naranja, mediante una técnica rápida, limpia y respetuosa con el medio ambiente (la micro-extracción en fase sólida en el espacio de cabeza, acoplada a cromatografía de gases y espectrometría de masas) para la determinación de los volátiles con contribución sensorial al aroma de la naranja, como herramienta útil no solo en la caracterización de la naranja, si no también para la discriminación, mediante el análisis estadístico, del sistema de cultivo: ecológico y convencional. Si bien para aplicar esta técnica en la discriminación del sistema de cultivo de las naranjas se requieren estudios adicionales con más variedades y años de medición, y tambien profundizar en las causas de esas diferencias.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
+    <t>Confirmación de Híbridos en Garbanzos con Pruebas de ADN</t>
+  </si>
+  <si>
+    <t>En este trabajo se presentan dos casos (para Orobanche y Fusarium) donde se confirma la naturaleza híbrida de las plantas F1 obtenidas por cruzamientos dirigidos en el programa de mejora de garbanzo de Córdoba. La comprobación se ha realizado utilizando marcadores moleculares seleccionados en base al polimorfismo entre los parentales del cruzamiento, premisa indispensable para su uso. La confirmación de la naturaleza híbrida de los cruzamientos es de suma importancia ya que su comprobación se realiza en estado de plántula permitiéndonos descartar las semillas F1 que no proceden del cruzamiento deseado, suponiendo un ahorro de tiempo, espacio y esfuerzo y por lo tanto económico.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
+  </si>
+  <si>
+    <t>Variabilidad Morfológica en Habas y Garbanzos</t>
+  </si>
+  <si>
+    <t>En este trabajo se presentan la variabilidad morfológica de habas y garbanzos que se encuentra recogida en el Banco de Germoplasma de Leguminosas del IFAPA en Córdoba. Esta variabilidad se está utilizando en los programas de mejora de Córdoba de ambos cultivos para obtener nuevas variedades y para desarrollar marcadores moleculares asociados a caracteres de interés agronómico que ayuden a una selección más eficaz y eficiente de nuevos materiales. Ambos cultivos, son leguminosas granos de importancia en Andalucía y se caracterizan por su elevado contenido en proteína, por tener la capacidad de fijar N2 atmosférico. Además, son una fuente importante de macro y microelementos beneficiosos para la salud, siendo cultivos de gran interés tanto para el consumo humano como para la alimentación animal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Compostaje de Restos Vegetales de los Cultivos Extensivos y Frutales de Andalucía</t>
   </si>
   <si>
     <t>En este trabajo se exponen los primeros resultados del Proyecto “CompostAnd”, que aborda la gestión sostenible de restos vegetales de cultivos extensivos y frutales típicos de Andalucía occidental. Se justifica la necesidad de compostar como respuesta a distintas problemáticas por las que atraviesa el sector agrícola, convirtiéndose en una oportunidad económica y medioambiental. Se aportan las primeras experiencias llevadas a cabo por IFAPA  en el compostaje de restos vegetales típicos de Andalucía occidental, como paja, restos de fruta cítrica procedente del destrío y restos de poda, y se detallan los parámetros a medir  y manejo del compost, para garantizar la estabilidad y calidad final del mismo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>Efecto de la Exposición al Sol sobre la Calidad de los Frutos en distintas Variedades de Fresa</t>
   </si>
   <si>
     <t>En este trabajo se ha planteado comprobar el efecto del nivel de exposición a la luz sobre la calidad de los frutos de fresa y evaluar si las diferencias observadas entre variedades se deben a la arquitectura o a la bioquímica propia de cada variedad. Se analizaron cuatro de las variedades más representativas durante la campaña 2015-16 diferenciando entre frutos expuestos a la luz y no expuestos. Los principales resultados mostraron que la exposición de los frutos a la luz afecta a su calidad, en cuanto al sabor y la concentración de antioxidantes, por lo que es un factor a tener en cuenta a la hora de orientar el cultivo si bien la magnitud del efecto depende de la variedad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Eficacia de Distintas Técnicas Químicas de Desinfestación de Suelo en el Cultivo de la Fresa. Campaña 2017-18</t>
   </si>
   <si>
     <t>En este trabajo se muestran los resultados de trabajo de la evaluación agronómica y la eficiencia en el control de patógenos fúngicos y nematodos, de importantes combinaciones de materias activas de origen químico y de novedosas técnicas de aplicación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Determinación de la Biodisponibilidad de los Compuestos Antioxidantes de la Fresa para su Uso en Programas de Mejora</t>
   </si>
   <si>
     <t>En este trabajo se plantea la necesidad de incluir en los programas de mejora de fresa no solo la cuantificación de los antioxidantes que posee el fruto sino más bien la cuantificación de los antioxidantes de ese fruto que son potencialmente bioactivos, es decir, aquellos que pueden ejercer un efecto beneficioso en la salud humana. Para ello se presenta un método in vitro que simula la digestión humana tipo y que puede ser utilizado como herramienta en la obtención de variedades de fresa saludables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Caracterización Organoléptica y Nutraceútica de Cinco Variedades de Fresa</t>
-[...43 lines deleted...]
-  <si>
     <t>Manejo Integral de Plagas de Frutales de Hueso.</t>
   </si>
   <si>
     <t>En este material docente se expone una revisión de los principales aspectos teóricos y prácticos que pueden ser de utilidad en la lucha contra las principales plagas de los frutales de hueso en nuestra comunidad, dentro del Programa de Producción Integrada contemplado en el Reglamento de Producción Integrada de melocotonero, ciruelo y albaricoquero en Andalucía (BOJA, 2013). Con esta publicación se pretende poner a disposición de los agricultores y técnicos del sector una herramienta útil y de fácil acceso, que facilite la práctica del manejo integrado de las plagas que atacan a nuestros frutales de hueso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Producción de Trigo Duro de Alta Calidad en Condiciones de Regadío</t>
   </si>
   <si>
     <t>En este trabajo empleando variedades de trigo duro de alta calidad, de se ha desarrollado en dos localidades, Santaella (Córdoba) y Jerez de la Frontera (Cádiz). Se han ensayado diferentes estrategias de riego, con especial énfasis sobre el momento de aplicación del último riego. El aporte de una mayor cantidad de agua y un retraso en la fecha del último riego conllevó una subida de rendimientos en todas las variedades ensayadas sin que se viese afectada la calidad del grano, clasificándose todas las variedades en grupo 1. Además, se estudió el empleo de un regulador de crecimiento, que reducirá la talla de los primeros entrenudos de las plantas, dificultando el encame. Se ha visto que la aplicación de un regulador de crecimiento no produce mermas en el rendimiento ni en la calidad de grano de las variedades de trigo duro estudiadas; por tanto, su uso va a permitir aplicar mayores dosis de riego sin que exista el riesgo de un aumento de la altura de las plantas y un consiguiente encame de las plantas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Análisis Instantáneo de Proteína en Grano de Trigo mediante un Instrumento NIR Portátil</t>
   </si>
   <si>
     <t>En este trabajo se desarrollan modelos de predicción para determinar con un instrumento NIRS portátil, de forma instantánea e in situ, el contenido en proteína en grano entero de trigo. Los modelos obtenidos presentan una adecuada capacidad predictiva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -4902,122 +4902,122 @@
   <si>
     <t>En el documento se describen de forma resumida las características de las cuatro especies-plaga más importantes del cultivo del aguacate en nuestra zona (dos ácaros tetraníquidos y dos cochinillas) y de sus principales enemigos naturales (ácaros depredadores, neurópteros y coccinélidos). Acompañando a la descripción se incluyen fotografías para una rápida identificación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
     <t>Meloidogyne en Calabacín: Caracterización de la Enfermedad</t>
   </si>
   <si>
     <t>En el documento se evaluan los factores que influyen en el desarrollo de la enfermedad y las repercusiónes en la producción de dos especies de nematodos, Meloidogyne incognita y Meloidogyne javanica afectando a cultivo de calabacín.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
     <t>Características de las Explotaciones de Cítricos en Andalucía</t>
   </si>
   <si>
     <t>En el presente documento se analizan las principales características de las explotaciones de cítricos en Andalucía incluyendo aspectos como las superficies de las explotaciones, los principales cultivos, así como sus rendimientos medios o marcos de plantación más empleados. Los datos utilizados en el estudio proceden de un sondeo realizado a 203 productores de cítricos en las principales zonas productoras de Andalucía. Se aportan los resultados más destacados para los cultivos más representativos (naranja, mandarina y limón) agrupados por provincia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83c8c49f-c8bd-41c2-a222-4dea15ed3d5e</t>
   </si>
   <si>
+    <t>Efectos del sistema de manejo en olivares en pendiente sobre la diversidad de mariposas</t>
+  </si>
+  <si>
+    <t>En Andalucía, los olivares con pendientes superiores al 20 representa un 26 8 de la superficie total de olivar, comprende aquellas zonas con limitación de usos de suelo debido a la combinación de factores como la altitud y pendiente, y que son poco rentables, lo que conlleva a un elevado riesgo de abandono para este cultivo en Andalucía En este sentido, la viabilidad de este olivar pasaría necesariamente por la potenciación y puesta en valor de los servicios ecosistémicos que generan estos agroecosistemas, uno de ellos son los derivados de fomentar la biodiversidad, servicio que se puede ver afectado por el tipo de manejo agronómico que se lleve a cabo en estos olivares Un indicador usado para evaluar la biodiversidad, es la estimación de las poblaciones de mariposas diurnas denominadas “lepidópteros ropalóceros”ropalóceros”, los cuales son muy sensibles a las modificaciones de los ecosistemas.Lo olivares ecológicos y abandonados son los que presentan una mayor diversidad de mariposas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
+  </si>
+  <si>
+    <t>Control biológico de plagas en cultivo de pepino de invierno: Amblyseius swirskii Athias-Henriot frente a Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>En cultivo de pepino, el control biológico se basa fundamentalmente en sueltas del ácaro depredador Amblyseiusswirskii para el control de la mosca blanca  y del trips de las flores. Sin embargo, su instalación puede estar limitada en los ciclos tardíos de otoño-invierno, debido a diferentes causas. Actualmente está disponible comercialmente otro ácaro depredador, Transeius montdorensis que también puede alimentarse de estas plagas.  El objetivo de este trabajo ha sido realizar un ensayo comparativo entre ambas especies de depredadores para evaluar su comportamiento en condiciones de bajas temperaturas y su eficacia en el control de plagas en un cultivo de pepino de otoño-invierno. Los resultados muestran un comportamiento muy similar tanto en el desarrollo de las poblaciones de los ácaros depredadores, como en el control que realizan sobre las plagas de mosca blanca y trips. No obstante, T. montdorensis mostró una tasa reproductiva mayor en momentos puntuales.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Estudio de Diversidad en la Horticultura Protegida: Libélulas (I)</t>
+  </si>
+  <si>
+    <t>En diciembre de 2015 se estableció una red de setos con plantas arbustivas autóctonas en el entorno de varios invernaderos del Centro IFAPA La Mojonera (Almería). Estas plantaciones constituyen medidas para mejorar la biodiversidad en el paisaje de la horticultura intensiva. Uno de los grupos de insectos que se pueden beneficiar de estas actuaciones son las libélulas, que aparecen de forma espontánea sobres estas plantas y que tienen hábitos depredadores. El presente documento incluye la metodología realizada para la observación de odonatos encontrados en los diferentes setos instalados, así como el inventariado de especies identificadas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Ensayos de Susceptibilidad de Dos Variedades de Girasol a Tres Herbicidas del Grupo Sulfonilureas</t>
+  </si>
+  <si>
+    <t>En el año 2015, a finales de invierno y durante la primavera se observaron en Andalucía y Castilla daños graves de fitotoxicidad en girasoles. Esta publicación presenta los resultados de los ensayos de susceptibilidad realizados para resolver las dudas en cuanto a la fitotoxicidad de herbicidas en Girasol, aplicados en el cultivo anterior.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>El Virus de la Clorosis de la Lechuga en Cultivos de Judía</t>
   </si>
   <si>
     <t>El virus de la clorosis de la lechuga-Sp (LCV-SP) es una nueva cepa de LCV, que afecta a judía verde (Phaseolus vulgaris L.) y produce síntomas tales como moteado internervial y amarilleo en hojas medias y bajas, a la vez que se vuelven  más frágiles. Fue descrito por primera vez en invernaderos comerciales de las provincias de Granada y Almería, y las plantas afectadas fueron observadas en invernaderos con  Bemisia tabaci. LCV fue previamente descrito en calñifornia (USA) afectando a plantas de lechuga, sin embargo, la cepa española (LCV-SP), puede sólo afectar a plantas pertenecientes a la familia de las leguminosas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Detección Precoz de CGMMV mediante ImmunoStrip®</t>
   </si>
   <si>
     <t>El Virus del mosaico verde jaspeado del pepino, (Cucumber green mottle mosaic virus, CGMMV) es un miembro del género Tobamovirus, el cual se transmite fácilmente por contacto e infecta a muchas especies de cucurbitáceas incluyendo pepino. Su presencia en el sureste de Andalucía, se ha incrementado en los últimos cinco años debido, en parte, a la presencia en zonas donde no se había descrito con anterioridad,  de una nueva cepa del virus de origen asiático. El diagnóstico precoz es, entonces, de vital importancia para realizar una correcta estrategia de control. En este documento, evaluaremos la sensibilidad de la detección temprana de cada una de las razas de CGMMV mediante la técnica de Immunostrip.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
     <t>Recomendaciones para la Elaboración de Yogur</t>
   </si>
   <si>
     <t>El yogur artesano de cabra, oveja y vaca es un producto lácteo que se elabora cada día por más pequeñas y medianas empresas lácteas de Andalucía. En su elaboración se suelen incorporar productos naturales de la zona. Este trabajo establece unas recomendaciones básicas durante las distintas fases de elaboración para obtener un producto óptimo desde el punto de vista tecnológico, nutricional y sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c86a44c4-8f15-4d11-874e-6587f9dba2c4</t>
   </si>
   <si>
     <t>Efecto de la Pasteurización en la Aceituna Aloreña</t>
   </si>
   <si>
     <t>En 2009 se aprobó el reglamento de la Denominación de Origen Protegida (DOP): Aceituna Aloreña de Málaga, la primera en conseguir esta distinción en España. Su producción está localizada en el sureste de la provincia de Málaga. La aceituna de mesa Aloreña, es una aceituna curada en salmuera pudiendo estar total o parcialmente fermentada y conservada mediante la presencia de la sal, ácidos orgánicos, y especias. El proceso de elaboración no contempla el empleo de calor sobre el producto final, por lo que hay escasa información sobre el efecto de las temperaturas de pasteurización sobre las propiedades físico químicas de estas aceitunas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
   </si>
   <si>
-    <t>Efectos del sistema de manejo en olivares en pendiente sobre la diversidad de mariposas</t>
-[...34 lines deleted...]
-  <si>
     <t>Efecto de distintas dotaciones de riego sobre la producción y calidad en cuatro variedades de fresa en Huelva: campaña 2016/17</t>
   </si>
   <si>
     <t>El trabajo ha comparado la producción y calidad de diferentes variedades de fresa sometidas a cuatro tratamientos de riego establecidos utilizando como referencia los coeficientes de cultivo para la variedad ‘Sabrina’ (ETc Sab) durante la campaña 2016-2017. Las variedades estudiadas fueron ‘Sabrina’, ‘Fortuna’, ‘Splendor’ y ‘Primoris’. Los resultados mostraron que las variedades difieren en sus necesidades hídricas y por tanto no se ven afectadas de la misma manera por el recorte hídrico. Según estos resultados, el uso de una u otra variedad puede representar un ahorro en torno a un 25% de agua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b834061-75d7-441b-8bd5-eb4f4abd0519</t>
   </si>
   <si>
     <t>Evaluación de variedades locales de garbanzos. Campaña 2019/2020.</t>
   </si>
   <si>
     <t>El trabajo plantea como objetivo conocer el potencial de diferentes variedades locales o ecotipos de garbanzos de origen andaluz. Las líneas han sido caracterizadas y evaluadas en diferentes ambientes potenciales de cultivo. El documento recoge los resultados de la caracterización, así como los valores medios del rendimiento de cada ecotipo para los ambientes donde han sido evaluados comparándolos con una variedad convencional testigo. Como conclusión general, apuntar el gran potencial existente en los ecotipos de garbanzos estudiados, tanto como parentales donadores de genes para los programas de mejora vegetal, como para su uso directo como variedades de conservación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6f099b1-9153-4fc7-a9a1-f6bc1ad67c60</t>
   </si>
   <si>
     <t>Potencial de Variedades Locales para la Mejora del Trigo Duro</t>
   </si>
   <si>
     <t>El trigo duro en Andalucía se cultiva fundamentalmente en ambiente mediterráneo caracterizado por  precitaciones  estacionales,  alta  probabilidad  de  sequía  al  final  del  ciclo  y  ambientes  secos durante el desarrollo del grano. Estas condiciones suponen un riesgo importante ya que tanto la sequía como el calor pueden producir reducciones importantes del rendimiento.Los modelos de predicción de cambio climático sugieren un incremento de la frecuencia de altas temperaturas durante la floración en Europa que podrían provocar una disminución en la fertilidad de  las  espigas  y  una  senescencia  acelerada  de  las  hojas,  con  el  consiguiente  efecto  sobre  el rendimiento. En este contexto, las variedades locales pueden jugar un papel importante ya que al haber sido seleccionadas en condiciones locales durante generaciones pueden presentar características de adaptación a estos ambientes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
@@ -5358,176 +5358,176 @@
   <si>
     <t>La fertilización foliar en olivar. Corrección de carencias nutricionales</t>
   </si>
   <si>
     <t>El presente documento recopila la información actualizada para realizar correctamente la práctica de la fertilización foliar en olivar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sistemas sostenibles de cultivos leñosos. Cultivo del Almendro. Operación 10.1.6</t>
   </si>
   <si>
     <t>El presente documento va dirigido aquellas personas titulares de una explotación de almendro beneficiarias de la ayuda referida a la medida Agroambiente y Clima, con el objetivo de informarles de los requisitos obligatorios a cumplir, así como argumentar las razones por las que surge esta ayuda y el fin que se persigue conseguir, para entender los compromisos que se exigen. En el ámbito de la Comunidad Europea, las normas generales a la ayudas al desarrollo rural y la participación de ese fondo, dirigidas a la financiación de una serie de medidas, entre las que se encuentra la de Agroambiente y Clima, objeto de desarrollo en el presente documento. Se definen en el Reglamento (UE) núm. 1305/2013 del Parlamento Europeo y del Consejo, de 17 de diciembre de 2013 relativo a la ayuda al desarrollo rural a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER). En el ámbito nacional, el Marco Nacional de Desarrollo Rural para el periodo 2014-2020, armoniza las condiciones de aplicación y define los elemento</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Cultivos Leñosos. Cultivo del Almendro. II Jornada de seguimiento de la Operación 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Materias Primas Auxiliares en la Industria Lactea</t>
+  </si>
+  <si>
+    <t>El presente documento constituye el material didáctico que complementa el segundo módulo (Recepción y Almacenamiento de Materias Primas Auxiliares) del Programa Formativo de “Especialista en Quesería”.En la elaboración de productos lácteos es necesaria la incorporación de materias primas auxiliares además de la leche, que permitan el desarrollo del proceso productivo. Su adición tiene como objetivos la recuperación de las características de la leche tras las operaciones básicas anteriores, la adecuación al proceso de elaboración, la conservación del producto o la modificación de sus características organolépticas. En todo caso, es necesario llevar a cabo un control exhaustivo de la calidad de las mismas puesto que deforma directa o indirecta condicionan el producto final.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
+  </si>
+  <si>
+    <t>Obtención de un compost de calidad a partir de restos vegetales. Experiencia del “proyecto CompostAnd”</t>
+  </si>
+  <si>
+    <t>El presente documento describe el compostaje como una solución sostenible para mejorar la salud del suelo y gestionar residuos agrícolas. Explica el proceso, desde la mezcla adecuada de materiales hasta la maduración del compost, destacando la importancia del equilibrio carbono/nitrógeno, la aireación y el control de humedad y temperatura. Basado en la experiencia del proyecto CompostAnd, ofrece recomendaciones prácticas para que los agricultores produzcan compost de calidad en sus explotaciones, promoviendo la sostenibilidad y la economía circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Características de Sinapis alba subsp. Mairei como cubierta vegetal y para biofumigación</t>
   </si>
   <si>
     <t>El presente documento es compendio de toda la información que existe en la actualidad sobre el empleo de Sinapis alba subsp. mairei como cubierta vegetal: descripción y características de la especie, técnicas de implantación y manejo de este tipo de cubierta, adaptación al medio ambiente, uso en biofumigación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
   </si>
   <si>
     <t>Primeros ensayos de productos orgánicos contra especies arvenses en olivar ecológico</t>
   </si>
   <si>
     <t>El presente documento muestra los resultados de los primeros ensayos en los que se han empleado productos orgánicos con potencial efecto fitotóxico en el control de especies arvenses en olivar ecológico. Se presentan algunas alternativas que deberán ser estudiadas y evaluadas en mayor profundidad con el objetivo de intentar buscar alguna alternativa ecológica al control de malas hierbas en este tipo de olivar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
     <t>Respuestas al riego que influyen en la verticilosis del olivo</t>
   </si>
   <si>
     <t>El presente documento muestra los resultados de un ensayo de larga duración en el que se han evaluado diversos parámetros morfológicos y fisiológicos para determinar la influencia del riego en el desarrollo de la Verticilosis del Olivo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
   </si>
   <si>
     <t>El Estrés Hídrico y la Formación de Aceite de Oliva</t>
   </si>
   <si>
     <t>El presente documento muestra los resultados de un ensayo realizado en 2016, en el que se ha estudiado la respuesta de los olivos a distintos grados de estrés hídrico. Se ha comprobado la influencia del nivel de estrés en la formación y producción final de aceite.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
   </si>
   <si>
     <t>Desestacionalización Reproductiva en Ovino de Carne. Indicadores Técnico-Económicos. Campaña 2014</t>
   </si>
   <si>
     <t>El presente documento presenta los datos tecnicos y económicos del año 2014 de dos sistemas productivos de ovino extensivo de aptitud cárnica. Los dos sistemas de manejo reproductivo analizados son el tradicioneal de tres parideras al año y el sistema star con cinco parideras y tratamiento hormonal.reproductivo del rebaño,</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Materias Primas Auxiliares en la Industria Lactea</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+    <t>Comparación de Tres Estrategias de Abonado Nitrogenado en el Cultivo del Algodón</t>
+  </si>
+  <si>
+    <t>El plan de restricciones de la fertilización de nitrógeno para la admisibilidad en relación con la ayuda agroambiental del cultivo del algodón propone una dosis máxima de Nitrógeno. En este documento se evalúa los resultados de un estudio experimental sobre el abonado de nitrógeno en el cultivo de algodón con los objetivos siguientes: - Comparar las estrategias de abonado convencional con las nuevas tecnologías de abonos de liberación lenta y adecuar el manejo para evitar pérdidas de nitrógeno a través de la lixiviación. - Adecuar el momento de aplicación para mejorar el aprovechamiento del nitrógeno por el cultivo del algodón. Los resultados ponen de manifiesto la eficiencia de las tecnologías de abonos de liberación lenta de nitrógeno para distintas circunstancias ensayadas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Producción Integrada de Oleaginosas y Leguminosas Grano</t>
+  </si>
+  <si>
+    <t>El presente documento catalogado como material didáctico es el manual de consulta que se utilizará en los cursos de Producción Integrada en oleaginosas y leguminosas grano. En dicho documento, estructurado en cinco unidades didácticas, se abordan los conocimientos mínimos necesarios para alcanzar la habilitación en Técnico de Producción Integrada de Oleaginosas y  Leguminosas Grano. UD 1: Producción Integrada. Concepto, origen, carácter, desarrollo normativo y situación actual; UD 2: Reglamento específico de Producción Integrada de oleaginosas y leguminosas grano; UD 3: Aspectos propios de los cultivos. UD 4: Oleaginosas.  Generalidades y especies amparadas por el Reglamento; UD 5: Leguminosas Grano. Generalidades y especies amparadas por el Reglamento</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Instalaciones y Maquinaria en la Industria Láctea</t>
+  </si>
+  <si>
+    <t>El presente documento constituye el material didáctico del módulo “Instalaciones y Maquinaria en la Industria Láctea” del Proyecto Formativo de “Especialista en Quesería”. En los diferentes apartados se pretende explicar los distintos conceptos relativos al diseño de la industria láctea, así como los equipos e instalaciones que constituyen la tecnología quesera en cada una de las etapas que darán lugar a la producción de queso, producto gastronómico tradicional. El diseño e implantación de una industria láctea requiere tener en cuenta ciertos factores que van a condicionar la proyección de la misma. Antes de realizar cualquier inversión, es necesario conocer el marco normativo, donde se establecerán una serie de requisitos que van a afectar a la construcción y distribución de la planta, con el objetivo de evitar demoras en el inicio de la actividad y pérdidas económicas. Además, se debe optimizar el diseño en planta para la funcionalidad de la industria alimentaria.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
+  </si>
+  <si>
+    <t>Prevención de Riesgos Laborales e Incidencia Ambiental en la Industria Láctea</t>
+  </si>
+  <si>
+    <t>El presente documento constituye el material didáctico del tercer módulo “Prevención de Riesgos Laborales e Incidencia Ambiental en la Industria Láctea”, del Proyecto Formativo de “Especialista en Quesería”. La gestión de una empresa de transformación de lácteos, aunque sea de pequeña dimensión, ha evolucionado de manera considerable en los últimos años, transformándose en una actividad compleja, que requiere el conocimiento de muchas disciplinas entre las que se encuentra la Prevención de Riesgos Laborales y la Gestión Ambiental. En los distintos apartados se pretende, por un lado, identificar los factores y situaciones de riesgo más comunes en la industria láctea y sus consecuencias, así como conocer las normas generales de prevención de riesgos y salud laboral. Por otro lado, se deberán también analizar los factores de incidencia y los efectos ambientales de los residuos sobre el medio ambiente, derivados de las actividades industriales desarrolladas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
+    <t>La Leche. Composición y Características</t>
+  </si>
+  <si>
+    <t>El presente documento constituye el material didáctico que complementa el primer módulo (Recepción y Almacenamiento de la leche) del Programa Formativo de “Especialista en Quesería”. En los distintos apartados se pretende identificar y reconocer los constituyentes principales de la leche, sus características físico-químicas, la influencia cualitativa y cuantitativa de los diferentes componentes en el proceso de  elaboración y en la calidad de los distintos productos lácteos y las principales alteraciones sufridas por la leche previa a su transformación.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
     <t>Caracterización del olivar de montaña andaluz para la conversión a la olivicultura ecológica</t>
   </si>
   <si>
     <t>El olivar andaluz está experimentando una situación de grave crisis que pone en riesgo la continuidad del cultivo, especialmente en las zonas marginales de producción. El abandono del cultivo de olivar causaría una multitud de efectos negativos no sólo desde el punto de vista económico, sino también desde el punto de vista social, ambiental y cultural. En este trabajo se propone la difusión de la agricultura ecológica en los olivares andaluces de montaña, a través de los contratos territoriales de zona rural, como herramienta para incrementar la rentabilidad de las explotaciones de forma compatible con la conservación del medioambiente. Para ello, se caracteriza el olivar de montaña andaluz desde el punto productivo, social y ambiental para determinar las áreas donde la implantación del olivar ecológico arrojaría mayores beneficios a la sociedad y donde, por ende, se debería priorizar el soporte de ayudas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Las técnicas de manejo del suelo en el olivar y su función ambiental: la opinión de expertos</t>
   </si>
   <si>
     <t>El olivar lleva a cabo una función ambiental que puede verse alterada por las técnicas de cultivo que se practiquen. Dentro de éstas, el tipo de manejo que se realice para el control de la vegetación arvense puede variar de manera significativa el desarrollo de esta función y, por lo tanto, la provisión de bienes públicos ambientales. Mediante la técnica multicriterio del Proceso Analítico Jerárquico (AHP) un grupo de expertos realiza una ordenación de las técnicas de manejo del suelo más frecuentes en la actualidad, con el objetivo de valorar cuál de ellas supone una mejor provisión de dichos bienes públicos. Los resultados obtenidos evidencian los efectos positivos que sobre el medio ambiente tiene el mantenimiento de cubiertas en general, y su control mediante desbrozado en particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
-    <t>Comparación de Tres Estrategias de Abonado Nitrogenado en el Cultivo del Algodón</t>
-[...43 lines deleted...]
-  <si>
     <t>Sistemas Agrarias de especial interés para las poblaciones de aves esteparias y aves de los arrozales andaluces.</t>
   </si>
   <si>
     <t>El objetivo de la Operación 10.1.8 es dar un apoyo económico a que aquellas zonas de interés medioambiental Explotaciones Agrarias incluidas en las ZEPA (Red Natura 2000), se ecuentren en la lista de humedales del convenio RAMSAR o en la Reserva de la Biosfera de Doñana, acojan a una gran cantidad de especies de aves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Servicio de polinización asociado a diferentes sistemas de canalización de riego</t>
   </si>
   <si>
     <t>El objetivo fue evaluar el efecto de sistemas de canalización de riego sobre la abundancia de polinizadores. La abundancia de insectos y polinización fue superior en las acequias tradicionales, decreciendo progresivamente en intermedias y entubadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Mantenimiento de Sistemas Tradicionales de Ganadería Extensiva de Andalucía en Rumiantes. Operación 10.1.13</t>
   </si>
   <si>
     <t>El objetivo general de esta Operación es el mantenimiento del modelo de ganadería extensiva, impulsar la gestión sostenible de la ganadería y los beneficios medioambientales derivados de esta actividad agraria, así como fomentar un mayor grado de extensificación de las explotaciones ganaderas de rumiantes. Se fomenta: ? La rastrojera y los pastos naturales. ? Una menor presión de pastoreo. ? El aprovechamiento de los recursos naturales. ? La biodiversidad, al facilitar la diseminación de las semillas en el territorio. ? Un mayor grado de autosuficiencia de la alimentación de los animales.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
@@ -6072,122 +6072,122 @@
   <si>
     <t>El factor clave para el cultivo hortícola protegido en invernaderos es el clima bajo la cubierta que favorece el desarrollo y precocidad del cultivo, pero que también favorece el desarrollo de plagas y enfermedades, entre ellos los nematodos fitoparásitos. La intensidad con que se realizan los cultivos y los cortos periodos de barbecho entre cultivos sucesivos impide en gran medida la mortalidad natural de la poblaciones de nematodos por ausencia de planta huésped. Por ello, La gestión integrada de las enfermedades causadas por nematodos debe ir dirigida al conjunto de la campaña agrícola, en lugar de a uno de los cultivos que la componen, ya que la(s) medida(s) que se apliquen en un cultivo probablemente afectarán al cultivo siguiente en la rotación. Se exponen los factores biológicos y epidemiológicos que influyen en las enfermedades de hortícolas causadas por nematodos y se recomiendan estrategias de gestión de estas enfermedades basadas en el conocimiento científico sobre el nematodo en los cultivos hortícolas protegidos bajo plásticos del litoral de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/35aedf68-eded-4881-9409-374485980f3e</t>
   </si>
   <si>
     <t>La concentración parcelaria: determinación de las áreas idóneas para su aplicación en el cultivo del olivar en jaén</t>
   </si>
   <si>
     <t>El fraccionamiento de la propiedad es el resultado de la aplicación de un sistema hereditario que potencia la división del patrimonio entre los herederos y al fracaso de las medidas que  están destinadas a frenar dicho proceso. Supone un hándicap en la gestión eficiente de la tierra, provocando ineficiencias económicas, sociales y medioambientales.  En este trabajo se delimitan aquellos espacios olivareros de la provincia de Jaén que son potencialmente óptimos para llevar a cabo un procedimiento de concentración parcelaria, minimizando las transacciones económicas de compensación por las diferentes calidades de las tierras aportadas, con el fin de dotar mayor agilidad y rapidez al procedimiento administrativo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f117c147-f78f-4e66-9c18-a2e0d2c15ca4</t>
   </si>
   <si>
     <t>Guías de Cultivo. Serie Leguminosas: El Garbanzo</t>
   </si>
   <si>
     <t>El garbanzo ha sido un cultivo tradicional de toda la Cuenca Mediterránea, integrándose en las alternativas agrarias de secano con el cereal. Su rusticidad, el efecto mejorante que tiene sobre el suelo y el aprovechamiento que el hombre ha hecho de su grano para su alimentación, han sido las principales razones de ello.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f1ea0de-ebcf-404a-aa1c-6fd94f1b91d0</t>
   </si>
   <si>
+    <t>Estimación de la Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2022-2023</t>
+  </si>
+  <si>
+    <t>El documento presenta una estimación de la composición varietal del cultivo de la fresa en la provincia de Huelva en la actual campaña 2022-2023, expresada en porcentajes de plantas por variedad puestas en producción. También se muestra la participación de los principales programas de mejora genética. Este trabajo, realizado por el Grupo de Fresa del IFAPA, está basado, fundamentalmente, en la información facilitada por las empresas obtentoras o por las empresas licenciadas de los diferentes programas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Estimación de la Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2023/2024</t>
+  </si>
+  <si>
+    <t>El documento presenta una estimación de la composición varietal del cultivo de la fresa en la provincia de Huelva en la actual campaña 2023-2024, expresada en porcentajes de plantas por variedad puestas en producción. También se muestra la participación de los principales programas de mejora genética. Este trabajo, realizado por el Grupo de Fresa del IFAPA, está basado, fundamentalmente, en la información facilitada por las empresas obtentoras o por las empresas licenciadas de los diferentes programas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
+    <t>Estimacion de la Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2024-2025.</t>
+  </si>
+  <si>
+    <t>El documento presenta una estimación de la composición varietal del cultivo de la fresa en la provincia de Huelva en la actual campaña 2024-2025, expresada en porcentajes de plantas por variedad puestas en producción. También se muestra la participación de los principales programas de mejora genética. Este trabajo, realizado por el Grupo de Fresa del IFAPA, está basado, fundamentalmente, en la información facilitada por las empresas obtentoras o por las empresas licenciadas de los diferentes programas</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
+  </si>
+  <si>
+    <t>Uso de sensores de inducción electromagnética en la agricultura</t>
+  </si>
+  <si>
+    <t>El documento proporciona una introducción a la técnica de la inducción electromagnética para medir la conductividad eléctrica aparente del suelo a distintas escalas espaciales y muestra su utilidad para distintas aplicaciones prácticas en la Agricultura.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>El Banco de Germoplasma de Leguminosas del IFAPA</t>
   </si>
   <si>
     <t>El documento presenta el Banco de Germoplasma de Leguminosas del IFAPA, sus objetivos, funciones, naturaleza, y procedimientos por los cuales solicitar información y germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Registro y Producción de Variedades Tradicionales</t>
   </si>
   <si>
     <t>El documento presenta la figura de las variedades de conservación como herramienta para abordar el registro de variedades tradicionales y ecotipos, de tal forma que se contribuya a la diversidad de agrosistemas bajo modelos productivos más respetuosos con el medio ambiente y con mayor responsabilidad social.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Vitrinas de Ecotipos Andaluces de Garbanzo. Campaña 2021-2022.</t>
   </si>
   <si>
     <t>El documento presenta los resultados de un ensayo demostrativo en el que se cultivaban diferentes ecotipos andaluces de garbanzo seleccionados por su adaptación y rendimiento en la localidad de El Carpio (Córdoba). Estas parcelas fueron el objeto de la Visita Técnica que se celebró el pasado 20 de mayo, en la cual agricultores y técnicos pudieron conocer in situ, las características de estos materiales.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
     <t>Desestacionalización Reproductiva en Ovino de Carne. Indicadorres Técnico-Económicos. Campaña 2012</t>
   </si>
   <si>
     <t>El documento presenta los resultados obtenidos en el año 2012 en tres explotaciones ganaderas de ovino extensivo de aptitud cárnica, acerca de los datos reproductivos con diferentes sistemas de gestión, y los datos económicos correspondientes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
   </si>
   <si>
-    <t>Estimación de la Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2022-2023</t>
-[...34 lines deleted...]
-  <si>
     <t>Poda en Injerto de los Cítricos</t>
   </si>
   <si>
     <t>El desarrollo de nuevas técnicas de cultivo, o la renovación de conocimientos de las ya existentes, son elementos clave y estratégicos del desarrollo de la citricultura andaluza y española. Así, los conocimientos sobre técnicas de poda e injerto en el cultivo de los cítricos, son de suma importancia a la hora de favorecer la competitividad de la citricultura, asegurando al citricultor plantaciones equilibradas, con árboles homogéneos y producciones tempranas,  óptimas y regulares. Con el propósito de optimizar la ejecución de estas técnicas, el presente trabajo ha sido elaborado como instrumento de consulta y apoyo para los alumnos de las actividades formativas en cítricos impartidas por IFAPA, más en particular de los cursos de “Poda de cítricos” e “Injerto de cítricos”.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Estudio Agroecónomico en el Cultivo del Maíz</t>
   </si>
   <si>
     <t>El desarrollo de un sistema sostenible en el cultivo de maíz precisa, además de investigaciones de naturaleza agronómica, de la realización de estudios, escasos en la actualidad, sobre la viabilidad económica del cultivo.El objetivo de este documento es facilitar información financiera detallada (costes del cultivo e ingresos) basada en la campaña 2018, en concreto:• Describir las labores y operaciones de cultivo (aperos usados, tipo y cantidad de agroquímicos aplicados, mano de obra empleada, etc.). • Estimar los costes de cultivo, correspondientes a dichas labores y operaciones.• Predecir los distintos escenarios de rentabilidad basados en los diversos horizontes de precios de mercado del maíz.• Estimar las economías externas al sector usando los resultados del estudio financiero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
   </si>
   <si>
     <t>Caracterización de la fragmentación espacial y dispersión en los olivares de la provincia de Jaén</t>
   </si>
   <si>
     <t>El documento caracteriza la estructura productiva del sector olivarero de la provincia de Jaén a través de los Sistemas de Información Geográfica a través del tamaño, fragmentación y dispersión de las parcelas agrarias. Posteriormente, propone medidas de eficiencia en la gestión agraria basada en sistemas de cultivos compartidos y asistidos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fb0117f-8b24-4928-8fbc-dddb6871395b</t>
@@ -6666,50 +6666,68 @@
   <si>
     <t>Documento en el que se propone un modelo de evaluación de sistemas de riego localizado para el caso de parcelas con pendiente en cultivo comercial de fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Efecto de la pendiente sobre la calidad del riego y la producción de un cultivo de frambuesa</t>
   </si>
   <si>
     <t>Documento en en que se ofrecen los resultados de un ensayo realizado en 2017 orientado a conocer el efecto de la pendiente del terreno en la uniformidad del riego y en la produccion obtenida en un cultivo de frambuesa en una explotación comercial de la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>El Riego de Olivar en un Año con Invierno Seco. Campaña 2015</t>
   </si>
   <si>
     <t>Documento que contempla unas pautas generales para abordar la programación del riego de olivar en diversos escenarios pluviométricos durante la camapña de riego de 2015. La pluviometría acontecida en el vigente año agrícola, hasta marzo de 2015, en los olivares andaluces ha sido, en términos generales, inferior a la media anual. En algunos casos, las precipitaciones han sido las de un año normal o incluso superiores, si bien, hay otras muchas situaciones en las que este invierno seco ha condicionado unos escasos niveles de agua almacenada en el suelo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Caracterización Genotípica y Sanitaria de Variedades de Vid Minoritarias Prospectadas en Andalucía</t>
+  </si>
+  <si>
+    <t>Debido a su diversidad y extensión territorial, Andalucía alberga numerosas variedades minoritarias, ofreciendo a la vitivinicultura local la posibilidad de diversificar su producción vitivinícola. Entre 2020 y 2022 se realizó la identificación molecular de 66 ejemplares procedentes de 5 zonas con tradición vitivinícola. Se emplearon 13 marcadores microsatélites, entre ellos los 9 recomendados por la OIV. Se obtuvieron 31 genotipos distintos, 19 correspondientes a perfiles de variedades ya descritas y los otros 12 no identificados previamente. Los perfiles se integraron en la base de datos del banco de germoplasma de vid “Rancho de la Merced”. Mediante análisis de diversidad genética, se determinaron los grupos eco-geográficos de los nuevos genotipos identificados. Se analizó la presencia de virus mediante test ELISA para la obtención de clones certificables por si en un futuro fueran autorizadas estas variedades para su cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
+    <t>Siembras Invernales en Girasol: Aumento de Rentabilidad y Adaptación al Cambio Climático</t>
+  </si>
+  <si>
+    <t>Debido al cambio climático se espera un fuerte calentamiento en el Sur de Europa, con grandes incrementos en la temperatura media de verano (aumentando 6ºC en relación con las temperaturas de final de siglo) y disminuciones substanciales en las precipitaciones de primavera y verano. Las olas de calor, los períodos de sequía, lluvias torrenciales, tormentas eléctricas (eventos extremos) ocurrirán con mayor frecuencia (IPCC 2014). Es por ello, que cada vez más, los agricultores suelen adelantar las siembras unos 45 días (Enero en lugar de marzo), para incrementar el rendimiento y rentabilidad</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Evaluación de Variedades de Fresa: Resultados Obtenidos en Cultivo Convencional con Suelo Desinfectado Químicamente. Campaña 2017/2018</t>
   </si>
   <si>
     <t>Dentro de la Red Andaluza de Experimentación Agraria (RAEA), durante la campaña 2017/2018, el IFAPA ha caracterizado, tanto a nivel agronómico como de calidad, un grupo de 12 variedades seleccionadas entre las que actualmente están disponibles en el mercado procedentes de distintos programas de mejoras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Evaluación de Variedades de Fresa en Cultivo Convencional con Suelo Desinfectado Químicamente. Campaña 2018/2019</t>
   </si>
   <si>
     <t>Dentro de la Red Andaluza de Experimentación Agraria (RAEA), durante la campaña 2018/2019, el IFAPA ha caracterizado, tanto a nivel agronómico como de calidad, un grupo de 12 variedades seleccionadas entre las que actualmente están disponibles en el mercado procedentes de distintos programas de mejoras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
   </si>
   <si>
     <t>Asociacionismo y Comercialización. Módulo VI.</t>
   </si>
   <si>
     <t>Dentro del Programa de Incorporación de Jóvenes a la Empresa Agraria, este manual didáctico, correspondiente al “Módulo VI: Asociacionismo y Comercialización”, trata aspectos relacionados con las formas asociativas del sector agrario, como las Sociedades Cooperativas, las Sociedades Agrarias de Transformación y otros tipos de sociedades. Se profundiza especialmente en las cooperativas, debido a su gran relevancia en Andalucía. Además, se introduce al alumnado en los procesos de comercialización y marketing de los productos de la cadena alimentaria, con el objetivo de fomentar la profesionalización y garantizar la seguridad alimentaria que exige la sociedad actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
@@ -6727,68 +6745,50 @@
     <t>Proceso de Infección de Rosellinia necatrix en Aguacate</t>
   </si>
   <si>
     <t>Descripción del proceso de infeccion y de las medidas de control de Rosellinia necatrix, agente causante de la podredumbre blanca radicular en cultivos de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Calidad en Garbanzo</t>
   </si>
   <si>
     <t>Diferentes tipos y calidades de garbanzo (Cicer arietinum L.) han sido cultivados desde la antigüedad en la Cuenca Mediterránea para su aprovechamiento como legumbre seca para alimentación humana. El término calidad es subjetivo y depende de diversos parámetros. En este documento, se realiza una aproximación a la calidad en función del operador o actor interesado en la semilla. El objetivo final es identificar los caracteres más importantes que definen la calidad de manera amplia, estableciéndolos como criterios de premejora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
     <t>Potencial de la Variedad Garnacha para la Elaboración de Vinos Rosados</t>
   </si>
   <si>
     <t>Documento en el que se detalla la elaboración de vinos rosados a partir de la variedad Garnacha. Se muestran los resultados obtenidos con dicha variedad en 4 campañas consecutivas (2011-2014)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
     <t>El Análisis Foliar para el Diagnóstico Nutritivo de Plantaciones de Aguacate. Toma de Muestas</t>
   </si>
   <si>
     <t>Conocer la importancia y el fundamento de los análisis foliares resulta de utilidad para la realización de un adecuado programa de fertilización. El momento y las características de la muestra tomada es primordial para que el diagnóstico sea correcto, pues la variación nutricional de la planta dependerá de la especie, así como de la edad y la posición de la hoja.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>El Análisis Foliar para el Diagnóstico Nutritivo de Plantaciones de Mango. Toma de Muestras</t>
   </si>
   <si>
     <t>Conocer la importancia y el fundamento de los análisis foliares resulta de utilidad para la realización de un adecuado programa de fertilización. El momento y las características de la muestra tomada es primordial para que el diagnóstico sea correcto, pues la variación nutricional de la planta dependerá de la especie, así como de la edad y la posición de la hoja.Así, en este documento se establece la metodología a seguir en la toma de muestras de foliares para el diagnóstico nutritivo de plantaciones de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Inicio de un sistema de mejora genética acelerada para trigo</t>
   </si>
   <si>
     <t>Conseguir varias generaciones de plantas al año es uno de los métodos que se implementan para acelerar los programas de mejora y acortar los tiempos de obtención de nuevas variedades adaptadas a las cambiantes condiciones de cultivo. El proyecto «Mejora genética y gestión sostenible de cultivos herbáceos extensivos en un escenario de cambio climático» (AVA23.INV2023.003) propone, entre otros, la incorporación de genes de resistencia a la roya amarilla en variedades de trigo harinero y el desarrollo de una estrategia de mejora acelerada mediante el cultivo forzado en cámara climática. En este trabajo se ha evaluado la posibilidad de desarrollar un sistema de mejora acelerada en trigo utilizando las infraestructuras ya disponibles en el IFAPA de Córdoba, con el objetivo de obtener al menos 3 generaciones/año, lo que permitiría avanzar más rápidamente en el programa de mejora.</t>
   </si>
@@ -8499,138 +8499,138 @@
   <si>
     <t>Publicación dedicada a los cultivos leñosos más característicos del medio rural murciano, incluyendo frutos secos, frutales de pepita, uva de mesa y vinificación y olivo</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influencia del cambio climático en la mejora genética de las plantas</t>
   </si>
   <si>
     <t>Trabajo de expertos de diferentes ámbitos de la mejora genética de plantas en el que aportan sus experiencias, conocimientos y opiniones sobre los diferentes aspectos que relacionan la mejora genética de plantas y el reto del cambio climático</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Estructura de costes de las orientaciones productivas agrícolas de la Región de Murcia: frutales de hueso y cítricos</t>
   </si>
   <si>
     <t>Publicación dedicada a los cultivos de regionales de cítricos y frutales de hueso</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Futuro Sostenible</t>
+  </si>
+  <si>
+    <t>Podcast de BBVA que analiza la transición y ofrece recomendaciones para la sostenibilidad</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
+    <t>Tecnología de PCR digital de gotas para la detección de Ilyonectria liriodendri en muestras ambientales de vid</t>
+  </si>
+  <si>
+    <t>Artículo acerca de la detección y cuantificación precisa, temprana y específica de los hongos causantes del pie negro y la evaluación de técnicas de PCR digital de gotas y PCR  en tiempo real</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protección de las heridas de poda de la vid contra Phaeomoniella chlamydospora y Diplodia seriata mediante métodos biológicos y químicos comerciales</t>
+  </si>
+  <si>
+    <t>Artículo acerca de la muerte regresiva causada por Botryosphaeria y la esca que son dos de las enfermedades del tronco de la vid (ETV) más dañinas que afectan a los viñedos en las principales zonas productoras de uva del mundo</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Reuniones del Grupo de Trabajo de Experimentación en Viticultura y Enología</t>
+  </si>
+  <si>
+    <t>Compilación de investigaciones sobre Viticultura y enología del Grupo de Trabajo</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
+    <t>Cómo evaluar la calidad de tu suelo. Evaluación visual del suelo en olivar</t>
+  </si>
+  <si>
+    <t>Guía que guía permite estimar la evaluación visual del suelo (EVS) a través de un método rápido y simple para estimar la condición del suelo, la idoneidad, la calidad y las limitaciones que presenta un suelo para el olivar</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo para el reconocimiento de posibles síntomas de ozono en cultivos sostenibles</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo para el reconocimiento de síntomas de ozono en cultivos</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
+    <t>Cambio climático e innovación en el cultivo de cereales: percepciones desde el sector</t>
+  </si>
+  <si>
+    <t>Investigación de la percepción del sector acerca de la innovación en el cultivo de cereales por el cambio climático</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Estrategias de control Pyricularia oryzae en el coto arrocero de Calasparra. Resultados obtenidos en el Proyecto GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>Resultados obtenidos en el Proyecto GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
+    <t>El virus rugoso del tomate: bases para una estrategia integrada de manejo</t>
+  </si>
+  <si>
+    <t>Documento con información sobre aspectos epidemiológicos - como la infección de las plantas, la dispersión del virus, los hospedantes alternativos, persistencia del virus en el medio, etc.- que son fundamentales para entender y encuadrar.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
   </si>
   <si>
     <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>Informe A3: Mapa de actores para la adaptación al cambio climático del sector de la viña y el vino</t>
   </si>
   <si>
     <t>El objetivo general del proyecto VIN &amp; ADAPT II ha sido fomentar la transferencia de conocimiento y movilización de todos los actores involucrados para impulsar la adaptación a los retos que plantea el cambio climático al sector de la viña. </t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Estrategias de adaptación al cambio climático de la ganadería extensiva española: una perspectiva social</t>
   </si>
   <si>
     <t>La ganadería extensiva es una actividad milenaria en el conjunto del territorio de la península ibérica. Esta actividad, más allá de ser un sector económico en el ámbito agropecuario, provee a toda la sociedad de unos servicios ecosistémicos clave tanto en la provisión de alimentos, como en la regulación de ecosistemas, la provisión de bienes culturales, el modelado de paisajes rurales y montañosos, o la prevención de incendios en zonas boscosas. Sin embargo, la ganadería extensiva es muy vulnerable al cambio climático. Dicha vulnerabilidad viene determinada por la exposición de la ganadería extensiva a una serie de cambios y transformaciones en el ámbito climático, biofísico, social, político, institucional, económico y cultural, que reducen la capacidad de adaptación de este sector al cambio climático. Estudios preliminares han esbozado las posibles estrategias de adaptación del sector, pero no han analizado estas estrategias desde un punto de vista social y desde el marco conceptual de la vulnerabilidad.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre impactos del cambio climático y adaptación en las regiones objetivo</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2018/08/Informe-A1-sobre-impactos-del-cambio-clim%C3%A1tico-VIN-ADAPT-II.pdf</t>
   </si>
@@ -26718,65 +26718,65 @@
         <v>2803</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2817</v>