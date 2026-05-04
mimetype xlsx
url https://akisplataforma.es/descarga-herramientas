--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1107">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Saber identificar correctamente la maleza, las enfermedades o las plagas de las plantas es el primer paso para lograr un control eficaz. Esta app incluye una base de datos de conocimientos agrónomos con plagas y un catálogo de enfermedades, así como todos los pesticidas registrados, insecticidas y herbicidas en el país que elijas.
 Incluye también descripciones de productos de protección de cultivos con enlaces, para que puedas elegir siempre la solución correcta a un problema. Además, proporciona información sobre el registro y la fecha de caducidad de los productos y lo más importante: su eficacia en diferentes cuestiones.</t>
   </si>
   <si>
     <t>Aplicación móvil</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
@@ -83,59 +83,50 @@
     <t>AgriApp: Smart Farming App</t>
   </si>
   <si>
     <t>AgriApp es una aplicación de agricultura integral basada en Android </t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.criyagen&amp;pcampaignid=web_share</t>
   </si>
   <si>
     <t>AgriBus Navegador agrícola GPS</t>
   </si>
   <si>
     <t>Aplicación de navegación GPS/GNSS para tractores</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agri_info_design.AgriBusNavi</t>
   </si>
   <si>
     <t>AGRICOLUM</t>
   </si>
   <si>
     <t>Aplicación pensada por agricultores, para los agricultores, asesores o cooperativas que ayuda a gestionar las explotaciones y mejorar la agricultura (Cuaderno digital de explotación agrícola)</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=com.agrio&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
     <t>Agrizy: Smart agri-processing</t>
   </si>
   <si>
     <t>Aplicación móvil que facilita la venta de productos agrícolas y sea simple y rentable para los agricultores, las FPO y las industrias de procesamiento agrícola</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=in.agrizy.app&amp;pcampaignid=web_sha…</t>
   </si>
   <si>
     <t>AGRODATO</t>
   </si>
   <si>
     <t>Diagnóstico preciso del estado del cultivo y un seguimiento continuado</t>
   </si>
   <si>
     <t>Aplicación web</t>
   </si>
   <si>
     <t>https://www.agrodato.com/</t>
   </si>
   <si>
     <t>AGROGESTOR</t>
   </si>
@@ -516,59 +507,50 @@
   <si>
     <t>RASVE APP</t>
   </si>
   <si>
     <t>Aplicación móvl que pretende convertirse en una herramienta útil a los Servicios Veterinarios Oficiales tanto regionales como centrales para informar en tiempo real los eventos relativos a gestión de las enfermedades de animales y su gestión</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsa.RasveMovilApp&amp;hl=es</t>
   </si>
   <si>
     <t>QGIS</t>
   </si>
   <si>
     <t>https://www.qgis.org/es/site/</t>
   </si>
   <si>
     <t>RedFara Info</t>
   </si>
   <si>
     <t>App móvil del gobierno de Aragón para los técnicos de las ATRIAs y la gestión de los controles de plagas en el campo. Disponible en Apple Store y Google PlayServicios de la app:Alertas: Los usuarios reciben notificaciones sobre los niveles de incidencia para los cultivos y áreas de interés.Seguimiento de plagas: mediante sencillas gráficas se puede conocer la evolución de las principales plagas en las dos últimas campañas.Acceso a los boletines de avisos del Servicio de Sanidad y Certificación Vegetal: La app cuenta con acceso a los boletines de avisos, informaciones y avisos fitosanitarios generados por el Centro de Sanidad y Certificación Vegetal.Consulta de datos meteorológicos: se pueden consultar los datos de más de 60 estaciones meteorológicas conectadas.Recursos de la Red de Vigilancia Fitosanitaria: acceso a los informes semanales de seguimiento de los cultivos generados por la RedFAra, así como información de los ensayos realizados por la RedFAra.</t>
   </si>
   <si>
     <t>https://web.redfara.es/?page_id=10418</t>
   </si>
   <si>
-    <t>RIEGO ALMENDRO</t>
-[...7 lines deleted...]
-  <si>
     <t>RIEGO BERRY</t>
   </si>
   <si>
     <t>Aplicación móvil para consultar las recomendaciones de riego de los cultivos de fresa, frambuesa y arándano en las provincias de Cádiz, Huelva y Sevilla</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.riegoberry.app</t>
   </si>
   <si>
     <t>SATIVUM</t>
   </si>
   <si>
     <t>Acceder y gestionar información de parcelas agrícolas (Cuaderno digital de explotación agrícola)</t>
   </si>
   <si>
     <t>https://www.sativum.es/mirand/public/index.html#/</t>
   </si>
   <si>
     <t>SIAR APP</t>
   </si>
   <si>
     <t>Aplicación móvil para la gestión de un programa de riegos mediante el cálculo de las necesidades hídricas y dosis de riego de 104 cultivos</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsatec.mobile.siar&amp;hl=es</t>
@@ -799,266 +781,176 @@
     <t>App de gestión agrícola para optimizar la productividad y la sostenibilidad de una explotación.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.wisecrop.wiseapp&amp;hl=es</t>
   </si>
   <si>
     <t>AGRIVI</t>
   </si>
   <si>
     <t>Agrivi es un programa de gestión agrícola que permite tener controlado cualquier aspecto relacionado con los cultivos: períodos de siembra y recogida, cosechas, fertilización, riego, fumigación, etc.
 Es compatible con todo tipo de cultivos: vegetales, frutas, grano, regadío, secano, etc. Además, cuenta con funciones avanzadas como análisis, control de plagas, planificaciones de temporada, etc.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrivi.agrivi&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
     <t>Hectre</t>
   </si>
   <si>
     <t>Software de gestión de explotaciones y tecnología de visión para evaluar el grado de color y tamaño en el campo o almacén de la fruta</t>
   </si>
   <si>
     <t>https://hectre.com/es/</t>
   </si>
   <si>
-    <t>YieldComputer</t>
-[...7 lines deleted...]
-  <si>
     <t>XFARM</t>
   </si>
   <si>
     <t>Administración de la finca ya que puede conectarse con los satélites, la maquinaria agrícola y los sensores para disponer de un único lugar en el que supervisar y optimizar una finca</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
   </si>
   <si>
-    <t>AGROISLAS</t>
-[...7 lines deleted...]
-  <si>
     <t>CLAAS Connect</t>
   </si>
   <si>
     <t>Acceso móvil a la plataforma digital CLAAS connect que permite simplificar la gestión de granjas y flotas, optimizar los procesos y establecer contactos con su socio de servicio CLAAS</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.claas.store.connect&amp;hl=es</t>
   </si>
   <si>
     <t>John Deere Operations Center Mobile</t>
   </si>
   <si>
     <t>La APP se conecta con el Centro de operaciones John Deere permitiendo evaluar el rendimiento esperado frente al real de la ejecución del trabajo y la utilización de la máquina.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.deere.myoperations&amp;hl=es</t>
   </si>
   <si>
     <t>New Holland FieldOps</t>
   </si>
   <si>
     <t>New Holland FieldOps reúne la supervisión en tiempo real, la visualización remota y una interfaz de usuario intuitiva en un solo lugar, lo que te permite gestionar flotas con una sola aplicación.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cnh.newholland.fieldops&amp;hl=es</t>
   </si>
   <si>
     <t>Massey Ferguson Connect</t>
   </si>
   <si>
     <t>Aplicación oficial del sistema de telemetría Massey Ferguson Connect para conectarse a su tractor y recibir consumo de combustible, datos de manejo, ubicación de GSP, códigos de servicio y mucho más.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
   </si>
   <si>
-    <t>Cereal Agua</t>
-[...7 lines deleted...]
-  <si>
     <t>MENUdaTIERRA</t>
   </si>
   <si>
     <t>App para seguir una alimentación saludable mediante recetas tradicionales, menús de temporada, videos y un localizador para que se puedan encontrar todos los ingredientes</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=org.vidasana.menudatierra&amp;pcampai…</t>
   </si>
   <si>
     <t>Gest-Cubierta</t>
   </si>
   <si>
     <t>Con esta app el agricultor o técnico será capaz de visualizar el estado de la cubierta de su plantación en términos de nivel de cobertura y estado vegetativo, contando con un módulo de cálculo de contenido de agua en el suelo</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.cubierta.gest.app&amp;pcamp…</t>
   </si>
   <si>
     <t>Abastores-Tu lonja on line</t>
   </si>
   <si>
     <t>APP móvil de lonja online de materias primas agrícolas basada en las operaciones que cierran agricultores diariamente con operadores cerealistas y fábricas. También cuenta con un sistema de generación de intereses de compra y de venta basados en los precios de mercado publicados</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.abastores.app&amp;pcampaignid=web…</t>
   </si>
   <si>
     <t>Maquinaria agrícola</t>
   </si>
   <si>
     <t>Página con la base de datos contiene todos los tractores agrícolas y las estructuras de protección autorizados para su inscripción en los Registros Oficiales de Maquinaria Agrícola</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/medios-de-produccion/maquinaria-ag…</t>
   </si>
   <si>
-    <t>IKOStech</t>
-[...7 lines deleted...]
-  <si>
     <t>Kubota</t>
   </si>
   <si>
     <t>Aplicación para ayudar a los agricultores y profesionales agrícolas en varios aspectos de la gestión agrícola y maquinaria para mejorar las prácticas agrícolas: pronósticos meteorológicos, mediciones de área.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=net.mindzone.ovskubota&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Case IH</t>
-[...7 lines deleted...]
-  <si>
     <t>Deutz-Fahr</t>
   </si>
   <si>
     <t>Herramienta que permite monitorear sus tractores y cosechadoras, y un sistema de telediagnóstico remoto para el monitoreo de la maquinaria</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdf.myDEUTZFAHRapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Fendt Variotronic</t>
   </si>
   <si>
     <t>Aplicación que permite conectarse a su tractor y recibir el consumo de combustible, los datos de conducción, la ubicación del SGP, los códigos de servicio, entre otros servicios</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.fendt_app&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Merlo</t>
-[...7 lines deleted...]
-  <si>
     <t>FertiliCalc</t>
   </si>
   <si>
     <t>'FertiliCalc' permite elegir entre una variedad de cultivos, elegir una combinación de fertilizantes para aplicarles y calcular las tasas de fertilizante, junto con información adicional útil para el manejo de la fertilización. Sus resultados también se adaptan a su ubicación y las propiedades de su suelo</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.fertilicalc</t>
   </si>
   <si>
     <t>rFrio</t>
   </si>
   <si>
     <t>rFrio proporciona información sobre unidades de frío en Andalucía, Comunidad Valenciana, Extremadura, y Región de Murcia para los agricultores dedicados a frutales o viñedo</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rfrio&amp;pcampaignid=web_share</t>
   </si>
   <si>
-    <t>Manitou</t>
-[...34 lines deleted...]
-  <si>
     <t>McCormick</t>
   </si>
   <si>
     <t>Esta aplicación ofrece una interfaz para gestionar equipos de trabajo en el campo de manera fácil, permitiendo monitorizar el rendimiento de las máquinas en tiempo real, optimizando el uso de recursos y mejorando la eficiencia</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-mccormick/id6443561270</t>
   </si>
   <si>
     <t>FieldBee</t>
   </si>
   <si>
     <t>Aplicación de navegación GPS para tractores FieldBee: aplicación profesional para guiado paralelo del tractor, mantenimiento de registros, mapeo y dirección automática del tractor con alta precisión</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.kmware.efarmer&amp;hl=es_419</t>
   </si>
   <si>
     <t>CropX - Farm Management</t>
   </si>
   <si>
     <t>Conecta los datos de la granja, las condiciones en tiempo real y las recomendaciones agronómicas, todo mientras mantiene los datos de la granja en un solo lugar para un fácil seguimiento y uso compartido</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cropx.adaptive&amp;hl=es_419</t>
@@ -1238,59 +1130,50 @@
     <t>Riego Citrus</t>
   </si>
   <si>
     <t>RIEGO CITRUS es una App pública y gratuita desarrollada por el Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (IFAPA) que proporciona una interfaz con recomendaciones de riego del cultivo de cítricos adaptadas a la disponibilidad de agua y a cualquier situación de restricción en el suministro de la misma. </t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.riego.citrus.app&amp;pli=1</t>
   </si>
   <si>
     <t>Sensacultivo</t>
   </si>
   <si>
     <t>App móvil que permite la optimización del consumo de agua y fertilizantes y aumentar la competitividad y sostenibilidad</t>
   </si>
   <si>
     <t>https://sensacultivo.es/</t>
   </si>
   <si>
     <t>Sensoterra</t>
   </si>
   <si>
     <t>Aplicación móvil para monitorear la humedad del suelo en tiempo real por sonda y por ubicación que enviará acciones sugeridas para incrementar la productividad de los cultivos y reducir los costos de riego</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=net.memorandum.siexmemorandum&amp;hl=…</t>
   </si>
   <si>
     <t>RiegoApp</t>
   </si>
   <si>
     <t>Plataforma de programación de riegos para dispositivos móviles</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.iriego.riegoapp</t>
   </si>
   <si>
     <t>Mide Mapas Pro</t>
   </si>
   <si>
     <t>Aplicación que permite dibujar polígonos de forma rápida y sencilla y medir distancias, perímetros y áreas en Maps con precisión nítida. Incluso tiene en cuenta la curvatura de la superficie terrestre. Úselo para áreas pequeñas o grandes, luego comparta sus hallazgos a través de cualquier aplicación para compartir en su dispositivo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.globaldpi.measuremaplite&amp;hl=e…</t>
   </si>
   <si>
     <t>Riego</t>
   </si>
   <si>
     <t>Gestiona los equipos de riego</t>
   </si>
@@ -1374,141 +1257,105 @@
   <si>
     <t>AGROasesor integra  la gestión de actuaciones en parcela con el asesoramiento de cultivos, mediante herramientas de ayuda a la decisión</t>
   </si>
   <si>
     <t>https://www.agrogestor.es/plataformas/plataforma-agroasesor/</t>
   </si>
   <si>
     <t>ROPO</t>
   </si>
   <si>
     <t>Registro oficial de productores y operadores de medios de defensa fitosanitaria (ROPO)</t>
   </si>
   <si>
     <t>https://servicio.mapa.gob.es/ropowebwai/default.aspx</t>
   </si>
   <si>
     <t>DIGIMAPA</t>
   </si>
   <si>
     <t>La aplicación contiene información categorizada de más de 660 empresas, que se encuentran especializadas en ofertar productos y servicios TIC, de automatización y de robotización a la cadena de valor agroalimentaria.</t>
   </si>
   <si>
     <t>https://digimapa.akisplataforma.es/</t>
   </si>
   <si>
-    <t>Asesores Aragón</t>
-[...7 lines deleted...]
-  <si>
     <t>SGA@PP</t>
   </si>
   <si>
     <t>Aplicación móvil para la consulta de información de los expedientes y solicitudes en el marco de las Solicitudes Únicas</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgaapp</t>
   </si>
   <si>
     <t>RETO</t>
   </si>
   <si>
     <t>Registro Electrónico de Transacciones y Operaciones con Productos Fitosanitarios (RETO)</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosani…</t>
   </si>
   <si>
     <t>Agreena Carbon</t>
   </si>
   <si>
     <t>Calculadora de carbono que calcula las ganancias potenciales en la transición a la agricultura regenerativa</t>
   </si>
   <si>
     <t>https://app.agreena.com/signup/farm</t>
   </si>
   <si>
     <t>SERVIFAPA</t>
   </si>
   <si>
     <t>Plataforma que proporciona la posibilidad de realizar consultas técnicas relacionadas con la actividad agraria y pesquera</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/asesoramiento…</t>
   </si>
   <si>
     <t>DEMETRIA Agritech</t>
   </si>
   <si>
     <t>Solución tecnológica para dar solución a las necesidades del sector agro, ayudando a simplificar y optimizar la gestión de las explotaciones agrícolas, el cumplimiento de las normativas, y el acceso a ayudas europeas por parte de los agricultores</t>
   </si>
   <si>
     <t>https://demetriaagritech.com/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
   </si>
   <si>
     <t>Cuaderno de campo agrícola</t>
   </si>
   <si>
     <t>Agricolum es una aplicación pensada por agricultores, para los agricultores, asesores o cooperativas.
 Somos un equipo de agricultores, ingenieros agrícolas e ingenieros informáticos que queremos ayudar al sector agrícola a la gestión de las explotaciones y mejorar la agricultura.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
-    <t>oliCloud</t>
-[...16 lines deleted...]
-  <si>
     <t>REDAFEX</t>
   </si>
   <si>
     <t>Plataforma informática de uso libre para el asesoramiento en la fertilización de los suelos agrícolas para los agricultores de Extremadura</t>
   </si>
   <si>
     <t>https://www.redafex.es/</t>
   </si>
   <si>
     <t>Sencrop</t>
   </si>
   <si>
     <t>Gestión de riesgos e intervenciones para los cultivos mediante mediciones y previsiones meteorológicas específicas de su zona</t>
   </si>
   <si>
     <t>https://play.google.com/store/search?q=sencrop&amp;c=apps&amp;hl=es</t>
   </si>
   <si>
     <t>Registros Autonómicos de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE)</t>
   </si>
   <si>
     <t>Página con los accesos a los Servicios de Registro Autonómico de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE) de las Comunidades Autónomas</t>
   </si>
   <si>
     <t>https://www.fega.gob.es/es/siex/acceso-a-a-rea-y-cue</t>
@@ -1600,59 +1447,50 @@
   <si>
     <t>Control de tu explotación agrícola de forma eficiente a través de la APP y la cuenta web de tu ordenador (Cuaderno digital de explotación agrícola).</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agroptima.agroptima</t>
   </si>
   <si>
     <t>ISAGRI PORC MOBILE</t>
   </si>
   <si>
     <t>Aplicación móvil de los ganaderos de porcino para introducir en tiempo real los sucesos en la granja y acceder fácilmente a sus datos esenciales del rebaño. Puede introducirse los sucesos de reproducción (inseminaciones, cubriciones, ecografías, partos, destetes), consultar la ficha de las cerdas y controlar los plazos de espera de los animales antes de la baja. Además, es posible introducir el estado corporal de las cerdas (grasa dorsal) en los diferentes estados.Usted podrá crear sus lotes en post-destete y engorde al introducir los movimientos de animales y las intervenciones sanitarias.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.isagri.gestionporcine</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA</t>
   </si>
   <si>
     <t>Aplicación que permite grabar y consultar los partes que ha realizado desde sus parcelas gracias a un interfaz 100% táctil e intuitivo. Los controles sobre los fitosanitarios (mezclas prohibidas, dosis, etc) han sido integrados para alertar de forma inmediata en caso de no respetar los usos autorizados</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=fr.icone.geofolia</t>
   </si>
   <si>
-    <t>Vacapop</t>
-[...7 lines deleted...]
-  <si>
     <t>VACAPP</t>
   </si>
   <si>
     <t>Aplicación para gestionar sus vacas toros y rebaños que permite tener un control exaustivo de terneros, destetes, saneamientos, enfermedades y diversos eventos que le pueden pasar a un rebaño</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.mateuyabar.vacapp</t>
   </si>
   <si>
     <t>Agrónic App 2.0</t>
   </si>
   <si>
     <t>Agrónic APP 2.0 es la nueva generación de la Agrónic APP. Una aplicación completamente rediseñada, más visual, más intuitiva y preparada para evolucionar constantemente. Está pensada para dar respuesta a las necesidades reales del agricultor actual, ofreciendo un entorno de control remoto más completo, profesional y fácil de usar. Esta nueva versión no solo sustituirá progresivamente la app anterior, sino que marcará un antes y un después en la gestión de programadores Agrónic.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.progres.agronicapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Vegga</t>
   </si>
   <si>
     <t>Te ayuda en la gestión integral y la toma de decisiones. Gestionarás y optimizarás el rendimiento de tu explotación gracias a los indicadores generados por la plataforma, utilizando las últimas tecnologías digitales y asesoramiento de expertos.</t>
   </si>
   <si>
     <t>https://veggadigital.com/soluciones/</t>
@@ -1681,480 +1519,435 @@
   <si>
     <t>Agrosales es una plataforma digital para el análisis de datos comerciales, agronómicos y técnicos para mejorar la gestión estratégica del negocio de productores y distribuidores de insumos agrícolas.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/agrosales/?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Margaret</t>
   </si>
   <si>
     <t>IA para la agricultura;Hemos diseñado la primera plataforma de inteligencia artificial agroalimentaria capaz de gestionar diferentes escenarios futuros, describiendo cómo impactarán su estrategia corporativa y mostrándole la mejor decisión para cada objetivo de negocio. Margaret cuenta con un motor de procesamiento que analiza Big Data agroalimentario auténtico mediante algoritmos y modelos de IA para desarrollar aplicaciones adaptadas a las necesidades de cada productor, agregador o industria complementaria.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/margaret/</t>
   </si>
   <si>
     <t>Agri Calc (android)</t>
   </si>
   <si>
     <t>Una herramienta sencilla para cálculos agrícolas. Actualmente puede calcular la población de plantas, calibrar un pulverizador de brazo básico, una calculadora de productos, una calculadora de fertilizantes NPK y mucho más por venir. Puede guardar sus cálculos para referencia futura y agruparlos en consecuencia. Admite unidades métricas e imperiales.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=co.za.tcei.agricalc&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Agri Calc (IOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mi Granja</t>
   </si>
   <si>
     <t>Aplicación de gestión de explotaciones de especies Ovina, Caprina, Bovina.Permite mediante un lector de identificación electrónica animal (bolo, crotal electrónico, microchip) generar una base de datos y control de la explotación permitiendo realizar un seguimiento de las diferentes etapas y situaciones por las que atraviesan los animales como son: Identificación, Recenso, Ecografías, Paridera, Bajas, Sangrado, Control lechero...</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tecon.roiplascrotales</t>
   </si>
   <si>
+    <t>Reutivar</t>
+  </si>
+  <si>
+    <t>Esta aplicación permite realizar una programación de fertirriego óptima para el cultivo del olivar regado con aguas regeneradas. La v1.0.Beta de REUTIVAR-App, desarrollada por la Universidad de Córdoba, es una aplicación de libre difusión en versión de prueba.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.rafacode.reutivarapp&amp;hl=es</t>
+  </si>
+  <si>
     <t>Fitocampo</t>
   </si>
   <si>
     <t>Fitocampo APP está diseñada para que las empresas del sector fitosanitario, agricultura y protección vegetal cumplimenten su cuaderno de campo desde un dispositivo móvil.Fitocampo APP es una aplicación móvil diseñada para que cualquier empresa del sector fitosanitario, agricultura y protección vegetal pueda cumplimentar su cuaderno de campo desde un dispositivo móvil, facilitando el trabajo a los diferentes perfiles profesionales.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdi.fitocampo&amp;hl=es</t>
   </si>
   <si>
     <t>Cuaderno de Campo UAGN (android)</t>
   </si>
   <si>
     <t>Una herramienta imprescindible para el agricultor y ganadero de UAGN, integrada con el Cuaderno de Explotación, con la app aGROSlab Asesor GIP y con la plataforma para el canal de distribución de productos fitosanitarios.UAGN Cuaderno de Campo es la app que te permite generar tus tratamientos en campo. Incluso en entornos offline/sin cobertura de datos. Te permite disponer de toda la información que necesitas para tu trabajo así como recibir las prescripciones del asesor desde tu móvil o tablet.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor.ua…</t>
   </si>
   <si>
     <t>FitoFarma</t>
   </si>
   <si>
     <t>FitoFarma es tu herramienta esencial para gestionar el uso de productos fitosanitarios en la agricultura. Diseñada para agricultores, agrónomos y entusiastas del campo.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/fitosanitarios-agronomia-mapa/id6451338616</t>
   </si>
   <si>
     <t>Agrobio Efectos Secundarios</t>
   </si>
   <si>
     <t>Manual de efectos secundarios para el uso integrado en horticultura de productos fitosanitarios y organismos de control biológico o polinizadores.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrobio.efectos</t>
   </si>
   <si>
     <t>Hesperides</t>
   </si>
   <si>
     <t>Esta aplicación está dirigida a técnicos asesores y directores técnicos usuarios de Hesperides. Las principales funcionalidades de esta APP son:Identificación y geolocalización de parcelas y productores; Facilita la consulta de históricos de parcelas; Gestiona la información de trampas</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.efoodprint.hesperides</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
   </si>
   <si>
     <t>Xarvio Field Manager</t>
   </si>
   <si>
     <t>La plataforma digital líder en la optimización de cultivos y prescripciones. Basada en 25 años de experiencia, esta aplicación cuenta con modelos para la optimización de cultivos. Los principales componentes de la aplicación te ayudan a tomar decisiones de manejo en tiempo real con información precisa de cada uno de tus lotes, facilitando la optimización del tiempo y el uso de recursos.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.bayer.cs.xarviofieldmanager&amp;h…</t>
   </si>
   <si>
     <t>Prismab</t>
   </si>
   <si>
     <t>Hemos creado el PRISMAB Link para conectar los datos de sus sensores a internet de una forma legendariamente sencilla. Tan solo conecta un sensor a uno de sus tres puertos y la unidad Link comenzará a transmitir datos cada hora. Así de sencillo.
 Evite que su instalación esté en manos de terceras personas y tenga el control total de su red de sensores siempre que lo necesite. Instale, cambie el sensor, mueva el transmisor o desinstale el equipo tantas veces como necesite sin depender de nadie de una forma ultra sencilla.</t>
   </si>
   <si>
     <t>https://prismab.com/</t>
   </si>
   <si>
     <t>PhytechPlant</t>
   </si>
   <si>
     <t>Aplicación de planta para riego optimizado</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.phytechplant</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
     <t>Con Plantae® accede a los datos de tu campo en cualquier momento. Consulta el estad de humedad, conductividad y temperatura del suelo para aportar a la planta lo que necesita en cada momento.Toma de datos en tiempo real. Gráficas de humedad, conductividad y temperatura. Lecturas de caudal sin necesidad de ir al campo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.plantaeapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>agrocontrol</t>
   </si>
   <si>
     <t>Genera tu Cuaderno de Campo en un clic y registra los Fichajes de Personal obligatorios. Asigna tareas, controla tus finanzas, cumple la normativa y evita sanciones sin papeleo.</t>
   </si>
   <si>
     <t>https://www.agrocontrol.app/</t>
   </si>
   <si>
+    <t>Control Agropecuaria</t>
+  </si>
+  <si>
+    <t>Nuestra plataforma da solución a uno de los problemas clave de los gestores y técnicos en las empresas agropecuarias: el registro de datos, seguimiento, análisis y presentación de informes. Si hasta ahora han estado registrando la información en papel u hojas de cálculo, corren el riesgo de utilizar un enfoque anticuado en la recopilación de datos.</t>
+  </si>
+  <si>
     <t>FarmQA</t>
   </si>
   <si>
     <t>FarmQA es tu asistente digital de agronomía para el seguimiento de cultivos, recomendaciones de tratamientos, análisis de imágenes, y análisis de campos. Consejos:FarmQA Advice agiliza el trabajo de los agrónomos, permitiendo recomendaciones de tratamientos digitales y rápidas para tus agricultores. Personaliza recomendaciones y realiza un seguimiento de detalles</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.farmqa.scouting&amp;hl=es</t>
   </si>
   <si>
     <t>FitoAid</t>
   </si>
   <si>
     <t>Localiza cualquier producto fitosanitario. Encuentra rápidamente desde el buscador o filtrando por sus características cualquier producto fitosanitario registrado en el Ministerio de Agricultura y Pesca, Alimentación y Medioambiente de España (MAPAMA ) con acceso directo a la ficha original del registro oficial del Ministerio.</t>
   </si>
   <si>
     <t>https://www.adama.com/spain/es/fitoaid</t>
   </si>
   <si>
     <t>Climate Field view</t>
   </si>
   <si>
     <t>Climate FieldView es una herramienta digital integrada para la agricultura que ofrece a los agricultores un conjunto completo y conectado de herramientas digitales, brindándoles un conocimiento más profundo de sus campos para que puedan tomar decisiones operativas más informadas que les permitan optimizar el rendimiento, maximizar la eficiencia y reducir el riesgo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?hl=en&amp;id=com.climate.growers.android…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nuestra plataforma da solución a uno de los problemas clave de los gestores y técnicos en las empresas agropecuarias: el registro de datos, seguimiento, análisis y presentación de informes. Si hasta ahora han estado registrando la información en papel u hojas de cálculo, corren el riesgo de utilizar un enfoque anticuado en la recopilación de datos.</t>
   </si>
   <si>
     <t>PickApp</t>
   </si>
   <si>
     <t>Informe todas las actividades de la granja y vincule cada acción a una ubicación, hora y trabajador agrícola específicos. PickApp carga y analiza automáticamente los datos escaneados en tiempo real. Este proceso de cero errores reemplaza los informes manuales inexactos y ayuda a los propietarios de granjas a aplicar un método de trabajo estable y estructurado que se basa en una integridad de datos impecable.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.pointer.farmwork</t>
   </si>
   <si>
     <t>Agro</t>
   </si>
   <si>
     <t>Crea tu red de contactos y amplía tus opciones de negocio con profesionales del sector primario de España y Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Plataforma web/móvil de recomendaciones inteligentes de riego que permite reducir el uso del agua mediante sensórica de suelo y otros parámetros</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Aplicación que tiene como finalidad dar de alta siniestros de daños y avisos de retirada en ganado</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Hace posible el seguimiento de los cultivos a lo largo de su ciclo de crecimiento de forma simple e intuitiva para un mejor manejo agronómico. Se visualiza el estado del cultivo, su actividad fotosintética y la variabilidad dentro de la parcela. Para ello se utilizan series temporales densas de imágenes de los principales satélites de observación de la Tierra de la NASA y de la Agencia Espacial Europea, acercándose en muchos casos a la frecuencia de una imagen por semana.
 La aplicación despliega por defecto la última imagen disponible y facilita la navegación temporal sobre la secuencia de imágenes</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado</t>
+  </si>
+  <si>
+    <t>Esta calculadora se ha desarrollado para facilitar el cálculo del peso de los animales vivos o faenados sin la utilización de la bascula. -Porcino -Ganado -Bufalos -Esquinos -Ovino y Caprinos</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos</t>
+  </si>
+  <si>
+    <t>Porcicultor: Tu Mejor Aliado para Gestionar Granjas de Cerdos. Descubre Porcicultor, el gestor porcino 100% gratuito que te ayudará a controlar los gastos y beneficios de tus granjas de cerdos de engorde de manera eficiente y sin complicaciones.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero</t>
+  </si>
+  <si>
+    <t>Ganadero, la herramienta óptima para gestionar el cuidado del ganado vacuno de engorde y leche. Gratis y con base de datos interna, permite un control efectivo sin necesidad de conexión a internet, ideal para uso en campo. Registre y supervise los gastos de alimentación, electricidad, equipos y más, ofreciendo una solución completa para una gestión del ganado eficiente y sin complicaciones.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.ganadero&amp;hl=es_419</t>
   </si>
   <si>
     <t>Avicultor: pollos y gallinas</t>
   </si>
   <si>
     <t>Avicultor se destaca como la mejor herramienta gratuita para el manejo integral avícola, permitiéndote monitorear de manera efectiva los ingresos y gastos asociados a tus granjas de pollos de engorde. Además, esta aplicación facilita el seguimiento detallado de tus aves ponedoras, controlando eficientemente la producción y venta de huevos.
 Una característica destacada de Avicultor es su función de control de incubación, que le permite gestionar de forma precisa y organizada el proceso de incubación de huevos.
 Con una base de datos interna que opera sin necesidad de conexión a internet, Avicultor se convierte en la opción ideal para uso en</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.avicultor&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Herdly (IOS)</t>
+    <t>Ganges. Gestión ganadera</t>
+  </si>
+  <si>
+    <t>La filosofía de Ganges - Gestión Ganadera es ofrecer una aplicación sencilla y completa para los ganaderos a bajo precio. Por ello al estudiar la mejor manera de ofrecerles a los ganaderos la aplicación de una manera asequible, optamos por ofrecer la aplicación gratuitamente, y simplemente cobrar por el concepto de alquiler de almacenaje de la información.</t>
+  </si>
+  <si>
+    <t>https://gestionganadera.es/</t>
+  </si>
+  <si>
+    <t>Herdly (android)</t>
   </si>
   <si>
     <t>Herdly es una aplicación de gestión ganadera que te permite registrar las condiciones del ganado con voz, impulsada por informes inteligentes de IA, y la comodidad de escuchar informes en cualquier momento.</t>
   </si>
   <si>
-    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+    <t>https://play.google.com/store/apps/details?id=com.herdly.farmer</t>
   </si>
   <si>
     <t>ForestMap</t>
   </si>
   <si>
     <t>Forestmaps es un servicio web que permite calcular el inventario forestal de manera  automática y casi instantánea. Para ello utilizan datos del LiDAR del Plan Nacional de Ortofotografía Aérea (PNOA) y bases de datos de parcelas internas y externas (del Inventario Forestal Nacional). Estos datos son procesados por modelos y sistemas de cálculo propios para generar información de inventario forestal de forma continua.
 La aplicación permite seleccionar un área o parcela concreta sobre la cual realizar el inventario forestal. A continuación, es necesario indicar el tipo de especie arbórea y el producto. El cliente recibirá el resultado del análisis a través de un documento PDF que se le enviará al email, con un resumen del inventario de la parcela y una capa vectorial en formato shape con todos los resultados a una resolución de 25 metros.
 Actualmente incluye información sobre las provincias de Álava, Asturias, Burgos, Gipuzkoa, La Rioja, Madrid, Murcia, Navarra, Palencia, Soria y Vizcaya, aunque la intención es ir ampliando el alcance de manera continua.</t>
   </si>
   <si>
     <t>https://datos.gob.es/es/aplicaciones/forestmap</t>
   </si>
   <si>
+    <t>albaibs</t>
+  </si>
+  <si>
+    <t>Software ERP alimentación para fabricantes y distribuidores</t>
+  </si>
+  <si>
+    <t>https://www.albaibs.es/erp-alimentacion/</t>
+  </si>
+  <si>
+    <t>grupozas</t>
+  </si>
+  <si>
+    <t>Programa de gestión para industria alimentaria, ERP especializado para empresas de alimentación con APPCC y trazabilidad
+Software de gestión para industria alimentaria con control APPCC, trazabilidad de lotes, gestión de caducidades, control de alérgenos y cumplimiento normativo.</t>
+  </si>
+  <si>
+    <t>https://grupozas.com/erp-industria-alimentaria/</t>
+  </si>
+  <si>
+    <t>Lims.science</t>
+  </si>
+  <si>
+    <t>Sistema de Gestión de Laboratorio para Alimentos y Bebidas
+Gestiona el análisis de alimentos y bebidas de forma eficiente con un LIMS diseñado para laboratorios certificados según ISO 17025. Controla la calidad de productos, trazabilidad y pruebas por lotes desde un solo sistema.</t>
+  </si>
+  <si>
+    <t>https://lims.science/es/lims-alimentos/</t>
+  </si>
+  <si>
+    <t>Visor de buenas prácticas RedPac</t>
+  </si>
+  <si>
+    <t>Visor de buenas prácticas</t>
+  </si>
+  <si>
+    <t>https://redpac.es/visores_redpac/bbpp</t>
+  </si>
+  <si>
     <t>Sistema Europeo de Información sobre Incendios Forestales
 EFFIS</t>
   </si>
   <si>
     <t>Visor de situación actual 2.0
 La nueva versión del Visor de Situación Actual, más rápida y optimizada para dispositivos móviles, ofrece mayor eficiencia y accesibilidad, con un rendimiento optimizado y un diseño totalmente adaptable para un uso fiable en plataformas de escritorio y móviles. Muestra la información más actualizada sobre la temporada de incendios en Europa y el Mediterráneo. Esto incluye mapas meteorológicos de peligro de incendios para hoy y pronósticos de hasta 6 días, además de mapas actualizados diariamente de puntos calientes y perímetros de incendios.</t>
   </si>
   <si>
-    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88%2C5783…</t>
-[...88 lines deleted...]
-    <t>https://redpac.es/visores_redpac/bbpp</t>
+    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>bservación del territorio, cartografía y datos geográficos</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
     <t>ArcGIS Survey123</t>
   </si>
   <si>
     <t>Transforme los flujos de trabajo cotidianos con formularios inteligentes
 Diseñe formularios y encuestas inteligentes con ArcGIS Survey123, un generador de formularios dinámico. Acelere la recopilación de datos y mejore la calidad de los resultados. Visualice y analice la información con una lente geográfica para comprender mejor dónde y por qué ocurren las cosas. Comparta datos a través de mapas web, aplicaciones y paneles para fundamentar la toma de decisiones y mejorar los procesos empresariales.</t>
   </si>
   <si>
     <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
   </si>
   <si>
     <t>ArcGIS Field Maps</t>
   </si>
   <si>
     <t>ArcGIS Field Maps es la aplicación de mapas por excelencia de Esri en dispositivos móviles. Utilice Field Maps para explorar los mapas que ha realizado en ArcGIS, recopilar y actualizar sus datos acreditados, y registrar dónde ha estado, todo desde una misma aplicación de localización.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
   </si>
   <si>
     <t>Kobotoolbox</t>
   </si>
   <si>
     <t>Herramientas de datos intuitivas y adaptables para maximizar su impacto
 Una plataforma de recopilación, gestión y visualización de datos utilizada globalmente para acelerar el cambio social positivo.</t>
   </si>
   <si>
     <t>https://www.kobotoolbox.org/</t>
   </si>
   <si>
-    <t>ODK</t>
-[...7 lines deleted...]
-  <si>
     <t>Windy</t>
   </si>
   <si>
     <t>Herramienta con interfaz o recursos disponibles en español orientada a meteorologia, planificacion, riesgo</t>
   </si>
   <si>
-    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp%2C32_622%2C13_493%2C5=</t>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
   </si>
   <si>
     <t>meteoblue</t>
   </si>
   <si>
     <t>Herramienta con interfaz o recursos disponibles en español orientada a meteorologia, historicos, planificacion.</t>
   </si>
   <si>
     <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
   </si>
   <si>
     <t>Globalforestwatch</t>
   </si>
   <si>
     <t>Herramienta con interfaz o recursos disponibles en español orientada a monitoreo, deforestacion, teledeteccion. Se usa en entornos profesionales para mejorar el trabajo de forestal, asesor mediante registros consistentes, automatización de tareas, análisis de datos o soporte a decisiones</t>
   </si>
   <si>
     <t>https://www.globalforestwatch.org/map/</t>
   </si>
   <si>
     <t>OpenForis</t>
   </si>
   <si>
     <t>Open Foris  es una iniciativa que ofrece soluciones gratuitas y de código abierto para el monitoreo de bosques y tierras. Desarrollada con la convicción de que un monitoreo forestal innovador, preciso y transparente puede liberar el potencial de los bosques para la acción climática y otros beneficios. Es un acelerador transformador que trabaja hacia los bienes públicos digitales ofrecidos por la  Organización de las Naciones Unidas para la Alimentación y la Agricultura (FAO) , haciendo que las capacidades de monitoreo forestal de vanguardia sean ampliamente accesibles.</t>
   </si>
   <si>
     <t>https://www.openforis.org/</t>
   </si>
   <si>
     <t>CropWat</t>
   </si>
   <si>
     <t>CROPWAT 8.0 para Windows es un programa informático que calcula las necesidades hídricas y de riego de los cultivos basándose en datos edafológicos, climáticos y del cultivo.</t>
   </si>
   <si>
     <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.fao.org/aquacrop/en/</t>
   </si>
   <si>
     <t>BRCGS</t>
   </si>
   <si>
     <t>Herramientas para ayudarle a obtener la certificación y mejorar continuamente
 Los propietarios de marcas priorizan más que nunca la integridad de sus productos. La transparencia que facilita la tecnología está transformando la forma en que se gana y se pierde la confianza, mientras que las cadenas de suministro se vuelven más largas y complejas, lo que aumenta aún más los riesgos.
 Para responder a mayores requisitos de garantía del cliente y cumplir con los crecientes requisitos regulatorios, BRCGS ha desarrollado una serie de herramientas digitales para ayudar a los sitios a mantener el cumplimiento y mitigar el riesgo, mantener el cumplimiento y mejorar continuamente .</t>
   </si>
   <si>
     <t>https://www.brcgs.com/digital-solutions/overview/</t>
   </si>
   <si>
     <t>IFS</t>
   </si>
   <si>
     <t>La Norma IFS Food revisa los productos y procesos de producción para evaluar la capacidad de un productor de alimentos para producir productos seguros, auténticos y de calidad, de acuerdo con los requisitos legales y las especificaciones del cliente.</t>
   </si>
   <si>
     <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
   </si>
   <si>
     <t>Rainforest Alliance</t>
   </si>
   <si>
@@ -2162,412 +1955,1490 @@
 Iniciar</t>
   </si>
   <si>
     <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
   </si>
   <si>
     <t>Technosylva</t>
   </si>
   <si>
     <t>Los incendios forestales empeoran debido a la falta de decisiones
 Es fundamental tomar decisiones con garantías para proteger a las personas y el territorio de los incendios forestales y las condiciones meteorológicas adversas, independientemente del nivel de riesgo y la ubicación geográfica. Actúe con mayor rapidez con la más avanzada tecnología de Technosylva.</t>
   </si>
   <si>
     <t>https://technosylva.com/es/</t>
   </si>
   <si>
     <t>Hispatec Conecta (android)</t>
   </si>
   <si>
     <t>Aplicación móvil desarrollada por Hispatec para la gestión de las relaciones, tanto desde un punto de vista agronómico, como económico, como social y media, que tiene la empresa normalizada con sus agricultores asociados</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
   </si>
   <si>
-    <t>Hispatec Conecta (IOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Agro Tareo Beta</t>
   </si>
   <si>
     <t>Permite el control de las entradas y salidas de los empleados en el campo a través de métodos como la verificación facial, el QR, el NFC o la propia selección de empleados en un listado.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.hispatec.agrotareobeta&amp;hl=es_4…</t>
   </si>
   <si>
     <t>ERPagro</t>
   </si>
   <si>
     <t>Control global de las operaciones de postcosecha con ERPagro
 Desde la cosecha hasta el mercado.
 ERPagro es la herramienta que monitoriza, gestiona y optimiza todos los procesos de la empresa agroalimentaria. Un único sistema modular que facilita la toma de decisiones basándose en un análisis integral y en tiempo real de las actividades del negocio: desde la relación con los proveedores hasta la expedición de los pedidos. Control y visibilidad de todos los procesos de negocio en tiempo real.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/productos/erpagro-software-agricultura/</t>
   </si>
   <si>
     <t>maptiler</t>
   </si>
   <si>
     <t>Añade visualizaciones meteorológicas a tus mapas con capas de pronóstico animadas</t>
   </si>
   <si>
     <t>https://www.maptiler.com/weather/</t>
+  </si>
+  <si>
+    <t>Farm to table</t>
+  </si>
+  <si>
+    <t>De la Granja a la Mesa conecta directamente a agricultores locales con consumidores, llevándote productos frescos, saludables y de origen local directamente de la granja a tu puerta. Sin intermediarios. Sin concesiones.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.zahedhasan.farmtotable&amp;hl=es</t>
+  </si>
+  <si>
+    <t>eAgronom</t>
+  </si>
+  <si>
+    <t>Sostenibilidad inteligente para una industria alimentaria más fuerte y resistente
+Permitimos a las empresas alcanzar sus objetivos de sostenibilidad al tiempo que ayudamos a los agricultores a generar ingresos adicionales, mejorar la calidad del suelo y acceder a una mejor financiación.</t>
+  </si>
+  <si>
+    <t>https://www.eagronom.com/es</t>
+  </si>
+  <si>
+    <t>Spherag (android)</t>
+  </si>
+  <si>
+    <t>SPHERAG es una innovadora combinación de hardware y software donde una plataforma de gestión autónoma y bidireccional, equipada con algoritmos de inteligencia y recomendación, se comunica en tiempo real de forma remota con los dispositivos desplegados en las instalaciones agrícolas, permitiendo el seguimiento y operación en la explotación.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=spherag.spherag&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Spherag (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=Spherag</t>
+  </si>
+  <si>
+    <t>Uniforme (android)</t>
+  </si>
+  <si>
+    <t>Monitorea tus KPI en el panel de control. Registra eventos y ten toda la información esencial de las vacas al alcance de la mano.
+UNIFORM App es la aplicación móvil del software de gestión de rebaños UNIFORM-Agri 5.0. Esta app, fácil de usar, cuenta con una interfaz intuitiva y botones grandes que facilitan el manejo.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORM&amp;hl=en&amp;gl=…</t>
+  </si>
+  <si>
+    <t>Uniforme (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/nl/app/uniform/id906369824</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (android)</t>
+  </si>
+  <si>
+    <t>¡Administra tu granja de cabras con la súper rápida UNIFORM Goat-App! Monitorea tus KPI's en el tablero. Registra eventos y ten toda la información esencial de las cabras al alcance de tu mano.
+UNIFORM Goat-App es la aplicación para uso móvil del software de administración de rebaños UNIFORM-Goat 5.0. Esta aplicación fácil de usar tiene una Interfaz de Dedo para Granjeros, botones grandes que son fáciles de usar para los granjeros.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORMGOAT&amp;hl=en…</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/uniform-goat/id1572660747</t>
+  </si>
+  <si>
+    <t>Mi manada</t>
+  </si>
+  <si>
+    <t>¡Gestiona tu explotación lechera con MYHERD! Monitorea tus KPI en el panel de control. Registra eventos y ten toda la información esencial de las vacas al alcance de la mano.
+MYHERD es la aplicación móvil de nuestro software de gestión de rebaños. Esta app, fácil de usar, cuenta con una interfaz intuitiva y botones grandes que facilitan el manejo.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.myherd&amp;hl=en&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (android)</t>
+  </si>
+  <si>
+    <t>¡Administre su granja lechera con la rapidísima aplicación FarmTell Milk! Monitoree sus KPI en el panel de control. Registre eventos y tenga toda la información esencial de las vacas al alcance de la mano.
+La aplicación Smartmilk es la aplicación móvil del software de gestión de rebaños FarmTell Milk. Esta aplicación fácil de usar cuenta con una interfaz intuitiva y botones grandes que facilitan el uso.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.FARMTELLMILK&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmtell-milk/id6468885082</t>
+  </si>
+  <si>
+    <t>afimilk</t>
+  </si>
+  <si>
+    <t>Automatización de granjas lecheras</t>
+  </si>
+  <si>
+    <t>https://www.afimilk.com/</t>
+  </si>
+  <si>
+    <t>Ideagen Sage Food</t>
+  </si>
+  <si>
+    <t>Una solución de software integrada diseñada para sus necesidades de seguridad alimentaria y gestión de calidad de proveedores</t>
+  </si>
+  <si>
+    <t>https://safefood360.com/</t>
+  </si>
+  <si>
+    <t>Traceone</t>
+  </si>
+  <si>
+    <t>Software PLM y soluciones de cumplimiento para marcas de alimentos y bebidas, cosméticos y productos químicos
+Innove más rápido, entregue productos de alta calidad y garantice el cumplimiento mientras impulsa el progreso sustentable.</t>
+  </si>
+  <si>
+    <t>https://www.traceone.com/</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti</t>
+  </si>
+  <si>
+    <t>La tecnología Ag Leader ofrece las herramientas agrícolas de precisión de mayor calidad durante todo el año que recopilan información valiosa del campo y conectan toda la operación a través de operadores, máquinas y dispositivos. Al tener acceso a la información correcta en el momento adecuado, los operadores y las máquinas pueden trabajar mejor juntos, de manera más productiva y aporta claridad y confianza a los cientos de decisiones que se toman todos los días. Cambia el modo de cultivar.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agleader.agfinitiview&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trestima (android)</t>
+  </si>
+  <si>
+    <t>Con la aplicación TRESTIMA, puedes medir fácilmente la cantidad y el valor de tus árboles tomando fotos de tu bosque. Obtienes el resultado de la medición en cubos y euros. Los resultados de las mediciones se almacenan en el servicio web de TRESTIMA para su posterior revisión.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.trestima.androidapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Trestima (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/trestima/id1106886045</t>
+  </si>
+  <si>
+    <t>FSC Search (android)</t>
+  </si>
+  <si>
+    <t>La aplicación lo ayudará a encontrar toda la información relacionada con un certificado específico: FM y CoC, Certificado de Proyecto, Licencia Promocional y Evaluación de FM solo para tomar la etiqueta FSC o ingresar el código de licencia.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.fsc.search&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FSC Search (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fsc-search/id1673508721</t>
+  </si>
+  <si>
+    <t>osapiens EUDR</t>
+  </si>
+  <si>
+    <t>La aplicación EUDR de osapiens permite a los agricultores registrar y gestionar parcelas de tierra de las que obtienen sus materias primas (soja, aceite de palma, madera, café, cacao, ganado y caucho) en el HUB de osapiens para que EUDR respalde el cumplimiento del Reglamento de deforestación de la UE.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.osapiens.operations.eudr&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trucker</t>
+  </si>
+  <si>
+    <t>Nemus® Trucker® es una aplicación móvil integrada en Nemus® que aporta toda la trazabilidad de la explotación, georreferenciando mediante imagen los puntos de obtención y pesaje de la madera para el cumplimiento EUDR. Crea además el primer estándar en la industria para una guía de transporte digital.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cesefor.nemus_trucker&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trazamad</t>
+  </si>
+  <si>
+    <t>TRAZAMAD se presenta como la plataforma integrada para el transporte y la trazabilidad de la madera, para garantizar el cumplimiento de las regulaciones de la EUDR y aportar valor a toda la cadena Monte - Industria. Con un enfoque claro en la sostenibilidad y la eficiencia operativa, la aplicación busca convertirse en un referente en el sector, expandiendo su presencia a nivel nacional e internacional.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bahiasoftware.trazamad&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Visor de Andalucía</t>
+  </si>
+  <si>
+    <t>Visualizador de información geográfica interoperable. Permite visualizar y superponer cartografía y ortoimágenes de diversas fuentes.</t>
+  </si>
+  <si>
+    <t>https://www.ideandalucia.es/visor/</t>
+  </si>
+  <si>
+    <t>SIOSE</t>
+  </si>
+  <si>
+    <t>El SIOSE (Sistema de Información sobre Ocupación del Suelo de España) es un componente esencial dentro del Plan Nacional de Observación del Territorio (PNOT). Su objetivo principal es la generación de una base de datos armonizada y detallada sobre la ocupación del suelo en todo el territorio español.</t>
+  </si>
+  <si>
+    <t>https://www.siose.es/</t>
+  </si>
+  <si>
+    <t>BS Agro</t>
+  </si>
+  <si>
+    <t>La nueva aplicación de BS Agro es gratuita y permitirá acceder a contenidos y herramientas de valor para apoyar el crecimiento de la explotación agraria</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bs-agro/id1465712568</t>
+  </si>
+  <si>
+    <t>Ganadero APP</t>
+  </si>
+  <si>
+    <t>Maneja información de población, reproducción, alimentación , genética, etc, de vacunos.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-app/id1253203051</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (android)</t>
+  </si>
+  <si>
+    <t>APLICACIÓN DE VUELO
+Descargue la aplicación DroneDeploy para actualizar su dron con capacidades de vuelo autónomo y libre para captura automatizada con solo unos pocos toques. ¡Su dron volará solo! Cualquiera puede volar con DroneDeploy.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.dronedeploy.beta&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dronedeploy/id971358101</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (android)</t>
+  </si>
+  <si>
+    <t>FarmKeep es la única aplicación que necesitas para administrar fácilmente todos tus animales, cría, producción, finanzas y más. Si usted es un entusiasta de los pollos de traspatio, un granjero, un granjero aficionado o una pequeña o mediana empresa, FarmKeep satisface sus necesidades y crece con usted. Nuestras características y servicios incluyen:</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmkeep.farmkeep&amp;pcampaignid…</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/farmkeep/id6449797965</t>
+  </si>
+  <si>
+    <t>Farmbrite</t>
+  </si>
+  <si>
+    <t>Farmbrite es un software completo de gestión agrícola y ganadera que le ofrece todo lo que necesita para gestionar una granja más eficiente y productiva. Farmbrite proporciona todas las herramientas de planificación, gestión, seguimiento, ventas e informes que necesita para gestionar una granja o un negocio ganadero próspero. Cree planes de cultivo, realice un seguimiento y gestione el ganado, supervise los insumos y el rendimiento, mantenga registros detallados, gestione las órdenes de trabajo, genere informes completos, realice un seguimiento de las finanzas, supervise el inventario, comercialice y venda en línea, y mucho más, todo desde una plataforma segura y fácil de usar, disponible en cualquier dispositivo y desde cualquier lugar</t>
+  </si>
+  <si>
+    <t>https://www.softwarereviews.com/products/farmbrite?c_id=386</t>
+  </si>
+  <si>
+    <t>agroex</t>
+  </si>
+  <si>
+    <t>Ya sea que dirijas una explotación agrícola, una bodega o una consultoría agraria, Agroex está aquí para potenciar tu éxito. Descubre cómo podemos adaptarnos a tus necesidades específicas y transformar tu gestión agraria. Conéctate con nosotros para una demostración personalizada y da el paso hacia una gestión agraria eficiente y rentable con Agroex. ¡Bienvenido al futuro de la agricultura!</t>
+  </si>
+  <si>
+    <t>https://agroex.es/</t>
+  </si>
+  <si>
+    <t>agrovir</t>
+  </si>
+  <si>
+    <t>AgroVIR te ayuda a planificar, actuar, evaluar y mejorar continuamente tu rendimiento. Podés tener todos los datos y mapas de tu establecimiento en un solo lugar, y disfrutar de nuestras interfaces de datos con marcas líderes.</t>
+  </si>
+  <si>
+    <t>https://www.agrovir.com/AR/index.html</t>
+  </si>
+  <si>
+    <t>AgroExact</t>
+  </si>
+  <si>
+    <t>Medición local: Si se suscribe, AgroExact le proporcionará un pluviómetro avanzado gratuito en la ubicación que desee. Y sin complicaciones: el mantenimiento está incluido en la cuota anual.
+En la misma aplicación, encontrará consejos de riego fáciles de usar, desarrollados en colaboración con agricultores. Estos se basan en los sensores de humedad del suelo SoilExact y CropExact, disponibles por separado. Esto le permite ver exactamente cuántos milímetros de agua necesita su cultivo en un momento</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroexact.app.twa</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos</t>
+  </si>
+  <si>
+    <t>Aplicación móvil para consultar las recomendaciones de riego de los cultivos del almendro en Andalucía</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.riego.almendro.ifapa.app</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas</t>
+  </si>
+  <si>
+    <t>Solución de agricultura de precisión basada en la inteligencia artificial que le ayuda a supervisar, identificar y tratar de forma remota las enfermedades y plagas de las plantas en su campo, granja y jardín</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrio</t>
+  </si>
+  <si>
+    <t>YieldComputer</t>
+  </si>
+  <si>
+    <t>Software basado en datos crea transparencia en tiempo real, reduce los errores y los problemas de comunicación en toda la cadena de previsión.</t>
+  </si>
+  <si>
+    <t>https://www.yieldcomputer.com/es/how-it-works</t>
+  </si>
+  <si>
+    <t>Valtra Connect</t>
+  </si>
+  <si>
+    <t>Aplicación que permite rastrear los datos de la máquina de forma remota: consumo de combustible, los datos de conducción, la ubicación del SGP, los códigos de servicio, etcétera</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.valtra_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>My Landini</t>
+  </si>
+  <si>
+    <t>Aplicación para a gestión de los tractores Landini</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.argotractors.mylandini&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>Case IH FieldOps</t>
+  </si>
+  <si>
+    <t>Herramienta que permite gestionar y visualizar una flota de maquinaria multimarca en cualquier momento y desde cualquier lugar, y tomar decisiones en tiempo real</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.caseih.fieldops&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>myMANITOU</t>
+  </si>
+  <si>
+    <t>Aplicación de maquinaria diseñada para levantar, mover y colocar materiales en terrenos difíciles según modelos que varían en capacidad de carga y altura de alcance</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=manitou.mymanitou&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>MyMerlo</t>
+  </si>
+  <si>
+    <t>Herramienta para la administración de equipos y maquinaria: geolocalización, alarmas, calendario de vencimientos, etcétera</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.merlo.mymerlo&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Same</t>
+  </si>
+  <si>
+    <t>Aplicación diseñada para optimizar el rendimiento de la maquinaria en el campo, garantizando durabilidad y comodidad para el operador</t>
+  </si>
+  <si>
+    <t>https://www.same-tractors.com/es-es/my-same-app</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola</t>
+  </si>
+  <si>
+    <t>Esta aplicación permite obtener registros de datos a campo, como monitoreo de malezas, plagas y enfermedades, órdenes de aplicación, controles y avances de siembra y cosecha, controles de stand de plantas entre otras funcionalidades</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.voy.sima&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Aegro Campo</t>
+  </si>
+  <si>
+    <t>Aplicación de gestión rural que cruza datos agrícolas y financieros de manera asertiva, ayudándole a tomar decisiones más rentables</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.aegro.aegroapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosoft</t>
+  </si>
+  <si>
+    <t>Herramienta que ayuda en la tomar decisiones rápidas y efectivas. Todo el proceso, desde la siembra hasta la cosecha, está simplificado, con acceso a información en tiempo real desde cualquier dispositivo. Seguridad, accesibilidad y soporte personalizado, todo en un solo lugar</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrosoft.agrosoft&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador</t>
+  </si>
+  <si>
+    <t>СolDonAgro es la aplicación de navegación GPS/GNSS más potente para tractores. Desde Líneas AB hasta Control de Secciones, Monitoreo de Rendimiento y Piloto Automático</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.coldon.agro&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vacapop</t>
+  </si>
+  <si>
+    <t>App para buscar, comprar y vender ganado directamente entre ganaderos en toda España poniendo a su disposición un sitio especializado donde pueden publicar sus ofertas de ganado en venta, así como encontrar una gran oferta de ganado en venta (vacas, toros, caballos, yeguas, cabras y ovejas), y donde podrá hacer las operaciones de compra-venta de forma inmediata y segura</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ruralpop-vende-y-compra/id6759678666</t>
+  </si>
+  <si>
+    <t>Ikos Advanced</t>
+  </si>
+  <si>
+    <t>Herramienta para la agricultura sostenible de precisión creada para los profesionales de la agricultura que permite consultar los datos generados por IKOS CONTROLLER y visualizar gráficas históricas de su cultivo</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ikostech.app</t>
+  </si>
+  <si>
+    <t>ECOGAN</t>
+  </si>
+  <si>
+    <t>Sistema del Ministerio de Agricultura, Pesca y Alimentación que permite registrar las Mejores Técnicas Disponibles (MTDs) aplicadas en la granja, así como estimar las emisiones contaminantes y de gases de efecto invernadero y el consumo de recursos de una granja concreta a lo largo del proceso productivo</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/ganaderia-y-medio-ambiente/calculo-e…</t>
+  </si>
+  <si>
+    <t>ODK</t>
+  </si>
+  <si>
+    <t>ODK te permite crear formularios potentes para recopilar los datos que necesitas dondequiera que estén.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>AquaCrop</t>
+  </si>
+  <si>
+    <t>AquaCrop es un modelo de crecimiento de cultivos desarrollado por la División de Tierras, Suelos y Aguas de la FAO para abordar la seguridad alimentaria y evaluar el efecto del medio ambiente y la gestión en la producción agrícola. AquaCrop simula la respuesta del rendimiento de los cultivos herbáceos al agua y es especialmente adecuado para condiciones donde el agua es un factor limitante clave en la producción agrícola. AquaCrop combina precisión, simplicidad y robustez. Para garantizar su amplia aplicabilidad, utiliza solo un número reducido de parámetros explícitos y, en su mayoría, variables de entrada intuitivas que los usuarios pueden determinar mediante cálculos sencillos.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/aquacrop</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=hispatec%20conecta</t>
+  </si>
+  <si>
+    <t>DeLaval</t>
+  </si>
+  <si>
+    <t>Todo para tu explotación de vacuno lechero</t>
+  </si>
+  <si>
+    <t>https://www.delaval.com/es/</t>
+  </si>
+  <si>
+    <t>Agri Calc (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricalc/id6753979056</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
+  </si>
+  <si>
+    <t>Herdly (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+  </si>
+  <si>
+    <t>Registro General de Operadores Ecológicos (REGOE)</t>
+  </si>
+  <si>
+    <t>Herramienta de consulta con información suministrada por las Autoridades Competentes de las Comunidades Autónomas para identificar a los operadores ecológicos según su actividad, ubicación y producción</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+  </si>
+  <si>
+    <t>AGROXCONTROL</t>
+  </si>
+  <si>
+    <t>Soluciones digitales que facilitan el trabajo diario del agricultor y el ganadero, optimizando su tiempo y recursos</t>
+  </si>
+  <si>
+    <t>https://www.agroxcontrol.com/productos/</t>
+  </si>
+  <si>
+    <t>PRESVET</t>
+  </si>
+  <si>
+    <t>Control de Prescripciones Veterinarias de Antibióticos</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.PresvetMovilApp&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>Aplicación para ayudarte a gestionar tus cultivos de manera más eficiente, optimizar recursos y aumentar la productividad en cada etapa del proceso</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroislas.app&amp;hl=en_US&amp;gl=es</t>
+  </si>
+  <si>
+    <t>Cereal Agua</t>
+  </si>
+  <si>
+    <t>Visor para  para un cultivo de cereal más rentable, eficiente, sostenible, adaptado y socialmente integrador</t>
+  </si>
+  <si>
+    <t>https://ctaex.com/transferencia-tecnologica/GOS-cereal-agua/visor-web</t>
+  </si>
+  <si>
+    <t>AgroCuaderno Cuaderno de campo</t>
+  </si>
+  <si>
+    <t>Herramienta que permite gestionar sus datos de Cooperativa / Almazara</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
+  </si>
+  <si>
+    <t>Asesores Aragón</t>
+  </si>
+  <si>
+    <t>Herramienta de gestión del conocimiento para facilitar la proyección de información y documentación en los diferentes grupos de asesoramiento, el encuentro entre sus integrantes y la coordinación de actividades de todo tipo. App de la Alianza Agroalimentaria de Aragón para la gestión y transferencia de conocimiento entre científicos, técnicos y agricultores aragoneses</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.aprogip</t>
+  </si>
+  <si>
+    <t>INTIA SA</t>
+  </si>
+  <si>
+    <t>Permite la recepción de notificaciones de avisos sobre plagas publicadas por el INTIA SA y tener una buena prevención sobre los cultivos</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.intia.appnotificacionespush</t>
   </si>
   <si>
     <t>SgaCex- Cuaderno de Explotación</t>
   </si>
   <si>
     <t>Cuaderno de explotación público que el MAPA pone a disposición de los agricultores para la gestión de su explotación.
 OBJETIVOS:
 - Impulsar la digitalización del sector y favorecer la sostenibilidad económica y ambiental así como la simplificación administrativa, para dar cumplimiento a los objetivos del PEPAC y del Pacto Verde Europeo
 - Detallar la gestión de la explotación</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
   </si>
   <si>
-    <t>Farm to table</t>
-[...313 lines deleted...]
-    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+    <t>oliCloud</t>
+  </si>
+  <si>
+    <t>APP desarrollada específicamente para la gestión de olivar y fincas de fruto con cáscara que permite un control de la rentabilidad de cada finca, de los productos fitosanitarios con los que ha tratado su explotación y generar automáticamente su cuaderno de explotación agrícola.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
+  </si>
+  <si>
+    <t>Catastro app</t>
+  </si>
+  <si>
+    <t>Catastro_app es una aplicación móvil que reúne y personaliza en tu móvil, sólo para tu uso personal, la información de todos tus inmuebles ya que puedes añadir tus propias fotos, croquis o anotaciones.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
+  </si>
+  <si>
+    <t>Agrobase (IOS)</t>
+  </si>
+  <si>
+    <t>Saber identificar correctamente la maleza, las enfermedades o las plagas de las plantas es el primer paso para lograr un control eficaz. Esta app incluye una base de datos de coNocimientos agróNomos con plagas y un catálogo de enfermedades, así como todos los pesticidas registrados, insecticidas y herbicidas en el país que elijas.
+Incluye también descripciones de productos de protección de cultivos con enlaces, para que puedas elegir siempre la solución correcta a un problema. Además, proporciona información sobre el registro y la fecha de caducidad de los productos y lo más importante: su eficacia en diferentes cuestiones.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrobase/id1314976795</t>
+  </si>
+  <si>
+    <t>Agrovortic (IOS)</t>
+  </si>
+  <si>
+    <t>Agrovortic es un cuaderno de campo digital para cualquier tipo de cultivo, que cumple con la Normativa del MAPA (SIEX), Global GAP, cultivo ecológico y producción integrada que permite una gestión y control sobre las incidencias de las explotaciones: seguimiento de infecciones, asistente para tratamientos fitosanitarios (productos vigentes, usos autorizados, dosis, caldo...), aplicación de fertilizantes, control de estados feNológicos, aNotación de labores, riegos y producción de tus cultivos, así como el registro del pastoreo de ganado.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrovortic/id6451448563</t>
+  </si>
+  <si>
+    <t>Smattcom (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/smattcom/id1275834490?l=en-GB</t>
+  </si>
+  <si>
+    <t>VACAPP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/vacapp-livestock-management/id6746496380</t>
+  </si>
+  <si>
+    <t>AGRIVI (IOS)</t>
+  </si>
+  <si>
+    <t>Agrivi es un programa de gestión agrícola que permite tener controlado cualquier aspecto relacionado con los cultivos: períodos de siembra y recogida, cosechas, fertilización, riego, fumigación, etc.
+Es compatible con todo tipo de cultivos: vegetales, frutas, graNo, regadío, secaNo, etc. Además, cuenta con funciones avanzadas como análisis, control de plagas, planificaciones de temporada, etc.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrivi/id882695732?l=en-GB</t>
+  </si>
+  <si>
+    <t>Riego (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego/id6448273516?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL APP (IOS)</t>
+  </si>
+  <si>
+    <t>VISUAL APP permite una planificación eficiente y rentable de las actividades de campo  como la siembra, recolección, riego, control de calidad, fertilización, seguimiento de estados feNológicos, tratamientos de control de plagas, entre otras</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-v6/id6446358533?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-sensor/id1567881739?l=en-GB</t>
+  </si>
+  <si>
+    <t>XFARM (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xfarm-farm-management-app/id1468992158?l=en-GB</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo (IOS)</t>
+  </si>
+  <si>
+    <t>Visor SIGPAC es una aplicación móvil totalmente nativa desarrollada en android para explorar y visualizar la información de las parcelas agrarias del sistema SIGPAC incluyendo un pack de útiles herramientas PREMIUM de gestión de explotaciones agrarias que permite llevar en su móvil un pequeño cuaderNo de campo para registrar las labores realizadas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visor-sigpac/id1207548434?l=en-GB</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/qfield-for-qgis/id1531726814?l=en-GB</t>
+  </si>
+  <si>
+    <t>UTM Geo Map (IOS)</t>
+  </si>
+  <si>
+    <t>Sistema de Información Geográfica que permite la captura de puntos geográficos o dibujo de poligoNos</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/utm-geo-map/id6754522296?l=en-GB</t>
+  </si>
+  <si>
+    <t>PROVACUNo (IOS)</t>
+  </si>
+  <si>
+    <t>App de la Organización Interprofesional de la Carne de Vacuno de España.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/provacuno-dss-manure/id6749436988</t>
+  </si>
+  <si>
+    <t>RedFara info (Red Fitosanitaria de Aragón) (IOS)</t>
+  </si>
+  <si>
+    <t>Red Fitosanitaria de Aragón (RedFAra) es la nueva aplicación móvil del Departamento de Desarrollo Rural y Sostenibilidad del gobierNo Aragón para smartphones y tabletas puesta a disposición de los tecnicos de las ATRIAs para la gestión de los controles de plagas en el campo. Servicios:
+Alertas: Los usuarios reciben Notificaciones sobre los niveles de incidencia para los cultivos y áreas de interés.
+Seguimiento de plagas: mediante sencillas gráficas se puede coNocer la evolución de las principales plagas en las dos últimas campañas.
+Acceso a los boletines de avisos del Servicio de Sanidad y Certificación Vegetal: La app cuenta con acceso a los boletines de avisos, informaciones y avisos fitosanitarios generados por el Centro de Sanidad y Certificación Vegetal.
+Consulta de datos meteorológicos: se pueden consultar los datos de más de 60 estaciones meteorológicas conectadas.
+Recursos de la Red de Vigilancia Fitosanitaria: acceso a los informes semanales de seguimiento de los cultivos generados por la RedFAra, así como información de los ensayos realizados por la RedFAra</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/redfara-info/id6473279604?l=en-GB</t>
+  </si>
+  <si>
+    <t>Asesores Aragón (IOS)</t>
+  </si>
+  <si>
+    <t>App de la Alianza Agroalimentaria de Aragón para dar soporte y ayuda a la comunidad de científicos, técnicos y agricultores aragoneses como herramienta de gestión del coNocimiento que facilitar la proyección de información y documentación en los diferentes grupos de asesoramiento, el encuentro entre sus integrantes y la coordinación de actividades de todo tipo</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/asesores-arag%C3%B3n/id1158666029?l=en-GB</t>
+  </si>
+  <si>
+    <t>OdinS Monitor (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación para monitorizar dispositivos de medida: temperatura, humedad, radiación solar,..., visualización de gráficas de los dispositivos de medida, recepción de Notificaciones PUSH de alertas por valores fuera de rango, visualización de histórico de alertas por dispositivo, actuación y programación de válvulas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/odins-monitor/id1446636664</t>
+  </si>
+  <si>
+    <t>AGROISLAS (IOS)</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/app/</t>
+  </si>
+  <si>
+    <t>CLAAS Connect (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/claas-connect/id1486067534</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA (IOS)</t>
+  </si>
+  <si>
+    <t>Control de tu explotación agrícola de forma eficiente a través de la APP y la cuenta web de tu ordenador (CuaderNo digital de explotación agrícola)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroptima-software-agr%C3%ADcola/id929585869</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/operations-center-mobile/id1104383066</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/new-holland-fieldops/id6503120987</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=MASSEY%20FERGUSON</t>
+  </si>
+  <si>
+    <t>FRAC Mode of Action (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/frac-moa/id1225391696</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-producci%C3%B3n-integrada/id6448350695</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line (IOS)</t>
+  </si>
+  <si>
+    <t>Lonja online de materias primas agrícolas basado en las operaciones que cierran agricultores diariamente con operadores cerealistas y fábricas. También cuenta con un sistema de generación de intereses de compra y de venta basados en los precios de mercado publicados</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/abastores/id1666544074</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta (IOS)</t>
+  </si>
+  <si>
+    <t>Con esta app el agricultor o técnico será capaz de visualizar el estado de la cubierta de su plantación en térmiNos de nivel de cobertura y estado vegetativo, contando con un módulo de cálculo de contenido de agua en el suelo</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gest-cubierta/id6474183616</t>
+  </si>
+  <si>
+    <t>IRAC España (IOS)</t>
+  </si>
+  <si>
+    <t>Proporciona a los agricultores, productores, técnicos y profesionales de la protección de cultivos en general una guía para seleccionar los insecticidas y/o acaricidas a usar en una estrategia de Manejo de Resistencia a Insecticidas/ acaricidas (MRI) eficaz y sostenible</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/irac/id1491753377</t>
+  </si>
+  <si>
+    <t>AGROSLAB (IOS)</t>
+  </si>
+  <si>
+    <t>Herramienta para el agricultor integrada con el CuaderNo de Explotación, con la app aGROSlab Asesor GIP y con la plataforma para el canal de distribución de productos fitosanitarios</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroslab-agricultor/id1476059183</t>
+  </si>
+  <si>
+    <t>Kubota (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/skl-mobile/id1520362399</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr (IOS)</t>
+  </si>
+  <si>
+    <t>Herramienta que permite monitorear sus tractores y cosechadoras y un sistema de telediagnóstico remoto para el monitoreo de la maquinaria</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mydeutz-fahr/id1468470744</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fendt-connect/id1444937781</t>
+  </si>
+  <si>
+    <t>MyMerlo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymerlo/id6473777320</t>
+  </si>
+  <si>
+    <t>myMANITOU (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de maquinaria diseñada para levantar, mover y colocar materiales en terreNos difíciles según modelos que varían en capacidad de carga y altura de alcance</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymanitou/id1450638942</t>
+  </si>
+  <si>
+    <t>My Landini (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación para a gestión de los tractoresa Landini</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-landini/id6443558858</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Esta aplicación permite obtener registros de datos a campo, como monitoreo de malezas, plagas y enfermedades, órdenes de aplicación, controles y avances de siembra y cosecha, controles de stand de plantas entre otras funcionalidades.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sima-monitoreo-de-cultivos/id6448897648</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación con múltiples soluciones fáciles de usar en ganado, lácteos, ovejas y  gestión de pastizales y campos</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/herdwatch-livestock-management/id1487855852</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de navegación GPS/GNSS potente para maquinaria agrícola, mide el tamaño de las parcelas, campo o pastizales creando una base de datos con sus requisitos.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/coldonagro/id6474488416</t>
+  </si>
+  <si>
+    <t>Aegro Campo (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de gestión rural que cruza datos agrícolas y financieros de manera asertiva, ayudándole a tomar decisiones más rentables.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/aegro-campo/id1105392365</t>
+  </si>
+  <si>
+    <t>Ikos Advanced (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ikos-advanced/id1547875545</t>
+  </si>
+  <si>
+    <t>rFrio (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rfrio/id1665904406</t>
+  </si>
+  <si>
+    <t>Atfarm (IOS)</t>
+  </si>
+  <si>
+    <t>Solución de agricultura digital que proporciona una gestión precisa y eficiente del nitrógeNo y de la nutrición de los cultivos</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/atfarm/id1450266720</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/livestock-manager-farm-tracker/id6479564251</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/xesti%C3%B3n-explotaci%C3%B3ns-agrarias/id6695739…</t>
+  </si>
+  <si>
+    <t>AgroCuaderNo CuaderNo de campo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrocuaderno-cuaderno-de-campo/id1342648389</t>
+  </si>
+  <si>
+    <t>BASF Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/basf-agro-adviser/id1316177410</t>
+  </si>
+  <si>
+    <t>Agroseguro clientes (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroseguro-clientes/id1668989373</t>
+  </si>
+  <si>
+    <t>Farmable: App Gestión Agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Plataforma de gestión agrícola que permite registrar fácilmente todo lo que necesitas para el registro de pulverización, fertilización y cosecha en el CuaderNo de Campo Digital SIEX</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmable-app-gesti%C3%B3n-agr%C3%ADcola/id1456760…</t>
+  </si>
+  <si>
+    <t>Bovidata (IOS)</t>
+  </si>
+  <si>
+    <t>Herramienta para llevar un registro detallado de cada animal (edad, peso, raza y cualquier vacuna o tratamiento que hayan recibido ) y tomar decisiones informadas sobre su cuidado y manejo. Permite generar gráficos y estadísticas en tiempo real para ver fácilmente la evolución del ganado en térmiNos de peso, crecimiento y salud.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
+  </si>
+  <si>
+    <t>Riego Citrus (IOS)</t>
+  </si>
+  <si>
+    <t>RIEGO CITRUS es una App pública y gratuita desarrollada por el Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (IFAPA) que proporciona una interfaz con recomendaciones de riego del cultivo de cítricos adaptadas a la disponibilidad de agua y a cualquier situación de restricción en el suministro de la misma.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
+  </si>
+  <si>
+    <t>Sensoterra (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
+  </si>
+  <si>
+    <t>Memorándum SIEX</t>
+  </si>
+  <si>
+    <t>Aplicación móvil para el sector agrícola que realiza automáticamente el cuaderno de campo digital y el libro de explotación ganadera</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
+  </si>
+  <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
+    <t>SENCROP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
+  </si>
+  <si>
+    <t>365Crop (IOS)</t>
+  </si>
+  <si>
+    <t>La aplicación 365Crop le permite documentar las medidas de producción de cultivos, desde la labranza hasta la cosecha, directamente en el momento en que ocurren. Incluso sin conexión, puede registrar sus medidas de producción de cultivos y verlas, así como sus mapas de campo y varios análisis en movimiento con gran claridad.
+Puede conectarse en red con tantos empleados o miembros de la familia como desee, crear planes para cada uNo y controlar todos los datos en todo momento. De esta forma, por ejemplo, las obligaciones individuales de información de los requisitos de condicionalidad pueden cumplirse de forma sencilla y fiable.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/365crop/id934480657</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
+  </si>
+  <si>
+    <t>Kaampo técnico (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA (IOS)</t>
+  </si>
+  <si>
+    <t>herramienta para la determinación del volumen óptimo de aplicación en tratamientos fitosanitarios en viña basado en las características estructurales de la vegetación y el tipo de equipo empleado</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dosavi%C3%B1a/id1413664423</t>
+  </si>
+  <si>
+    <t>ISAGRI PORC MOBILE (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación móvil de los ganaderos de porcino para introducir en tiempo real los sucesos en la granja y acceder fácilmente a sus datos esenciales del rebaño. Puede introducirse los sucesos de reproducción (inseminaciones, cubriciones, ecografías, partos, destetes), consultar la ficha de las cerdas y controlar los plazos de espera de los animales antes de la baja. Además, es posible introducir el estado corporal de las cerdas (grasa dorsal) en los diferentes estados.
+Usted podrá crear sus lotes en post-destete y engorde al introducir los movimientos de animales y las intervenciones sanitarias.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porc-mobile/id1073637825</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0 (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agr%C3%B3nic-app-2-0/id6476872881</t>
+  </si>
+  <si>
+    <t>Cropwise Protector (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cropwise-protector/id1509531036</t>
+  </si>
+  <si>
+    <t>CAMPOGEST (IOS)</t>
+  </si>
+  <si>
+    <t>Gestión y registro de las tareas cotidianas de una explotación agrícola</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/campogest-plus/id1480668569</t>
+  </si>
+  <si>
+    <t>Mi Granja (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de gestión de explotaciones de especies Ovina, Caprina, Bovina.
+Permite mediante un lector de identificación electrónica animal (bolo, crotal electrónico, microchip) generar una base de datos y control de la explotación permitiendo realizar un seguimiento de las diferentes etapas y situaciones por las que atraviesan los animales como son: Identificación, Recenso, Ecografías, Paridera, Bajas, Sangrado, Control lechero...</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/ph/app/mi-granja-app/id6692621958</t>
+  </si>
+  <si>
+    <t>Fitocampo (IOS)</t>
+  </si>
+  <si>
+    <t>Fitocampo APP está diseñada para que las empresas del sector fitosanitario, agricultura y protección vegetal cumplimenten su cuaderno de campo desde un dispositivo móvil.
+Fitocampo APP es una aplicación móvil diseñada para que cualquier empresa del sector fitosanitario, agricultura y protección vegetal pueda cumplimentar su cuaderno de campo desde un dispositivo móvil, facilitando el trabajo a los diferentes perfiles profesionales.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitocampo/id1621032835</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xarvio-field-manager/id1344893065</t>
+  </si>
+  <si>
+    <t>PhytechPlant (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/phytechplant/id1446740783</t>
+  </si>
+  <si>
+    <t>Plantae (IOS)</t>
+  </si>
+  <si>
+    <t>Con Plantae accede a los datos de tu campo en cualquier momento. Consulta el estad de humedad, conductividad y temperatura del suelo para aportar a la planta lo que necesita en cada momento.
+- Toma de datos en tiempo real.
+- Gráficas de humedad, conductividad y temperatura.
+- Lecturas de caudal sin necesidad de ir al campo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantae/id1388302296</t>
+  </si>
+  <si>
+    <t>Agrizy: Smart agri-processing (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación móvil que facilita la venta de productos agrícolas y sea muy simple y rentable para los agricultores, las FPO y las industrias de procesamiento agrícola</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrizy/id6447946426</t>
+  </si>
+  <si>
+    <t>FarmQA (IOS)</t>
+  </si>
+  <si>
+    <t>FarmQA es tu asistente digital de agronomía para el seguimiento de cultivos, recomendaciones de tratamientos, análisis de imágenes, y análisis de campos.
+Consejos:
+FarmQA Advice agiliza el trabajo de los agrónomos, permitiendo recomendaciones de tratamientos digitales y rápidas para tus agricultores. Personaliza recomendaciones y realiza un seguimiento de detalles</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmqa/id1232043703</t>
+  </si>
+  <si>
+    <t>Climate Field view (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/climate-fieldview/id797902820</t>
+  </si>
+  <si>
+    <t>Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/agro-la-red-agroalimentaria/id1586783518</t>
+  </si>
+  <si>
+    <t>AgriSat (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrisat/id1126338658</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/peso-animal-cerdos-y-ganado/id6742767132</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicultor-gestor-de-cerdos/id6743422380</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-control-de-ganado/id6744004302</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/avicultor-control-de-aves/id6752305510</t>
+  </si>
+  <si>
+    <t>Catastro app (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/catastro-app/id6451143194</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/arcgis-field-maps/id1515671684</t>
+  </si>
+  <si>
+    <t>Rawdata (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación web, Aplicación móvil</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rawdata-software-agr%C3%ADcola/id1555034213</t>
+  </si>
+  <si>
+    <t>meteoblue (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/meteoblue-weather-maps/id994459137</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgacex/id6475663383</t>
+  </si>
+  <si>
+    <t>Farm to table (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farm-to-table-bd/id6742797397</t>
+  </si>
+  <si>
+    <t>Mi manada IONS</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/myherd/id1635517308</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ag-leader-agfiniti/id1458022253</t>
+  </si>
+  <si>
+    <t>Ganadero APP (IOS)</t>
+  </si>
+  <si>
+    <t>AEMET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/el-tiempo-de-aemet/id784646178</t>
+  </si>
+  <si>
+    <t>AgroExact (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
+  </si>
+  <si>
+    <t>Auravant (IOS)</t>
+  </si>
+  <si>
+    <t>App con funcionalidades para cada etapa del ciclo de producción de cultivos, lo que permite al usuario tener capas de información y coNocimientos a nivel de campo, de una forma rápida.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>Gesitón de plagas</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
+    <t>MagicScout (IOS)</t>
+  </si>
+  <si>
+    <t>La aplicación estructura sus observaciones de campo para que pueda tomar mejores decisiones. Ahorre tiempo al identificar las causas de los daños en segundos o automatice sus viajes de exploración con tecNología inteligente.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación que permite dibujar polígoNos de forma rápida y sencilla y medir distancias, perímetros y áreas en Maps con precisión nítida. Incluso tiene en cuenta la curvatura de la superficie terrestre. Úselo para áreas pequeñas o grandes, luego comparta sus hallazgos a través de cualquier aplicación para compartir en su dispositivo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRICOLUM (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación pensada por agricultores, para los agricultores, asesores o cooperativas que ayuda a gestionar las explotaciones y mejorar la agricultura (CuaderNo digital de explotación agrícola)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de agricultura de precisión que permite controlar tus cultivos de forma remota, coNocer el estado del tiempo, el NDVI (o “índice verde”) y agregar Notas</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/onesoil-scouting-farming-tool/id1458134040?l=en-GB</t>
+  </si>
+  <si>
+    <t>OSIGRIS (IOS)</t>
+  </si>
+  <si>
+    <t>CuaderNo de campo digital para cualquier tipo de cultivo, que cumple con la Normativa del MAPA (SIEX), Global GAP, cultivo ecológico y producción integrada</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/osigris-cuaderno-de-campo/id1586104532?l=en-GB</t>
+  </si>
+  <si>
+    <t>oliCloud (IOS)</t>
+  </si>
+  <si>
+    <t>APP desarrollada específicamente para la gestión de su olivar y fincas de fruto con cáscara que permite un control de la rentabilidad de cada finca, de los productos fitosanitarios con los que ha tratado su explotación y generar automáticamente su cuaderNo de explotación agrícola.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/olicloud/id1299443123</t>
+  </si>
+  <si>
+    <t>PLANTCARE (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantcare-pro/id576750037?l=en-GB</t>
+  </si>
+  <si>
+    <t>PLANTNET (IOS)</t>
+  </si>
+  <si>
+    <t>Recopilación, aNotación y recuperación de imágenes para ayudar en la identificación de plantas silvestres</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantnet/id600547573?l=en-GB</t>
+  </si>
+  <si>
+    <t>PlantSnap (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantsnap-plant-identifier/id1451054346?l=en-GB</t>
+  </si>
+  <si>
+    <t>PRESVET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/presvet/id1587886098?l=en-GB</t>
+  </si>
+  <si>
+    <t>RASVE APP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rasve/id1556836078?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-frutosecos/id1605106792?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación móvil para consultar las recomendaciones de riego de los cultivos de fresa, frambuesa y arándaNo en las provincias de Cádiz, Huelva y Sevilla</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-berry/id1537564663?l=en-GB</t>
+  </si>
+  <si>
+    <t>SGA@PP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgaapp/id1605835326?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrio-plant-diagnosis-app/id1239193220?l=en-GB</t>
+  </si>
+  <si>
+    <t>SIAR APP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/siar/id1129186499?l=en-GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2874,54 +3745,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D279"/>
+  <dimension ref="A1:D396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D279"/>
+      <selection activeCell="A1" sqref="A1:D396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1145.435" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -3008,275 +3879,275 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>82</v>
@@ -3288,65 +4159,65 @@
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>97</v>
@@ -3355,124 +4226,124 @@
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>122</v>
@@ -3481,96 +4352,96 @@
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>143</v>
@@ -3621,530 +4492,530 @@
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
@@ -4184,65 +5055,65 @@
         <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>285</v>
@@ -4254,51 +5125,51 @@
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
@@ -4310,51 +5181,51 @@
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>309</v>
@@ -4422,121 +5293,121 @@
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>348</v>
@@ -4562,93 +5433,93 @@
         <v>352</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>372</v>
@@ -4657,460 +5528,460 @@
         <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>470</v>
@@ -5136,121 +6007,121 @@
         <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>500</v>
@@ -5262,51 +6133,51 @@
         <v>501</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>512</v>
@@ -5332,191 +6203,191 @@
         <v>516</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="C180" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
@@ -5570,1272 +6441,2910 @@
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>559</v>
+        <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>391</v>
+        <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>620</v>
+        <v>646</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B222" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
         <v>666</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C228" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>690</v>
-      </c>
-[...7 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>716</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>735</v>
-      </c>
-[...7 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="C251" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="C252" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>792</v>
+        <v>634</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>795</v>
+        <v>494</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>800</v>
+        <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>800</v>
+        <v>574</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>821</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>