--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -1697,50 +1697,114 @@
   <si>
     <t>Crea tu red de contactos y amplía tus opciones de negocio con profesionales del sector primario de España y Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Plataforma web/móvil de recomendaciones inteligentes de riego que permite reducir el uso del agua mediante sensórica de suelo y otros parámetros</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Aplicación que tiene como finalidad dar de alta siniestros de daños y avisos de retirada en ganado</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps es la aplicación de mapas por excelencia de Esri en dispositivos móviles. Utilice Field Maps para explorar los mapas que ha realizado en ArcGIS, recopilar y actualizar sus datos acreditados, y registrar dónde ha estado, todo desde una misma aplicación de localización.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Herramientas de datos intuitivas y adaptables para maximizar su impacto
+Una plataforma de recopilación, gestión y visualización de datos utilizada globalmente para acelerar el cambio social positivo.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Herramienta con interfaz o recursos disponibles en español orientada a meteorologia, planificacion, riesgo</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Herramienta con interfaz o recursos disponibles en español orientada a meteorologia, historicos, planificacion.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Herramienta con interfaz o recursos disponibles en español orientada a monitoreo, deforestacion, teledeteccion. Se usa en entornos profesionales para mejorar el trabajo de forestal, asesor mediante registros consistentes, automatización de tareas, análisis de datos o soporte a decisiones</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris  es una iniciativa que ofrece soluciones gratuitas y de código abierto para el monitoreo de bosques y tierras. Desarrollada con la convicción de que un monitoreo forestal innovador, preciso y transparente puede liberar el potencial de los bosques para la acción climática y otros beneficios. Es un acelerador transformador que trabaja hacia los bienes públicos digitales ofrecidos por la  Organización de las Naciones Unidas para la Alimentación y la Agricultura (FAO) , haciendo que las capacidades de monitoreo forestal de vanguardia sean ampliamente accesibles.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 para Windows es un programa informático que calcula las necesidades hídricas y de riego de los cultivos basándose en datos edafológicos, climáticos y del cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Hace posible el seguimiento de los cultivos a lo largo de su ciclo de crecimiento de forma simple e intuitiva para un mejor manejo agronómico. Se visualiza el estado del cultivo, su actividad fotosintética y la variabilidad dentro de la parcela. Para ello se utilizan series temporales densas de imágenes de los principales satélites de observación de la Tierra de la NASA y de la Agencia Espacial Europea, acercándose en muchos casos a la frecuencia de una imagen por semana.
 La aplicación despliega por defecto la última imagen disponible y facilita la navegación temporal sobre la secuencia de imágenes</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
     <t>Peso Animal - Cerdos y ganado</t>
   </si>
   <si>
     <t>Esta calculadora se ha desarrollado para facilitar el cálculo del peso de los animales vivos o faenados sin la utilización de la bascula. -Porcino -Ganado -Bufalos -Esquinos -Ovino y Caprinos</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
   </si>
   <si>
     <t>Porcicultor: Gestor de cerdos</t>
   </si>
   <si>
     <t>Porcicultor: Tu Mejor Aliado para Gestionar Granjas de Cerdos. Descubre Porcicultor, el gestor porcino 100% gratuito que te ayudará a controlar los gastos y beneficios de tus granjas de cerdos de engorde de manera eficiente y sin complicaciones.</t>
   </si>
   <si>
@@ -1840,114 +1904,50 @@
   <si>
     <t>Visor de situación actual 2.0
 La nueva versión del Visor de Situación Actual, más rápida y optimizada para dispositivos móviles, ofrece mayor eficiencia y accesibilidad, con un rendimiento optimizado y un diseño totalmente adaptable para un uso fiable en plataformas de escritorio y móviles. Muestra la información más actualizada sobre la temporada de incendios en Europa y el Mediterráneo. Esto incluye mapas meteorológicos de peligro de incendios para hoy y pronósticos de hasta 6 días, además de mapas actualizados diariamente de puntos calientes y perímetros de incendios.</t>
   </si>
   <si>
     <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>bservación del territorio, cartografía y datos geográficos</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
     <t>ArcGIS Survey123</t>
   </si>
   <si>
     <t>Transforme los flujos de trabajo cotidianos con formularios inteligentes
 Diseñe formularios y encuestas inteligentes con ArcGIS Survey123, un generador de formularios dinámico. Acelere la recopilación de datos y mejore la calidad de los resultados. Visualice y analice la información con una lente geográfica para comprender mejor dónde y por qué ocurren las cosas. Comparta datos a través de mapas web, aplicaciones y paneles para fundamentar la toma de decisiones y mejorar los procesos empresariales.</t>
   </si>
   <si>
     <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
-  </si>
-[...62 lines deleted...]
-    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
   </si>
   <si>
     <t>BRCGS</t>
   </si>
   <si>
     <t>Herramientas para ayudarle a obtener la certificación y mejorar continuamente
 Los propietarios de marcas priorizan más que nunca la integridad de sus productos. La transparencia que facilita la tecnología está transformando la forma en que se gana y se pierde la confianza, mientras que las cadenas de suministro se vuelven más largas y complejas, lo que aumenta aún más los riesgos.
 Para responder a mayores requisitos de garantía del cliente y cumplir con los crecientes requisitos regulatorios, BRCGS ha desarrollado una serie de herramientas digitales para ayudar a los sitios a mantener el cumplimiento y mitigar el riesgo, mantener el cumplimiento y mejorar continuamente .</t>
   </si>
   <si>
     <t>https://www.brcgs.com/digital-solutions/overview/</t>
   </si>
   <si>
     <t>IFS</t>
   </si>
   <si>
     <t>La Norma IFS Food revisa los productos y procesos de producción para evaluar la capacidad de un productor de alimentos para producir productos seguros, auténticos y de calidad, de acuerdo con los requisitos legales y las especificaciones del cliente.</t>
   </si>
   <si>
     <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
   </si>
   <si>
     <t>Rainforest Alliance</t>
   </si>
   <si>
@@ -2962,69 +2962,69 @@
   <si>
     <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
   </si>
   <si>
     <t>My MASCHIO GASPARDO (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
   </si>
   <si>
     <t>Riego Citrus (IOS)</t>
   </si>
   <si>
     <t>RIEGO CITRUS es una App pública y gratuita desarrollada por el Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (IFAPA) que proporciona una interfaz con recomendaciones de riego del cultivo de cítricos adaptadas a la disponibilidad de agua y a cualquier situación de restricción en el suministro de la misma.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
   </si>
   <si>
     <t>Sensoterra (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
   </si>
   <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
     <t>Memorándum SIEX</t>
   </si>
   <si>
     <t>Aplicación móvil para el sector agrícola que realiza automáticamente el cuaderno de campo digital y el libro de explotación ganadera</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
   </si>
   <si>
     <t>SENCROP (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
   </si>
   <si>
     <t>365Crop (IOS)</t>
   </si>
   <si>
     <t>La aplicación 365Crop le permite documentar las medidas de producción de cultivos, desde la labranza hasta la cosecha, directamente en el momento en que ocurren. Incluso sin conexión, puede registrar sus medidas de producción de cultivos y verlas, así como sus mapas de campo y varios análisis en movimiento con gran claridad.
 Puede conectarse en red con tantos empleados o miembros de la familia como desee, crear planes para cada uNo y controlar todos los datos en todo momento. De esta forma, por ejemplo, las obligaciones individuales de información de los requisitos de condicionalidad pueden cumplirse de forma sencilla y fiable.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/365crop/id934480657</t>
   </si>
   <si>
     <t>IG4 Agricultura Razonada (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
   </si>
   <si>
     <t>Kaampo técnico (IOS)</t>
@@ -6385,289 +6385,289 @@
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
         <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
         <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
         <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
         <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>616</v>
@@ -7572,51 +7572,51 @@
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
@@ -8454,79 +8454,79 @@
         <v>6</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
         <v>963</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
         <v>966</v>
-      </c>
-[...4 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
         <v>968</v>
-      </c>
-[...7 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="B338" s="1" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
         <v>972</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
         <v>974</v>
@@ -8748,163 +8748,163 @@
         <v>6</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>559</v>
+        <v>580</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>601</v>
+        <v>556</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>610</v>
+        <v>565</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
         <v>1038</v>