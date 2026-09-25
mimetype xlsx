--- v0 (2026-07-13)
+++ v1 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
@@ -74,101 +74,170 @@
   <si>
     <t>Mar, 06/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Jue, 08/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Barcelona</t>
   </si>
   <si>
     <t>REcinto Gran Via de Fira de Barcelona</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
   </si>
   <si>
+    <t>Fruit Attraction 2026 | Feria del Sector de Frutas y Hortalizas</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Conectando y liderando el futuro del sectorDel 6 al 8 de octubre, Madrid acogerá Fruit Attraction, encuentro clave para operadores, retailers y profesionales del sector hortofrutícola. El evento...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-2026-feria-del-sector-frutas-y-hortalizas</t>
+  </si>
+  <si>
     <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
   </si>
   <si>
     <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Jue, 08/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...4 lines deleted...]
-  <si>
     <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
   </si>
   <si>
+    <t>EVENTO TRANSFRONTERIZO POCTEFA Know N Cheese</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Talleres</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 24/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El Evento Transfronterizo Know N Cheese (KNC), que se celebrará del 22 al 24 de octubre de 2026 en Markina-Xemein, constituye el encuentro final y más representativo del proyecto, reuniendo a...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Markina-Xemein</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/evento-transfronterizo-poctefa-know-n-cheese</t>
+  </si>
+  <si>
     <t>Feria SEPOR, en Lorca (Murcia)</t>
   </si>
   <si>
     <t>Lun, 26/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Jue, 29/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
   </si>
   <si>
+    <t>IX edición de la Feria de maquinaria, AGRARIA</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria, la bienal de maquinaria agrícola que organiza Feria de Valladolid, celebrará su próxima edición en enero de 2027, en concreto del 26 al 29 de enero. Durante esos cuatro días se darán cita en...</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-edicion-la-feria-maquinaria-agraria</t>
+  </si>
+  <si>
     <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
   </si>
   <si>
     <t>Asturforesta, la gran cita internacional del sector forestal en condiciones reales de trabajo</t>
   </si>
   <si>
     <t>Jue, 27/05/2027 - 18:00</t>
   </si>
   <si>
     <t>Sáb, 29/05/2027 - 23:00</t>
@@ -177,59 +246,50 @@
     <t>Con 13 ediciones celebradas desde su primera convocatoria en 1997, Asturforesta se ha consolidado como uno de los principales puntos de encuentro para los profesionales del sector forestal, la madera...</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feria Internacional Forestal de Asturias Ayuntamiento de Tineo Plaza del Ayuntamiento, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
   </si>
   <si>
     <t>FERIA DE EXPOBIOMASA</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
-  </si>
-[...7 lines deleted...]
-    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-expobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -539,54 +599,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J7"/>
+      <selection activeCell="A1" sqref="A1:J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="142.679" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -649,180 +709,276 @@
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="1"/>
+      <c r="H5" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="I5" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H7" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="J7" s="1" t="s">
+      <c r="I10" s="1" t="s">
         <v>58</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>