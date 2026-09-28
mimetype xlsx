--- v0 (2026-07-11)
+++ v1 (2026-09-28)
@@ -12,203 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>La Universidad de Salamanca acoge el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>XIV Congreso Nacional de Entomología Aplicada</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Lun, 05/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Vie, 09/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Te invitamos a formar parte delXIV Congreso Nacional de Entomología AplicadaXXV Jornadas Científicas de la SEEADurante cinco días, nos reunimos para reflexionar, compartir y avanzar en nuestro...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xiv-congreso-nacional-entomologia-aplicada</t>
+  </si>
+  <si>
+    <t>Fruit Attraction 2026 | Feria del Sector de Frutas y Hortalizas</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Conectando y liderando el futuro del sectorDel 6 al 8 de octubre, Madrid acogerá Fruit Attraction, encuentro clave para operadores, retailers y profesionales del sector hortofrutícola. El evento...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-2026-feria-del-sector-frutas-y-hortalizas</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
+  </si>
+  <si>
+    <t>Reunión Europea de Quesos Artesanales y Productos Lácteos 2026</t>
   </si>
   <si>
     <t>Congresos</t>
   </si>
   <si>
-    <t>Jue, 23/07/2026 - 11:11</t>
-[...29 lines deleted...]
-    <t>Del 14 al 17 de septiembre de 2026, la Universitat Politècnica de València (UPV) acogerá la 12ª European Conference on Precision Livestock Farming (ECPLF 2026), el principal foro científico...</t>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 de octubre, amantes del queso y derivados lácteos de toda Europa se darán cita en Euskadi para participar en el Congreso FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/reunion-europea-quesos-artesanales-y-productos-lacteos-2026</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>https://akisplataforma.es/eventos/12a-european-conference-precision-livestock-farming-ecplf-2026</t>
-[...64 lines deleted...]
-  <si>
     <t>Ciudad de las Artes. Valencia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
   </si>
   <si>
+    <t>PHYTOLIVO 2026: Retos del Olivar: Conocimientos y medios para una fitosanidad en cambio</t>
+  </si>
+  <si>
+    <t>Mié, 04/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El cultivo del olivo se encuentra inmerso en una profunda transformación. El cambio climático, con su efecto sobre plagas y enfermedades, y la situación de los recursos básicos (escasez de agua,...</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Antequera (Málaga)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytolivo-2026-retos-del-olivar-conocimientos-y-medios-una-fitosanidad-cambio</t>
+  </si>
+  <si>
     <t>SMAGUA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Congresos, Jornadas técnicas</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/smagua</t>
   </si>
 </sst>
 </file>
 
@@ -536,68 +584,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J7"/>
+      <selection activeCell="A1" sqref="A1:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="62.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="131.968" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -625,201 +673,267 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="I3" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>