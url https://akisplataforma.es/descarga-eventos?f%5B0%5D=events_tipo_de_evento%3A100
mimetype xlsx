--- v0 (2026-07-11)
+++ v1 (2026-09-23)
@@ -12,215 +12,338 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>XXIX Jornada de campo del arroz 2026</t>
+    <t>Presentación de Jornada técnica | GO SUPRAOLIVO</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Semipresencial</t>
+  </si>
+  <si>
+    <t>Título del evento: Presentación de Jornada técnica.Fecha y hora: 24 de septiembre de 2026. De 9:30 a 14:30.Lugar: Hotel OCA Puerta del camino, Santiago de Compostela.Organizador: GO SUPRAOLIVOEnlace...</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Hotel OCA Puerta del Camino, Santiago de Compostela</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/presentacion-jornada-tecnica-go-supraolivo</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa de QDPAM</t>
+  </si>
+  <si>
+    <t>Demostraciones de campo, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Vie, 25/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 25/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa de QDPAMFecha: 25 septiembre de 2026.Horas: 10:00 a 14:00Lugar: Lugar de celebración: Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA).Programa10:00-11:00....</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-demostrativa-qdpam</t>
+  </si>
+  <si>
+    <t>GO AGROFACTORY: JORNADA FINAL</t>
   </si>
   <si>
     <t>Difusión de resultados, Jornadas técnicas</t>
   </si>
   <si>
-    <t>Jue, 27/08/2026 - 14:00</t>
-[...8 lines deleted...]
-    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+    <t>Lun, 28/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Programa10:00h Recepción de participantes. Café de bienvenida10:30h Presentación del proyecto Innovador. Mª Carmen Carrillo, CTAEX 10:45h Hacia un sistema de trazabilidad de líneas NGT:...</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>CTAEX, Badajoz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/go-agrofactory-jornada-final</t>
+  </si>
+  <si>
+    <t>IX jornadas de la Red Española de Compostaje</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
+  </si>
+  <si>
+    <t>XIV Congreso Nacional de Entomología Aplicada</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Lun, 05/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Vie, 09/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Te invitamos a formar parte delXIV Congreso Nacional de Entomología AplicadaXXV Jornadas Científicas de la SEEADurante cinco días, nos reunimos para reflexionar, compartir y avanzar en nuestro...</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xiv-congreso-nacional-entomologia-aplicada</t>
+  </si>
+  <si>
+    <t>Fruit Attraction 2026 | Feria del Sector de Frutas y Hortalizas</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Conectando y liderando el futuro del sectorDel 6 al 8 de octubre, Madrid acogerá Fruit Attraction, encuentro clave para operadores, retailers y profesionales del sector hortofrutícola. El evento...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-2026-feria-del-sector-frutas-y-hortalizas</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
-    <t>Tarragona</t>
-[...82 lines deleted...]
-  <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>Mollerussa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
   </si>
   <si>
+    <t>EVENTO TRANSFRONTERIZO POCTEFA Know N Cheese</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Talleres</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 24/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El Evento Transfronterizo Know N Cheese (KNC), que se celebrará del 22 al 24 de octubre de 2026 en Markina-Xemein, constituye el encuentro final y más representativo del proyecto, reuniendo a...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Markina-Xemein</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/evento-transfronterizo-poctefa-know-n-cheese</t>
+  </si>
+  <si>
+    <t>PHYTOLIVO 2026: Retos del Olivar: Conocimientos y medios para una fitosanidad en cambio</t>
+  </si>
+  <si>
+    <t>Mié, 04/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El cultivo del olivo se encuentra inmerso en una profunda transformación. El cambio climático, con su efecto sobre plagas y enfermedades, y la situación de los recursos básicos (escasez de agua,...</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Antequera (Málaga)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytolivo-2026-retos-del-olivar-conocimientos-y-medios-una-fitosanidad-cambio</t>
+  </si>
+  <si>
     <t>SMAGUA</t>
   </si>
   <si>
-    <t>Congresos, Jornadas técnicas</t>
-[...1 lines deleted...]
-  <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zaragoza</t>
   </si>
   <si>
     <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/smagua</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -533,68 +656,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J7"/>
+      <selection activeCell="A1" sqref="A1:J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="62.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="130.825" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="131.968" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -622,203 +745,363 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>