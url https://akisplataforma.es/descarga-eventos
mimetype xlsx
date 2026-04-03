--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -12,1265 +12,1202 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>El GO-LINOMAR organiza un taller en el CEBAS-CSIC junto al proyecto europeo Salty Symphonies</t>
+    <t>Curso A3 PI.C1. Digitalización de datos meteorológicos y detección de plagas</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Lun, 06/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mié, 08/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>Objetivo: Entender el uso de los datos meteorológicos en la gestión del riego y la agricultura. Aprender a digitalizar y analizar estos datos para mejorar la toma de decisiones. Conocer las técnicas...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/curso-a3-pic1-digitalizacion-datos-meteorologicos-y-deteccion-plagas</t>
+  </si>
+  <si>
+    <t>COAG organiza en Sahagún una jornada sobre la PAC 2026, sostenibilidad ambiental y social y otras políticas públicas</t>
+  </si>
+  <si>
+    <t>Mar, 07/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>El próximo 7 de abril de 2026, COAG celebrará en Sahagún (León) la jornada “PAC. Objetivos de sostenibilidad ambiental y social. Otras políticas públicas”, un encuentro dirigido a profesionales del...</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Centro de Desarrollo Rural, Formación, Empleo. C. Pedro Ponce de León, 11. 24320. Sahagún (León)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/coag-organiza-sahagun-una-jornada-la-pac-2026-sostenibilidad-ambiental-y-social-y-otras</t>
+  </si>
+  <si>
+    <t>Info day Sevilla "Ayudas Intercambio de conocimiento y actividades de formación e información"</t>
+  </si>
+  <si>
+    <t>Información convocatorias</t>
+  </si>
+  <si>
+    <t>Mar, 07/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>¡Reserva la fecha!El 7 de abril tendrá lugar, en la sede de EOI (Escuela de Organización Industrial) en Sevilla, la jornada  "Info day Sevilla Ayudas Intercambio de conocimiento y actividades de...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Escuela de Organización Industrial en Sevilla</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/info-day-sevilla-ayudas-intercambio-conocimiento-y-actividades-formacion-e-informacion</t>
+  </si>
+  <si>
+    <t>Jornada Técnica de Agua y Agricultura 2026: "El regadío es sostenible en Doñana"</t>
+  </si>
+  <si>
+    <t>Mié, 08/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mié, 08/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El próximo 8 de abril se desarrolla la Jornada Técnica presencial, "El regadío es sostenible en Doñana" con la participación de organizaciones, investigadores, empresas y administraciones públicas....</t>
+  </si>
+  <si>
+    <t>Salón de Actos de la Biblioteca Municipal de Aznalcázar (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-tecnica-agua-y-agricultura-2026-el-regadio-sostenible-donana</t>
+  </si>
+  <si>
+    <t>Intercambio de experiencias entre Grupos Operativos y Proyectos Innovadores: SECTOR VITIVINÍCOLA</t>
+  </si>
+  <si>
+    <t>Mié, 08/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 09/04/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>La Red PAC ha diseñado un Ciclo de intercambios entre miembros de GGOO de la AEI-Agri, actores vinculados a proyectos innovadores, así como otros agentes relacionados con la innovación bajo...</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona, Tarragona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/intercambio-experiencias-entre-grupos-operativos-y-proyectos-innovadores-sector</t>
+  </si>
+  <si>
+    <t>Eficiencia en producción porcina: la base de la rentabilidad y competitividad</t>
+  </si>
+  <si>
+    <t>Mié, 08/04/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>Mié, 08/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>El sector porcino de capa blanca en España es uno de los más dinámicos y competitivos de Europa, con el valle del Ebro como región de referencia en censo e innovación. A pesar de su gran capacidad de...</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Instituto Tecnológico de Aragón, María de Luna, 7, CP 50018, Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/eficiencia-produccion-porcina-la-base-la-rentabilidad-y-competitividad</t>
+  </si>
+  <si>
+    <t>Sensores espectrales no destructivos NIRS e inteligencia artificial para el control y aseguramiento de la calidad en la industria agroalimentaria</t>
   </si>
   <si>
     <t>Talleres</t>
   </si>
   <si>
-    <t>Mar, 17/02/2026 - 11:11</t>
-[...8 lines deleted...]
-    <t>El Grupo Operativo LINOMAR (Obtención de bioestimulantes formulados a partir de extractos de algas obtenidas de aguas contaminadas por nitratos) celebrará el próximo 17 de febrero de 2026 un workshop...</t>
+    <t>Jue, 09/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 09/04/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>En el marco del proyecto DTDA2 – Demostración de Tecnologías Digitales en Agroalimentación, la Universidad de Córdoba (UCO) organiza una actividad demostrativa orientada a sensores espectrales no...</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Edificio de Producción, Campus de Rabanales, Universidad de Córdoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/sensores-espectrales-no-destructivos-nirs-e-inteligencia-artificial-el-control-y</t>
+  </si>
+  <si>
+    <t>Encuentro internacional sobre la ganadería extensiva, el pastoreo y la trashumancia.</t>
+  </si>
+  <si>
+    <t>Ferias</t>
+  </si>
+  <si>
+    <t>Sáb, 11/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>En línea, Presencial, Semipresencial</t>
+  </si>
+  <si>
+    <t>La Celebración del Año Internacional de los Pastizales y los Pastores - Encuentro Internacional en Madrid, será un foro de referencia en el que se darán cita investigadores, ganaderos, pastores,...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE LA INGENIERÍA DE ESPAÑA Calle del General Arrando, 38, 28010 Madrid, España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/encuentro-internacional-la-ganaderia-extensiva-el-pastoreo-y-la-trashumancia</t>
+  </si>
+  <si>
+    <t>Equipos para la zonificación de parcelas agrícolas</t>
+  </si>
+  <si>
+    <t>Jue, 09/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 09/04/2026 - 13:45</t>
+  </si>
+  <si>
+    <t>En el marco del proyecto DTDA2 – Demostración de Tecnologías Digitales en Agroalimentación, la UPV organiza una actividad demostrativa orientada a equipos de zonificación.PROGRAMA09:30 – 09:45 h....</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>Partida El Pocico, Almudévar, Huesca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/equipos-la-zonificacion-parcelas-agricolas</t>
+  </si>
+  <si>
+    <t>COAG organiza en El Redal una jornada sobre la PAC y agricultura de conservación</t>
+  </si>
+  <si>
+    <t>Intercambio de experiencias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Vie, 10/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 10/04/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>Jornada de intercambio de conocimientos y actividades de formación en el marco de la PEPAC 2023-2027 en el que participa personal técnico de UAGR-COAG y agricultores con experiencia. La jornada...</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>Calle Circunvalación, 2, 26146, Redal (el)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/coag-organiza-el-redal-una-jornada-la-pac-y-agricultura-conservacion</t>
+  </si>
+  <si>
+    <t>Gestión de riesgos y seguros agrarios en un contexto de cambio climático</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 17/04/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Un número creciente de riesgos amenaza la renta y el bienestar de agricultores en los países mediterráneos. La variabilidad climática, los retos sanitarios, los riesgos del mercado y la frecuencia...</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/gestion-riesgos-y-seguros-agrarios-contexto-cambio-climatico</t>
+  </si>
+  <si>
+    <t>Hábitos, motivaciones y percepciones en el consumo de queso artesanal</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>¿Por qué se elige queso artesanal?, ¿qué papel juegan el sabor, el precio o la sostenibilidad?, ¿cuánto se conoce de la producción local?. En este webinar se presentarán los principales resultados...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/habitos-motivaciones-y-percepciones-el-consumo-queso-artesanal</t>
+  </si>
+  <si>
+    <t>I Congreso Internacional de Biodiversidad y Agricultura (IBC)</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El Primer Congreso Internacional sobre Biodiversidad y Agricultura (ICBA) tendrá lugar en España entre los días 14 y 17 de abril de 2026.La agricultura europea atraviesa un punto de inflexión. La...</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/i-congreso-internacional-biodiversidad-y-agricultura-ibc</t>
+  </si>
+  <si>
+    <t>COAG organiza en Riello una jornada sobre la PAC 2026, sostenibilidad ambiental y social y otras políticas públicas</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El próximo 14 de abril de 2026, COAG celebrará en Riello (León) la jornada “PAC. Objetivos de sostenibilidad ambiental y social. Otras políticas públicas”, un encuentro dirigido a profesionales del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/coag-organiza-riello-una-jornada-la-pac-2026-sostenibilidad-ambiental-y-social-y-otras</t>
+  </si>
+  <si>
+    <t>HORSEDATA: Jornada de puertas abiertas</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>El grupo operativo HORSEDATA realiza una jornada de puertas abiertas en las instalaciones de la Yeguada Cartuja Hierro del Bocado, Jerez de la Frontera, Cádiz. &gt; Aforo limitado a 50...</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Yeguada Cartuja Hierro del Bocado, Jerez de la Frontera, Cádiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/horsedata-jornada-puertas-abiertas</t>
+  </si>
+  <si>
+    <t>Acciones innovadoras en toda la cadena de valor</t>
+  </si>
+  <si>
+    <t>Mié, 15/04/2026 - 08:45</t>
+  </si>
+  <si>
+    <t>Mié, 15/04/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Grupo AN realiza jornada técnica presencial sobre acciones innovadoras en toda la cadena de valor en la que se analizarán los escenarios de oportunidad, posicionamiento de mercado y las posibilidades...</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de, Rioja, La</t>
+  </si>
+  <si>
+    <t>Navarra, Rioja, La</t>
+  </si>
+  <si>
+    <t>Centro CNTA en Calahorra, La Rioja | Centro CNTA en San Adrián, Navarra</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/acciones-innovadoras-toda-la-cadena-valor</t>
+  </si>
+  <si>
+    <t>GOFAR TOUR 2026. Día de campo en España</t>
+  </si>
+  <si>
+    <t>Mié, 15/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 15/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Una jornada completa de demostraciones de robots, comentarios directos de agricultores españoles y perspectivas de distribuidores. Celebrada en el Centro de Innovación de John Deere, esta parada...</t>
+  </si>
+  <si>
+    <t>Blvr. John Deere, 2, 28984 Parla, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/gofar-tour-2026-dia-campo-espana</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa en campo sobre fitosanitarios</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>La Unión de Pequeños Agricultores (UPA) celebrará el próximo 16 de abril de 2026 de 09:00 a 13:00 horas una jornada demostrativa dirigida a agricultores y profesionales del sector interesados en...</t>
+  </si>
+  <si>
+    <t>"Centro del olivar de sierra", Adamuz. Parcela 14/1/10/23/1</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-demostrativa-campo-fitosanitarios-0</t>
+  </si>
+  <si>
+    <t>Nuevas tecnologías de riego y fertilización para avanzar hacia una agricultura más sostenible</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 15:55</t>
+  </si>
+  <si>
+    <t>El próximo 16 de abril de 2026 se celebrará en Orihuela la jornada presencial “Nuevas tecnologías de riego y fertilización, evolución hacia una agricultura más sostenible”, una cita formativa...</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>: Salón de Actos Escuela Politécnica Superior Universidad Miguel Hernández de Orihuela (Alicante)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/nuevas-tecnologias-riego-y-fertilizacion-avanzar-hacia-una-agricultura-mas-sostenible</t>
+  </si>
+  <si>
+    <t>XVII Jornada técnica del nogal 2026</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Constantí</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xvii-jornada-tecnica-del-nogal-2026</t>
+  </si>
+  <si>
+    <t>Jornada sobre el cuaderno de campo digital en agricultura</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Jue, 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>La Unión de Pequeños Agricultores (UPA) celebrará el próximo 16 de abril de 2026 una jornada divulgativa sobre el cuaderno de campo digital, dirigida a agricultores y profesionales del sector...</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
-    <t>CEBAS-CSIC, Murcia</t>
-[...164 lines deleted...]
-    <t>41ª Jornada frutícola 2026</t>
+    <t>Eventia Celebraciones, Carr. Nal. 340, km. 45, Totana (Murcia)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-el-cuaderno-campo-digital-agricultura-1</t>
+  </si>
+  <si>
+    <t>Confección del Cuaderno de Explotación en entornos MultiExplotación</t>
+  </si>
+  <si>
+    <t>Vie, 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 17/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Cómo registrar correctamente las labores agrícolas y los tratamientos fitosanitarios cuando se gestionan varias explotaciones desde el punto de vista del Registro de Explotaciones Agrarias (REA)....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/confeccion-del-cuaderno-explotacion-entornos-multiexplotacion</t>
+  </si>
+  <si>
+    <t>Úbeda acoge el VI Congreso Nacional de Maestros y Operarios de Almazaras 2026</t>
+  </si>
+  <si>
+    <t>Sáb, 18/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 18/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>El próximo sábado 18 de abril de 2026, la ciudad de Úbeda, Patrimonio de la Humanidad y referente indiscutible del sector olivarero, volverá a convertirse en el punto de encuentro imprescindible para...</t>
+  </si>
+  <si>
+    <t>Ubeda. Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ubeda-acoge-el-vi-congreso-nacional-maestros-y-operarios-almazaras-2026</t>
+  </si>
+  <si>
+    <t>XVI Congreso SEAE</t>
+  </si>
+  <si>
+    <t>Mié, 22/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sáb, 25/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Sociedad Española de Agricultura Ecológica y Agroecología (SEAE) celebra su XVI Congreso SEAE los días 22 al 25 de abril de 2026, en Pamplona-Iruña.El Congreso se retransmite en directo desde el...</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Pamplona. (Navarra).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xvi-congreso-seae</t>
+  </si>
+  <si>
+    <t>XVII Expolevante-Níjar</t>
+  </si>
+  <si>
+    <t>Mié, 22/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Vie, 24/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>La feria agrícola Expolevante-Níjar celebrará su decimoséptima edición del 22 al 24 de abril en el Centro de Exposiciones y Congresos de Campohermoso, consolidándose como una de las grandes citas del...</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Centro de Exposiciones y Congreso de Campohermoso 04100 Níjar Almería España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xvii-expolevante-nijar</t>
+  </si>
+  <si>
+    <t>New AG - Conferencia y exposición internacional de agricultura</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Networking, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 27/04/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Mié, 29/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Últimos avances en fertilizantes de especialidad, tecnologías BioAg y agricultura sostenible que darán forma al futuro de la producción de cosecha.Los últimos avances en fertilizantes de especialidad...</t>
+  </si>
+  <si>
+    <t>Hotel Riu Plaza España, Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/new-ag-conferencia-y-exposicion-internacional-agricultura</t>
+  </si>
+  <si>
+    <t>Taller demostrativo: "Predicción de necesidades hídricas del viñedo para un uso sostenible del agua de riego"</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Supraautonómico PRERIVID celebrará, el martes 28 de abril, de 10:00h a 13:30h, un taller demostrativo en formato presencial para dar a conocer los últimos avances del proyecto “...</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/taller-demostrativo-prediccion-necesidades-hidricas-del-vinedo-uso-sostenible-del-agua-0</t>
+  </si>
+  <si>
+    <t>Phytoma organiza el encuentro "Presente y Futuro de la FitoSanidad en Pistacho y Almendro"</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Mié, 29/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El encuentro  se celebra el 28 y 29 de abril en el IRIAF de Tomelloso (Ciudad Real)La localidad de Tomelloso, en Ciudad Real, se convertirá del 28 al 29 de abril en el epicentro mundial de la...</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>IRIAF de Tomelloso (Ciudad Real)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytoma-organiza-el-encuentro-presente-y-futuro-la-fitosanidad-pistacho-y-almendro</t>
+  </si>
+  <si>
+    <t>40 años de España en la UE: entender la PAC para entender Europa</t>
+  </si>
+  <si>
+    <t>Seminarios</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Con motivo del 40º aniversario de la adhesión de España a la entonces Comunidad Económica Europea, este encuentro se plantea como un espacio de reflexión estratégica sobre la evolución y el papel de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/40-anos-espana-la-ue-entender-la-pac-entender-europa</t>
+  </si>
+  <si>
+    <t>FUTUROLIVA</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sáb, 09/05/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>La nueva edición de FUTUROLIVA 2026, abrirá sus puertas del 7 al 9 de Mayo, siendo esta la Décimo Cuarta Edición de la Feria del Olivar, un evento muy importante para la provincia de Jaén y que ha...</t>
+  </si>
+  <si>
+    <t>Av. Alcalde Eusebio Ortega Molina C.P. 23440 BAEZA (Jaén)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/futuroliva</t>
+  </si>
+  <si>
+    <t>IV Congreso Internacional de Sanidad y Bienestar Animal</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sáb, 09/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El Consejo General de Colegios de la Profesión Veterinaria de España celebrará, durante los días 7, 8 y 9 de mayo de 2026 en el Ateneo Mercantil de Valencia, el IV Congreso Internacional de Sanidad y...</t>
+  </si>
+  <si>
+    <t>Ateneo Mercantil de Valencia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/iv-congreso-internacional-sanidad-y-bienestar-animal</t>
+  </si>
+  <si>
+    <t>XXIV Jornada técnica de postcosecha 2026</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxiv-jornada-tecnica-postcosecha-2026</t>
+  </si>
+  <si>
+    <t>FERIA DE EXPOVICAMAN</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Dom, 10/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Feria agrícola y ganadera de Castilla La-ManchaEXPOVICAMAN, Feria Agrícola y Ganadera de Castilla-La Mancha, celebra este 2026 su 42 edición. Se trata, sin ninguna duda, de la feria del sector...</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>IFAB Avda. Gregorio Arcos 19 02006 Albacete Albacete España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-expovicaman</t>
+  </si>
+  <si>
+    <t>CULTIVA 2026 regresa al regadío de la provincia de Huesca</t>
+  </si>
+  <si>
+    <t>Demostraciones de campo, Ferias</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 14/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Conectando Innovación, Tecnología y CampoLa Jornada CULTIVA 2026 se celebrará el 13 y 14 de mayo en Grañén-Albero Bajo, Huesca, en una finca de regadío. Este evento es el punto de encuentro anual...</t>
+  </si>
+  <si>
+    <t>Grañén-Albero Bajo, Huesca.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/cultiva-2026-regresa-al-regadio-la-provincia-huesca</t>
+  </si>
+  <si>
+    <t>Water resilience in agriculture: innovation in practice, por EU CAP Network</t>
+  </si>
+  <si>
+    <t>Mar, 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La conferencia “Water resilience in agriculture: innovation in practice”, un encuentro europeo centrado en la innovación, el intercambio de conocimiento y el enfoque EIP-AGRI, tendrá lugar entre el...</t>
+  </si>
+  <si>
+    <t>Hamburgo (Alemania)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/water-resilience-agriculture-innovation-practice-eu-cap-network</t>
+  </si>
+  <si>
+    <t>FERIA ENOFORUM</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum es un congreso técnico-científico y una feria dedicada a bodegas y empresas vinícolas.Objetivo: reunir a empresas proveedoras, investigadores, enólogos y técnicos de bodega y viñedo para...</t>
+  </si>
+  <si>
+    <t>Feria de Zaragoza Autovia A - 2, km 311 50012 Zaragoza Zaragoza España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-enoforum</t>
+  </si>
+  <si>
+    <t>XXII Jornada intercomarcal de campo sobre cultivos herbáceos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-jornada-intercomarcal-campo-cultivos-herbaceos-invierno-2026</t>
+  </si>
+  <si>
+    <t>Cádiz acogerá el XX Congreso SEFIN y III BeMiPlant del 26 al 28 de mayo de 2026</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz será el punto de encuentro de la comunidad científica dedicada a la fijación de nitrógeno y, cada vez más, a un campo más amplio de investigación: las interacciones beneficiosas entre plantas y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/cadiz-acogera-el-xx-congreso-sefin-y-iii-bemiplant-del-26-al-28-mayo-2026</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Tecnología alimentaria para la industria alimentaria En Expo FoodTech , no solo observamos el futuro, sino que lo creamos. El evento de este año es más que una simple exposición; es un viaje...</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/expo-foodtech</t>
+  </si>
+  <si>
+    <t>1er Foro Nacional de Transporte de Animales Vivos</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El próximo 29 de mayo de 2026 tienes una cita con el sector del transporte de animales vivos.La jornada, organizada por la ANTA (Asociación Nacional de Transporte de Animales Vivos) y 333 Corporate,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/1er-foro-nacional-transporte-animales-vivos</t>
+  </si>
+  <si>
+    <t>XVIII Jornada del almendro 2026</t>
+  </si>
+  <si>
+    <t>Mié, 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Mié, 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xviii-jornada-del-almendro-2026</t>
+  </si>
+  <si>
+    <t>FERIA INTERNACIONAL ABANCA - SEMANA VERDE DE GALICIA</t>
+  </si>
+  <si>
+    <t>Jue, 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dom, 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Feria Internacional Abanca Semana Verde de Galicia alcanza su 47ª edición consolidada como el mayor certamen multisectorial de muestras y ocio del noroeste de la Península Ibérica. Una cita...</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-internacional-abanca-semana-verde-galicia</t>
+  </si>
+  <si>
+    <t>FERIA NACIONAL DEL CAMPO</t>
+  </si>
+  <si>
+    <t>Mié, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Dom, 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>Es una feria nacional de ámbito multisectorial que se celebra anualmente desde 1960, perfectamente consolidada, en la que conviven en armonía varios sectores productivos de nuestra sociedad, donde el...</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-nacional-del-campo</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Jue, 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sáb, 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>El monográfico forestal Galiforest Abanca celebrará su octava edición del 2 al 4 de julio de 2026 en el monte del Centro de Formación y Experimentación Agroforestal de Sergude, situado en el...</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/galiforest</t>
+  </si>
+  <si>
+    <t>XXIX Jornada de campo del arroz 2026</t>
   </si>
   <si>
     <t>Difusión de resultados, Jornadas técnicas</t>
   </si>
   <si>
-    <t>Mar, 24/02/2026 - 14:00</t>
-[...56 lines deleted...]
-    <t>aviFORUM e incubaFORUM se han consolidado como los encuentros técnicos imprescindibles para la avicultura profesional en España, Latinoamérica y Brasil. Cada año reúnen a los principales referentes...</t>
+    <t>Jue, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxix-jornada-campo-del-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensanyos e innovaciones en cultivos extensivos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/recomex-resultados-ensanyos-e-innovaciones-cultivos-extensivos-invierno-2026</t>
+  </si>
+  <si>
+    <t>IX jornadas de la Red Española de Compostaje</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
+  </si>
+  <si>
+    <t>REcinto Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
+  </si>
+  <si>
+    <t>Feria SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
+  </si>
+  <si>
+    <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
+  </si>
+  <si>
+    <t>Ciudad de las Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
+  </si>
+  <si>
+    <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, la gran cita internacional del sector forestal en condiciones reales de trabajo</t>
+  </si>
+  <si>
+    <t>Jue, 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>Sáb, 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Con 13 ediciones celebradas desde su primera convocatoria en 1997, Asturforesta se ha consolidado como uno de los principales puntos de encuentro para los profesionales del sector forestal, la madera...</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Feria Internacional Forestal de Asturias Ayuntamiento de Tineo Plaza del Ayuntamiento, s/n 33870 Tineo Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
+  </si>
+  <si>
+    <t>FERIA DE EXPOBIOMASA</t>
+  </si>
+  <si>
+    <t>Mar, 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Feria de Valadolid</t>
-[...763 lines deleted...]
-  <si>
     <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-expobiomasa</t>
-  </si>
-[...154 lines deleted...]
-    <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1577,68 +1514,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J64"/>
+      <selection activeCell="A1" sqref="A1:J58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="176.814" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="144.965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1648,2005 +1585,1811 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="I6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="I7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="E12" s="1"/>
       <c r="F12" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
       <c r="J13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H15" s="1" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>114</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>115</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="H17" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>122</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B18" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="C18" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>156</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>95</v>
+        <v>157</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>150</v>
+        <v>55</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
       <c r="J23" s="1" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>169</v>
+        <v>63</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>87</v>
+        <v>182</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28" s="1"/>
+        <v>192</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="C28" s="1" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="I28" s="1"/>
       <c r="J28" s="1" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>39</v>
+        <v>202</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>40</v>
+        <v>203</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I30" s="1"/>
       <c r="J30" s="1" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>150</v>
+        <v>63</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>39</v>
+        <v>141</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>40</v>
+        <v>196</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>189</v>
+        <v>222</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>209</v>
+        <v>148</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>40</v>
+        <v>226</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>189</v>
+        <v>226</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>157</v>
+        <v>236</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>212</v>
+        <v>237</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>213</v>
+        <v>238</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="G35" s="1"/>
+        <v>239</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H35" s="1" t="s">
-        <v>215</v>
+        <v>75</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>226</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>233</v>
+        <v>51</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>239</v>
+        <v>148</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H38" s="1"/>
-      <c r="I38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I38" s="1"/>
       <c r="J38" s="1" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>77</v>
+        <v>260</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>245</v>
+        <v>114</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>246</v>
+        <v>114</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>157</v>
+        <v>270</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>259</v>
+        <v>226</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>262</v>
+        <v>11</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>265</v>
+        <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H42" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>226</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>77</v>
+        <v>291</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>87</v>
+        <v>203</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>87</v>
+        <v>292</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>291</v>
+        <v>148</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>292</v>
+        <v>43</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>293</v>
+        <v>149</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>21</v>
+        <v>302</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-      <c r="H47" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>310</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>292</v>
+        <v>29</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H49" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I49" s="1"/>
+      <c r="I49" s="1" t="s">
+        <v>323</v>
+      </c>
       <c r="J49" s="1" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>21</v>
+        <v>326</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>77</v>
+        <v>329</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>157</v>
+        <v>333</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>157</v>
+        <v>302</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>321</v>
+        <v>43</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>329</v>
+        <v>226</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>77</v>
+        <v>348</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>78</v>
+        <v>156</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>245</v>
+        <v>157</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>77</v>
+        <v>354</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>78</v>
+        <v>141</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="1" t="s">
-        <v>141</v>
+        <v>361</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>157</v>
+        <v>270</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>354</v>
+        <v>63</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>31</v>
+        <v>373</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>32</v>
+        <v>374</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>240</v>
+        <v>375</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>215</v>
+        <v>381</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>364</v>
-[...94 lines deleted...]
-      <c r="J61" s="1" t="s">
         <v>383</v>
-      </c>
-[...92 lines deleted...]
-        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>