--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -12,1199 +12,1097 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Curso A3 PI.C1. Digitalización de datos meteorológicos y detección de plagas</t>
+    <t>Water resilience in agriculture: innovation in practice, por EU CAP Network</t>
   </si>
   <si>
     <t>Jornadas técnicas</t>
   </si>
   <si>
-    <t>Lun, 06/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mié, 08/04/2026 - 14:30</t>
+    <t>Mar, 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>La conferencia “Water resilience in agriculture: innovation in practice”, un encuentro europeo centrado en la innovación, el intercambio de conocimiento y el enfoque EIP-AGRI, tendrá lugar entre el...</t>
+  </si>
+  <si>
+    <t>Hamburgo (Alemania)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/water-resilience-agriculture-innovation-practice-eu-cap-network</t>
+  </si>
+  <si>
+    <t>El GO OLIVITECH organiza un taller demostrativo sobre monitorización aerobiológica y predicción de enfermedades del olivo</t>
+  </si>
+  <si>
+    <t>Demostraciones de campo, Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 19/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El próximo 19 de mayo de 2026, el municipio de La Puebla de Cazalla (Sevilla) acogerá el taller demostrativo del Grupo Operativo OLIVITECH, una jornada centrada en la aplicación de soluciones...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>La Puebla de Cazalla (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/el-go-olivitech-organiza-taller-demostrativo-monitorizacion-aerobiologica-y-prediccion</t>
+  </si>
+  <si>
+    <t>FERIA ENOFORUM</t>
+  </si>
+  <si>
+    <t>Ferias</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum es un congreso técnico-científico y una feria dedicada a bodegas y empresas vinícolas.Objetivo: reunir a empresas proveedoras, investigadores, enólogos y técnicos de bodega y viñedo para...</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Feria de Zaragoza Autovia A - 2, km 311 50012 Zaragoza Zaragoza España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-enoforum</t>
+  </si>
+  <si>
+    <t>Seminario CITOLIVA Toledo: "Análisis sensorial y diferenciación de aceites"</t>
+  </si>
+  <si>
+    <t>Seminarios</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>Estas jornadas formativas tienen como objetivo transferir conocimiento técnico de alto valor, acercar la innovación al territorio y dotar a los profesionales del sector oleícola de herramientas...</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Casas de Hualdo. Camino de la Barca, s/n, 45533, El Carpio de Tajo (Toledo)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/seminario-citoliva-toledo-analisis-sensorial-y-diferenciacion-aceites</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DE NUEVAS VARIEDADES RESISTENTES A VERTICILOSIS EN OLIVO</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas, Talleres</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Contenidos Presentación de tres nuevas variedades de olivo: "Castula", "Urgavona" e "Iliturgitana" resistentes a la verticilosis de olivo. Las obtención de estas variedades son un hito para la...</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengíbar, Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/presentacion-nuevas-variedades-resistentes-verticilosis-olivo</t>
+  </si>
+  <si>
+    <t>Estímulo al relevo generacional e incorporación de jóvenes y mujeres a la actividad agraria</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>COAG celebrará el próximo 20 de mayo de 2026 en Carmona (Sevilla) la jornada “Estímulo al relevo generacional. Incorporación de jóvenes y mujeres a la actividad agraria”, una cita orientada a ofrecer...</t>
+  </si>
+  <si>
+    <t>COAG Carmona, PLAZA DEL HIGUERAL, S/N 3. 41410 CARMONA</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/estimulo-al-relevo-generacional-e-incorporacion-jovenes-y-mujeres-la-actividad-agraria-0</t>
+  </si>
+  <si>
+    <t>XXII Jornada intercomarcal de campo sobre cultivos herbáceos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-jornada-intercomarcal-campo-cultivos-herbaceos-invierno-2026</t>
+  </si>
+  <si>
+    <t>UPA CLM organiza una jornada divulgativa sobre el Cuaderno de Campo Digital en Tarazona de la Mancha</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>La organización agraria UPA Castilla-La Mancha celebrará el próximo 21 de mayo de 2026 una jornada divulgativa centrada en el uso del Cuaderno de Campo Digital en agricultura, una herramienta clave...</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Tarazona de la Mancha (Albacete)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/upa-clm-organiza-una-jornada-divulgativa-el-cuaderno-campo-digital-tarazona-la-mancha</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa en campo sobre fertilizantes (Novelda de Guadiana)</t>
+  </si>
+  <si>
+    <t>Demostraciones de campo, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>El próximo 21 de mayo, en el término municipal de Novelda de Guadiana (Badajoz) acogerá una jornada demostrativa en campo sobre fertilizantes, dirigida a agricultores y profesionales del sector...</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>Polígono 681, Parcela 46 del Término Municipal de Novelda del Guadiana (Badajoz).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-demostrativa-campo-fertilizantes-novelda-guadiana</t>
+  </si>
+  <si>
+    <t>Aprovechamiento sostenible de residuos agroindustriales a través de la Insecticultura</t>
+  </si>
+  <si>
+    <t>Talleres</t>
+  </si>
+  <si>
+    <t>Vie, 22/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 22/05/2026 - 14:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>Objetivo: Entender el uso de los datos meteorológicos en la gestión del riego y la agricultura. Aprender a digitalizar y analizar estos datos para mejorar la toma de decisiones. Conocer las técnicas...</t>
-[...14 lines deleted...]
-    <t>El próximo 7 de abril de 2026, COAG celebrará en Sahagún (León) la jornada “PAC. Objetivos de sostenibilidad ambiental y social. Otras políticas públicas”, un encuentro dirigido a profesionales del...</t>
+    <t>Esta acción formativa tiene como objetivo promover el uso eficiente y sostenible de los residuos generados por la agroindustria mediante su transformación en recursos de valor a través de la cría y...</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>C/ Pintor Lorenzo Casanova, 62- 2º 03003</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/aprovechamiento-sostenible-residuos-agroindustriales-traves-la-insecticultura-0</t>
+  </si>
+  <si>
+    <t>Ranicultura e insecticultura: la naturaleza como modelo de sostenibilidad</t>
+  </si>
+  <si>
+    <t>Esta acción formativa tiene como objetivo abordar la cría de ranas e insectos como fuentes de proteína de alta eficacia y bajo impacto ambiental. Se presentarán técnicas de producción, manejo...</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>León</t>
-[...131 lines deleted...]
-    <t>La Celebración del Año Internacional de los Pastizales y los Pastores - Encuentro Internacional en Madrid, será un foro de referencia en el que se darán cita investigadores, ganaderos, pastores,...</t>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Calle Huertas, 12, 49211 Carbellino, Zamora</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ranicultura-e-insecticultura-la-naturaleza-modelo-sostenibilidad</t>
+  </si>
+  <si>
+    <t>Seminario CITOLIVA Toledo: "Del manejo convencional a la producción integrada y ecológica en el olivar"</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/seminario-citoliva-toledo-del-manejo-convencional-la-produccion-integrada-y-ecologica-el</t>
+  </si>
+  <si>
+    <t>GO LINOMAR: WEBINAR de presentación de los resultados</t>
+  </si>
+  <si>
+    <t>Difusión de resultados</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo LINOMAR lleva a cabo una jornada webinar para la difusión de resultados de esta iniciativa de innovación e investigación impulsada por la Federación de Cooperativas Agrarias de...</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>SALON DE ACTOS CEBAS-CSIC / CAMPUS UNIVERSITARIO ESPINARDO / EDIFICIO 3A -Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/go-linomar-webinar-presentacion-los-resultados</t>
+  </si>
+  <si>
+    <t>El GO UBAVIDA celebra un taller demostrativo sobre vinos de baja graduación y desalcoholizados en Pontevedra</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El próximo 26 de mayo de 2026, el GO UBAVIDA organizará un taller demostrativo centrado en estrategias sostenibles aplicadas al viñedo y la bodega para la obtención de uvas de baja concentración de...</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Bodega Paco &amp; Lola (Valdamor, 18, Xil. 36968 Meaño – Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/el-go-ubavida-celebra-taller-demostrativo-vinos-baja-graduacion-y-desalcoholizados</t>
+  </si>
+  <si>
+    <t>Cádiz acogerá el XX Congreso SEFIN y III BeMiPlant del 26 al 28 de mayo de 2026</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz será el punto de encuentro de la comunidad científica dedicada a la fijación de nitrógeno y, cada vez más, a un campo más amplio de investigación: las interacciones beneficiosas entre plantas y...</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/cadiz-acogera-el-xx-congreso-sefin-y-iii-bemiplant-del-26-al-28-mayo-2026</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Esta actividad formativa tiene como objetivo promover el uso eficiente y sostenible de los residuos generados por la agroindustria mediante su transformación en recursos de valor a través de la cría...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/aprovechamiento-sostenible-residuos-agroindustriales-traves-la-insecticultura-1</t>
+  </si>
+  <si>
+    <t>Seminario CITOLIVA Toledo: "Aliados naturales para el manejo fitosanitario del olivar"</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/seminario-citoliva-toledo-aliados-naturales-el-manejo-fitosanitario-del-olivar</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Tecnología alimentaria para la industria alimentaria En Expo FoodTech , no solo observamos el futuro, sino que lo creamos. El evento de este año es más que una simple exposición; es un viaje...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/expo-foodtech</t>
+  </si>
+  <si>
+    <t>Agroecología, innovación y redes AKIS protagonizan la 20ª edición de las “Conversations on Agroecology”</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 15:55</t>
+  </si>
+  <si>
+    <t>El próximo 27 de mayo de 2026 se celebrará online la jornada “Synergies Across Scales: From Landscape-Level to Living Farms”, la 20ª edición de las “Conversations on Agroecology”, un ciclo de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/agroecologia-innovacion-y-redes-akis-protagonizan-la-20a-edicion-las-conversations</t>
+  </si>
+  <si>
+    <t>Jornada divulgativa sobre el cuaderno de campo digital en Arjona</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>UPA  celebrará el próximo 27 de mayo de 2026 una jornada divulgativa centrada en el uso del cuaderno de campo digital en agricultura, una herramienta clave en el proceso de digitalización del...</t>
+  </si>
+  <si>
+    <t>Calle Eras, s/n, Arjona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-divulgativa-el-cuaderno-campo-digital-arjona</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa del uso de collares de vallado virtual optimizados para la gestión de explotaciones</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa organizada por la UPM en la que se abordará el uso de las nuevas tecnologías para la gestión de explotaciones ganaderas.PROGRAMA10:00 - 10:30. Recepción de asistentes....</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>INSTITUTO DE LA INGENIERÍA DE ESPAÑA Calle del General Arrando, 38, 28010 Madrid, España</t>
-[...26 lines deleted...]
-    <t>COAG organiza en El Redal una jornada sobre la PAC y agricultura de conservación</t>
+    <t>Finca ganadera de vacuno berrendo en colorado "Ganadería Baldan Martínez" (Hípica La Constancia -  Belvis del Jarama, Madrid)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-demostrativa-del-uso-collares-vallado-virtual-optimizados-la-gestion-explotaciones</t>
+  </si>
+  <si>
+    <t>Presentación de los resultados del proyecto europeo BroilerNet sobre innovación y sostenibilidad en la producción avícola</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>La red europea EUFRAS celebrará el próximo 28 de mayo de 2026 una nueva sesión “Coffee Break” centrada en el proyecto europeo BroilerNet, una iniciativa que trabaja para mejorar la producción de...</t>
+  </si>
+  <si>
+    <t>Online Zoom</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/presentacion-los-resultados-del-proyecto-europeo-broilernet-innovacion-y-sostenibilidad-la</t>
+  </si>
+  <si>
+    <t>Innovación y manejo integral en la producción de aguacate</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>La producción de aguacate se ha consolidado como un cultivo estratégico en diversas regiones de España, impulsado por la demanda interna y las oportunidades de exportación. Esta actividad formativa...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/innovacion-y-manejo-integral-la-produccion-aguacate-0</t>
+  </si>
+  <si>
+    <t>Taller práctico online sobre elaboración de planes de abonado en olivar</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>La próxima entrada en vigor de la obligatoriedad de elaborar Planes de Abonado para la mayoría de las explotaciones agrarias está impulsando nuevas necesidades de formación y adaptación técnica en el...</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/taller-practico-online-elaboracion-planes-abonado-olivar</t>
+  </si>
+  <si>
+    <t>I Foro Nacional del Transporte de Animales Vivos</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>La ciudad de Lleida será la sede del I Foro Nacional del Transporte de Animales Vivos con un programa centrado en los grandes desafíos del transporte de animales vivos.PROGRAMA16:00h a 16:10h...</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Llotja de Lleida (Auditorio 2 – Leandre Cristòfol)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/i-foro-nacional-del-transporte-animales-vivos</t>
+  </si>
+  <si>
+    <t>XVIII Jornada del almendro 2026</t>
+  </si>
+  <si>
+    <t>Mié, 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Mié, 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xviii-jornada-del-almendro-2026</t>
+  </si>
+  <si>
+    <t>Seminario estatal de cooperación e intercambio en canales cortos de comercialización</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas, Seminarios</t>
+  </si>
+  <si>
+    <t>Jue, 04/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 04/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El próximo 4 de junio la red RIA-CCC celebrará en Madrid su Seminario Estatal, una jornada dirigida a personas asesoras, productoras, investigadoras, técnicas de entidades públicas y otros actores...</t>
+  </si>
+  <si>
+    <t>Dirección General de Desarrollo Rural, Innovación y Formación Agroalimentaria, C/ Gran Vía de San Francisco, 4 y 6, 7ª planta, 28005 Madrid · Sala 7C</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/seminario-estatal-cooperacion-e-intercambio-canales-cortos-comercializacion</t>
+  </si>
+  <si>
+    <t>FERIA INTERNACIONAL ABANCA - SEMANA VERDE DE GALICIA</t>
+  </si>
+  <si>
+    <t>Jue, 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dom, 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Feria Internacional Abanca Semana Verde de Galicia alcanza su 47ª edición consolidada como el mayor certamen multisectorial de muestras y ocio del noroeste de la Península Ibérica. Una cita...</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-internacional-abanca-semana-verde-galicia</t>
+  </si>
+  <si>
+    <t>Taller online sobre elaboración de planes de abonado en cítricos con demostración práctica de asistente digital</t>
+  </si>
+  <si>
+    <t>Vie, 05/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 05/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La entrada en vigor, el próximo 1 de septiembre, de la obligación de elaborar Planes de Abonado para la mayoría de las explotaciones agrarias está impulsando la necesidad de herramientas y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/taller-online-elaboracion-planes-abonado-citricos-demostracion-practica-asistente-digital</t>
+  </si>
+  <si>
+    <t>Infoday nacional: Circular Bio-based Europe (CBE JU) - Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>Información convocatorias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 09/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 09/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El CDTI organiza el Infoday nacional de la iniciativa Circular Bio-based Europe (CBE JU) que será una sesión informativa en la que se presentará el programa, sus reglas de participación y el...</t>
+  </si>
+  <si>
+    <t>Sala Multiusos de CDTI. Calle Cid 4, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/infoday-nacional-circular-bio-based-europe-cbe-ju-convocatoria-2026</t>
+  </si>
+  <si>
+    <t>Taller demostrativo GO PRERIVID : "El riego y las cubiertas vegetales en el valle del Duero"</t>
+  </si>
+  <si>
+    <t>Jue, 11/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Jue, 11/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Supraautonómico PRERIVID celebrará, el jueves 11 de junio, de 10:00h a 14:00h, un taller demostrativo en formato presencial para dar a conocer los últimos avances del proyecto “...</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/taller-demostrativo-go-prerivid-el-riego-y-las-cubiertas-vegetales-el-valle-del-duero</t>
+  </si>
+  <si>
+    <t>MENOS HUELLA, MÁS FUTURO: sostenibilidad práctica para el sector lácteo</t>
   </si>
   <si>
     <t>Intercambio de experiencias, Jornadas técnicas</t>
   </si>
   <si>
-    <t>Vie, 10/04/2026 - 09:00</t>
-[...203 lines deleted...]
-    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+    <t>Mar, 16/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>Esta jornada quiere abordar los retos asociados a la transición del sector lácteo desde una mirada práctica: cómo medir mejor la huella de carbono, qué soluciones pueden ayudar realmente a reducir...</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias ,Lugar A Granxa, 1, CP 27797, Ribadeo, Lugo</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/menos-huella-mas-futuro-sostenibilidad-practica-el-sector-lacteo</t>
+  </si>
+  <si>
+    <t>El proyecto LAKTIS celebra una jornada sobre sostenibilidad, descarbonización y futuro del sector lácteo</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>El próximo 16 de junio de 2026 se celebrará en el CFEA Pedro Murias de Ribadeo la jornada “MENOS HUELLA, MÁS FUTURO: sostenibilidad práctica para el sector lácteo”, un encuentro que pondrá el foco en...</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias, Ribadeo. Lugo.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/el-proyecto-laktis-celebra-una-jornada-sostenibilidad-descarbonizacion-y-futuro-del-sector</t>
+  </si>
+  <si>
+    <t>FERIA NACIONAL DEL CAMPO</t>
+  </si>
+  <si>
+    <t>Mié, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Dom, 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>Es una feria nacional de ámbito multisectorial que se celebra anualmente desde 1960, perfectamente consolidada, en la que conviven en armonía varios sectores productivos de nuestra sociedad, donde el...</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-nacional-del-campo</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Jue, 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sáb, 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>El monográfico forestal Galiforest Abanca celebrará su octava edición del 2 al 4 de julio de 2026 en el monte del Centro de Formación y Experimentación Agroforestal de Sergude, situado en el...</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/galiforest</t>
+  </si>
+  <si>
+    <t>La Universidad de Salamanca acoge el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Universidad de Salamanca organizará los próximos 23 y 24 de julio de 2026 el II International AGRIENVIRONMENT Symposium (IAS 2026), un encuentro científico internacional que reunirá a expertos,...</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/la-universidad-salamanca-acoge-el-ii-international-agrienvironment-symposium-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Jornada de campo del arroz 2026</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 23:00</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
-    <t>Constantí</t>
-[...134 lines deleted...]
-    <t>El Grupo Operativo Supraautonómico PRERIVID celebrará, el martes 28 de abril, de 10:00h a 13:30h, un taller demostrativo en formato presencial para dar a conocer los últimos avances del proyecto “...</t>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxix-jornada-campo-del-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensanyos e innovaciones en cultivos extensivos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/recomex-resultados-ensanyos-e-innovaciones-cultivos-extensivos-invierno-2026</t>
+  </si>
+  <si>
+    <t>IX jornadas de la Red Española de Compostaje</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
+  </si>
+  <si>
+    <t>REcinto Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
+  </si>
+  <si>
+    <t>Reunión Europea de Quesos Artesanales y Productos Lácteos 2026</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 de octubre, amantes del queso y derivados lácteos de toda Europa se darán cita en Euskadi para participar en el Congreso FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers...</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/reunion-europea-quesos-artesanales-y-productos-lacteos-2026</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
+  </si>
+  <si>
+    <t>Feria SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
+  </si>
+  <si>
+    <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>https://akisplataforma.es/eventos/taller-demostrativo-prediccion-necesidades-hidricas-del-vinedo-uso-sostenible-del-agua-0</t>
-[...215 lines deleted...]
-    <t>1er Foro Nacional de Transporte de Animales Vivos</t>
+    <t>Ciudad de las Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
+  </si>
+  <si>
+    <t>IX edición de la Feria de maquinaria, AGRARIA</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria, la bienal de maquinaria agrícola que organiza Feria de Valladolid, celebrará su próxima edición en enero de 2027, en concreto del 26 al 29 de enero. Durante esos cuatro días se darán cita en...</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-edicion-la-feria-maquinaria-agraria</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
   </si>
   <si>
     <t>Congresos, Jornadas técnicas</t>
   </si>
   <si>
-    <t>Vie, 29/05/2026 - 11:11</t>
-[...277 lines deleted...]
-  <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/smagua</t>
   </si>
   <si>
     <t>Asturforesta, la gran cita internacional del sector forestal en condiciones reales de trabajo</t>
   </si>
   <si>
     <t>Jue, 27/05/2027 - 18:00</t>
   </si>
   <si>
     <t>Sáb, 29/05/2027 - 23:00</t>
   </si>
   <si>
     <t>Con 13 ediciones celebradas desde su primera convocatoria en 1997, Asturforesta se ha consolidado como uno de los principales puntos de encuentro para los profesionales del sector forestal, la madera...</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feria Internacional Forestal de Asturias Ayuntamiento de Tineo Plaza del Ayuntamiento, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
   </si>
   <si>
     <t>FERIA DE EXPOBIOMASA</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
-  </si>
-[...4 lines deleted...]
-    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-expobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1514,68 +1412,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J58"/>
+  <dimension ref="A1:J52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J58"/>
+      <selection activeCell="A1" sqref="A1:J52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="147.393" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1587,1809 +1485,1619 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="C6" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B7" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="C7" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="H9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="I9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B12" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="C12" s="1" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="E12" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F12" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>51</v>
+        <v>92</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="I13" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="J13" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>117</v>
+        <v>79</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>120</v>
-[...9 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
       <c r="J17" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>128</v>
+        <v>39</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>134</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="H20" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="I20" s="1" t="s">
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="1" t="s">
+      <c r="G21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="1" t="s">
+      <c r="J21" s="1" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="1" t="s">
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="G22" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="H22" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="I22" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="H22" s="1" t="s">
+      <c r="J22" s="1" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="1" t="s">
+      <c r="E23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
-      <c r="I23" s="1"/>
+      <c r="I23" s="1" t="s">
+        <v>162</v>
+      </c>
       <c r="J23" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="E24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="1" t="s">
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="1"/>
+      <c r="J24" s="1" t="s">
         <v>168</v>
-      </c>
-[...10 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="1" t="s">
+      <c r="E25" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="1" t="s">
+      <c r="E26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="G26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="E26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="I26" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="1" t="s">
+      <c r="J26" s="1" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="E27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="J27" s="1" t="s">
         <v>187</v>
-      </c>
-[...17 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="1" t="s">
+      <c r="G28" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I28" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="J28" s="1" t="s">
         <v>194</v>
-      </c>
-[...14 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="1" t="s">
+      <c r="G29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I29" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="J29" s="1" t="s">
         <v>200</v>
-      </c>
-[...16 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>207</v>
+        <v>45</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>210</v>
-[...7 lines deleted...]
-      <c r="I30" s="1"/>
+        <v>204</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1" t="s">
+        <v>173</v>
+      </c>
       <c r="J30" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="J31" s="1" t="s">
         <v>212</v>
-      </c>
-[...25 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="I32" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="J32" s="1" t="s">
         <v>219</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="1" t="s">
+      <c r="F33" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>226</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>202</v>
+        <v>112</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>233</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="E35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="G35" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>240</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>246</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>51</v>
+        <v>253</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I38" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>259</v>
+      </c>
       <c r="J38" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>260</v>
+        <v>60</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>114</v>
+        <v>264</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>114</v>
+        <v>265</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>270</v>
+        <v>27</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>226</v>
+        <v>264</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>226</v>
+        <v>277</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>11</v>
+        <v>280</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>148</v>
+        <v>283</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>226</v>
+        <v>155</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>284</v>
+        <v>135</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>285</v>
+        <v>136</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>203</v>
+        <v>297</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="D45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>284</v>
+        <v>61</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>298</v>
+        <v>180</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>302</v>
+        <v>27</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>148</v>
+        <v>308</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>302</v>
+        <v>117</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>148</v>
+        <v>314</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>317</v>
+        <v>217</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="1" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>333</v>
+        <v>27</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>302</v>
+        <v>27</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>344</v>
-[...27 lines deleted...]
-      <c r="I53" s="1" t="s">
         <v>349</v>
-      </c>
-[...159 lines deleted...]
-        <v>383</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>