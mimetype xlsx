--- v3 (2026-05-19)
+++ v4 (2026-07-12)
@@ -12,1097 +12,431 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Water resilience in agriculture: innovation in practice, por EU CAP Network</t>
+    <t>La Universidad de Salamanca acoge el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>La Universidad de Salamanca organizará los próximos 23 y 24 de julio de 2026 el II International AGRIENVIRONMENT Symposium (IAS 2026), un encuentro científico internacional que reunirá a expertos,...</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/la-universidad-salamanca-acoge-el-ii-international-agrienvironment-symposium-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Jornada de campo del arroz 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxix-jornada-campo-del-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensanyos e innovaciones en cultivos extensivos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/recomex-resultados-ensanyos-e-innovaciones-cultivos-extensivos-invierno-2026</t>
+  </si>
+  <si>
+    <t>Conocimiento e innovación a través de la ganadería de precisión - Evento Nacional ECPLF2026</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>El próximo 14 de septiembre de 2026, de 10:30 a 16:30 horas, se celebrará en la Universitat Politècnica de València (UPV) el Evento Nacional de la 12ª European Conference on Precision Livestock...</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/conocimiento-e-innovacion-traves-la-ganaderia-precision-evento-nacional-ecplf2026</t>
+  </si>
+  <si>
+    <t>12ª European Conference on Precision Livestock Farming (ECPLF 2026)</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Del 14 al 17 de septiembre de 2026, la Universitat Politècnica de València (UPV) acogerá la 12ª European Conference on Precision Livestock Farming (ECPLF 2026), el principal foro científico...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/12a-european-conference-precision-livestock-farming-ecplf-2026</t>
+  </si>
+  <si>
+    <t>IX jornadas de la Red Española de Compostaje</t>
   </si>
   <si>
     <t>Jornadas técnicas</t>
   </si>
   <si>
-    <t>Mar, 19/05/2026 - 11:11</t>
-[...26 lines deleted...]
-    <t>El próximo 19 de mayo de 2026, el municipio de La Puebla de Cazalla (Sevilla) acogerá el taller demostrativo del Grupo Operativo OLIVITECH, una jornada centrada en la aplicación de soluciones...</t>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...8 lines deleted...]
-    <t>FERIA ENOFORUM</t>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
   </si>
   <si>
     <t>Ferias</t>
   </si>
   <si>
-    <t>Mié, 20/05/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Enoforum es un congreso técnico-científico y una feria dedicada a bodegas y empresas vinícolas.Objetivo: reunir a empresas proveedoras, investigadores, enólogos y técnicos de bodega y viñedo para...</t>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
+  </si>
+  <si>
+    <t>REcinto Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
+  </si>
+  <si>
+    <t>Feria SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
+  </si>
+  <si>
+    <t>Ciudad de las Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>Feria de Zaragoza Autovia A - 2, km 311 50012 Zaragoza Zaragoza España</t>
-[...548 lines deleted...]
-    <t>El Grupo Operativo Supraautonómico PRERIVID celebrará, el jueves 11 de junio, de 10:00h a 14:00h, un taller demostrativo en formato presencial para dar a conocer los últimos avances del proyecto “...</t>
+    <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, la gran cita internacional del sector forestal en condiciones reales de trabajo</t>
+  </si>
+  <si>
+    <t>Jue, 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>Sáb, 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Con 13 ediciones celebradas desde su primera convocatoria en 1997, Asturforesta se ha consolidado como uno de los principales puntos de encuentro para los profesionales del sector forestal, la madera...</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Feria Internacional Forestal de Asturias Ayuntamiento de Tineo Plaza del Ayuntamiento, s/n 33870 Tineo Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
+  </si>
+  <si>
+    <t>FERIA DE EXPOBIOMASA</t>
+  </si>
+  <si>
+    <t>Mar, 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
-[...310 lines deleted...]
-  <si>
     <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
-  </si>
-[...76 lines deleted...]
-    <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-expobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1412,68 +746,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J52"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J52"/>
+      <selection activeCell="A1" sqref="A1:J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="147.393" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="142.679" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1483,1621 +817,533 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1"/>
-      <c r="H2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="I5" s="1"/>
+      <c r="J5" s="1" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1" t="s">
         <v>45</v>
-      </c>
-[...22 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="I7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="1" t="s">
         <v>53</v>
-      </c>
-[...19 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>60</v>
-      </c>
-[...6 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D11" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="G11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="I11" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="I12" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="G13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="E14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="1" t="s">
+      <c r="G15" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="H15" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="I15" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="G16" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="H16" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="I16" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="1" t="s">
+      <c r="G17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="G17" s="1"/>
-[...1 lines deleted...]
-      <c r="I17" s="1"/>
+      <c r="I17" s="1" t="s">
+        <v>126</v>
+      </c>
       <c r="J17" s="1" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      <c r="A18" s="1" t="s">
         <v>127</v>
-      </c>
-[...1087 lines deleted...]
-        <v>349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>