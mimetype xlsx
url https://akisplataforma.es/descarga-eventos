--- v4 (2026-07-12)
+++ v5 (2026-09-14)
@@ -12,370 +12,481 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>La Universidad de Salamanca acoge el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>Jornada de difusión Red PAC: herramienta BDporc</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Mié, 16/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>La Red PAC, impulsa esta jornada, con el objetivo de presentar la nueva plataforma BDporc, dar a conocer sus funcionalidades y mostrar las oportunidades que ofrece para mejorar el análisis de la...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/jornada-difusion-red-pac-herramienta-bdporc</t>
+  </si>
+  <si>
+    <t>AINIA celebra el DemoDay del programa StartBEC sobre bioeconomía en colaboración con el MAPA</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Fecha de inicio: Jueves, 17 de Septiembre de 2026Fecha de fin: Jueves, 17 de Septiembre de 2026Duración: 6 horasHorarios: 09:30 - 14:30Precio: : 0 €DescripciónDesde la Subdirección General de...</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ainia-celebra-el-demoday-del-programa-startbec-bioeconomia-colaboracion-el-mapa-0</t>
+  </si>
+  <si>
+    <t>SembrAI 2026 – 4º Congreso Internacional de Inteligencia Artificial Agroalimentaria</t>
+  </si>
+  <si>
+    <t>Congresos, Información convocatorias, Networking</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El congreso SembrAI 2026 – 4º Congreso Internacional de Inteligencia Artificial aplicada al ecosistema agroalimentario se celebrará en Córdoba.Esta edición incorpora importantes novedades como la...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/sembrai-2026-4o-congreso-internacional-inteligencia-artificial-agroalimentaria</t>
+  </si>
+  <si>
+    <t>53 Concurso Subasta Nacional de la Raza Ovina Segureña y XXVII Feria Agroganadera de Huéscar 2026</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Premios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Dom, 27/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>El Excmo. Ayuntamiento de Huéscar junto con la asociación ANCOS ( Asociación Nacional de Criadores de Ovino Segureño), Con motivo de la celebración de la 53 Concurso Subasta Nacional de la Raza Ovina...</t>
+  </si>
+  <si>
+    <t>Recinto Ferial Agroganadero “La Almazara”, Huéscar</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/53-concurso-subasta-nacional-la-raza-ovina-segurena-y-xxvii-feria-agroganadera-huescar-2026</t>
+  </si>
+  <si>
+    <t>IX jornadas de la Red Española de Compostaje</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
+  </si>
+  <si>
+    <t>XIV Congreso Nacional de Entomología Aplicada</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Lun, 05/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Vie, 09/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Te invitamos a formar parte delXIV Congreso Nacional de Entomología AplicadaXXV Jornadas Científicas de la SEEADurante cinco días, nos reunimos para reflexionar, compartir y avanzar en nuestro...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xiv-congreso-nacional-entomologia-aplicada</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
+  </si>
+  <si>
+    <t>Ferias</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>REcinto Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction 2026 | Feria del Sector de Frutas y Hortalizas</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Conectando y liderando el futuro del sectorDel 6 al 8 de octubre, Madrid acogerá Fruit Attraction, encuentro clave para operadores, retailers y profesionales del sector hortofrutícola. El evento...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-2026-feria-del-sector-frutas-y-hortalizas</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
+  </si>
+  <si>
+    <t>Reunión Europea de Quesos Artesanales y Productos Lácteos 2026</t>
   </si>
   <si>
     <t>Congresos</t>
   </si>
   <si>
-    <t>Jue, 23/07/2026 - 11:11</t>
-[...8 lines deleted...]
-    <t>La Universidad de Salamanca organizará los próximos 23 y 24 de julio de 2026 el II International AGRIENVIRONMENT Symposium (IAS 2026), un encuentro científico internacional que reunirá a expertos,...</t>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 de octubre, amantes del queso y derivados lácteos de toda Europa se darán cita en Euskadi para participar en el Congreso FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/reunion-europea-quesos-artesanales-y-productos-lacteos-2026</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
+  </si>
+  <si>
+    <t>EVENTO TRANSFRONTERIZO POCTEFA Know N Cheese</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Talleres</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 24/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El Evento Transfronterizo Know N Cheese (KNC), que se celebrará del 22 al 24 de octubre de 2026 en Markina-Xemein, constituye el encuentro final y más representativo del proyecto, reuniendo a...</t>
+  </si>
+  <si>
+    <t>Markina-Xemein</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/evento-transfronterizo-poctefa-know-n-cheese</t>
+  </si>
+  <si>
+    <t>Feria SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
+  </si>
+  <si>
+    <t>Ciudad de las Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
+  </si>
+  <si>
+    <t>PHYTOLIVO 2026: Retos del Olivar: Conocimientos y medios para una fitosanidad en cambio</t>
+  </si>
+  <si>
+    <t>Mié, 04/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El cultivo del olivo se encuentra inmerso en una profunda transformación. El cambio climático, con su efecto sobre plagas y enfermedades, y la situación de los recursos básicos (escasez de agua,...</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Antequera (Málaga)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytolivo-2026-retos-del-olivar-conocimientos-y-medios-una-fitosanidad-cambio</t>
+  </si>
+  <si>
+    <t>IX edición de la Feria de maquinaria, AGRARIA</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria, la bienal de maquinaria agrícola que organiza Feria de Valladolid, celebrará su próxima edición en enero de 2027, en concreto del 26 al 29 de enero. Durante esos cuatro días se darán cita en...</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...239 lines deleted...]
-    <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-edicion-la-feria-maquinaria-agraria</t>
   </si>
   <si>
     <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
-    <t>Congresos, Jornadas técnicas</t>
-[...1 lines deleted...]
-  <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/smagua</t>
   </si>
   <si>
     <t>Asturforesta, la gran cita internacional del sector forestal en condiciones reales de trabajo</t>
   </si>
   <si>
     <t>Jue, 27/05/2027 - 18:00</t>
@@ -387,56 +498,50 @@
     <t>Con 13 ediciones celebradas desde su primera convocatoria en 1997, Asturforesta se ha consolidado como uno de los principales puntos de encuentro para los profesionales del sector forestal, la madera...</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feria Internacional Forestal de Asturias Ayuntamiento de Tineo Plaza del Ayuntamiento, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
   </si>
   <si>
     <t>FERIA DE EXPOBIOMASA</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
-  </si>
-[...4 lines deleted...]
-    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-expobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -746,68 +851,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J17"/>
+      <selection activeCell="A1" sqref="A1:J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -867,483 +972,647 @@
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="I5" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I6" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="J6" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="H10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H14" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>119</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>125</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>126</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>127</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>