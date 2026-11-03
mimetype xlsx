--- v0 (2026-07-30)
+++ v1 (2026-11-03)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Curso Experto en Etiquetado Alimentario – 500 horas – 100 % online</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Formación esencial para profesionales del sector alimentario que deseen especializarse en el desarrollo y la revisión del etiquetado de productos....</t>
+    <t>Formación esencial para profesionales del sector alimentario que deseen especializarse en el desarrollo y la revisión del etiquetado de productos...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-experto-etiquetado-alimentario-500-horas-100-online</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Si quieres obtener el certificado de Manipulador de Alimentos, este curso ofrecido por el Centro de Formación Arcoiris te proporcionará los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manipulador-alimentos</t>
   </si>
   <si>
     <t>Gestión de residuos en explotaciones ganaderas</t>
   </si>
   <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos• Conocimiento de la incidencia ambiental de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-residuos-explotaciones-ganaderas</t>
   </si>