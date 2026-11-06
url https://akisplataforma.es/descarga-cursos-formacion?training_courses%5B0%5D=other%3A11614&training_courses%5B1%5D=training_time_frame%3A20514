--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>I CURSO TRANSFORMACIÓN DIGITAL EN EL MEDIO RURAL</t>
   </si>
   <si>
     <t>Jue, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>“DESAFÍO MUJER RURAL”  es una iniciativa del Instituto de las Mujeres cofinanciada por el Fondo Social Europeo. Se enmarca tanto en los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/i-curso-transformacion-digital-el-medio-rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>