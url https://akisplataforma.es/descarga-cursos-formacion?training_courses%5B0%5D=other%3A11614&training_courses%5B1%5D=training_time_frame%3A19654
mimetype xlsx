--- v0 (2026-10-27)
+++ v1 (2026-10-30)
@@ -254,51 +254,51 @@
   <si>
     <t>El Taller Reconectados Rural acogido al PRTR y financiado por la Unión Europea a través de los Fondos Next Generation EU promueve la mejora de las...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-reconectados-rural</t>
   </si>
   <si>
     <t>Compostaje Eficiente: Claves para Valorizar los Residuos del Sector Agroindustrial</t>
   </si>
   <si>
     <t>Jue, 12/02/2026 - 09:09</t>
   </si>
   <si>
     <t>Jue, 12/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
-    <t>El próximo viernes 12 de febrero, en horario de 09:00 h a 14:00 h en Jumilla (Murcia), se impartirá la jornada formativa gratuita ...</t>
+    <t>El próximo viernes 12 de febrero, en horario de 09:00 h a 14:00 h en Jumilla (Murcia), se impartirá la jornada formativa gratuita...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/compostaje-eficiente-claves-valorizar-los-residuos-del-sector-agroindustrial-0</t>
   </si>
   <si>
     <t>Curso incorporación empresa agraria en Aragón</t>
   </si>
   <si>
     <t>Vie, 19/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Mar, 10/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Curso de Agricultor en Aragón para la incorporación Empresa Agraria acreditado por el Gobierno de Aragón de fecha 10/07/2018  y  validado...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-incorporacion-empresa-agraria-aragon</t>
   </si>
   <si>
     <t>Influencia de la digitalización en la sociedad</t>
   </si>
   <si>
     <t>Mié, 26/11/2025 - 20:00</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
     <t>La Universidad de Castilla-La Mancha (UCLM) lanza una nueva edición de sus cursos de verano con una propuesta clave para el futuro de los territorios...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/transicion-energetica-y-mundo-rural</t>
   </si>
   <si>
     <t>Curso: manejo de perros pastores en ganadería</t>
   </si>
   <si>
     <t>Sáb, 20/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Mar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>Curso presencial de 40 horas. En la Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)Sábado 20 de septiembre: 10:00 - 14:00 y 16:00 - 20:00 (...</t>
+    <t>Curso presencial de 40 horas. En la Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)Sábado 20 de septiembre: 10:00 - 14:00 y 16:00 - 20:00...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-manejo-perros-pastores-ganaderia</t>
   </si>
   <si>
     <t>Programa de entrenamiento intensivo “Smart rural”</t>
   </si>
   <si>
     <t>Jue, 21/11/2024 - 09:00</t>
   </si>
   <si>
     <t>Jue, 28/11/2024 - 12:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>El objetivo del programa de entranamiento intensivo on line es capacitar a los agentes como impulsores clave en los procesos estratégicos y...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/programa-entrenamiento-intensivo-smart-rural</t>
   </si>
   <si>
     <t>IoT y ciberseguridad en entornos rurales: tendencias y buenas prácticas</t>
   </si>
@@ -432,51 +432,51 @@
     <t>Por determinar</t>
   </si>
   <si>
     <t>El curso teórico-práctico de 80 horas predominantemente online forma parte del itinerario formativo de pilotaje de drones "FADEMUR VUELA EN GALICIA"...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/pilotaje-drones</t>
   </si>
   <si>
     <t>Mejora y comercialización agroalimentaria y agroturismo</t>
   </si>
   <si>
     <t>Jue, 11/04/2024 - 16:00</t>
   </si>
   <si>
     <t>Jue, 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
     <t>Mejora y comercialización agroalimentaria y agroturismo. Nuevos conceptos de comercialización.
-PROGRAMA | INSCRIPCIÓN e INFORMACIÓN en...</t>
+PROGRAMA | INSCRIPCIÓN e INFORMACIÓN en esexag...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/mejora-y-comercializacion-agroalimentaria-y-agroturismo</t>
   </si>
   <si>
     <t>Agroturismo y desarrollo local</t>
   </si>
   <si>
     <t>Lun, 11/03/2024 - 10:00</t>
   </si>
   <si>
     <t>Jue, 14/03/2024 - 13:00</t>
   </si>
   <si>
     <t>Vall D'Alba</t>
   </si>
   <si>
     <t>Agroturismo y desarollo local. Ideas y modelos de negocio agroturístrico.
 PROGRAMA | INSCRIPCIÓN e INFORMACIÓN en esexag_vilareal@gva.es...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agroturismo-y-desarrollo-local</t>
   </si>
   <si>
     <t>El enfoque de sistemas de innovación aplicado al patrimonio local</t>