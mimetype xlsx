--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -77,51 +77,51 @@
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>Legislación Agraria</t>
   </si>
   <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por FUNDACION INEAObjetivosConocer las fuentes, objeto y contenido del Derecho Agrario.Enmarcar el Derecho en el...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/legislacion-agraria</t>
   </si>
   <si>
     <t>Gestión de residuos en explotaciones ganaderas</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos• Conocimiento de la incidencia ambiental de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-residuos-explotaciones-ganaderas</t>
   </si>