--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>Legislación Agraria</t>
   </si>
   <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por FUNDACION INEAObjetivosConocer las fuentes, objeto y contenido del Derecho Agrario.Enmarcar el Derecho en el...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/legislacion-agraria</t>
   </si>
   <si>
     <t>Gestión de residuos en explotaciones ganaderas</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos• Conocimiento de la incidencia ambiental de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-residuos-explotaciones-ganaderas</t>
   </si>