--- v0 (2026-10-29)
+++ v1 (2026-11-03)
@@ -77,51 +77,51 @@
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Huella de Carbono y su neutralidad. Gestión del Carbono M-34</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>Conoce qué es la huella de carbono, metodologías de cálculo que más se adapten a las necesidades y actividad de tu organización. Gestión del Carbono...</t>
+    <t>Conoce qué es la huella de carbono, metodologías de cálculo que más se adapten a las necesidades y actividad de tu organización. Gestión del Carbono:...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/huella-carbono-y-su-neutralidad-gestion-del-carbono-m-34</t>
   </si>
   <si>
     <t>Manejo ecológico de rumiantes</t>
   </si>
   <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción y reglamentos: Este módulo...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-ecologico-rumiantes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -459,51 +459,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>