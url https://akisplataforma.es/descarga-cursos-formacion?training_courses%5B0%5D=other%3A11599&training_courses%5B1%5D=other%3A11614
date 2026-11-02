--- v0 (2026-08-07)
+++ v1 (2026-11-02)
@@ -77,51 +77,51 @@
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>Campus de cursos masivos en línea (MOOCs) - Ministerio de Agricultura, Pesca y Alimentación - Plan de Formación para Técnicos del Medio Rural</t>
   </si>
   <si>
     <t>Dom, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Curso Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una panorámica sobre...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion</t>
   </si>
   <si>
     <t>Olivicultura ecológica</t>
   </si>
   <si>
     <t>Lun, 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos Conocer las variables principales que...</t>
   </si>