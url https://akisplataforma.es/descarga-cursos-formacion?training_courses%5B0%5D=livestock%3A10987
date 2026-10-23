--- v0 (2026-07-07)
+++ v1 (2026-10-23)
@@ -44,72 +44,72 @@
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
-[...8 lines deleted...]
-    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+    <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
+  </si>
+  <si>
+    <t>Lun, 09/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 13/11/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
-[...2 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+    <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Curso de Ganadería Ecológica</t>
   </si>
   <si>
     <t>Jue, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>La Comisión Europea ha puesto en el centro de sus políticas, a través del Pacto Verde Europeo y sus Estrategias “Biodiversidad” y “De la “Granja a la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-ganaderia-ecologica</t>
   </si>
   <si>
     <t>Curso cálculo de la huella de carbono</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Formación en cálculo de la huella de carbonoEste curso está dirigido a personas interesadas en el medio ambiente, profesionales del sector público o...</t>
   </si>
@@ -462,106 +462,106 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E2" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>