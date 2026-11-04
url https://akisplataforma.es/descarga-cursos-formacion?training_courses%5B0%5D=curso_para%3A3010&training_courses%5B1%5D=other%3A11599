--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -44,75 +44,75 @@
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Producción Ecológica en Olivar</t>
-[...5 lines deleted...]
-    <t>Jue, 05/11/2026 - 14:00</t>
+    <t>Olivicultura Ecológica</t>
+  </si>
+  <si>
+    <t>Lun, 09/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 13/11/2026 - 20:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
-    <t>Semipresencial</t>
+    <t>Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>PRODUCCIÓN ECOLÓGICA EN OLIVARCódigo: 2026CBZ27502Edición: 2Localidad de impartición: CORDOBAProvincia: CORDOBAOrganiza: Centro IFAPA Alameda del...</t>
-[...2 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/produccion-ecologica-olivar</t>
+    <t>OLIVICULTURA ECOLÓGICACódigo: 2026CBZ20301Edición: 1Localidad de impartición: CORDOBAProvincia: CORDOBAOrganiza: Centro IFAPA Alameda del ObispoFecha...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/olivicultura-ecologica-1</t>
   </si>
   <si>
     <t>Campus de cursos masivos en línea (MOOCs) - Ministerio de Agricultura, Pesca y Alimentación - Plan de Formación para Técnicos del Medio Rural</t>
   </si>
   <si>
     <t>Dom, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>Curso Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una panorámica sobre...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion</t>
   </si>
   <si>
     <t>Olivicultura ecológica</t>
   </si>
   <si>
     <t>Lun, 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos Conocer las variables principales que...</t>
   </si>
@@ -550,51 +550,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">