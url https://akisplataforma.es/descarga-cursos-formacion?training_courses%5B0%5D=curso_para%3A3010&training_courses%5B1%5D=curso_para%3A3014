--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -266,147 +266,147 @@
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Dirigido a...Profesionales de la industria láctea, y a todas aquellas personas interesadas en adquirir conocimientos relacionados con la tecnología y...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tecnologia-los-yogures-y-leches-fermentadas-0</t>
   </si>
   <si>
     <t>Curso de Explotaciones agrícolas y ganaderas: Producción, innovación, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion-0</t>
   </si>
   <si>
     <t>Curso Superior Nuevo Reglamento Europeo de Productos Fertilizantes</t>
   </si>
   <si>
     <t>Se entrega diploma acreditativo para los alumnos que superan el curso, junto con documentos donde se especifica el temario del curso y su duración...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-superior-nuevo-reglamento-europeo-productos-fertilizantes</t>
   </si>
   <si>
+    <t>Legislación Agraria</t>
+  </si>
+  <si>
+    <t>Jue, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por FUNDACION INEAObjetivosConocer las fuentes, objeto y contenido del Derecho Agrario.Enmarcar el Derecho en el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/legislacion-agraria</t>
+  </si>
+  <si>
+    <t>Agroecología</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por FUNDACIÓN INEAContenido:Introducción: Se presenta una visión general del tema, explicando los conceptos clave y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agroecologia</t>
+  </si>
+  <si>
+    <t>Gestión de residuos en explotaciones ganaderas</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos• Conocimiento de la incidencia ambiental de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-residuos-explotaciones-ganaderas</t>
+  </si>
+  <si>
+    <t>Agricultura de conservación</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Análisis de los problemas actuales de la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agricultura-conservacion</t>
+  </si>
+  <si>
+    <t>Seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>Contenido:Clasificación de los alimentos: Este módulo proporciona un análisis exhaustivo de la clasificación de los alimentos desde diversas...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/seguridad-alimentaria</t>
+  </si>
+  <si>
+    <t>Buenas prácticas ganaderas</t>
+  </si>
+  <si>
+    <t>Contenido:Introducción: Este módulo proporciona una visión general sobre la importancia de la sanidad animal y las prácticas de manejo en la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/buenas-practicas-ganaderas</t>
+  </si>
+  <si>
+    <t>Manejo ecológico de rumiantes</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción y reglamentos: Este módulo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-ecologico-rumiantes</t>
+  </si>
+  <si>
+    <t>Horticultura ecológica</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conceptos, Fundamentos y Precedentes en la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/horticultura-ecologica</t>
+  </si>
+  <si>
+    <t>Plagas y patógenos del olivo: naturaleza, identificación y estrategias biológicas de lucha</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción:En este apartado se ofrecerá...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plagas-y-patogenos-del-olivo-naturaleza-identificacion-y-estrategias-biologicas</t>
+  </si>
+  <si>
     <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
   </si>
   <si>
-    <t>Jue, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Mié, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>En línea, Formación continua</t>
   </si>
   <si>
     <t>Curso online, a tu ritmo, en el que se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plagas-y-patogenos-del-olivo-naturaleza-identificacion-y-estrategias-biologicas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1192,261 +1192,261 @@
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>82</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
-      <c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="1"/>
+      <c r="C27" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="1"/>
-      <c r="G27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="H27" s="1" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>115</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>