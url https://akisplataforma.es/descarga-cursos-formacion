--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -12,1222 +12,1066 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Curso online "Competencia para el personal que trabaje con ganador porcino"</t>
-[...5 lines deleted...]
-    <t>Vie, 17/04/2026 - 00:00</t>
+    <t>Jornada de limpieza de instalaciones de almazara</t>
+  </si>
+  <si>
+    <t>Jue, 30/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengibar, Jaén</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Contenidos LIMPIEZA EN LAMAZARA: COMO SE HACE Y PARA QUE SIRVE VISITA A INSTALACIONES Y REALIZACIÓN DE LIMPIEZA</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-limpieza-instalaciones-almazara</t>
+  </si>
+  <si>
+    <t>Jornada formativa de ASETAGA: “Nuevos modelos de negocio: aplicaciones de las microalgas"</t>
+  </si>
+  <si>
+    <t>Jue, 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 30/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>ASETAGA ha abierto la inscripción a la formación gratuita “Nuevos Modelos de Negocio: aplicaciones de las microalgas”.La sesión se celebrará el 30 de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-formativa-asetaga-nuevos-modelos-negocio-aplicaciones-las-microalgas-1</t>
+  </si>
+  <si>
+    <t>Jornada formativa de ASETAGA: “Bioeconomía Circular: Transformación, Valorización y Gestión Sostenible de Deyecciones Ganaderas, Bioproductos y Subproductos”</t>
+  </si>
+  <si>
+    <t>Jue, 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Jue, 30/04/2026 - 20:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>No</t>
-[...17 lines deleted...]
-    <t>Andalucía</t>
+    <t>ASETAGA ha abierto la inscripción a la formación gratuita "Bioeconomía Circular: Transformación, Valorización y Gestión Sostenible de Deyecciones...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-formativa-asetaga-bioeconomia-circular-transformacion-valorizacion-y-2</t>
+  </si>
+  <si>
+    <t>La UPCT impulsa la 2ª Microcredencial universitaria en tecnología postcosecha y procesado mínimo hortofrutícola</t>
+  </si>
+  <si>
+    <t>Vie, 01/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cartagena. Murcia.</t>
+  </si>
+  <si>
+    <t>Semipresencial</t>
+  </si>
+  <si>
+    <t>La Universidad Politécnica de Cartagena (UPCT) pondrá en marcha el próximo 1 de mayo de 2026 la 2ª Microcredencial Universitaria en Tecnología...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/la-upct-impulsa-la-2a-microcredencial-universitaria-tecnologia-postcosecha-y</t>
+  </si>
+  <si>
+    <t>Curso Superior de Ganadería de Precisión - Madrid (ES) Mayo 2026</t>
+  </si>
+  <si>
+    <t>Lun, 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 08/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar el Curso Avanzado “Creando Valor Añadido en la Ganadería de Precisión”, que tendrá lugar en Madrid, España, del 4 al 8 de mayo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-superior-ganaderia-precision-madrid-mayo-2026</t>
+  </si>
+  <si>
+    <t>CONOCIMIENTO Y CULTIVO DE FRUTALES TROPICALES</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>Escuela de Capacitación Agraria de Arucas</t>
+  </si>
+  <si>
+    <t>ObjetivosConocer las distintas especies de árboles frutales tropicales y subtropicales que se están implantando en Canarias. Aprender a reproducir...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/conocimiento-y-cultivo-frutales-tropicales</t>
+  </si>
+  <si>
+    <t>Creando valor añadido en la Ganadería de Precisión: de los sensores a la toma de decisiones</t>
+  </si>
+  <si>
+    <t>Vie, 08/05/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>CSIC (MADRID)</t>
+  </si>
+  <si>
+    <t>La aplicación de sensores y tecnología basada en datos en la producción ganadera se conoce comúnmente como Ganadería de Precisión (PLF, por sus...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/creando-valor-anadido-la-ganaderia-precision-los-sensores-la-toma-decisiones</t>
+  </si>
+  <si>
+    <t>Curso internacional sobre Ganadería de Precisión: de los sensores a la toma de decisiones</t>
+  </si>
+  <si>
+    <t>Lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Vie, 08/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CSIC, Madrid.</t>
+  </si>
+  <si>
+    <t>Del 4 al 8 de mayo de 2026, Madrid acogerá el curso presencial “Creando valor añadido en la Ganadería de Precisión: de los sensores a la toma de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-internacional-ganaderia-precision-los-sensores-la-toma-decisiones</t>
+  </si>
+  <si>
+    <t>Guía práctica del estado de sostenibilidad en las pyme agroalimentaria</t>
+  </si>
+  <si>
+    <t>Mar, 05/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En este CURSO práctico para elaborar el Estado de Sostenibilidad en pymes agroalimentarias: aprenderás las normas europeas (NEIS), la doble...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/guia-practica-del-estado-sostenibilidad-las-pyme-agroalimentaria</t>
+  </si>
+  <si>
+    <t>TALLER DE GESTIÓN INTEGRADA DE PLAGAS - TALLER GIP CEREALES DE INVIERNO</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Contenidos La Gestión Integrada de Plagas y la Sanidad Vegetal: Justificación, importancia y normativa legal. Principios para la aplicación de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-gestion-integrada-plagas-taller-gip-cereales-invierno</t>
+  </si>
+  <si>
+    <t>Taller de poda de aguacate</t>
+  </si>
+  <si>
+    <t>Mar, 05/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mar, 05/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Cartel</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-poda-aguacate</t>
+  </si>
+  <si>
+    <t>MANEJO SOSTENIBLE DEL RIEGO Y DE LA FERTIRRIGACIÓN EN MANGO</t>
+  </si>
+  <si>
+    <t>Mié, 06/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 08/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Centro Ifapa de Málaga</t>
+  </si>
+  <si>
+    <t>Contenidos El agua en el suelo y en la planta. 3 Calidad del agua y problemas de salinidad. Técnicas de Riego y optimización. ...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-sostenible-del-riego-y-la-fertirrigacion-mango</t>
+  </si>
+  <si>
+    <t>INCORPORACION A LA EMPRESA AGRARIA: OLIVICULTURA</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 19/06/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Campanillas, Málaga</t>
+  </si>
+  <si>
+    <t>MódulosSuelo, riego, nutrición, y medio ambienteAgronomía y poda del olivarTécnicas de cultivo y recolección </t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/incorporacion-la-empresa-agraria-olivicultura-1</t>
+  </si>
+  <si>
+    <t>Webinar formativo "Comunicación digital estratégica para bodegas: identidad, tono y coherencia"</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Jue, 07/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>La Federación Española del Vino (FEV), a través de su Hub de Digitalización y Vino, organizan el próximo 7 de mayo de 2026 a las 10:00h el webinar "...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/webinar-formativo-comunicacion-digital-estrategica-bodegas-identidad-tono-y</t>
+  </si>
+  <si>
+    <t>Curso TECNOLOGÍAS AVANZADAS Y DE PRECISIÓN PARA LA PROTECCIÓN DE CULTIVOS</t>
+  </si>
+  <si>
+    <t>Vie, 08/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 22/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
+  </si>
+  <si>
+    <t>Este curso tiene como objetivo proporcionar una visión actualizada y aplicada de las tecnologías más avanzadas utilizadas en la aplicación de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-tecnologias-avanzadas-y-precision-la-proteccion-cultivos</t>
+  </si>
+  <si>
+    <t>Jornada formativa de ASETAGA: “Producción eficiente de aguacate: prácticas para mejorar el rendimiento y la calidad"</t>
+  </si>
+  <si>
+    <t>Lun, 11/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Lun, 11/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Motril</t>
+  </si>
+  <si>
+    <t>ASETAGA ha abierto la inscripción a la formación gratuita “Producción eficiente de aguacate: prácticas para mejorar el rendimiento y la calidad”.La...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-formativa-asetaga-produccion-eficiente-aguacate-practicas-mejorar-el</t>
+  </si>
+  <si>
+    <t>Formación especializada en soluciones tecnológicas para el sector agrario</t>
+  </si>
+  <si>
+    <t>Jue, 25/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
-    <t>Campus Universitario de Rabanales. Córdoba</t>
-[...182 lines deleted...]
-    <t>Vie, 20/03/2026 - 11:11</t>
+    <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
+  </si>
+  <si>
+    <t>Este curso de 40 horas tiene al menos un módulo on-line y se realizan en la plataforma de Teleformación del IFAPA combinan el trabajo a distancia, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-soluciones-tecnologicas-el-sector-agrario-0</t>
+  </si>
+  <si>
+    <t>Elaboración de queso (básico)</t>
+  </si>
+  <si>
+    <t>Jue, 14/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
+  </si>
+  <si>
+    <t>Dirigido a pastores/as e interesados/as, este curso presencial de 24 h. aborda la teoría y práctica para elaborar queso: la leche, composición,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/elaboracion-queso-basico</t>
+  </si>
+  <si>
+    <t>Digitalización en ganadería</t>
+  </si>
+  <si>
+    <t>Hinojosa del Duque</t>
+  </si>
+  <si>
+    <t>Contenidos Conceptos básicos sobre sensores de ganadería de precisión Ganadería de precisión en el sector de rumiantes Ganadería de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/digitalizacion-ganaderia</t>
+  </si>
+  <si>
+    <t>Formación especializada en avances en sanidad vegetal</t>
+  </si>
+  <si>
+    <t>Mar, 12/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mié, 24/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-avances-sanidad-vegetal-0</t>
+  </si>
+  <si>
+    <t>Gestión de datos y toma de decisiones en agricultura:  Big Data e Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>Mar, 12/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>Este programa de formación avanzado es una iniciativa de Fundación Grupo Cajamar y del Colegio Oficial de Ingenieros Técnicos Agrícolas del Centro (...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-datos-y-toma-decisiones-agricultura-big-data-e-inteligencia-artificial</t>
+  </si>
+  <si>
+    <t>Formación especializada en nuevas tendencias en cultivos</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 23/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Este curso de 30 horas tiene al menos un módulo on-line y se realizan en la plataforma de Teleformación del IFAPA combinan el trabajo a distancia, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-nuevas-tendencias-cultivos-0</t>
+  </si>
+  <si>
+    <t>Webinar formativo "Cómo convertir cada botella en un canal de ventas"</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>La Federación Española del Vino (FEV), a través de su Hub de Digitalización y Vino, organizan el próximo 13 de mayo de 2026 a las 10:00h el webinar "...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/webinar-formativo-convertir-cada-botella-canal-ventas</t>
+  </si>
+  <si>
+    <t>Formación especializada en manejo de la biodiversidad en los ecosistemas agrarios</t>
+  </si>
+  <si>
+    <t>Jue, 14/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-manejo-la-biodiversidad-los-ecosistemas-agrarios-0</t>
+  </si>
+  <si>
+    <t>Curso Agricultura ecológica: Producción, normativa, asesoramiento y comercialización</t>
+  </si>
+  <si>
+    <t>Vie, 15/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El objetivo de este curso es ofrecer una panorámica sobre la regulación de la producción agraria en ecológico, y los fundamentos básicos de este tipo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-agricultura-ecologica-produccion-normativa-asesoramiento-y</t>
+  </si>
+  <si>
+    <t>Taller europeo “Train the Trainer” sobre innovación interactiva en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Lun, 18/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Pisa (Italia)</t>
+  </si>
+  <si>
+    <t>El proyecto europeo ATTRACTISS celebrará del 18 al 20 de mayo de 2026 una nueva edición de su programa formativo “Train the Trainer”, que tendrá...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-europeo-train-trainer-innovacion-interactiva-el-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Curso Teledetección aplicada al asesoramiento. Procesamiento de imágenes de satélite y extracción de información útil en agricultura</t>
+  </si>
+  <si>
+    <t>Lun, 18/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Lun, 18/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>La teledetección se ha convertido en una herramienta clave para la gestión agronómica moderna, permitiendo analizar el estado de los cultivos,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-teledeteccion-aplicada-al-asesoramiento-procesamiento-imagenes-satelite-y</t>
+  </si>
+  <si>
+    <t>Formación especializada en gestión de los pastos en la dehesa</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Vie, 22/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
+  </si>
+  <si>
+    <t>Este curso de 20 horas tiene al menos un módulo on-line y se realizan en la plataforma de Teleformación del IFAPA combinan el trabajo a distancia, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-gestion-los-pastos-la-dehesa</t>
+  </si>
+  <si>
+    <t>Viticultura ecológica en Vilaflor</t>
+  </si>
+  <si>
+    <t>Mié, 20/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>Biblioteca Municipal de Vilaflor de Chasna</t>
+  </si>
+  <si>
+    <t>Preinscripciones hasta el 10 de mayo.En los cursos con preinscripción puede ser requerida la acreditación de las respuestas del cuestionario. ...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/viticultura-ecologica-vilaflor</t>
+  </si>
+  <si>
+    <t>Tributación IRPF para el sector agrario</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 21/05/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Cuenca</t>
+  </si>
+  <si>
+    <t>Sede de ALCAMANCHA S.C, Avda. José Antonio, 17 – Carrascosa del Campo (Cuenca)</t>
+  </si>
+  <si>
+    <t>Actividad formativa para conocer y aplicar de manera práctica los diferentes tributos directos o indirectos que afectan al sector agrario.Los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tributacion-irpf-el-sector-agrario</t>
+  </si>
+  <si>
+    <t>Elaboración de derivados lácteos (diversificación)</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 28/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Dirigido a pastores/as e interesados/as, este curso presencial de 24 h. aborda de una manera práctica en este curso se tratará la elaboración de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/elaboracion-derivados-lacteos-diversificacion</t>
+  </si>
+  <si>
+    <t>Curso avanzado sobre acuicultura de bajo impacto</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>IRTA La Ràpita (Tarragona)</t>
+  </si>
+  <si>
+    <t>El Instituto Agronómico Mediterráneo de Zaragoza (IAMZ–CIHEAM Zaragoza) celebrará del 25 al 28 de mayo de 2026 el curso avanzado “Acuicultura de bajo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-avanzado-acuicultura-bajo-impacto</t>
+  </si>
+  <si>
+    <t>Maximising Multi-Actor Project Proposal Success in Horizon Europe</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mié, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>El proyecto PREMIERE en colaboración con EU-FarmBook, lanza un taller de formación de formadores centrado en el Enfoque Multiactor (Multi-Actor...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/maximising-multi-actor-project-proposal-success-horizon-europe</t>
+  </si>
+  <si>
+    <t>Curso de inteligencia artificial (IA) para responsables de calidad alimentaria</t>
+  </si>
+  <si>
+    <t>Vie, 29/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sáb, 29/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Destinado para responsables de calidad del sector alimentario que quieran aplicar la inteligencia artificial (IA( en su trabajo diario, el objetivo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-inteligencia-artificial-ia-responsables-calidad-alimentaria</t>
+  </si>
+  <si>
+    <t>Curso gratuito de renovación de manipulador de plaguicidas</t>
+  </si>
+  <si>
+    <t>Sáb, 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Sáb, 30/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Información importante:-   La renovación solo puede realizarse durante los 12 meses anteriores a la fecha de caducidad del carné. Ejemplo: si su...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-gratuito-renovacion-manipulador-plaguicidas</t>
+  </si>
+  <si>
+    <t>Plantas aromáticas</t>
+  </si>
+  <si>
+    <t>Dom, 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Beneficios de los cultivos aromáticos, alternativa viable y rentable a los cultivos tradicionales, favoreciendo la diversificación y la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plantas-aromaticas</t>
+  </si>
+  <si>
+    <t>Curso online: Manejo avanzado de invernaderos ecológicos: gestión agroecológica de plagas y enfermedades</t>
+  </si>
+  <si>
+    <t>El curso está dividido en 7 temas y su duración está planificada para 45 horas, pero lo puedes terminar cuando quieras. Al finalizar el curso...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-manejo-avanzado-invernaderos-ecologicos-gestion-agroecologica-0</t>
+  </si>
+  <si>
+    <t>Gestión económica de la explotación agraria: contabilidad y fiscalidad agraria</t>
+  </si>
+  <si>
+    <t>Lun, 01/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Lun, 16/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Clases presenciales (28 horas) + plataforma telemática en horario libre (10 horas) + dedicación propia en horario libre, sin necesidad de conexión (...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-economica-la-explotacion-agraria-contabilidad-y-fiscalidad-agraria-1</t>
+  </si>
+  <si>
+    <t>Jornada formativa de ASETAGA: “Nuevos Modelos de Negocio: producción agroindustrial de microalgas"</t>
+  </si>
+  <si>
+    <t>Lun, 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Lun, 08/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>ASETAGA ha abierto la inscripción a la formación gratuita “Nuevos Modelos de Negocio: producción agroindustrial de microalgas”.La sesión se celebrará...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-formativa-asetaga-nuevos-modelos-negocio-produccion-agroindustrial-0</t>
+  </si>
+  <si>
+    <t>Formación especializada en el control sanitario del olivar</t>
+  </si>
+  <si>
+    <t>Mié, 10/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mié, 10/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Centro IFAPA Venta del Llano, Jaén</t>
+  </si>
+  <si>
+    <t>Este curso de 5 horas tiene al menos un módulo presencial en el que se abordan aspectos relativos al control sanitario del olivar.CONTENIDOSNormativa...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-el-control-sanitario-del-olivar</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ASETAGA ha abierto la inscripción a la formación gratuita “Nuevos Modelos de Negocio: aplicaciones de las microalgas”.La sesión se celebrará el 16 de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-formativa-asetaga-nuevos-modelos-negocio-aplicaciones-las-microalgas-2</t>
+  </si>
+  <si>
+    <t>Elaboración de quesos azules</t>
+  </si>
+  <si>
+    <t>Mié, 17/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dirigido a personas interesados/as, este curso presencial de 10 h. tiene por objetivo entender y aplicar los procesos de elaboración de quesos azules...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/elaboracion-quesos-azules</t>
+  </si>
+  <si>
+    <t>Primera Semana Mediterránea de Emprendimiento Alimentario</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Objetivos del cursoAl finalizar el curso, los participantes serán capaces de:Escalar y consolidar microempresas y start-ups sobre la base de un marco...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/primera-semana-mediterranea-emprendimiento-alimentario</t>
+  </si>
+  <si>
+    <t>Curso CIHEAM: Primera Semana Mediterránea de Emprendimiento Alimentario</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>El CIHEAM Zaragoza organizará del 22 al 26 de junio de 2026 la “Primera Semana Mediterránea de Emprendimiento Alimentario”, un curso avanzado...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-ciheam-primera-semana-mediterranea-emprendimiento-alimentario</t>
+  </si>
+  <si>
+    <t>Innovación y sostenibilidad en la producción de frutos secos</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
+  </si>
+  <si>
+    <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En este CURSO ONLINE se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los agricultores y los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion-1</t>
+  </si>
+  <si>
+    <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+  </si>
+  <si>
+    <t>Gestión del agua y la nutrición en el cultivo de la fresa</t>
+  </si>
+  <si>
+    <t>Vie, 04/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Cooperativas-agroalimentarias pone a disposición de los agricultores un curso sobre la gestión del agua y la nutrición en el cultivo de la fresa que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-del-agua-y-la-nutricion-el-cultivo-la-fresa</t>
+  </si>
+  <si>
+    <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
+  </si>
+  <si>
+    <t>Mar, 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
+  </si>
+  <si>
+    <t>Formación asesores: curso agrovoltaica</t>
+  </si>
+  <si>
+    <t>Dom, 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La agrovoltaica integra la producción de energía eléctrica a partir de energía solar y las actividades agrícolas y ganaderas en un mismo espacio....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-asesores-curso-agrovoltaica</t>
+  </si>
+  <si>
+    <t>Curso etiquetado de la carne y derivados cárnicos</t>
+  </si>
+  <si>
+    <t>En este curso aprenderás las exigencias legales del etiquetado de la carne y derivados cárnicos. Se explicará desde la información general al...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-etiquetado-la-carne-y-derivados-carnicos</t>
+  </si>
+  <si>
+    <t>Curso etiquetado de piensos</t>
+  </si>
+  <si>
+    <t>En el curso se explican todos los requisitos legales en materia de etiquetado, que deben cumplir las empresas proveedoras de piensos.Formación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-etiquetado-piensos-0</t>
+  </si>
+  <si>
+    <t>Campus de cursos masivos en línea (MOOCs) - Ministerio de Agricultura, Pesca y Alimentación - Plan de Formación para Técnicos del Medio Rural</t>
+  </si>
+  <si>
+    <t>Curso Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una panorámica sobre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion</t>
+  </si>
+  <si>
+    <t>Olivicultura ecológica</t>
+  </si>
+  <si>
+    <t>Lun, 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos Conocer las variables principales que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/olivicultura-ecologica-0</t>
+  </si>
+  <si>
+    <t>Curso de Agricultura Ecológica</t>
+  </si>
+  <si>
+    <t>La Comisión Europea ha puesto en el centro de sus políticas, a través del Pacto Verde Europeo y sus Estrategias “Biodiversidad” y “De la “Granja a la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-agricultura-ecologica-7</t>
+  </si>
+  <si>
+    <t>Curso de producción ecológica</t>
+  </si>
+  <si>
+    <t>Jue, 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El sector de la producción ecológica es un sector en constante crecimiento que demanda profesionales formados y capaces de gestionar la finca...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-produccion-ecologica</t>
+  </si>
+  <si>
+    <t>Curso de Ganadería Ecológica</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-ganaderia-ecologica</t>
+  </si>
+  <si>
+    <t>I CURSO TRANSFORMACIÓN DIGITAL EN EL MEDIO RURAL</t>
+  </si>
+  <si>
+    <t>“DESAFÍO MUJER RURAL”  es una iniciativa del Instituto de las Mujeres cofinanciada por el Fondo Social Europeo. Se enmarca tanto en los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/i-curso-transformacion-digital-el-medio-rural</t>
+  </si>
+  <si>
+    <t>Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)</t>
+  </si>
+  <si>
+    <t>Vie, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mié, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En línea, Formación continua</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agricultura-ecologica-produccion-normativa-asesoramiento-y-comercializacion</t>
+  </si>
+  <si>
+    <t>Curso Etiquetado de los alimentos de origen vegetal</t>
+  </si>
+  <si>
+    <t>En este curso aprenderás las exigencias legales del etiquetado de frutas, hortalizas y demás vegetales, tanto frescos somo envasados, en conserva,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-etiquetado-los-alimentos-origen-vegetal</t>
+  </si>
+  <si>
+    <t>CURSO DE ABONOS Y PLANES DE ABONADO</t>
+  </si>
+  <si>
+    <t>Dom, 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Este curso se enfoca en la nutrición de las plantas y la fertilización del suelo. Aprenderás sobre la composición del suelo, los diferentes tipos de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-abonos-y-planes-abonado</t>
+  </si>
+  <si>
+    <t>Curso presencial de Manipulador de Alimentos personalizado para tu empresa</t>
+  </si>
+  <si>
+    <t>Deja de perder tu tiempo y deriva la formación de operarios en otra personaNo es el curso de Manipulador de Alimentos "de toda la vida"Formamos a tus...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-presencial-manipulador-alimentos-personalizado-tu-empresa</t>
+  </si>
+  <si>
+    <t>Taller de análisis de aguas” para una fertilización más eficiente y sostenible</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>La correcta elaboración de un plan de abonado es cada vez más determinante para optimizar costes, mejorar la eficiencia en el uso de nutrientes y...</t>
-[...913 lines deleted...]
-  <si>
     <t>La gestión del agua de riego es uno de los pilares de una agricultura moderna, eficiente y respetuosa con el entorno. Cada vez más explotaciones...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-analisis-aguas-una-fertilizacion-mas-eficiente-y-sostenible</t>
   </si>
   <si>
     <t>TÉCNICO DE CALIDAD EN LA INDUSTRIA LÁCTEA</t>
   </si>
   <si>
     <t>Lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Formación dirigida a todos aquellos que buscan adquirir habilidades y conocimientos específicos que les permitan garantizar la calidad y seguridad de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tecnico-calidad-la-industria-lactea</t>
   </si>
   <si>
     <t>Curso online control de plagas</t>
@@ -1295,192 +1139,192 @@
   <si>
     <t>Curso de Explotaciones agrícolas y ganaderas: Producción, innovación, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion-0</t>
   </si>
   <si>
     <t>Curso Superior Nuevo Reglamento Europeo de Productos Fertilizantes</t>
   </si>
   <si>
     <t>Se entrega diploma acreditativo para los alumnos que superan el curso, junto con documentos donde se especifica el temario del curso y su duración....</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-superior-nuevo-reglamento-europeo-productos-fertilizantes</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Si quieres obtener el certificado de Manipulador de Alimentos, este curso ofrecido por el Centro de Formación Arcoiris te proporcionará los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manipulador-alimentos</t>
   </si>
   <si>
+    <t>Legislación Agraria</t>
+  </si>
+  <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
+    <t>Certificado de Formación expedido por FUNDACION INEAObjetivosConocer las fuentes, objeto y contenido del Derecho Agrario.Enmarcar el Derecho en el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/legislacion-agraria</t>
+  </si>
+  <si>
+    <t>Agroecología</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por FUNDACIÓN INEAContenido:Introducción: Se presenta una visión general del tema, explicando los conceptos clave y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agroecologia</t>
+  </si>
+  <si>
+    <t>Recursos fitogenéticos</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conservación de recursos fitogenéticos:...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/recursos-fitogeneticos</t>
+  </si>
+  <si>
+    <t>Gestión de residuos en explotaciones ganaderas</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos• Conocimiento de la incidencia ambiental de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-residuos-explotaciones-ganaderas</t>
+  </si>
+  <si>
+    <t>Agricultura de conservación</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Análisis de los problemas actuales de la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agricultura-conservacion</t>
+  </si>
+  <si>
+    <t>Seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>Contenido:Clasificación de los alimentos: Este módulo proporciona un análisis exhaustivo de la clasificación de los alimentos desde diversas...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/seguridad-alimentaria</t>
+  </si>
+  <si>
+    <t>Buenas prácticas ganaderas</t>
+  </si>
+  <si>
+    <t>Contenido:Introducción: Este módulo proporciona una visión general sobre la importancia de la sanidad animal y las prácticas de manejo en la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/buenas-practicas-ganaderas</t>
+  </si>
+  <si>
+    <t>Variedades de la vid empleadas en elaboración de vinos</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por Fundación INEAContenido:Descripción ampelográfica, propiedades agronómicas y potencial enológico de las...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/variedades-la-vid-empleadas-elaboracion-vinos</t>
+  </si>
+  <si>
+    <t>Interpretación de análisis de suelos y pautas de fertilización sostenible</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por FUNDACION INEAObjetivos• Conocer la importancia del suelo en la gestión agrícola sostenible y el equilibrio del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/interpretacion-analisis-suelos-y-pautas-fertilizacion-sostenible</t>
+  </si>
+  <si>
+    <t>Manejo ecológico de rumiantes</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción y reglamentos: Este módulo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-ecologico-rumiantes</t>
+  </si>
+  <si>
+    <t>Horticultura ecológica</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conceptos, Fundamentos y Precedentes en la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/horticultura-ecologica</t>
+  </si>
+  <si>
+    <t>Plagas y patógenos del olivo: naturaleza, identificación y estrategias biológicas de lucha</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción:En este apartado se ofrecerá...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plagas-y-patogenos-del-olivo-naturaleza-identificacion-y-estrategias-biologicas</t>
+  </si>
+  <si>
     <t>Curso online, a tu ritmo, en el que se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion</t>
   </si>
   <si>
     <t>Curso de Introducción a ArcGIS Pro</t>
   </si>
   <si>
     <t>El concepto GIS como herramienta digital permite a los usuarios explotar el valor de los datos, incluyendo la variable geoespacial, y mejorando la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-pro</t>
   </si>
   <si>
     <t>Curso de Introducción a los SIG con ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-los-sig-arcgis-pro</t>
   </si>
   <si>
     <t>Curso de Diseño y Creación de Mapas con ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-diseno-y-creacion-mapas-arcgis-pro</t>
   </si>
   <si>
     <t>Curso de Introducción a ArcGIS Online</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
-  </si>
-[...106 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plagas-y-patogenos-del-olivo-naturaleza-identificacion-y-estrategias-biologicas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1787,54 +1631,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J115"/>
+  <dimension ref="A1:J91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J115"/>
+      <selection activeCell="A1" sqref="A1:J91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1847,3046 +1691,2496 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
-[...1 lines deleted...]
-      <c r="F2" s="1"/>
+      <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-      <c r="E4" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="C4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C5" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="D5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F5" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="E8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="1"/>
-[...2 lines deleted...]
-      <c r="F9" s="1"/>
+      <c r="E9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="E11" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="F13" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="F14" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="G14" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C15" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="E16" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="F16" s="1" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="F17" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="F18" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="G18" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="E19" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>122</v>
+      </c>
       <c r="F19" s="1" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="F21" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>96</v>
+        <v>136</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>101</v>
+        <v>146</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>96</v>
-[...9 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="F25" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>123</v>
+        <v>143</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="C26" s="1"/>
-      <c r="D26" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>129</v>
+        <v>158</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-      <c r="F27" s="1"/>
+        <v>159</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>161</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>131</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C28" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>133</v>
+        <v>167</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>134</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>135</v>
+        <v>169</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="F29" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>172</v>
+      </c>
       <c r="G29" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>109</v>
+        <v>49</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>142</v>
+        <v>179</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>143</v>
+        <v>180</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>144</v>
+        <v>181</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>146</v>
+        <v>183</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>150</v>
+        <v>187</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>156</v>
+        <v>123</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>157</v>
+        <v>193</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>158</v>
+        <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>159</v>
+        <v>195</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="F33" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>199</v>
+      </c>
       <c r="G33" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>161</v>
+        <v>200</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>162</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>163</v>
+        <v>202</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="F34" s="1"/>
+        <v>203</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>207</v>
+      </c>
       <c r="G34" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>165</v>
+        <v>208</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="F36" s="1"/>
+        <v>216</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>218</v>
+      </c>
       <c r="G36" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>173</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>174</v>
+        <v>221</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="F39" s="1"/>
+        <v>229</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="G39" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="F40" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>185</v>
+        <v>239</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="F41" s="1"/>
+        <v>241</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>243</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>187</v>
+        <v>244</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>188</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="C42" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>247</v>
+      </c>
       <c r="D42" s="1" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>46</v>
+        <v>236</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>191</v>
+        <v>248</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>192</v>
+        <v>249</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>32</v>
+        <v>250</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="C43" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>251</v>
+      </c>
       <c r="D43" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="F43" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>123</v>
+      </c>
       <c r="G43" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>193</v>
+        <v>252</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>194</v>
+        <v>253</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>195</v>
+        <v>254</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C44" s="1"/>
+        <v>255</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>256</v>
+      </c>
       <c r="D44" s="1" t="s">
-        <v>109</v>
+        <v>205</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>198</v>
+        <v>257</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>199</v>
+        <v>258</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>200</v>
+        <v>259</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>201</v>
+        <v>260</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C45" s="1"/>
+        <v>261</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>262</v>
+      </c>
       <c r="D45" s="1" t="s">
-        <v>109</v>
+        <v>205</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>198</v>
+        <v>263</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>202</v>
+        <v>264</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>203</v>
+        <v>265</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>204</v>
+        <v>266</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C46" s="1"/>
+        <v>267</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>268</v>
+      </c>
       <c r="D46" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="F46" s="1"/>
+      <c r="F46" s="1" t="s">
+        <v>269</v>
+      </c>
       <c r="G46" s="1" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>207</v>
+        <v>270</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>208</v>
+        <v>271</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>209</v>
+        <v>272</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>212</v>
+        <v>274</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>213</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>214</v>
+        <v>276</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="C48" s="1"/>
       <c r="D48" s="1" t="s">
-        <v>38</v>
+        <v>277</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>48</v>
+        <v>137</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>218</v>
+        <v>279</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>219</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>220</v>
+        <v>281</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>221</v>
+        <v>282</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>222</v>
+        <v>283</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>226</v>
+        <v>287</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>227</v>
+        <v>288</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>228</v>
+        <v>289</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>229</v>
+        <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>231</v>
+        <v>293</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>129</v>
+        <v>295</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>130</v>
+        <v>296</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>233</v>
+        <v>297</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>234</v>
+        <v>298</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>235</v>
+        <v>299</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>236</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>237</v>
+        <v>301</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>238</v>
+        <v>302</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>239</v>
+        <v>303</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>240</v>
+        <v>304</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
-      <c r="F55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>243</v>
+        <v>306</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>244</v>
+        <v>307</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>245</v>
+        <v>308</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>246</v>
-[...12 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>249</v>
+        <v>309</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>251</v>
+        <v>311</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>246</v>
-[...12 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>253</v>
+        <v>313</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>254</v>
+        <v>314</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>255</v>
+        <v>315</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>256</v>
-[...12 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>259</v>
+        <v>31</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>260</v>
+        <v>309</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>261</v>
+        <v>316</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>262</v>
+        <v>317</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>263</v>
-[...12 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
       <c r="G59" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>266</v>
+        <v>318</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>267</v>
+        <v>319</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>268</v>
+        <v>320</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>269</v>
-[...8 lines deleted...]
-      <c r="F60" s="1"/>
+        <v>321</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>323</v>
+      </c>
       <c r="G60" s="1" t="s">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>272</v>
+        <v>156</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>273</v>
+        <v>325</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>274</v>
+        <v>326</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>269</v>
+        <v>321</v>
       </c>
       <c r="C61" s="1"/>
-      <c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>275</v>
+        <v>327</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>277</v>
+        <v>329</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>278</v>
-[...12 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>281</v>
+        <v>331</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="C63" s="1"/>
-      <c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>285</v>
+        <v>334</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>286</v>
+        <v>335</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>287</v>
+        <v>336</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>288</v>
-[...9 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
       <c r="F64" s="1" t="s">
-        <v>39</v>
+        <v>337</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="C65" s="1"/>
       <c r="D65" s="1" t="s">
-        <v>45</v>
+        <v>277</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>46</v>
+        <v>342</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>293</v>
+        <v>343</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>294</v>
+        <v>344</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>295</v>
+        <v>345</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>296</v>
+        <v>346</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>297</v>
-[...12 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
       <c r="G66" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C68" s="1"/>
       <c r="D68" s="1" t="s">
-        <v>309</v>
+        <v>277</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>311</v>
+        <v>355</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>312</v>
+        <v>356</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>313</v>
+        <v>357</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>314</v>
+        <v>358</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>315</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>318</v>
+        <v>359</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>319</v>
+        <v>360</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>320</v>
+        <v>361</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>321</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>324</v>
+        <v>362</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>325</v>
+        <v>363</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>327</v>
+        <v>351</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>328</v>
+        <v>365</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>329</v>
+        <v>366</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>327</v>
+        <v>351</v>
       </c>
       <c r="C72" s="1"/>
-      <c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>259</v>
+        <v>31</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>334</v>
+        <v>368</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>335</v>
+        <v>369</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="C73" s="1"/>
-      <c r="D73" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>337</v>
+        <v>370</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>338</v>
+        <v>371</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>339</v>
+        <v>372</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>340</v>
+        <v>351</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>341</v>
+        <v>373</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>342</v>
+        <v>374</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>343</v>
+        <v>375</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
-      <c r="G75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>345</v>
+        <v>377</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>346</v>
+        <v>378</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>347</v>
+        <v>379</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
-      <c r="G76" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
-      <c r="G77" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
-      <c r="G78" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>355</v>
+        <v>387</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
-      <c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>358</v>
+        <v>389</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>359</v>
+        <v>390</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
-      <c r="G80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>361</v>
+        <v>392</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>362</v>
+        <v>393</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="1"/>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
-      <c r="G81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>365</v>
+        <v>395</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>366</v>
+        <v>396</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>367</v>
+        <v>397</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" s="1"/>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
-      <c r="G82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>361</v>
+        <v>398</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>368</v>
+        <v>399</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>369</v>
+        <v>400</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
-      <c r="G83" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G83" s="1"/>
       <c r="H83" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>370</v>
+        <v>401</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>371</v>
+        <v>402</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
-        <v>372</v>
+        <v>403</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="C84" s="1"/>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
-      <c r="F84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>377</v>
+        <v>404</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>378</v>
+        <v>405</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>379</v>
+        <v>406</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C85" s="1"/>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
-      <c r="G85" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>381</v>
+        <v>408</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
-      <c r="G86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>384</v>
+        <v>410</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>385</v>
+        <v>411</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>386</v>
+        <v>272</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="C87" s="1"/>
+        <v>376</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>322</v>
+      </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
-      <c r="F87" s="1"/>
+      <c r="F87" s="1" t="s">
+        <v>337</v>
+      </c>
       <c r="G87" s="1" t="s">
-        <v>259</v>
+        <v>324</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>388</v>
+        <v>413</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C88" s="1"/>
       <c r="D88" s="1"/>
       <c r="E88" s="1"/>
-      <c r="F88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>391</v>
+        <v>416</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="C89" s="1"/>
-      <c r="D89" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
       <c r="G89" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>397</v>
+        <v>418</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>399</v>
+        <v>376</v>
       </c>
       <c r="C90" s="1"/>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
       <c r="G90" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>403</v>
+        <v>376</v>
       </c>
       <c r="C91" s="1"/>
       <c r="D91" s="1"/>
       <c r="E91" s="1"/>
       <c r="F91" s="1"/>
       <c r="G91" s="1" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>405</v>
-[...145 lines deleted...]
-      <c r="I97" s="1" t="s">
         <v>422</v>
-      </c>
-[...413 lines deleted...]
-        <v>474</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>