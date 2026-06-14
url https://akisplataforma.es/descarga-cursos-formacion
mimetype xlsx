--- v3 (2026-04-29)
+++ v4 (2026-06-14)
@@ -12,1084 +12,442 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Jornada de limpieza de instalaciones de almazara</t>
-[...2 lines deleted...]
-    <t>Jue, 30/04/2026 - 00:00</t>
+    <t>Jornada formativa de ASETAGA: “Nuevos modelos de negocio: aplicaciones de las microalgas"</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>ASETAGA ha abierto la inscripción a la formación gratuita “Nuevos Modelos de Negocio: aplicaciones de las microalgas”.La sesión se celebrará el 16 de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-formativa-asetaga-nuevos-modelos-negocio-aplicaciones-las-microalgas-2</t>
+  </si>
+  <si>
+    <t>Elaboración de quesos azules</t>
+  </si>
+  <si>
+    <t>Mié, 17/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Dirigido a personas interesados/as, este curso presencial de 10 h. tiene por objetivo entender y aplicar los procesos de elaboración de quesos azules...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/elaboracion-quesos-azules</t>
+  </si>
+  <si>
+    <t>Primera Semana Mediterránea de Emprendimiento Alimentario</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Objetivos del cursoAl finalizar el curso, los participantes serán capaces de:Escalar y consolidar microempresas y start-ups sobre la base de un marco...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/primera-semana-mediterranea-emprendimiento-alimentario</t>
+  </si>
+  <si>
+    <t>Curso CIHEAM: Primera Semana Mediterránea de Emprendimiento Alimentario</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>El CIHEAM Zaragoza organizará del 22 al 26 de junio de 2026 la “Primera Semana Mediterránea de Emprendimiento Alimentario”, un curso avanzado...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-ciheam-primera-semana-mediterranea-emprendimiento-alimentario</t>
+  </si>
+  <si>
+    <t>Listeria y alimentos listos para el consumo ¿qué tengo que saber?</t>
+  </si>
+  <si>
+    <t>Mié, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 24/06/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>Curso: Listeria y alimentos listos para el consumo, ¿qué tengo que saber?El próximo 24 de junio de 2026, CNTA impartirá una formación online para...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/listeria-y-alimentos-listos-el-consumo-que-tengo-que-saber</t>
+  </si>
+  <si>
+    <t>Innovación y sostenibilidad en la producción de frutos secos</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
+  </si>
+  <si>
+    <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En este CURSO ONLINE se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los agricultores y los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion-1</t>
+  </si>
+  <si>
+    <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+  </si>
+  <si>
+    <t>Gestión del agua y la nutrición en el cultivo de la fresa</t>
+  </si>
+  <si>
+    <t>Vie, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Jaén</t>
-[...71 lines deleted...]
-    <t>Cartagena. Murcia.</t>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Cooperativas-agroalimentarias pone a disposición de los agricultores un curso sobre la gestión del agua y la nutrición en el cultivo de la fresa que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-del-agua-y-la-nutricion-el-cultivo-la-fresa</t>
+  </si>
+  <si>
+    <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
+  </si>
+  <si>
+    <t>Mar, 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
+  </si>
+  <si>
+    <t>Formación asesores: curso agrovoltaica</t>
+  </si>
+  <si>
+    <t>Dom, 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La agrovoltaica integra la producción de energía eléctrica a partir de energía solar y las actividades agrícolas y ganaderas en un mismo espacio....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-asesores-curso-agrovoltaica</t>
+  </si>
+  <si>
+    <t>Curso etiquetado de la carne y derivados cárnicos</t>
+  </si>
+  <si>
+    <t>En este curso aprenderás las exigencias legales del etiquetado de la carne y derivados cárnicos. Se explicará desde la información general al...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-etiquetado-la-carne-y-derivados-carnicos</t>
+  </si>
+  <si>
+    <t>Curso etiquetado de piensos</t>
+  </si>
+  <si>
+    <t>En el curso se explican todos los requisitos legales en materia de etiquetado, que deben cumplir las empresas proveedoras de piensos.Formación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-etiquetado-piensos-0</t>
+  </si>
+  <si>
+    <t>Campus de cursos masivos en línea (MOOCs) - Ministerio de Agricultura, Pesca y Alimentación - Plan de Formación para Técnicos del Medio Rural</t>
+  </si>
+  <si>
+    <t>Curso Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una panorámica sobre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion</t>
+  </si>
+  <si>
+    <t>Olivicultura ecológica</t>
+  </si>
+  <si>
+    <t>Lun, 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Objetivos Conocer las variables principales que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/olivicultura-ecologica-0</t>
+  </si>
+  <si>
+    <t>Curso de Agricultura Ecológica</t>
+  </si>
+  <si>
+    <t>La Comisión Europea ha puesto en el centro de sus políticas, a través del Pacto Verde Europeo y sus Estrategias “Biodiversidad” y “De la “Granja a la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-agricultura-ecologica-7</t>
+  </si>
+  <si>
+    <t>Curso de producción ecológica</t>
+  </si>
+  <si>
+    <t>Jue, 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El sector de la producción ecológica es un sector en constante crecimiento que demanda profesionales formados y capaces de gestionar la finca...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-produccion-ecologica</t>
+  </si>
+  <si>
+    <t>Curso de Ganadería Ecológica</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-ganaderia-ecologica</t>
+  </si>
+  <si>
+    <t>I CURSO TRANSFORMACIÓN DIGITAL EN EL MEDIO RURAL</t>
+  </si>
+  <si>
+    <t>“DESAFÍO MUJER RURAL”  es una iniciativa del Instituto de las Mujeres cofinanciada por el Fondo Social Europeo. Se enmarca tanto en los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/i-curso-transformacion-digital-el-medio-rural</t>
+  </si>
+  <si>
+    <t>Curso Etiquetado de los alimentos de origen vegetal</t>
+  </si>
+  <si>
+    <t>Vie, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En este curso aprenderás las exigencias legales del etiquetado de frutas, hortalizas y demás vegetales, tanto frescos somo envasados, en conserva,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-etiquetado-los-alimentos-origen-vegetal</t>
+  </si>
+  <si>
+    <t>Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)</t>
+  </si>
+  <si>
+    <t>Mié, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En línea, Formación continua</t>
+  </si>
+  <si>
+    <t>El objetivo de este curso es ofrecer una panorámica sobre la regulación de la producción agraria en ecológico, y los fundamentos básicos de este tipo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agricultura-ecologica-produccion-normativa-asesoramiento-y-comercializacion</t>
+  </si>
+  <si>
+    <t>CURSO DE ABONOS Y PLANES DE ABONADO</t>
+  </si>
+  <si>
+    <t>Dom, 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Este curso se enfoca en la nutrición de las plantas y la fertilización del suelo. Aprenderás sobre la composición del suelo, los diferentes tipos de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-abonos-y-planes-abonado</t>
+  </si>
+  <si>
+    <t>Curso presencial de Manipulador de Alimentos personalizado para tu empresa</t>
+  </si>
+  <si>
+    <t>Deja de perder tu tiempo y deriva la formación de operarios en otra personaNo es el curso de Manipulador de Alimentos "de toda la vida"Formamos a tus...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-presencial-manipulador-alimentos-personalizado-tu-empresa</t>
+  </si>
+  <si>
+    <t>Taller de análisis de aguas” para una fertilización más eficiente y sostenible</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>La gestión del agua de riego es uno de los pilares de una agricultura moderna, eficiente y respetuosa con el entorno. Cada vez más explotaciones...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-analisis-aguas-una-fertilizacion-mas-eficiente-y-sostenible</t>
+  </si>
+  <si>
+    <t>TÉCNICO DE CALIDAD EN LA INDUSTRIA LÁCTEA</t>
+  </si>
+  <si>
+    <t>Lun, 28/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Semipresencial</t>
   </si>
   <si>
-    <t>La Universidad Politécnica de Cartagena (UPCT) pondrá en marcha el próximo 1 de mayo de 2026 la 2ª Microcredencial Universitaria en Tecnología...</t>
-[...913 lines deleted...]
-  <si>
     <t>Formación dirigida a todos aquellos que buscan adquirir habilidades y conocimientos específicos que les permitan garantizar la calidad y seguridad de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tecnico-calidad-la-industria-lactea</t>
   </si>
   <si>
     <t>Curso online control de plagas</t>
   </si>
   <si>
     <t>Mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El objetivo principal de un plan de control de plagas es prevenir la plaga que puede ser de diferentes tipos tanto urbanas como domésticas y afectar...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-control-plagas</t>
   </si>
   <si>
     <t>Curso Experto en Etiquetado Alimentario – 500 horas – 100 % online</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Formación esencial para profesionales del sector alimentario que deseen especializarse en el desarrollo y la revisión del etiquetado de productos....</t>
@@ -1250,81 +608,81 @@
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción y reglamentos: Este módulo...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-ecologico-rumiantes</t>
   </si>
   <si>
     <t>Horticultura ecológica</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conceptos, Fundamentos y Precedentes en la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/horticultura-ecologica</t>
   </si>
   <si>
     <t>Plagas y patógenos del olivo: naturaleza, identificación y estrategias biológicas de lucha</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción:En este apartado se ofrecerá...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plagas-y-patogenos-del-olivo-naturaleza-identificacion-y-estrategias-biologicas</t>
   </si>
   <si>
+    <t>Curso de Introducción a ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>El concepto GIS como herramienta digital permite a los usuarios explotar el valor de los datos, incluyendo la variable geoespacial, y mejorando la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Introducción a los SIG con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-los-sig-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Diseño y Creación de Mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-diseno-y-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Introducción a ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
+  </si>
+  <si>
     <t>Curso online, a tu ritmo, en el que se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1631,59 +989,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J91"/>
+      <selection activeCell="A1" sqref="A1:J52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1691,2496 +1049,1314 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="1"/>
-[...1 lines deleted...]
-      <c r="F4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="G4" s="1" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>42</v>
-[...10 lines deleted...]
-      <c r="F8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="H8" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="1"/>
-[...2 lines deleted...]
-      <c r="F10" s="1"/>
+      <c r="E10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>66</v>
-[...9 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C12" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>83</v>
-[...12 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>90</v>
-[...12 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>101</v>
-[...12 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>129</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>131</v>
-[...12 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>133</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-      <c r="F22" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>139</v>
+        <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>141</v>
-[...7 lines deleted...]
-      <c r="E23" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I23" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J23" s="1" t="s">
-        <v>144</v>
+        <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>148</v>
+        <v>119</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>149</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-      <c r="E25" s="1" t="s">
         <v>115</v>
       </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
       <c r="F25" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="C26" s="1"/>
-      <c r="D26" s="1"/>
-[...1 lines deleted...]
-      <c r="F26" s="1"/>
+      <c r="D26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>128</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>157</v>
+        <v>131</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>168</v>
+        <v>139</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C29" s="1"/>
       <c r="D29" s="1" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>174</v>
+        <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>175</v>
+        <v>144</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>176</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>180</v>
+        <v>145</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>181</v>
+        <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>183</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>191</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>193</v>
+        <v>151</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>194</v>
+        <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>195</v>
+        <v>85</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>196</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>200</v>
+        <v>153</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>201</v>
+        <v>154</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>202</v>
+        <v>155</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>203</v>
-[...12 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>209</v>
+        <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>210</v>
+        <v>158</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>213</v>
+        <v>159</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>214</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>216</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>219</v>
+        <v>163</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>220</v>
+        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>221</v>
+        <v>165</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
-      <c r="G37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>224</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>225</v>
+        <v>168</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>226</v>
+        <v>169</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>227</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>228</v>
+        <v>171</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>229</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>231</v>
+        <v>172</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>232</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>233</v>
+        <v>174</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>234</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>238</v>
+        <v>175</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>239</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>240</v>
+        <v>177</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>241</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>245</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>19</v>
+        <v>180</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>246</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>248</v>
+        <v>181</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>249</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>250</v>
+        <v>183</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>246</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>252</v>
+        <v>184</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>253</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>254</v>
+        <v>186</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>255</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>258</v>
+        <v>187</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>259</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>260</v>
+        <v>189</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>261</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>264</v>
+        <v>190</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>265</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>266</v>
+        <v>192</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>267</v>
-[...15 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>270</v>
+        <v>193</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>271</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>272</v>
+        <v>195</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>273</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
-      <c r="G47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>274</v>
+        <v>196</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>276</v>
+        <v>198</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>273</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1"/>
-      <c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>137</v>
+        <v>45</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>279</v>
+        <v>199</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>282</v>
+        <v>162</v>
       </c>
       <c r="C49" s="1"/>
-      <c r="D49" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>285</v>
+        <v>199</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>286</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>287</v>
+        <v>203</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>288</v>
+        <v>162</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>289</v>
+        <v>199</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>290</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>291</v>
+        <v>205</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>292</v>
+        <v>162</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>293</v>
+        <v>199</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>294</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>295</v>
+        <v>55</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="C52" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>109</v>
+      </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
-      <c r="F52" s="1"/>
+      <c r="F52" s="1" t="s">
+        <v>122</v>
+      </c>
       <c r="G52" s="1" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>296</v>
+        <v>207</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>297</v>
-[...933 lines deleted...]
-        <v>422</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>