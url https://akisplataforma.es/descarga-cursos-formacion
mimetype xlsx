--- v4 (2026-06-14)
+++ v5 (2026-07-30)
@@ -12,253 +12,358 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Jornada formativa de ASETAGA: “Nuevos modelos de negocio: aplicaciones de las microalgas"</t>
-[...14 lines deleted...]
-    <t>Paterna</t>
+    <t>Recursos Genéticos para la Agricultura y la Alimentación: Elemento clave para la sostenibilidad global</t>
+  </si>
+  <si>
+    <t>Lun, 03/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 07/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>Santander</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>El CDB y la OMPI definen los recursos genéticos (RRGG) como el material vegetal, animal, microbiano o de cualquier otro tipo que contiene unidades...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/recursos-geneticos-la-agricultura-y-la-alimentacion-elemento-clave-la-0</t>
+  </si>
+  <si>
+    <t>Renovación Carné de Manipulador de Productos Fitosanitarios (Castellar de Santiago)</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Castellar de Santiago (Ciudad Real)</t>
+  </si>
+  <si>
+    <t>JornadaCentro de investigación: CIAG-IRIAF. Centro de Investigación Agroambiental "El Chaparrillo"Fecha Inicio: 04 de Agosto de 2026Fecha Fin: 04 de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/renovacion-carne-manipulador-productos-fitosanitarios-castellar-santiago</t>
+  </si>
+  <si>
+    <t>BIENESTAR ANIMAL EN EXPLOTACIONES GANADERAS PORCINAS</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 30/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Málaga y Campanillas</t>
+  </si>
+  <si>
+    <t>Semipresencial</t>
+  </si>
+  <si>
+    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027.Este curso...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-explotaciones-ganaderas-porcinas-0</t>
+  </si>
+  <si>
+    <t>Taller de Aprendizaje de Cultivos Varios - Taller de Aprendizaje: Cultivos de Tradicionales Tomate y Calabaza.</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Almocita</t>
+  </si>
+  <si>
+    <t>TALLER DE APRENDIZAJE DE CULTIVOS VARIOS - TALLER DE APRENDIZAJE: CULTIVOS DE TRADICIONALES TOMATE Y CALABAZA.Código: 2026AUM23801Edición: 1Localidad...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-aprendizaje-cultivos-varios-taller-aprendizaje-cultivos-tradicionales</t>
+  </si>
+  <si>
+    <t>Innovación y sostenibilidad en la producción de frutos secos</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
+  </si>
+  <si>
+    <t>Endoterapia vegetal avanzada</t>
+  </si>
+  <si>
+    <t>Mar, 20/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>La gestión del arbolado urbano constituye uno de los grandes retos técnicos y medioambientales de nuestras ciudades. Las crecientes limitaciones...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/endoterapia-vegetal-avanzada</t>
+  </si>
+  <si>
+    <t>CURSO INTERNACIONAL DE EXPERTOS EN PRODUCCIÓN CAPRINA</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Vie, 06/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-internacional-expertos-produccion-caprina</t>
+  </si>
+  <si>
+    <t>Curso online de herramientas de IA: chatGPT, Gemini y Copilot para profesionales</t>
+  </si>
+  <si>
+    <t>Dom, 25/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Este curso online, con una duración de 4 semanas, equivalente a 40 horas, cuenta a la finalización, de 2 semanas adicionales sin tutorización. De...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
+  </si>
+  <si>
+    <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En este CURSO ONLINE se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los agricultores y los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion-1</t>
+  </si>
+  <si>
+    <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+  </si>
+  <si>
+    <t>Jornada técnica online Actuaciones en obras hidráulicas: Depósitos, canales, presas, EDARs,etc.</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ASETAGA ha abierto la inscripción a la formación gratuita “Nuevos Modelos de Negocio: aplicaciones de las microalgas”.La sesión se celebrará el 16 de...</t>
-[...134 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+    <t>La integridad de las estructuras hidráulicas es un factor clave tanto para la conservación del agua como para la durabilidad del hormigón. La...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-tecnica-online-actuaciones-obras-hidraulicas-depositos-canales-presas</t>
+  </si>
+  <si>
+    <t>IX edición. Curso online QGIS aplicado a la Agricultura de Precisión. Nivel 1</t>
+  </si>
+  <si>
+    <t>Mié, 07/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mié, 11/11/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DEL CURSOEl programa del curso que ahora proponemos está basado en la presentación de un software libre y gratuito conocido como QGIS.El...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ix-edicion-curso-online-qgis-aplicado-la-agricultura-precision-nivel-1</t>
+  </si>
+  <si>
+    <t>MÓDULO ESPECÍFICO: CUALIFICACIÓN DE TÉCNICOS EN PRODUCCIÓN INTEGRADA DE OLEAGINOSAS-PROTEAGINOSAS</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Contenidos:Producción Integrada. Normativa. El Técnico de Producción IntegradaReglamento Específico de Producción Integrada de Oleaginosas y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/modulo-especifico-cualificacion-tecnicos-produccion-integrada-oleaginosas</t>
+  </si>
+  <si>
+    <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
+  </si>
+  <si>
+    <t>Lun, 09/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 13/11/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Gestión del agua y la nutrición en el cultivo de la fresa</t>
   </si>
   <si>
     <t>Vie, 04/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Cooperativas-agroalimentarias pone a disposición de los agricultores un curso sobre la gestión del agua y la nutrición en el cultivo de la fresa que...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-del-agua-y-la-nutricion-el-cultivo-la-fresa</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>Formación asesores: curso agrovoltaica</t>
@@ -399,53 +504,50 @@
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-presencial-manipulador-alimentos-personalizado-tu-empresa</t>
   </si>
   <si>
     <t>Taller de análisis de aguas” para una fertilización más eficiente y sostenible</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>La gestión del agua de riego es uno de los pilares de una agricultura moderna, eficiente y respetuosa con el entorno. Cada vez más explotaciones...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-analisis-aguas-una-fertilizacion-mas-eficiente-y-sostenible</t>
   </si>
   <si>
     <t>TÉCNICO DE CALIDAD EN LA INDUSTRIA LÁCTEA</t>
   </si>
   <si>
     <t>Lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
-  </si>
-[...1 lines deleted...]
-    <t>Semipresencial</t>
   </si>
   <si>
     <t>Formación dirigida a todos aquellos que buscan adquirir habilidades y conocimientos específicos que les permitan garantizar la calidad y seguridad de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tecnico-calidad-la-industria-lactea</t>
   </si>
   <si>
     <t>Curso online control de plagas</t>
   </si>
   <si>
     <t>Mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El objetivo principal de un plan de control de plagas es prevenir la plaga que puede ser de diferentes tipos tanto urbanas como domésticas y afectar...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-control-plagas</t>
   </si>
   <si>
     <t>Curso Experto en Etiquetado Alimentario – 500 horas – 100 % online</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
@@ -989,54 +1091,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J52"/>
+  <dimension ref="A1:J58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J52"/>
+      <selection activeCell="A1" sqref="A1:J58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1055,1308 +1157,1476 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="G2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="F6" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>50</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="F8" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C10" s="1"/>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C11" s="1"/>
-[...1 lines deleted...]
-      <c r="E11" s="1"/>
+      <c r="E11" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      <c r="E12" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C13" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C14" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>91</v>
+      </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F14" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="C16" s="1"/>
-      <c r="D16" s="1"/>
-[...1 lines deleted...]
-      <c r="F16" s="1"/>
+      <c r="D16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>103</v>
+      </c>
       <c r="G16" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
-      <c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C26" s="1"/>
-      <c r="D26" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C28" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="G28" s="1" t="s">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="C29" s="1"/>
-      <c r="D29" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
-      <c r="F31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>157</v>
+      </c>
       <c r="G31" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="C32" s="1"/>
-      <c r="D32" s="1"/>
-[...1 lines deleted...]
-      <c r="F32" s="1"/>
+      <c r="D32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="G32" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>85</v>
+        <v>166</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="C35" s="1"/>
-      <c r="D35" s="1"/>
-[...1 lines deleted...]
-      <c r="F35" s="1"/>
+      <c r="D35" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>175</v>
+      </c>
       <c r="G35" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
-      <c r="G36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="H36" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
-      <c r="G37" s="1"/>
+      <c r="G37" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="H37" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
-      <c r="G38" s="1"/>
+      <c r="G38" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="H38" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
-      <c r="G39" s="1"/>
+      <c r="G39" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="H39" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="1"/>
+      <c r="G40" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="H40" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
-      <c r="G41" s="1"/>
+      <c r="G41" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="H41" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
-      <c r="G48" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
-      <c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>199</v>
+        <v>221</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>199</v>
+        <v>224</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>55</v>
+        <v>226</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
-      <c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>207</v>
+        <v>227</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>208</v>
+        <v>228</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>