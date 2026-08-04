--- v5 (2026-07-30)
+++ v6 (2026-08-04)
@@ -12,251 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Recursos Genéticos para la Agricultura y la Alimentación: Elemento clave para la sostenibilidad global</t>
-[...11 lines deleted...]
-    <t>Santander</t>
+    <t>BIENESTAR ANIMAL EN EXPLOTACIONES GANADERAS PORCINAS</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 30/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Málaga y Campanillas</t>
+  </si>
+  <si>
+    <t>Semipresencial</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027.Este curso...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-explotaciones-ganaderas-porcinas-0</t>
+  </si>
+  <si>
+    <t>Taller de Aprendizaje de Cultivos Varios - Taller de Aprendizaje: Cultivos de Tradicionales Tomate y Calabaza.</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Almocita</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
-    <t>No</t>
-[...73 lines deleted...]
-  <si>
     <t>TALLER DE APRENDIZAJE DE CULTIVOS VARIOS - TALLER DE APRENDIZAJE: CULTIVOS DE TRADICIONALES TOMATE Y CALABAZA.Código: 2026AUM23801Edición: 1Localidad...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-aprendizaje-cultivos-varios-taller-aprendizaje-cultivos-tradicionales</t>
   </si>
   <si>
     <t>Innovación y sostenibilidad en la producción de frutos secos</t>
   </si>
   <si>
     <t>Lun, 21/09/2026 - 09:00</t>
   </si>
   <si>
     <t>Sáb, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
   </si>
   <si>
     <t>Endoterapia vegetal avanzada</t>
   </si>
   <si>
     <t>Mar, 20/10/2026 - 14:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>La gestión del arbolado urbano constituye uno de los grandes retos técnicos y medioambientales de nuestras ciudades. Las crecientes limitaciones...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/endoterapia-vegetal-avanzada</t>
   </si>
   <si>
+    <t>Curso online de herramientas de IA: chatGPT, Gemini y Copilot para profesionales</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Dom, 25/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Este curso online, con una duración de 4 semanas, equivalente a 40 horas, cuenta a la finalización, de 2 semanas adicionales sin tutorización. De...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
+  </si>
+  <si>
     <t>CURSO INTERNACIONAL DE EXPERTOS EN PRODUCCIÓN CAPRINA</t>
   </si>
   <si>
-    <t>Lun, 28/09/2026 - 08:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Vie, 06/11/2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027....</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-internacional-expertos-produccion-caprina</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
   </si>
   <si>
     <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
   </si>
   <si>
     <t>Dom, 04/10/2026 - 00:00</t>
   </si>
   <si>
     <t>En este CURSO ONLINE se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los agricultores y los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion-1</t>
   </si>
   <si>
     <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
   </si>
   <si>
     <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
   </si>
@@ -1091,54 +1046,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J58"/>
+  <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J58"/>
+      <selection activeCell="A1" sqref="A1:J56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1157,1476 +1112,1412 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="F7" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="E10" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="G12" s="1"/>
+      <c r="H12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>79</v>
-      </c>
-[...14 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C16" s="1"/>
-      <c r="D16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C26" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
-      <c r="F26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>142</v>
+      </c>
       <c r="G29" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="J30" s="1" t="s">
         <v>150</v>
-      </c>
-[...14 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
-      <c r="F31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C32" s="1"/>
-      <c r="D32" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="C33" s="1"/>
-      <c r="D33" s="1"/>
-[...1 lines deleted...]
-      <c r="F33" s="1"/>
+      <c r="D33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>160</v>
+      </c>
       <c r="G33" s="1" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="C35" s="1"/>
-      <c r="D35" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>181</v>
+        <v>105</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
-      <c r="G41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
-      <c r="G52" s="1"/>
+      <c r="G52" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="H52" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
-      <c r="G53" s="1"/>
+      <c r="G53" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="H53" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>237</v>
+        <v>52</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C56" s="1"/>
+        <v>181</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
-      <c r="F56" s="1"/>
+      <c r="F56" s="1" t="s">
+        <v>142</v>
+      </c>
       <c r="G56" s="1" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>238</v>
-[...51 lines deleted...]
-        <v>242</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>