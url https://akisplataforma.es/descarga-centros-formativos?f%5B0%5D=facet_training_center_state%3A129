--- v0 (2026-08-02)
+++ v1 (2026-10-05)
@@ -29,111 +29,111 @@
     <sheet name="Mapa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Nombre de la titulación</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
+    <t>CIPFP a Distancia de La Rioja</t>
+  </si>
+  <si>
+    <t>FP Superior en Viticultura</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://fpdrioja.es/</t>
+  </si>
+  <si>
     <t>IES La Laboral</t>
   </si>
   <si>
     <t>FP Media en Técnico en Aceites de Oliva y Vinos, FP Superior en Viticultura</t>
   </si>
   <si>
-    <t>Rioja, La</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ieslalaboral.larioja.edu.es/</t>
   </si>
   <si>
     <t>IES Gonzalo De Berceo</t>
   </si>
   <si>
     <t>FP Básica en Aprovechamientos Forestales, FP Media en Aprovechamiento y Conservación del Medio Natural, FP Superior en Gestión Forestal y del Medio Natural</t>
   </si>
   <si>
     <t>https://iesgonzaloberceo.larioja.edu.es/</t>
   </si>
   <si>
+    <t>CEO Villa de Autol</t>
+  </si>
+  <si>
+    <t>FP Básica en Industrias Alimentarias</t>
+  </si>
+  <si>
+    <t>http://villadeautol.blogspot.com/</t>
+  </si>
+  <si>
+    <t>IES Manuel Bartolomé Cossío</t>
+  </si>
+  <si>
+    <t>https://www.iesharo.es/2022/#</t>
+  </si>
+  <si>
     <t>CPIFP Camino de Santiago</t>
   </si>
   <si>
     <t>FP Media en Técnico en Panadería, Repostería y Confitería</t>
   </si>
   <si>
     <t>https://www.escuelahostelerialarioja.com/</t>
   </si>
   <si>
     <t>CPES La Salle-La Estrella</t>
   </si>
   <si>
     <t>FP Básica en Actividades Agropecuarias, FP Media en Producción Agropecuaria</t>
   </si>
   <si>
     <t>https://centros.lasallefp.com/centros/la-salle-la-estrella-san-asensio-la-rioja…</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://fpdrioja.es/</t>
   </si>
   <si>
     <t>Universidad de La Rioja</t>
   </si>
   <si>
     <t>Grado en Ingeniería Agrícola</t>
   </si>
   <si>
     <t>https://www.unirioja.es/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -554,85 +554,85 @@
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">