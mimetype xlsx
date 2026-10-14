--- v0 (2026-06-24)
+++ v1 (2026-10-14)
@@ -12,106 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>Subvenciones Destinadas a Agrupaciones de Defensa Sanitaria Ganaderas de la Región de Murcia para el Ejercicio 2026</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Regional</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900434</t>
   </si>
   <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca, por la que se convocan para el año 2026 subvenciones para las Organizaciones Profesionales Agrarias, para el fomento de actividades de servicio al sector agrario.</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930015</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se aprueba la convocatoria de las ayudas de reestructuración y reconversión de viñedo de la Región de Murcia, para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba la Convocatoria de las Ayudas Destinadas al Establecim. de Personas Jóvenes Agricultoras, en el Marco del Plan Estratégico de la Política Agraria Común, Período 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026 de la línea de ayuda del Plan Estratégico de la Política Agraria Común para España (PEPAC) 2023-2027 denominada “6501.4 -Apicultura para la biodiversidad en la Comunidad Autónoma en la Región de Murcia.</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se convocan en la Región de Murcia las ayudas a la Cosecha en verde de la vendimia 2026 previstas en el R.D 905/2022, de 25 de octubre en la Intervención Sectorial Vitivinícola.</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
     <t>Orden de la consejeria de agua, agricultura, ganaderia y pesca por la que se aprueba la convocatoria de las ayudas destinadas a la inversion en explotaciones agrarias, en el marco del plan estrategico de la pac, periodo 2023-207, anualidad 2023</t>
   </si>
   <si>
     <t>2024-03-14</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
   </si>
   <si>
     <t>Resolución de 23 de marzo de 2024 de la por la que se autoriza la convocatoria de las subvenciones para la dinamización e incentivación del consumo en los comercios minoristas del Principado de Asturias a través del Bono Comercio Asturias</t>
   </si>
   <si>
     <t>2024-04-25</t>
   </si>
   <si>
     <t>2024-06-25</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
   </si>
   <si>
     <t>ORDEN de 16 de ABRIL de 2024 de LA CONSEJERÍA de AGUA, AGRICULTURA, GANADERÍA Y PESCA POR LA QUE SE CONVOCAN, PARA EL AÑO 2024, LAS AYUDAS A INVERSIONES EN TRANSFORMACIÓN, COMERCIALIZACIÓN Y/O DESARROLLO de PRODUCTOS AGROALIMENTARIOS del PEPAC 2023-2027</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761807</t>
   </si>
   <si>
     <t>Orden de 31 de julio de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se convocan ayudas públicas para proyectos al amparo de la EDLP de Galpemur en la Región de Murcia al amparo del FEMPA para 2024</t>
@@ -326,96 +383,369 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
   </si>
   <si>
     <t>Resolución de 24/05/2024, del Presidente del Instituto de Fomento de la Región de Murcia, de convocatoria de ayudas dirigidas fomentar la innovación y el emprendimiento.</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
   </si>
   <si>
     <t>Ayudas para la modernización de alojamientos turísticos de la Región de Murcia y mejora de los ámbitos de la transición verde y sostenible, de la eficiencia energética y la transición digital en el marco del PRTR financiado por la UE-NextG  (MRR C14.I1.2)</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>2024-12-06</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
   </si>
   <si>
-    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se aprueba la convocatoria de las ayudas de reestructuración y reconversión de viñedo de la Región de Murcia, para el año 2026.</t>
-[...44 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+    <t>Resolución de 6 de mayo de 2026, del Director del Instituto de Fomento de la Región de Murcia,  de convocatoria plurianual de ayudas para incentivar la contratación de servicios de innovación y competitividad por las Pymes regionales. Cheque Innovación.</t>
+  </si>
+  <si>
+    <t>2026-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906427</t>
+  </si>
+  <si>
+    <t>Resolución 19 de mayo de 2026, del Director del Instituto de Fomento de la Región de Murcia, de convocatoria plurianual de ayudas para incentivar la contratación de servicios de innovación y competitividad por las Pymes Regionales. Cheque Europa.</t>
+  </si>
+  <si>
+    <t>2026-12-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906523</t>
+  </si>
+  <si>
+    <t>Resolución de 20/05/2026, del Director del Instituto de Fomento Región de Murcia, de convocatoria plurianual de ayudas para la realización de proyectos empresariales en las fases de creación y consolidación de Empresas con Potencial Tenológico y Escalable</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907274</t>
+  </si>
+  <si>
+    <t>Convocatoria de Ayudas Mediante Actividades para Formación Profesional y Adquisición de Competencias (7201_01), en el Sector Agrario, Agroalimentario, Forestal y el Medio Rural (Pepac) 2023-2027, Anualidades 2026 a 2028</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907859</t>
+  </si>
+  <si>
+    <t>Ayudas a Comunidades de Regantes y Comunidades Generales de Regantes para la Ejecución de Inversiones en Infraestructuras de Regadíos con Objetivos Ambientales, Previstas en el Plan Estratégico de la Política Agrícola Común 2023-2027. Intervención 6843.1.</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919312</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervencion 7119 para Ejecución de Proyectos NO Programados en el Marco del Pepac del GAL Campoder.</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917625</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejeria de Agua, Agricultura, Ganaderia y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervencion 7119 para Ejecucion de Proyectos NO Programados en el Marco del Pepac del GAL Vega.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917600</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejería de Agua, Agricultura, Ganaderia y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervencion 7119 para Ejecucion de Proyectos NO Programados en el Marco del Pepac del GAL Nordeste.</t>
+  </si>
+  <si>
+    <t>2026-12-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917570</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervención 7119 para Ejecución de Proyectos NO Programados en el Marco del Pepac del GAL Integral.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917542</t>
+  </si>
+  <si>
+    <t>Resolución de 10 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Multisectorial a Australia 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919206</t>
+  </si>
+  <si>
+    <t>Orden 29 junio 2026 Consejería de Presidencia, Juventud, Acción Exterior y Emergencias convocatoria ayudas a empresas y entidades públicas y privadas de la RM, para financiar prácticas laborales formativas de jóvenes de Regiones Europeas, Eurodisea 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/915960</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones. Misión Comercial Multisectorial a Chile, Argentina y Uruguay.</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920449</t>
+  </si>
+  <si>
+    <t>Resolución de 22 de junio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a Polonia 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916287</t>
+  </si>
+  <si>
+    <t>Orden de 29 de junio de 2026 de la Consejería de Presidencia, Juventud, Acción Exterior y Emergencias, por la que se aprueba la convocatoria de concesión de ayudas destinadas a jóvenes para la realización de actividades juveniles, durante el año 2026</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916104</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a Serbia y Croacia 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920511</t>
+  </si>
+  <si>
+    <t>Resolución de 16 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones. Misión Comercial Multisectorial a Angola y Mozambique 2026.</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920638</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones. Misión Comercial Multisectorial a Tailandia, Laos y Camboya 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920591</t>
+  </si>
+  <si>
+    <t>Extracto de la Resolución de 17 de junio de 2026, del Director del Instituto de Fomento de la Región de Murcia, de la convocatoria de tramitación anticipada de ayudas destinadas a fomentar la I+D empresarial en el marco de la Estrategia RIS4 R. de Murcia</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916163</t>
+  </si>
+  <si>
+    <t>Orden de 23 de julio de 2026 de la Consejera de Política Social, Familias e Igualdad por la que se aprueba la convocatoria de subvenciones a empresas de la Región de Murcia para la implantación de Planes de Igualdad</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/921183</t>
+  </si>
+  <si>
+    <t>Orden de 1 de Septiembre de 2026, de la Consejería de Empresa, Empleo y Economía Social, por la QUE SE Convocan Subvenciones a los Artesanos/as Individuales y Empresas Artesanas de la Región de Murcia para el AÑO 2027</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/927597</t>
+  </si>
+  <si>
+    <t>Resolución de 4 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a México 2026.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/927988</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Educación y Formación Profesional por la que se convocan los Premios de Bachillerato de Investigación/Excelencia en la Comunidad Autónoma de la Región de Murcia correspondientes al curso 2025-2026</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930568</t>
+  </si>
+  <si>
+    <t>Extracto de la Resolución de 30/09/2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial a R. Dominicana y C. Rica.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/933028</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Internacional Marca Bolonia 2027.</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932310</t>
+  </si>
+  <si>
+    <t>Resolución de 23 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a Perú y Colombia 2026.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932222</t>
+  </si>
+  <si>
+    <t>Resolución de 18 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Sweets and Snacks 2027.</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930638</t>
+  </si>
+  <si>
+    <t>Resolución de 18 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria GreenTech Americas Querétaro 2027.</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930615</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Empresa, Empleo y Economía Social por la QUE SE Convocan los Premios de Artesanía de la Región de Murcia para el AÑO 2026</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932068</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Empresa, Empleo y Economía Social, por la QUE SE Convocan Subvenciones, en Régimen de Concurrencia Competitiva, a las Asociaciones Artesanas sin Ánimo de Lucro de la Región de Murcia para el AÑO 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/931978</t>
+  </si>
+  <si>
+    <t>Orden 6 de Julio 2026 de la Consejería de Agua, Agricultura, Ganaderia y Pesca por la QUE SE Aprueba Convocatoria de Ayudas Leader Financiadas por la Intervencion 7119 para Ejecucion de Proyectos NO Programados en el Marco del Pepac del GAL Sierra Espuña.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917632</t>
+  </si>
+  <si>
+    <t>Subvenciones de fomento de la Economía Social. Programa 5º. Organizaciones Empresariales de la Economía Social.</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928531</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Food Africa &amp; Interpack MEA 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920819</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba la Convocatoria de las Subvenciones para los Consejos Reguladores U Organismos de Gestión de Denominaciones de Origen e Indicaciones Geográficas Protegidas</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929925</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -722,54 +1052,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H30"/>
+      <selection activeCell="A1" sqref="A1:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -797,769 +1127,1639 @@
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>16</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="1" t="s">
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
         <v>119</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>