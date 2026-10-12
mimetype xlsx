--- v0 (2026-06-23)
+++ v1 (2026-10-12)
@@ -12,271 +12,1053 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1372">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Subvenciones Destinadas a Agrupaciones de Defensa Sanitaria Ganaderas de la Región de Murcia para el Ejercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Regional</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900434</t>
+  </si>
+  <si>
+    <t>Orden del consejero de agricultura, ganadería y medio ambiente por la que se concede una subvención al clúster español de productores de ganado porcino (i+porc) para el impulso de la mejora del sector porcino aragonés como actividad económica estratégica.</t>
+  </si>
+  <si>
+    <t>2024-04-21</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/689773</t>
+  </si>
+  <si>
+    <t>Orden del consejero de agricultura, ganadería y medio ambiente de concesión de subv. a ganadera unida comarcal, s.coop. para proyecto de evaluación de características productivas, índices de prolificidad, mortalidad y conversión de gazapos de conejo pardo</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690350</t>
+  </si>
+  <si>
     <t>Plan anual de seguros agrarios 2023</t>
   </si>
   <si>
     <t>2023-02-02</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/673679</t>
   </si>
   <si>
     <t>Subvenciones directas mantenimiento actividad económica y empleo en empresas y personas autónomas no dedicadas a la producción primaria y que comercialicen productos procedentes de la misma, para minimizar impacto daños erupciones volcánicas La Palma</t>
   </si>
   <si>
     <t>2024-04-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755380</t>
   </si>
   <si>
     <t>PLAN ANUAL de SEGUROS AGRARIOS 2025</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811650</t>
   </si>
   <si>
     <t>Orden DES/37/2025, de 22 diciembre de 2025, por la que se convocan las ayudas financiadas por el FEAGA (Fondo Europeo Agrícola de Garantía) y FEADER (Fondo Europeo Agrícola de Desarrollo Rural) incluidas en la solicitud única para el año 2026</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878214</t>
   </si>
   <si>
     <t>Acuerdo de 15 de junio de la junta de castilla y león, por el que se declara en castilla y león la campaña agrícola 2022-2023 como excepcional,  y se declara la urgencia en la adopción de las medidas de apoyo al sector agrario.</t>
   </si>
   <si>
     <t>2023-11-24</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729409</t>
   </si>
   <si>
+    <t>Subvención para Innovación en Economía Circular 2026 Linea 3</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882917</t>
+  </si>
+  <si>
+    <t>Energías renovables térmicas en diferentes sectores ( mrr )1</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720508</t>
+  </si>
+  <si>
+    <t>Convenio del mapa y cooperativas agroalimentarias de españa, de concesión de una subvención en los pge de 2023, para la competitividad y modernización de las cooperativas agroalimentarias y la formación, igualdad y relevo generacional en consejos rectores</t>
+  </si>
+  <si>
+    <t>2023-07-25</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709807</t>
+  </si>
+  <si>
+    <t>Ayuda extraordinaria para compensar la pérdida de renta en las explotaciones agrarias afectadas por la DANA</t>
+  </si>
+  <si>
+    <t>2025-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813406</t>
+  </si>
+  <si>
+    <t>Ayudas a la conservación de los recursos genéticos agrícolas dirigidas a entidades de conservación, en el marco del Plan estratégico de la PAC 2023-2027 correspondientes a 2026</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922823</t>
+  </si>
+  <si>
+    <t>Concesión de ayudas de minimis al sector agrícola para el asesoramiento y soporte técnico en materia de fertilización sostenible</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/921946</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/ /2026, de 5 de agosto, por la que se convocan subvenciones para inversiones en transformación, comercialización y desarrollo de productos agrícolas (industrias agroalimentarias), en el marco del PEPAC para el periodo 2023-2027 para el año 2027</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923755</t>
+  </si>
+  <si>
+    <t>Convocatoria de las ayudas a la conservación y promoción de razas autóctonas de ganado ovino-caprino en Cantabria.</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/924132</t>
+  </si>
+  <si>
+    <t>Convocatoria de UNA Beca de Formación Práctica para Titulados Universitarios en Derecho en la Secretaría General de la Consejería de Desarrollo Rural, Ganadería, Pesca, y Alimentación.</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922200</t>
+  </si>
+  <si>
+    <t>Ayudas Coop. Grupos Operativos Asoc. Europea Innovación. Fase Ejecución 26</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922560</t>
+  </si>
+  <si>
     <t>Resolución de 19 de junio de 2023 del presidente del ice, por la que se aprueba la convocatoria en concurrencia no competitiva para la concesión de subvenciones destinadas a fomentar la innovación de las pymes de castilla y león, cofinanciada con el feder</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703907</t>
   </si>
   <si>
     <t>Resolución, de 26/05/2025, de la Viceconsejería de Política Agraria Común y Políticas Agroambientales, por la que se realiza la convocatoria en 2025, por el procedimiento de tramitación anticipada, para la incorporación a las ayudas para la intervención de conservación de razas autóctonas amenazadas de erosión genética en Castilla-La Mancha a través del Fondo Europeo Agrícola de Desarrollo Rural (Feader), previstas en el Plan Estratégico de la Política Agrícola Común para el periodo 2023-2027.</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835316</t>
   </si>
   <si>
     <t>Resolución, de 27/05/2025, de la Viceconsejería de Política Agraria Común y Políticas Agroambientales, por la que se realiza la convocatoria en 2025, por el procedimiento de tramitación anticipada, para la incorporación a las ayudas para la intervención de Apicultura para la biodiversidad en Castilla-La Mancha a través del Fondo Europeo Agrícola de Desarrollo Rural (Feader), previstas en el Plan Estratégico de la Política Agrícola Común para el periodo 2023-2027.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835366</t>
   </si>
   <si>
-    <t>Subvención para Innovación en Economía Circular 2026 Linea 3</t>
-[...38 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813406</t>
+    <t>Resolución de 15 de marzo de 2023, de la consellera de adrecte  por la que publica la línea presupuestaria y el importe máximo para el ejercicio 2023 de la orden 10/2011, de 24 de marzo, de la conselleria de agricultura, pesca y alimentación</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683107</t>
   </si>
   <si>
     <t>Ayudas dirigidas a impulsar la transformación digital a través de la iniciativa «activa industria 4.0», en el marco del plan de recuperación, transformación y resiliencia</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
-    <t>Resolución de 15 de marzo de 2023, de la consellera de adrecte  por la que publica la línea presupuestaria y el importe máximo para el ejercicio 2023 de la orden 10/2011, de 24 de marzo, de la conselleria de agricultura, pesca y alimentación</t>
-[...41 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690350</t>
+    <t>Ayudas a inversiones para las explotaciones agrarias en el marco del Fondo de Transición Nuclear</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929691</t>
+  </si>
+  <si>
+    <t>Ayudas Extremadura Avante a empresas para participación agrupada en la Misión Comercial Directa Ecuador 2026, según el Acuerdo de 15 de septiembre de 2026 que las convoca.</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929475</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca, por la que se convocan para el año 2026 subvenciones para las Organizaciones Profesionales Agrarias, para el fomento de actividades de servicio al sector agrario.</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930015</t>
+  </si>
+  <si>
+    <t>Resolución del 31 de diciembre de 2025, por la que se establecen y se convocan las ayudas para la organización de actividades formativas no regladas y y actividades de divulgación que impulsen el conocimiento y la competitividad de la industria forestal</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Orden del 29 de diciembre de 2025,  por la que se establecen las bases reguladoras del Programa de ayudas para implantar la igualdad laboral, la conciliación y la responsabilidad social empresarial (RSE),  y se procede a su convocatoria para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Convocatoria de las ayudas a la gestión forestal sostenible en fincas de titularidad privada para el año 2026 correspondientes a la restauración de daños forestales</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Incentivar servicios ecosistémicos en la gestión forestal sostenible.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>Orde do 30 de decembro de 2025 pola que se establecen as bases reguladoras e a convocatoria para o ano 2026 das axudas para estudos e investimentos vinculados á conservación, á recuperación e á rehabilitación do patrimonio natural e cultural e á sensibili</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Reforestaciones forestales ,producción de trufa y piñon.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Resolución de 9 de febrero de 2026 por la que se convocan para el ejercicio 2026 las ayudas dirigidas al apoyo a la prestación de servicios de aseoramiento (Intervención 7202.06. asesoramiento para jóvenes agricultores) previstas en la Orden de 8 de abril</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Orden de 4 de febrero de 2026 de la C.M.A.V. y O.T. por la que se convoca la prima compensatoria para el año 2026, cofinanciada FEADER en marco PEPAC España 2023-2027, de expedientes de forestación de tierras agrícolas (1993-1999, 2000-2006 y 2007-2013)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Pagos directos a la agricultura 2023/2027</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888025</t>
+  </si>
+  <si>
+    <t>Ayuda a ganaderos de ovino y caprino sin pastos</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888029</t>
+  </si>
+  <si>
+    <t>Ayudas para ganaderos extensivos de vacas nodrizas</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888038</t>
+  </si>
+  <si>
+    <t>Ayuda para ganaderos de ovino y caprino de carne</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888040</t>
+  </si>
+  <si>
+    <t>Ayuda para los ganaderos de leche de vaca</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888045</t>
+  </si>
+  <si>
+    <t>Ayuda para ganaderos ovino y caprino de leche</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888058</t>
+  </si>
+  <si>
+    <t>ORDE do 13 de febreiro de 2026 pola que se regula a aplicación dos pagamentos directos á agricultura e á gandaría e das axudas ao desenvolvemento rural suxeitas ao sistema integrado de xestión e control (códigos de procedemento MR250A, MR239G, MR239K, MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>Ayuda para sufragar el precio del gasóleo consumido por los productores agrarios arts 24 a 27 Real Decreto Ley 20/2022. Año 2025</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se aprueba la convocatoria de las ayudas de reestructuración y reconversión de viñedo de la Región de Murcia, para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Resolución de 20/02/2026 de la Dirección General de Ordenación Agropecuaria, por la que se convocan, por el procedimiento de tramitación anticipada, ayudas para la prestación de servicios de asesoramiento en gestión integrada de plagas por parte de las Ag</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria de subvenciones a la suscripción de los seguros agrarios incluidos en el Plan de Seguros Combinados de 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890287</t>
+  </si>
+  <si>
+    <t>REAFIANZAMIENTO PROGRAMA DE AVALES PARA PYMES AÑO 2026 REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890274</t>
+  </si>
+  <si>
+    <t>REAFIANZAMIENTO PROGRAMA DE AVALES PARA PYMES AÑO 2026 REG (UE) 1408/2013 de minimis, Agrícola, Mecanismo de Recuperación y Resiliencia (MRR)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890279</t>
+  </si>
+  <si>
+    <t>Subvenciones a entidades asociativas del sector agrario y alimentario, para la realización de actividades específicas de especial interés para el sector agroalimentario español, así como su integración en entidades de ámbito europeo</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Orden de 28 de febrero de 2026 de la Consejería de Agricultura, Ganadería y Desarrollo rural, por la que se convocan ayudas a vacunación frente a salmonella en avicultura de puesta en Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890367</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba la Convocatoria de las Ayudas Destinadas al Establecim. de Personas Jóvenes Agricultoras, en el Marco del Plan Estratégico de la Política Agraria Común, Período 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Resolución de la Dirección General de Ordenación Agropecuaria por la que se convocan, en régimen de concurrencia competitiva, para el año 2026, las ayudas para compensar el lucro cesante de las explotaciones ganaderas en las que se haya impuesto un vaciad</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Ayudas a Sindicatos de trabajadores del sector agroalimentario para el desarrollo de sus actividades de colaboración y representación ante la Administración General del Estado</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Ayudas para acciones de fomento del sector forestal privado</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Ayudas para la Mejora Energética de Edificaciones Destinadas a Servicio Público Municipal en Zonas Rurales para el AÑO 2026</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Convocatoria de las ayudas a los ayuntamientos para la realización de obras nuevas y de mejora de las infraestructuras agrarias en el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extracto de la Orden de 27 de febrero de 2026 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio
+“Alimentos de España Mejores Vinos, año 2026”</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/XXX/2026, de XX de xxxx, del Consejero de Agricultura, Ganadería y Alimentación, por la que se convocan subvenciones destinadas a la mejora de la producción y comercialización de los productos de la apicultura, para el año 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Ayudas para el sector agrario profesional de las Illes Balears 2026.- ORGANIZACIONES PROFESIONALES AGRARIAS (sede Mallorca)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Ayudas para el sector agrario profesional de las Illes Balears 2026.- ORGANIZACIONES PROFESIONALES AGRARIAS (sede Menorca)</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>Extracto de la Orden de 9 de marzo de 2026 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio
+“Alimentos de España a la Mejor Bebida Espirituosa con Indicación Geográfica, año 2026”</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Resolución de 9 de marzo de 2026 de la Consejería de Medio Rural y Política Agraria, por la que se convocan las ayudas de las Intervenciones en forma de pagos directos y de las Intervenciones de Desarrollo Rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Resolución de 9de marzo de 2026, de la Consejería de Medio Rural y Política Agraria, por la que se convocan las ayudas de las Intervenciones en forma de pagos directos a la agricultura y a la ganadería y de las Intervenciones de Desarrollo Rural dentro</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subvenciones para inversiones en explotaciones agrarias del sector de los frutos secos. Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Subvenciones para inversiones en explotaciones agrarias del sector de los frutos secos. Convocatoria 2027</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Convocatoria Ayudas a la Producción y Comercialización de la Miel, en el Marco de la Intervención Sectorial Apícola para el AÑO 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026 de la línea de ayuda del Plan Estratégico de la Política Agraria Común para España (PEPAC) 2023-2027 denominada “6501.4 -Apicultura para la biodiversidad en la Comunidad Autónoma en la Región de Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Subvenciones para inversiones en activos físicos en actuaciones no productivas a realizar en las zonas de influencia socioeconómica de los espacios naturales protegidos de Aragón, en el marco del Plan Estratégico de la Política Agraria Común, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Actuaciones silvicolas, mejora red viaria forestal y actuaciones agroforestales.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Ajuts de minimis a la diversificació agrària associats al contracte global d'explotació en el marc de la PEPAC a Catalunya 2023-2027 per a l'any 2026</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899207</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 16 abril de 2026, del director de la Agencia Valenciana de Fomento y Garantía Agraria, por la que se convocan las ayudas de intervención en el sector apícola para el ejercicio 2026 en la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899271</t>
+  </si>
+  <si>
+    <t>Resolución de 14 de abril de 2026 del Director General del ITACyL por la que se convocan, para el año 2026, las ayudas a proyectos de investigación industrial o de desarrollo experimental para promover la atracción de talento científico técnico</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899779</t>
+  </si>
+  <si>
+    <t>Resolución de 21/04/2026, de la Dirección General de Ordenación Agropecuaria, por la que se establece la convocatoria de ayudas adicionales a la contratación de seguros agrarios en Castilla-La Mancha incluidos en el cuadragésimo sexto Plan de Seguros Agra</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900585</t>
+  </si>
+  <si>
+    <t>Resolución de 14 de abril de 2026, del FEGA, por la que se convocan anticipadamente las subvenciones de intercambio de conocimientos y actividades de formación e información de ámbito supraautonómico, destinadas al sector agroalimentario y forestal PEPAC</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898917</t>
+  </si>
+  <si>
+    <t>Ayudas para el fomento de las actuaciones de las agrupaciones de defensa forestal (ADF) para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899216</t>
+  </si>
+  <si>
+    <t>Ayuda a ganaderos Razas Autóctonas</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899668</t>
+  </si>
+  <si>
+    <t>Ayudas a los Titulares de Explotaciones Ganaderas QUE Realicen Pruebas Diagnósticas, Vacunaciones Y/O Medidas Sanitarias en el Marco de los Programas de Sanidad Animal de Prevención, Control y Erradicación para el AÑO 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900263</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN 7 de abril de 2026 del director de la Agencia Valenciana de Fomento y Garantía Agraria, por la que se convocan ayudas a la cosecha en verde de la uva con destino a vinificación, año 2026</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897279</t>
+  </si>
+  <si>
+    <t>Ayudas para la promoción de los productos agrícolas y alimentarios en regímenes de calidad de los alimentos, en el marco del Plan estratégico de la PAC 2023-2027.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897475</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis del sector de interés económico general para el fomento de la transformación del sistema agroalimentario catalán alineado con el Plan estratégico de la alimentación de Cataluña 2021-2026.</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898014</t>
+  </si>
+  <si>
+    <t>Resolución de 13 de abril de 2026 del FEGA, por la que se convocan ayudas a inversiones materiales o inmateriales en transformación, comercialización o desarrollo de productos agroalimentarios, en el marco del PEPAC</t>
+  </si>
+  <si>
+    <t>2027-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898612</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. TENTUDIA</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se convocan en la Región de Murcia las ayudas a la Cosecha en verde de la vendimia 2026 previstas en el R.D 905/2022, de 25 de octubre en la Intervención Sectorial Vitivinícola.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
+    <t>Orden de 31 de marzo de 2026, del MAPA, por la que se convocan las subvenciones del artículo 6 del Real Decreto-ley 4/2022, de 15 de marzo, destinadas la subvención del principal de créditos a titulares de explotaciones agrarias (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Orden de 31 de marzo de 2026, del MAPA, por la que se convocan las subvenciones del Real Decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de SAECA en el sector agroalimentario y pesquero.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
+    <t>Ayudas directas a la agricultura y la ganadería y otros regímenes de ayuda para la campaña 2026</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896583</t>
+  </si>
+  <si>
+    <t>Resolución de 16 de marzo de 2026,Subvenciones establecidas en la Orden de 05.10.2020,por la que se aprueban las BB.RR. para la concesión de subvenciones dirigidas a la conciliación de la vida personal, familiar y laboral, Linea 7 - Mínims agrícola</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893560</t>
+  </si>
+  <si>
+    <t>Feader Ayudas Inversiones Modernización Explotaciones agrarias 6841.2</t>
+  </si>
+  <si>
+    <t>2027-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894333</t>
+  </si>
+  <si>
+    <t>Feader Ayudas Inversiones Productivas Explotaciones agrarias 6841.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894330</t>
+  </si>
+  <si>
+    <t>Ayudas para la preparación y ejecución de proyectos de grupos operativos de la Asociación Europea para la Innovación en materia de productividad y sostenibilidad agrícolas (AEI-agri)</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895034</t>
+  </si>
+  <si>
+    <t>Convocatoria Ayudas para el AÑO 2026 a las Organizaciones Profesionales agrarias y Cooperativas agrarias de Cantabria por Colaborar en la Cumplimentación de las Solicitudes de la Convocatoria de Ayudas Financiadas por el Feaga y Feader</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
+    <t>Ayudas a Empresas Sect Agri,ganad,forest e Indus Desarr Proy INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Ayudas a la gestión forestal sostenible para fincas de titularidad pública y actuaciones de interés general destinadas a la redacción y revisión de los IOF en el marco del PEPAC 2023-2027 (intervención 6881.4)</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903544</t>
+  </si>
+  <si>
+    <t>Ayudas Inversiones Infraestructuras Agrarias Fomento Competitividad 2026</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904163</t>
+  </si>
+  <si>
+    <t>Orden por la que se convocan subvenciones destinadas al establecimiento de jóvenes agricultores y de modernización y/o mejora de explotaciones agrarias, en el marco del plan estratégico de la pac para el periodo 2023-2027, para el año 2024.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>2024-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/1365/2024, de 14 de noviembre, por la que se aprueban las bases reguladoras y la convocatoria de ayudas sobre los daños en producciones e infraestructuras de las explotaciones agrarias como consecuencia de las lluvias torrenciales en 2024</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/…/2024, de 5 de diciembre, por la que se convocan subvenciones destinadas al establecimiento de jóvenes agricultores y a  modernización y/o mejora de explotaciones agrarias, en el marco del Plan Estratégico de la PAC, para el periodo 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Orden AGA/…/2024, de 19 de diciembre, por la que se convocan subvenciones para la prestación de servicios de asesoramiento agrario, en el marco del Plan Estratégico Nacional de la PAC 2023-2027, para Aragón, para el año 2025</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/268/2025, de 6 de marzo, por la que se convocan subvenciones en materia de cooperación para los grupos operativos de la Asociación Europea para la Innovación (AEI), en el marco del Plan Estratégico Nacional de la PAC 23-27, para Aragón para 2025</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/685/2025, de 23 de junio, por la que se aprueban las bases reguladoras y la convocatoria de ayudas sobre los daños en producciones e infraestructuras de las explotaciones agrarias como consecuencia de las lluvias torrenciales 2025.</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Orden AGA/XX/2025, de XX, por la que se convocan las subvenciones a la contratación de seguros agrarios en la comunidad autónoma de Aragón, para el año 2025 para las líneas del cuadragésimo sexto plan de seguros agrarios combinados (plan 2025)</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
   </si>
   <si>
     <t>ORDEN AGA/ /2025 de , POR LA QUE SE CONVOCAN SUBVENCIONES A UNA PARTE DEL COSTE de CONTRATACIÓN de LOS SEGUROS AGRARIOS PARA EL EJERCICIO 2026</t>
   </si>
   <si>
-    <t>2026-01-01</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
   </si>
   <si>
     <t>ORDEN AGA/…/2025, de 17 de diciembre, por la que se convocan subvenciones para la prestación de servicios de asesoramiento agrario, en el marco del Plan Estratégico Nacional de la PAC 2023-2027, para Aragón, para el año 2026.</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876231</t>
   </si>
   <si>
     <t>ORDEN AGA/…/2026, de 23 de enero, por la que se convocan subvenciones destinadas al establecimiento de jóvenes agricultores y a la modernización y/o mejora de explotaciones agrarias, para el año 2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883040</t>
   </si>
   <si>
     <t>Orden aga/1611/2023, de 7 de noviembre, que establece las bbrr de ayudas extraordinarias otorgadas para financiación de explotaciones agrarias aragonesas por la sequía y los problemas coyunturales del sector, aprueba su convocatoria abierta para 2023-2024</t>
@@ -527,53 +1309,50 @@
   <si>
     <t>2025-07-03</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836773</t>
   </si>
   <si>
     <t>Convocatoria de ayudas para el establecimiento de jóvenes y nuevos agricultores y agricultoras en Cantabria en el año 2025.</t>
   </si>
   <si>
     <t>2025-08-20</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851292</t>
   </si>
   <si>
     <t>Convocatoria ayudas para realización de inversiones productivas vinculadas a contribuir a la mitigación-adaptación al cambio climático, uso eficiente de los recursos naturales y a la modernización y/o mejora en explotaciones agrarias en Cantabria  2026.</t>
   </si>
   <si>
     <t>2026-01-02</t>
   </si>
   <si>
-    <t>2026-03-02</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871752</t>
   </si>
   <si>
     <t>Orden de 26 de junio de 2024 de la Consejería de Agricultura, G y DR por la que se convocan las ayudas para la reposición de reses como consecuencia de su sacrificio en aplicación de programas sanitarios oficiales de enfermedades de los rumiantes.</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771905</t>
   </si>
   <si>
     <t>Orden de 23 de diciembre de 2024, de la Consejería de Agricultura, Ganadería y DR, por la que se convocan ayudas para la realización de acciones de formación, información y demostración en el marco del Plan Estratégico Nacional de la PAC de España.</t>
   </si>
   <si>
     <t>2025-01-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805217</t>
   </si>
   <si>
     <t>Orden de 8 de abril de 2025 de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan las ayudas a la cosecha en verde de viñedos en la Comunidad de Castilla y León para la vendimia 2025.</t>
   </si>
   <si>
     <t>2025-04-14</t>
@@ -596,2925 +1375,2806 @@
   <si>
     <t>Orden de 23 de diciembre de 2025, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan ayudas para la realización de acciones de formación, información y demostración en el marco del PEPAC de España 2023/2027</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
   </si>
   <si>
     <t>Orden de 27 de mayo de 2024 de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan, para la campaña apícola del año 2024, las ayudas de la intervención sectorial apícola en el marco del PEPAC 2023-2027 en Castilla y León.</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-07-09</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763714</t>
   </si>
   <si>
     <t>Orden de 30 de mayo de 2024 de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan las ayudas destinadas al fomento de la cría e inscripción de ejemplares de razas puras de castilla y león en los libros genealógicos.</t>
   </si>
   <si>
-    <t>2024-06-04</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-07-03</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764801</t>
   </si>
   <si>
-    <t>Orden de 25 de enero de 2024, de la consejería industria, comercio y empleo por la que se convocan subvenciones destinadas a la financiación de costes salariales de trabajadores con discapacidad en centros especiales de empleo para el año 2024.</t>
-[...47 lines deleted...]
-    <t>2024-07-12</t>
+    <t>Programa CRECIMIENTO. Programa de ayudas de apoyo al crecimiento de proyectos empresariales innovadores de San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: BASES PARA LA PARTICIPACIÓN EN EL PROGRAMA de IMPULSO A LA CREACIÓN, CRECIMIENTO Y CONSOLIDACIÓN de NUEVAS INICIATIVAS EMPRESARIALES INNOVADORAS.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN TALENT. PROGRAMA de AYUDAS PARA IMPULSAR LA CONTRATACIÓN de PERFILES CON CUALIFICACIÓN PARA DESARROLLAR PROYECTOS INNOVADORES EN EMPRESAS Y ENTIDADES de  SAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMA BONOS TECNOLÓGICOS. PROGRAMA de AYUDAS PARA LA TRANSFERENCIA TECNOLÓGICA PARA EL IMPULSO Y LA MEJORA COMPETITIVA de PROYECTOS EMPRESARIALES INNOVADORES de SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMA ESTRATEGIA. PROGRAMA de AYUDAS de APOYO PARA EL CRECIMIENTO de PROYECTOS EMPRESARIALES INNOVADORES de SAN SEBASTIÁN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova dirigido a estudiantes de grado, máster y doctorado oficiales de la UV del curso 2023-2024</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolución de 25/04/2024, de la Agencia de Ciencia, competitividad empresarial e innovación asturiana que aprueba la convocatoria de subvenciones programa de ayuda a la Transformación Digital, año 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Resolución de 7/4/2025, de la Agencia de Ciencia, Competitividad Empresarial e Innovación Asturiana, que aprueba la convocatoria para la concesión de subvenciones para la ejecución de proyectos de I+D en el Principado de Asturias del ejercicio 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Resolución de 3 de mayo de 2024 de la Consejería de Medio Rural y Política Agraria por la que se convocan ayudas a las Agrupaciones de Defensa Sanitaria Ganadera (ADSG) reconocidas en el Principado de Asturias para el año 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Acuerdo por el que se autoriza subvenciones a las Organizaciones Profesionales Agrarias para contribuir a sufragar sus gastos de funcionamiento 2024</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2024 de convocatoria de Subvenciones a Entidades Locales de la Consejería de Medio Rural y Política Agraria, correspondientes al año 2024</t>
+  </si>
+  <si>
+    <t>2024-07-18</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775563</t>
+  </si>
+  <si>
+    <t>Resolución de 7 de abril de 2025, de la Consejería de Medio Rural y Política Agraria, por la que se aprueban las Bases Reguladoras y la Convocatoria de las Intervenciones en forma de pagos directos a la agricultura y a la ganadería y de las Intervenciones</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>Resolución de 4 de diciembre de 2025 de la Consejería de Medio Rural y Política Agraria, por la que se convocan ayudas a inversiones no productivas en explotaciones agrarias del Principado de Asturias vinculadas a la mitigación-adaptación al cambio climát</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Resolución de 4 de dic de 2025 de la Consejería de Medio Rural y Política Agraria, por la que se convocan ayudas a inversiones en modernización y/o mejora de explotaciones agrarias en el marco del plan estratégico de la Política Agrícola Común de Es</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Resolución de 4 de diciembre de 2025 de la Consejería de Medio Rural y Política Agraria, por la que se convocan ayudas a inversiones productivas en explotaciones agrarias vinculadas a contribuir a la mitigación-adaptación al cambio climático, uso eficient</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>Orden de la consejeria de agua, agricultura, ganaderia y pesca por la que se aprueba la convocatoria de las ayudas destinadas a la inversion en explotaciones agrarias, en el marco del plan estrategico de la pac, periodo 2023-207, anualidad 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Resolución de 23 de marzo de 2024 de la por la que se autoriza la convocatoria de las subvenciones para la dinamización e incentivación del consumo en los comercios minoristas del Principado de Asturias a través del Bono Comercio Asturias</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>SUBVENCIONES DESTINADAS A AGRUPACIONES de DEFENSA SANITARIA GANADERAS de LA REGIÓN de MURCIA PARA EL EJERCICIO 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Orden de 21 de junio de 2024 de la Consejería de Agua, Agricultura, Ganadería y Pesca, convocando ayudas destinadas a los Consejos Reguladores de las Denominaciones de Origen, Indicaciones Geográficas Protegidas  y Consejo Agricultura Ecológica. 2024</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Real Decreto 905/2022, de 25 de octubre, por el que se regula la Intervención Sectorial Vitivinícola en el marco del Plan Estratégico de la Política Agrícola Común.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
   </si>
   <si>
     <t>2027-12-31</t>
   </si>
   <si>
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
-[...35 lines deleted...]
-    <t>Resolución, de 08/04/2025, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria de las ayudas de la Intervención Sectorial Apícola en el marco del Plan Estratégico de la Política Agrícola Común en Castilla-La, para lac</t>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Convocatoria ayudas para el intercambio de conocimientos y actividades de información, mediante actividades para formación profesional y adquisición de competencias (7201), en el sector agrario, agroalimentario, forestal y el medio rural, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-01-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Orden de 17 de febrero de 2025 de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se aprueba la convocatoria de las ayudas de reestructuración y reconversión de viñedo de la Región de Murcia, para el año 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Orden de 18 de marzo de 2025 de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se aprueba la convocatoria de las ayudas a la Cosecha en verde de la vendimia 2025</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas dirigidas a agricultores cultivadores de arroz correspondiente a los compromisos de gestión medioambientales y climáticos de la intervención de desarrollo rural PEPAC 2023-2027. Protección del coto arrocero en la Región de Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Orden de 16/04/2025, de la Consejería de Agua, Agricultura, Ganadería y Pesca, 1ª Convocatoria ayudas para la concesión de subvenciones, intervención 7161 "Coop.Grupos Operativos de la Asociación Europea para la innovación agrícola"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Orden de 6 de mayo de 2025, de la Consejería de Agua, Agricultura, Ganadería y Pesca, por la que se convocan para el año 2025 subvenciones para las Organizaciones Profesionales Agrarias, para el fomento de actividades de servicio al sector agrario</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Orden de 13 de agosto 2024 de la Consejería de Agua, Agricultura, Ganadería y Pesca, por la que se aprueba la convocatoria para el año 2024 de las ayudas de intervención en el sector apícola de la Comunidad Autónoma de la Región de Murcia.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>CONVOCATORIA de LA LÍNEA de AYUDA CORRESPONDIENTE A LOS COMPROMISOS de GESTIÓN MEDIOAMBIENTALES Y CLIMÁTICOS de LA INTERVENCIÓN FEADER PEPAC (2023-2027), 6503 (AGRICULTURA ECOLÓGICA), EN LA REGIÓN de MURCIA.</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Resolución de 20/12/2024 del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas para incentivar la innovación  en los ámbitos de Defensa, Seguridad y Reconstrucción y Desarrollo, por empresas regionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Resolución de 01/04/2025 del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Saudi Agriculture. Arabia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolución de 08/04/2025, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria plurianual de ayudas para incentivar la contratación de servicios de innovación y competitividad. Cheque Internacionalización.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Resolución de 22 de junio de 2025, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas dirigidas a fomentar la innovación y el emprendimiento. Incubadoras.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Resolución de 24/05/2024 del Presidente del Instituto de Fomento de la Región de Murcia, de convocatoria de ayudas dirigidas a la entrada de inversores privados en empresas innovadoras de reciente creación.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolución de 24/05/2024, del Presidente del Instituto de Fomento de la Región de Murcia, de convocatoria de ayudas dirigidas fomentar la innovación y el emprendimiento.</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Orden de 27 de abril de 2023, del mapa, por la que se convocan las subvenciones del real decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de saeca en el sector agroalimentario y pesquero. sector pesca.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Orden de 27 de abril de 2023, del mapa, por la que se convocan las subvenciones del real decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de saeca en el sector agroalimentario y pesquero. sector industria agroalimentaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>Orden de 27 de abril de 2023, del mapa, por la que se convocan las subvenciones del real decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de saeca en el sector agroalimentario y pesquero. sector agrario.</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Subvenciones a los seguros agrícolas, ganaderos y forestales comprendidos en el 45º plan de seguros agrarios combinados</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>CONVENIO de COOPERACIÓN EDUCATIVA ENTRE LA GENERALITAT, A TRAVÉS de LA CONSELLERIA de AGRICULTURA, GANADERÍA Y PESCA Y LA UNIVERSIDAD de ALICANTE, PARA LA REALIZACIÓN de PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE EL AÑO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Resolución de 14 de mayo de 2024, del (FEGA), por la que se convocan anticipadamente las subvenciones de servicios de asesoramiento de ámbito supraautonómico, destinadas al sector agroalimentario y forestal, en el marco del PEPAC.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Orden de 29 de abril, por la que se convocan para el ejercicio 2024, las subvenciones destinadas al programa Cultiva, relativo a estancias formativas de jóvenes agricultores en explotaciones modelo</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>Plan de renovación del Parque Nacional de Maquinaria Agraria (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Orden de 30 de octubre de 2024, del MAPA, por la que se convocan las subvenciones del Real Decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de SAECA en el sector agroalimentario y pesquero.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Ayuda extraordinaria para renovación de la maquinaria agrícola, aprobada por el artículo 26 del Real Decreto-ley 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Extracto de la Orden de 13 de marzo de 2025 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio “Alimentos de España Mejores Vinos, año 2025”</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
   </si>
   <si>
     <t>2025-04-15</t>
   </si>
   <si>
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
-[...185 lines deleted...]
-    <t>Resolución de 22/04/2025, de la Secretaría General, por la que se realiza la convocatoria, en régimen de concurrencia competitiva, para el año 2025, de ayudas a las organizaciones profesionales agrarias y a las entidades asociativas sin ánimo de lucro, pa</t>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extracto de la Orden de 17 de marzo de 2025 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio “Alimentos de España a la Mejor Bebida Espirituosa con Indicación Geográfica, año 2025”</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extracto de la Orden de 7 de abril de 2025 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio “Alimentos de España a los Mejores Jamones, año 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de abril de 2025 del Fondo Español de Garantía Agraria O. A. (FEGA), por la que se convocan ayudas a inversiones materiales o inmateriales en transformación, comercialización o desarrollo de productos agroalimentarios PEPAC</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828136</t>
-[...392 lines deleted...]
-    <t>2025-06-05</t>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Ayudas para la preparación y ejecución de proyectos de innovación de interés general por grupos operativos supraautonómicos de la Asociación Europea para la Innovación en materia de productividad y sostenibilidad agrícolas (AEI-Agri), en el marco del Plan Estratégico de la PAC de España (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programas plurirregionales de formación 2025</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan de renovación del Parque Nacional de Maquinaria Agraria (PLAN RENOVE) para el ejercicio 2025</t>
   </si>
   <si>
     <t>2025-07-04</t>
   </si>
   <si>
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837236</t>
-[...98 lines deleted...]
-    <t>Ayudas regímenes de calidad de los productos agrícolas y alimenticios, 2025</t>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extracto de la Orden de 3 de febrero de 2025 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio “Alimentos de España, año 2025”</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Resolución de 27 de marzo, por la que se convocan para el ejercicio 2025, las subvenciones destinadas al programa Cultiva, relativo a estancias formativas de jóvenes agricultores en explotaciones modelo</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
   </si>
   <si>
     <t>2025-04-16</t>
-  </si>
-[...532 lines deleted...]
-    <t>2025-04-03</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
   </si>
   <si>
     <t>Extracto de la Orden de 13 de enero de 2026 del Ministerio de Agricultura, Pesca y Alimentación por la que se convoca el Premio
 “Alimentos de España, año 2026”</t>
   </si>
   <si>
-    <t>2026-03-03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
   </si>
   <si>
     <t>Resolución de 16 de diciembre de 2025, del FEGA, por la que se convocan anticipadamente las subvenciones de servicios de asesoramiento de ámbito supraautonómico en el marco del PEPAC (PIV)</t>
   </si>
   <si>
     <t>2025-12-29</t>
   </si>
   <si>
     <t>2027-05-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
   </si>
   <si>
     <t>Ayuda extraordinaria para compensar daños en infraestructura productiva en explotaciones agrarias afectadas por la DANA. Relación C.</t>
   </si>
   <si>
     <t>2025-04-28</t>
   </si>
   <si>
     <t>2025-05-19</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
   </si>
   <si>
     <t>Ayuda extraordinaria para compensar daños en infraestructura productiva en explotaciones agrarias afectadas por la DANA. Relación A</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
   </si>
   <si>
     <t>Subvenciones a los seguros agrícolas, ganaderos y forestales comprendidos en el 46º Plan de Seguros Agrarios Combinados</t>
   </si>
   <si>
-    <t>2026-07-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
   </si>
   <si>
     <t>Convocatoria instrumental subvención al ministerio de agricultura de etiopía</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720798</t>
   </si>
   <si>
+    <t>Ayuda a la cooperación para la sucesión a las explotaciones agraria y a la transmisión de conocimientos a jóvenes</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904601</t>
+  </si>
+  <si>
+    <t>Orden de 11 de mayo de 2026, de la Consejería de Medio Rural y Política Agraria, por la que se aprueban bases reguladoras y convocatoria de ayudas a la coop para promoción de lprod. agrícolas y alimenticios en el marco de la Int. 7132 de PEPAC</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>Orden por la que se convocan para 2026, subvenciones destinadas a apoyar a Asociaciones Profesionales Agrarias - Sin Ánimo de Lucro</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905836</t>
+  </si>
+  <si>
+    <t>Resolución de 18 de mayo de 2026, de la Consejería de Medio Rural y Política Agraria por la que se convocan ayudas para el establecimiento de personas jóvenes agricultoras y de nuevos agricultores. (Intervenciones 6961.1 y 6961.2). Conv 2026</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906634</t>
+  </si>
+  <si>
+    <t>Ayudas económicas destinadas al fomento del empleo - Talento Joven 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906613</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para la campaña 2026-2027 de las ayudas a trabajos forestales promovidos por Entidades Locales y Agentes Privados</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906732</t>
+  </si>
+  <si>
+    <t>Resolución de 20/05/2026, del Director del Instituto de Fomento Región de Murcia, de convocatoria plurianual de ayudas para la realización de proyectos empresariales en las fases de creación y consolidación de Empresas con Potencial Tenológico y Escalable</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907274</t>
+  </si>
+  <si>
+    <t>Ayudas a Comunidades de Regantes y Comunidades Generales de Regantes para la Ejecución de Inversiones en Infraestructuras de Regadíos con Objetivos Ambientales, Previstas en el Plan Estratégico de la Política Agrícola Común 2023-2027. Intervención 6843.1.</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919312</t>
+  </si>
+  <si>
+    <t>Ayudas destinadas explotaciones agrarias afectadas por los incendios de Terres de l'Ebre del 2025</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919078</t>
+  </si>
+  <si>
+    <t>Ayudas destinadas a las explotaciones agrarias afectadas por las trombas de agua y por la dana Alice de 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919076</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis destinadas a las explotaciones agrarias de arroz que utilicen semilla certificada para 2026</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919066</t>
+  </si>
+  <si>
+    <t>Ayudas regímenes de calidad de los productos agrícolas y alimenticios, 2026</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916921</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervencion 7119 para Ejecución de Proyectos NO Programados en el Marco del Pepac del GAL Campoder.</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917625</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejeria de Agua, Agricultura, Ganaderia y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervencion 7119 para Ejecucion de Proyectos NO Programados en el Marco del Pepac del GAL Vega.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917600</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejería de Agua, Agricultura, Ganaderia y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervencion 7119 para Ejecucion de Proyectos NO Programados en el Marco del Pepac del GAL Nordeste.</t>
+  </si>
+  <si>
+    <t>2026-12-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917570</t>
+  </si>
+  <si>
+    <t>Orden de 6 Julio 2026 de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba Convocatoria de las Ayudas Leader Financiadas por la Intervención 7119 para Ejecución de Proyectos NO Programados en el Marco del Pepac del GAL Integral.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917542</t>
+  </si>
+  <si>
+    <t>Resolución de 10 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Multisectorial a Australia 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919206</t>
+  </si>
+  <si>
+    <t>Bases reguladoras Programa adquisición de competencias profesionais en materia de internacionalización empresarial, concorrencia competitiva.</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917165</t>
+  </si>
+  <si>
+    <t>Convocatoria de Ayudas para Apoyar la Compra del Primer Barco por Jóvenes Pescadores, Cofinanciadas por el Fondo Europeo Marítimo, de Pesca y de Acuicultura (Fempa).</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/918503</t>
+  </si>
+  <si>
+    <t>2026-11-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923754</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/ /2026 , de 5 de agosto, por la que se convocan subvenciones para inversiones en transformación, comercialización y desarrollo de productos agrícolas (industrias agroalimentarias), en el marco del PEPAC para el periodo 2023-2027 para el año 2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923747</t>
+  </si>
+  <si>
+    <t>Ayudas Extremadura Avante a empresas para participación agrupada en la Misión Comercial Hong Kong 2026, según el Acuerdo de 29 de julio de 2026 que las convoca.</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923229</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis para la mejora genética del ganado bovino de aptitud lechera del año 2026</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2027-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923505</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XXIII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Ayudas PEPAC 2025. Ayuda Complementaria a Jóvenes Agricultores/Agricultoras, según Resolución de 27 de enero de 2025 que las convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Ayudas PEPAC 2026. Ayuda Complementaria a Jóvenes Agricultores/Agricultoras, según Resolución de 21 de enero de 2026 que las convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>Ayudas Extremadura Avante a empresas para participación agrupada en la  Feria Fruit Attraction 2025, según el Acuerdo de 27 de marzo 2025 que las convoca.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Ayudas 2025 a empresas para participación agrupada en la Feria Food Ingredients 2025, según el Acuerdo de 26 de agosto 2025 que las convoca.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subvención 2026, Sector Agrícola, para incorporación social/laboral de menores/jóvenes cumpliendo o cumplido medidas judiciales, por Resolución de 14 de noviembre de 2025</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empresas privadas agrícolas para la contratación de personas participantes en los proyectos del programa escuelas profesionales duales de empleo(linea ii), según la resolución de 9 de agosto de 2023 que las convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empresas privadas agrícolas para la contratación de personas participantes en los proyectos del programa colaborativo rural (línea ii), según resolución de 09 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Orden de 15 de Octubre de 2024 por la que se Establecen Las Bases Reguladoras de las Ayudas a las Organizaciones Profesionales Agrarias y Asociaciones Agrarias para la Realización Actividades de Interés Agrario Y Se Convocan Para El Año 2024 (Código de Pr</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Orden de 21 de agosto de 2025 por la que se establecen las bases reguladoras de las ayudas destinadas al fomento de la utilización de instalaciones y equipamientos en común en régimen asociativo, en el marco del Plan Estratégico de la Política Agraria Com</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Orden de 18 de septiembre de 2025 por la que se establecen las bases reguladoras de las ayudas a las organizaciones profesionales agrarias y asociaciones agrarias para la realización actividades de interés agrario y las convoca para el año 2025 (código de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>ayudas para las inversiones en transformación y comercialización de productos agrarios cofinanciadas por el Fondo Europeo Agrícola de Desarrollo Rural (Feader)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>ORDEN de 30 de diciembre de 2025 por la que se establecen las bases reguladoras de las ayudas, en concurrencia competitiva, para inversiones en reforestación con especies de frondosas y/o coníferas, cofinanciadas por el Fondo Europeo Agrícola de Desarroll</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>ORDEN de 30 de diciembre de 2025 por la que se establecen las bases reguladoras de las ayudas, en concurrencia competitiva, para el fomento y apoyo a las agrupaciones forestales de gestión conjunta de productores forestales, cofinanciadas por el Fondo Eur</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Bases reguladoras del procedimiento de concesión de las ayudas para proyectos de mejora energética, dirigidas a autónomos y pymes,, dentro del territorio de la ccaa de galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para 2024 de subvenciones para proyectos singulares de mejora de la sostenibilidad energética en empresas del sector industrial de la provincia de A Coruña,</t>
+  </si>
+  <si>
+    <t>2024-05-02</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757169</t>
+  </si>
+  <si>
+    <t>resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación de agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do Programa de desenvo</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Bases reguladoras de las subvenciones para proyectos de infraestructuras de almacenamiento energético que favorezcan la electrificación de la demanda de energía, para el año 2024, cofinanciadas por el FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Resolución del 23 de diciembre de 2026, del Instituto Energético de Galicia por la que se establecen las bases reguladoras de las ayudas para proyectos de energía fotovoltaica</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Ayudas para la mejora de la capacidad de la innovación y el desarrollo tecnológico de las empresas en Galicia, programa “Ticket Innova” para el año 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Bases reguladoras de las ayudas para la mejora de la capacidad de la innovación de las empresas en Galicia, a través de la financiación de las actividades integradas en planes de diseño e innovación (programa Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>convocatoria de subvenciones, en régimen de concurrencia competitiva, para proyectos de equipos de aprovechamiento de energías renovables eléctricas y de ahorro y eficiencia energética en las empresas de producción agrícola primaria</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de diciembre de 2025 por la que aprueba las bases reguladoras para la concesión de las ayudas IA360 orientadas a potenciar la innovación empresarial en concurrencia competitiva (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de diciembre de 2025 para las bases reguladoras de las ayudas para la mejora de la capacidad de la innovación de las empresas en Galicia 2026-2027 en régimen de concurrencia competitiva (IG408L)</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>Ayudas al sector agrario para alimentar al ganado y garantizar la continuidad de las explotaciones en las Illes Baleares para hacer frente a la sequía del año 2024- siembra de determinados cultivos</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762243</t>
+  </si>
+  <si>
+    <t>Acuerdo por el que se aprueban las Bases de la convocatoria de ayudas para el desarrollo rural de la isla de Menorca para el año 2024, vinculadas a proyectos relacionados con los ámbitos agrario y/o ambiental y enmarcados en la Estrategia de Desarrollo Local Participativo 2014-2020 de Menorca</t>
+  </si>
+  <si>
+    <t>2024-07-21</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778334</t>
+  </si>
+  <si>
+    <t>Acuerdo por el que se aprueban las Bases de la convocatoria de ayudas para el desarrollo rural de la isla de Menorca para el año 2024, vinculadas a proyectos relacionados con los ámbitos agrario y/o ambiental y enmarcados en la Estrategia de Desarrollo Lo</t>
+  </si>
+  <si>
+    <t>2024-10-20</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793086</t>
+  </si>
+  <si>
+    <t>Ayudas para las agrupaciones de defensa vegetal para prevenir las plagas de los vegetales para el año 2025</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811956</t>
+  </si>
+  <si>
+    <t>Ayudas destinadas al fomento de la agricultura ecológica, para el año 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/812056</t>
+  </si>
+  <si>
+    <t>Ayudas destinadas al pago de los compromisos agroambientales de cultivos sostenibles por el uso de agua regenerada, para el año 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816030</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayuda para empresas de inserción y centros especiales de trabajo relacionados directa o indirectamente con los ámbitos agrario y/o ambiental. Ayudas LEADER Eivissa i Formentera</t>
+  </si>
+  <si>
+    <t>2021-10-24</t>
+  </si>
+  <si>
+    <t>2021-11-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833820</t>
+  </si>
+  <si>
+    <t>Acuerdo por el cual se aprueba convocatoria de ayudas para inversiones en las explotaciones agrarias beneficiarías del proyecto Diseño e implementación de Planes Estratégicos de Gestión Empresarial de titulares de explotaciones agrarias jóvenes y de recie</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833827</t>
+  </si>
+  <si>
+    <t>Ayudas del año 2025 para la mejora de la producción y la comercialización de los productos de la apicultura correspondientes a la Intervención Sectorial Apícola - EIVISSA</t>
+  </si>
+  <si>
+    <t>2025-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837236</t>
+  </si>
+  <si>
+    <t>Ayudas del año 2025 para la mejora de la producción y la comercialización de los productos de la apicultura correspondientes a la Intervención Sectorial Apícola - MENORCA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837310</t>
+  </si>
+  <si>
+    <t>Ayudas del año 2025 para la mejora de la producción y la comercialización de los productos de la apicultura correspondientes a la Intervención Sectorial Apícola - FORMENTERA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837311</t>
+  </si>
+  <si>
+    <t>Ayudas del año 2025 para la mejora de la producción y la comercialización de los productos de la apicultura correspondientes a la Intervención Sectorial Apícola - MALLORCA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837319</t>
+  </si>
+  <si>
+    <t>Ayudas para las agrupaciones de defensa vegetal para prevenir las plagas de los vegetales para el año 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871717</t>
+  </si>
+  <si>
+    <t>Instrumentos Financieros- PRÉSTAMOS de INVERSIONES VINCULADAS A LA INTERVENCIÓN de JÓVENES AGRICULTORES - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Instrumentos Financieros-PRÉSTAMOS A CAPITAL CIRCULANTE VINCULADO A LA INTERVENCIÓN de JÓVENES AGRICULTORES - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Instrumentos Financieros-PRÉSTAMOS de INVERSIONES VINCULADAS A LA INTERVENCIÓN DE INVERSIONES EN TRANSFORMACIÓN Y COMERCIALIZACIÓN de PRODUCTOS AGROALIMENTARIOS - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instrumentos Financieros-PRÉSTAMOS A CAPITAL CIRCULANTE VINCULADO A LA INTERVENCIÓN de  INVERSIONES  EN TRANSFORMACIÓN Y COMERCIALIZACIÓN de PRODUCTOS AGROALIMENTARIOS - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>CONSOLIDACIÓN DEL TRABAJO AUTÓNOMO (AUT) MÍNIMIS AGRO.FORESTAL</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>Convenio Asesoramiento integral a las empresas Federación de Empresas de La Rioja</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>Ayudas a establecimiento sector agrario</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Ayudas a inversiones en explotaciones agrarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Ayudas regímenes de calidad de los productos agrícolas y alimenticios, 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>Acuerdo por el cual se aprueban las Bases de la convocatoria de ayudas para el desarrollo rural de la isla de Menorca por el periodo 2023-2027, vinculadas a proyectos relacionados con los ámbitos agrario y/o ambiental y enmarcados en la Estrategia de Desa</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925589</t>
+  </si>
+  <si>
+    <t>Resolución SOD/TEC/26/26 de 20 de agosto de 2026, por la que se convoca para el año 2026 la línea de subvenciones del programa de “Personal Técnico Especializado”. REG (UE) 1408/2013 minimis agrícola</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925738</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones. Misión Comercial Multisectorial a Chile, Argentina y Uruguay.</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920449</t>
+  </si>
+  <si>
+    <t>Ayudas Extremadura Avante a empresas para participación agrupada en la Feria Food Ingredients 2026, según el Acuerdo de 11 de agosto de 2026 que las convoca.</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/926246</t>
+  </si>
+  <si>
+    <t>Orden de 26 de diciembre de 2024, del MAPA, por la que se convocan las subvenciones del artículo 6 del Real Decreto-ley 4/2022, de 15 de marzo, destinadas la subvención del principal de créditos a titulares de explotaciones agrarias (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Ayudas de compensaciones complementarias y ayudas para la reposición de los animales en explotaciones de determinadas especies ganaderas como consecuencia de la ejecución de programas oficiales de lucha, control y erradicación de enfermedades animales</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919307</t>
+  </si>
+  <si>
+    <t>Resolución de 28 de julio 2026 De la consejería de Medio Rural y Política Agraria aprueba la convocatoria de subvenciones para el desarrollo de zonas forestales a empresas privadas y particulares, correspondiente al 2026</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922120</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN del conseller de Agricultura, Agua, Ganadería y Pesca por la que se convocan para el ejercicio 2026 las ayudas a la organización de ferias y jornadas gastronómicas de productos agroalimentarios de calidad diferenciada y de proximidad de la CV.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922688</t>
+  </si>
+  <si>
+    <t>resolución del 16 de diciembre de 2025, del Instituto Energético de Galicia por la que se aprueban las bases reguladoras de las ayudas para proyectos de ahorro y eficiencia energética en las empresas gallegas</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Resolución de 18/08/2026, de la Dirección General de Autónomos, Trabajo y Economía Social, por la que se aprueba la convocatoria de las ayudas para la tutorización y asesoramiento a personas emprendedoras en Castilla-La Mancha, ejercicio 2026.</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925650</t>
+  </si>
+  <si>
+    <t>Orden de 25 de enero de 2024, de la consejería industria, comercio y empleo por la que se convocan subvenciones destinadas a la financiación de costes salariales de trabajadores con discapacidad en centros especiales de empleo para el año 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orden de 7 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la modernización, digitalización y mejora de la gestión del comercio de Castilla y León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Orden de 3 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo, por la que se convocan las subvenciones para el año 2024 del programa de apoyo a la creación y al empleo en cooperativas y sociedades laborales. PROGRAMA II.- INVERSIONES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761574</t>
+  </si>
+  <si>
+    <t>Subvenciones destinadas a fomentar el autoempleo en Tierra de Campos.  Mínimis agrícola. Reg.(UE)1408/2013. Resolución del 22/11/2024 del Presidente de la Comisión Ejecutiva de Anclaje de FAFECYL.</t>
+  </si>
+  <si>
+    <t>2025-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798637</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para proyectos de carácter PRODUCTIVO de la medida 7119.2 LEADER del PLAN ESTRATÉGICO de LA POLÍTICA AGRARIA COMUN 2023-2027 EN CYL a gestionar por el GAL ASOCIACIÓN de DESARROLLO RURAL INTEGRAL RIBERA DEL DUERO BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para proyectos de carácter NO PRODUCTIVO de la medida 7119.2 Leader del plan estratégico de la política agraria común 2023-2027 en CYL a gestionar por el GAL Asociación para el desarrollo rural e integral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvenciones para la financiación de proyectos en el marco de la Intervención 7119 LEADER del Plan Estratégico Nacional de la Política Agraria Común (PEPAC) 2023-2027 de España, en base a la Estrategia de Desarrollo del Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Subvenciones dirigidas a financiar el programa de formación a la carta en empresas con carácter dual para 2024. Empresas agrícolas. Reg.(UE) 1408/2013. Resolución de 15/05/2024 del Presidente de la Comisión Ejecutiva de Formación para el Empleo de FAFECYL</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se establecen   disposiciones de aplicación de las intervenciones en forma de pagos directos financiadas con cargo   al Fondo Europeo Agrícola (FEAGA), la solicitud única y lo</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811967</t>
+  </si>
+  <si>
+    <t>Resolución, de 08/04/2025, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria de las ayudas de la Intervención Sectorial Apícola en el marco del Plan Estratégico de la Política Agrícola Común en Castilla-La, para lac</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Resolución de 07//01/2026 de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria en 2026 de las ayudas a las solicitudes de reestructuración y reconversión de viñedo de Castilla-La Mancha en el marco de la Intervención S</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880369</t>
+  </si>
+  <si>
+    <t>Orden  de 28 de enero, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se establecen disposiciones de aplicación de las intervenciones en forma de pagos directos financiadas con cargo al Fondo Europeo Agrícola (FEAGA), la solicit</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884030</t>
+  </si>
+  <si>
+    <t>Orden xx/2024 de 14 de febrero, de la consejería de agricultura, ganadería y desarrollo rural, por la que se regula la obligación de retirada de los subproductos de la vinificación, se precisan las bases reguladoras de las ayudas a la destilación de subpr</t>
+  </si>
+  <si>
+    <t>2023-10-16</t>
+  </si>
+  <si>
+    <t>2024-07-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744233</t>
+  </si>
+  <si>
+    <t>Resolución de 21/11/2024, de la Dirección General de Producción Agroalimentaria y Cooperativas, por la que se convocan, en régimen de concurrencia competitiva, por el procedimiento de tramitación anticipada, para el año 2025, las ayudas para para promover</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798727</t>
+  </si>
+  <si>
+    <t>Resolución de 22/11/2024, de la Dirección General de Producción Agroalimentaria y Cooperativas, por la que se convocan, por el procedimiento de tramitación anticipada, para el año 2025, las ayudas a la cooperación para la información y promoción de los pr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798816</t>
+  </si>
+  <si>
+    <t>Resolución, de 16/05/2024, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria por el procedimiento de tramitación anticipada, en 2024, de la prórroga de compromisos de la incorporación en 2023 a la ayuda incluida enl</t>
+  </si>
+  <si>
+    <t>2024-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/748843</t>
+  </si>
+  <si>
+    <t>Resolución de 17/12/2024, de la Dirección General de Desarrollo Rural, por la que se convocan, para el año 2025, por el procedimiento de tramitación anticipada, las ayudas al establecimiento de jóvenes a la agricultura y a las inversiones para la mejora y</t>
+  </si>
+  <si>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803730</t>
+  </si>
+  <si>
+    <t>ORDEN de LA CONSEJERÍA de DESARROLLO SOSTENIBLE, POR LA QUE SE ESTABLECEN LAS BASES REGULADORAS de LAS AYUDAS PARA EL FOMENTO de LA CREACIÓN de AGRUPACIONES de PROPIETARIOS FORESTALES PRIVADOS PARA LA GESTIÓN CONJUNTA EN EL MARCO DEL PLAN de RECUPERACIÓN,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Decreto 44/2024, de 27 de agosto, por el que se regula la concesión directa de subvenciones para la contratación de personas jóvenes en el marco del Programa Mi Primer Empleo, cofinanciadas por el Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Resolución de 23/12/2025, de la Dirección General de Desarrollo Rural, por la que se convocan para el año 2026 por el procedimiento de tramitación anticipada, las ayudas al establecimiento de jóvenes a la agricultura y a las inversiones para la mejora y/o</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877416</t>
+  </si>
+  <si>
+    <t>Resolución de 21/08/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan para el año 2024 las subvenciones al control del rendimiento lechero en Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Resolución de la Dirección General de Ordenación Agropecuaria, por la que se convocan, para el año 2024, las ayudas a las agrupaciones de defensa sanitaria ganaderas (ADSG) en Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788064</t>
+  </si>
+  <si>
+    <t>Resolución de 18/12/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan, por el procedimiento de tramitación anticipada, en el año 2025, las subvenciones destinadas al fomento de las razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Resolución de 18/12/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan para el año 2025 las subvenciones al control del rendimiento lechero en Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804587</t>
+  </si>
+  <si>
+    <t>ORDEN de LA CONSEJERÍA de AGRICULTURA, GANADERÍA Y DESARROLLO RURAL, POR LA QUE   SE ESTABLECEN LAS BASES REGULADORAS de LA AYUDA EXCEPCIONAL PARA PALIAR LAS   REPERCUSIONES EN LAS EXPLOTACIONES GANADERAS AFECTADAS POR EL SEROTIPO 3 DEL   VIRUS de LA LENG</t>
+  </si>
+  <si>
+    <t>2025-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833692</t>
+  </si>
+  <si>
+    <t>Resolución  de la Dirección General de Ordenación Agropecuaria, por la que se convocan para el año 2026 las subvenciones al control del rendimiento lechero en Castilla-La Mancha.</t>
+  </si>
+  <si>
+    <t>2026-01-03</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878072</t>
+  </si>
+  <si>
+    <t>Resolución, de 18/11/2025, de la Dirección General de Producción Agroalimentaria y Cooperativas, por la que se convocan, en régimen de concurrencia competitiva, por el procedimiento de tramitación anticipada, para el año 2026, las ayudas para promover lap</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870008</t>
+  </si>
+  <si>
+    <t>Resolución de 16/12/2025, de la Dirección General de Producción Agroalimentaria y Cooperativas, por la que se convocan, en régimen de concurrencia competitiva, para el año 2026, las ayudas para la información y promoción de los productos agrícolas y alime</t>
+  </si>
+  <si>
+    <t>2025-12-25</t>
+  </si>
+  <si>
+    <t>2026-01-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876589</t>
+  </si>
+  <si>
+    <t>Resolución de 22/04/2025, de la Secretaría General, por la que se realiza la convocatoria, en régimen de concurrencia competitiva, para el año 2025, de ayudas a las organizaciones profesionales agrarias y a las entidades asociativas sin ánimo de lucro, pa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828136</t>
+  </si>
+  <si>
+    <t>CONVENIO COLABORACIÓN COOPERATIVAS AGRO-ALIMENTARIAS de CASTILLA-LA MANCHA E IPEX PARA SU INTERNACIONALIZACIÓN</t>
+  </si>
+  <si>
+    <t>2024-04-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754692</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis destinadas a las explotaciones agrarias de arroz que utilicen semilla certificada para 2024</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776445</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis para la promoción de las exportaciones de las industrias agroalimentarias</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777902</t>
+  </si>
+  <si>
+    <t>Ayudas a la conservación de los recursos genéticos agrícolas dirigidas a entidades de conservación, en el marco del Plan Estratégico de la PAC 2023-2027 correspondientes a 2024</t>
+  </si>
+  <si>
+    <t>2024-09-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778767</t>
+  </si>
+  <si>
+    <t>Ayudas para el sector agrícola en materia de sanidad vegetal 2025</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>2024-11-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792477</t>
+  </si>
+  <si>
+    <t>Ayudas destinadas a las explotaciones agrarias en respuesta a la agravación de las condiciones del sector primario derivado del conflicto bélico en Ucrania y de la sequía al 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793947</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis destinados a la promoción y la comercialización de la venta de proximidad en Cataluña</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805707</t>
+  </si>
+  <si>
+    <t>Ayudas al desarrollo y validación de tratamientos innovadores en la gestión de deyecciones ganaderas correspondientes a 2025</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824940</t>
+  </si>
+  <si>
+    <t>Ayudas a la mejora de los procesos de transformación y comercialización de los productos agroalimentarios correspondientes al año 2025</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827063</t>
+  </si>
+  <si>
+    <t>Ayudas para el fomento de las actuaciones de las agrupaciones de defensa forestal (ADF) para el año 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830180</t>
+  </si>
+  <si>
+    <t>Ayudas a la conservación de los recursos genéticos agrícolas dirigidas a entidades de conservación, en el marco del Plan estratégico de la PAC 2023-2027 correspondientes a 2025</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838132</t>
+  </si>
+  <si>
+    <t>Ayudas para el sector agrícola en materia de sanidad vegetal 2026</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871077</t>
+  </si>
+  <si>
+    <t>2025-11-27</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871093</t>
+  </si>
+  <si>
+    <t>Ayudas a las entidades locales por la redacción del plano de delimitación y/o del plan de prevención de incendios forestales</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871847</t>
+  </si>
+  <si>
+    <t>Ayudas a proyectos de paisajes agroforestales resilientes para los años 2026-2028</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881088</t>
+  </si>
+  <si>
+    <t>Premios solución digital startup Comunidad de Madrid 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Bases reguladoras  y convocatoria de subvenciones a la suscripción de los seguros agrarios incluidos en el plan 2023 (44º plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Convocatoria y bases reguladoras subvenciones seguros agrarios plan 2024 (45ºplan))</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Autorización de un gasto de 153.334,00 euros para subvención a UAGN para la defensa de los intereses de agricultores y ganaderos, que a estos efectos prevé los Presupuestos Generales de Navarra para 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria de la ayuda a inversiones en explotaciones agrarias (Objetivo Medioambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Autorización de un gasto de 225.000 euros para "Subvención a la Unión de Cooperativas Agrarias de Navarra (UCAN) Fomento del cooperativismo agrario" 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Autorizar un gasto plurianual de 2.100.000,00 euros con cargo a la partida presupuestaria 720007 72300 4400 412108 ‘PDR FEADER 2014-2022. Servicios de asesoramiento a través de INTIA’, del presupuesto de gastos de 2024 y su equivalente en 2025</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025 de ayuda al establecimiento de agricultores y agricultoras a tiempo parcial en el marco del PEPAC</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para 2025 de la ayuda a inversiones en explotaciones agrarias PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para 2025 de la ayuda a inversiones en explotaciones agrarias (Objetivo Medioambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>2025-06-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025 de ayudas a la participación en ferias comerciales acogidas al régimen de mínimis</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025. Ayudas a asociaciones de productores agroalimentarios que realicen comercialización en canales cortos, y asociaciones gestoras de espacios TEST agrarios</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025 Ayudas para  actividades de control y certificación a las figuras de calidad agroalimentarias de Navarra,  reconocidas como DOP o IGP, acogidas al régimen de minimis.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025 de ayudas a entidades locales para el fomento de los  canales cortos de comercialización de productos agroalimentarios</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Ayudas para las inversiones forestales productivas destinadas a aprovechamientos forestales, trabajos selvícolas, servicios forestales y primera transformación. (Intervención 6883 del PEPAC) en el año 2026</t>
+  </si>
+  <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>2026-02-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875061</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026-2027 de ayudas a la Cooperación para la promoción de los productos agrícolas y alimenticios en los regímenes de calidad, en el marco del Plan Estratégico de la Política Agraria Común (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Convocatoria para 2026 de las ayudas a la primera instalación de jóvenes agricultores y agricultoras profesionales en el marco del PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026 de ayuda al establecimiento de jóvenes agricultores y agricultoras a tiempo parcial</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026 de ayuda al establecimiento de nuevos agricultores y agricultoras</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026 de ayudas a las entidades de gestión de las figuras de calidad agroalimentaria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Aprobar las bases reguladoras y la convocatoria fomento de la innovación y divulgación forestal, periodo 2025 y 2026</t>
+  </si>
+  <si>
+    <t>2025-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828604</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025-2026 ayudas a la Cooperación para la promoción de los productos agrícolas y alimenticios en los regímenes de calidad, en el marco del PEPAC, de la Comunidad Foral de Navarra</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>Ayudas para realizar proyectos de innovación en las pymes industriales. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Resolución de 22 de abril de 2024 del director de la Agencia Valenciana de Fomento y Garantía Agraria por el que se convocan las ayudas de intervención en el sector apícola para el ejercicio 2024 en la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Resolución de 19 de diciembre 2024 del director de la Agencia Valenciana de Fomento y Garantía Agraria por la que se convocan anticipadamente para el ejercicio 2025 las ayudas a las actividades de información y promoción de regímenes de calidad agroalimen</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Resolución de 28 de enero de 2025 del director de la Agencia Valenciana de Fomento y Garantía Agraria mediante la que se establece la convocatoria para concesión y solicitud de pago anual  de las ayudas incluidas en la solicitud única dentro del marco del</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Resolución del 5 de mayo 2025 del director de la Agencia Valenciana de Fomento y Garantía Agraria (AVFGA), por la que se convocan las ayudas previstas en la intervención 7119.02 LEADER del Plan Estratégico de la PAC 2023-2027 en la Comunitat Valenciana, “</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 23 de diciembre 2025 del director de la Agencia Valenciana de Fomento y Garantía Agraria por la que se convocan anticipadamente para el ejercicio 2026 las ayudas a las actividades de información y promoción de regímenes de calidad agroalimen</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Resolución de la Conselleria de Agricultura, Agua, Ganadería y Pesca, por la que se convocan para el ejercicio 2025, ayudas a la certificación de la producción ecológica en la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 19 de agosto de 2024, de la Dirección General de la Producción Agrícola y Ganadera por la que se convocan para el ejercicio 2024, las ayudas para el fomento de razas autóctonas amenazadas en la Comunitat Valenciana.</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>CONVENIO de COLABORACIÓN de LA CONSELLERIA de AGRICULTURA, AGUA, GANADERÍA Y PESCA CON AINIA, PARA EL ESTUDIO de LA GESTIÓN DEL NITRÓGENO de LAS DEYECCIONES GANADERAS A TRAVÉS de LA TECNOLOGÍA de DIGESTIÓN ANAEROBIA EN LA C.V.</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Resolución de la Directora general de Producción Agrícola y Ganadera, por la que se establece la convocatoria anticipada, para el Plan 2025, de las ayudas de la Comunitat Valenciana destinadas a la suscripción de seguros agrarios incluidos en los planes a</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>Procedimiento para la concesión directa de una ayuda adicional a titulares de explotaciones agrícolas de herbáceos, forrajeras y aromáticas, hortícolas y viveros afectados por la catástrofe natural PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de abril de 2025, de la Dirección General de Producción Agrícola y Ganadera por la que se convocan para el ejercicio 2025 las ayudas a la mejora de la competitividad y sostenibilidad de las explotaciones ganaderas de la CV</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Resolución DG de Producción Agrícola y Ganadera, para el ejercicio 2025 las ayudas previstas en la Orden 6/2024, por la que se aprueban las bases reguladoras de las ayudas indemnizatorias para la erradicación y el control de la bacteria Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>AYUDAS PARA EL FOMENTO de LA INNOVACIÓN TECNOLÓGICA A TRAVÉS de FINCAS COLABORADORAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
+  </si>
+  <si>
+    <t>Resolución de 14 de noviembre de 2025, de la Dirección General de Producción Agrícola y Ganadera por la que se convocan de forma anticipada para el ejercicio 2026 ayudas a la mejora de la competitividad y sostenibilidad explotaciones ganaderas de la CV</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN DG de Producción Agrícola y Ganadera, por la que se convocan de forma anticipada, para el ejercicio 2026, las ayudas previstas en la Orden 6/2024, por la que se aprueban ayudas indemnizatorias «Xylella fastidiosa»</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de la Conselleria de Agricultura, Agua, Ganadería y Pesca por la que se convocan de forma anticipada, para el ejercicio 2026, las ayudas para los Consejos Reguladores u Órganos de gestión de las figuras de calidad diferenciada agroalimentaria d</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>Resolución, de la directora general de Producción Agrícola y Ganadera, por la que se efectúa la convocatoria anticipada, para el ejercicio 2025, las ayudas de mínimis destinadas a la replantación de parcelas frutícolas cuyo cultivo sea o haya sido destrui</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Resolución de la directora general de Producción Agrícola y Ganadera por la que se efectúa la convocatoria anticipada, para el ejercicio 2025, de las ayudas a las explotaciones agrícolas de cereza en zonas afectadas por factores climáticos, ambientales y</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Ayudas para los Consejos Reguladores u órganos de gestión de las figuras de calidad diferenciada agroalimentaria de la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>Resolución 21 marzo 2024 de ICEX España Exportación e Inversiones, E.P.E. por la que se convoca concesión ayudas Participación Agrupada en Feria OVUM 2024-XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAY) - 12 a 15 noviembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII  Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de abril de 2024 de la Fundación EOI, F.S.P. por la que se convocan ayudas para impulso del ecosistema emprendedor innovador nacional dentro del Programa Impulso del Ecosistema Emprendedor Innovador en el marco del PRTR</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762052</t>
+  </si>
+  <si>
+    <t>PROGRAMA FOMENTO EMPLEO AGRARIO ZONAS RURALES DEPRIMIDAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833180</t>
+  </si>
+  <si>
+    <t>Adenda+resolución de 28 de septiembre de 2023 de icex españa exportación e inversiones, e.p.e. por la que se convoca concesión de ayudas para la participación agrupada en la feria iwf 2024 - atlanta (ee.uu) 6 al 9 de agosto 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de enero de 2024 de icex españa exportación e inversiones, e.p.e. por la que se convoca concesión ayudas para participación agrupada en la feria amb (international exhibition for metal working) stuttgart (alemania) 10 a 14 septiembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de enero de 2024 de icex españa exportación e inversiones, e.p.e. por la que se convoca concesión ayudas para la participación agrupada en la feria imts (international manufacturing technology show) chicago ee. uu. 9 a 14 septiembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de enero de 2024 de icex españa exportación e inversiones, e.p.e. por la que se convoca concesión de ayudas para la participación agrupada en la feria (international sheet metal working technology exhibition) hannover 22 a 25 octubre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Resolución de e.p.e red.es por la que se convocan ayudas destinadas a digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida del segmento i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Resolución e.p.e red.es de convocatoria de ayudas para digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida. segmento i, ii, iii. sector agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Resolución e.p.e red.es de convocatoria de ayudas para digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida. segmento i, ii, iii. sector pesca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Resolución e.p.e red.es de convocatoria de ayudas para digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida. segmento i, ii, iii. sector s.i.e.g.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas del Programa de bonos de conectividad «UNICO Demanda Bono PYME». Sector agrícola.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776624</t>
+  </si>
+  <si>
+    <t>Resolución de la E.P.E Red.es por la que se convocan ayudas destinadas a digitalizar empresas del segmento IV (entre 50 y menos de 100 empleados) y el segmento V (entre 100 y menos de 250 empleados). Programa Kit Digital. Sector agrícola.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre la fundación biodiversidad y fundación azti-azti fundazioa, para la ejecución de acciones incluidas en el proyecto life15 ipe/es/012 “gestión integrada, innovadora y participativa de la red natura 2000 en el medio marino esp</t>
+  </si>
+  <si>
+    <t>2021-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/674176</t>
+  </si>
+  <si>
+    <t>Convenio entre la consejería de agricultura, ganadería, pesca y desarrollo sostenible y la fundación biodiversidad, para la ejecución de acciones incluidas en el proyecto life15 ipe/es/012 “gestión integrada, innovadora y participativa de la red natura 20</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731506</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre la fundación biodiversidad y la consejería de agricultura, ganadería, pesca y desarrollo sostenible para la ejecución de acciones incluidas en el proyecto life cerceta pardilla (life19 nat/es/000906)</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731543</t>
+  </si>
+  <si>
+    <t>ORDEN POR LA QUE SE CONVOCAN SUBVENCIONES PARA LA FINANCIACIÓN de PROYECTOS INNOVADORES PARA LA TRANSFORMACIÓN TERRITORIAL Y LA LUCHA CONTRA LA DESPOBLACIÓN, PROMOVIDOS POR ENTIDADES SIN ÁNIMO de LUCRO, DURANTE EL EJERCICIO de 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Subvenciones a los seguros agrícolas, ganaderos y forestales comprendidos en el 47º Plan de Seguros Agrarios Combinados</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
+  </si>
+  <si>
+    <t>Línea de Financiación “ico Crecimiento Exportadores” - Minimis Agricultura</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de diciembre de 2025 por la que se convocan las ayudas a la valorización,  segunda transformación e ecoinnovación de productos forestales y a la digitalización da segunda transformación y ecoinnovación de pro</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a Serbia y Croacia 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920511</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas a las entidades asociativas agrarias para la colaboración en la prestación de servicios de asesoramiento que incluya la gestión técnico-económica, a las explotaciones agrarias en la Comunidad Autónoma de Cantabria para el año 2026</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925231</t>
+  </si>
+  <si>
     <t>Línea ICO Avales Plan de Respuesta Ante los Daños Causados por la Depresión Aislada en Niveles Altos (DANA) - III -. Reglamento (UE) 2022/2472 Agricultura Inversión</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802541</t>
   </si>
   <si>
     <t>Línea ICO Avales Plan de Respuesta Ante los Daños Causados por la Depresión Aislada en Niveles Altos (DANA) – IV -  Reglamento (UE) 2022/2472 Agricultura Desastre</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802557</t>
   </si>
   <si>
     <t>Línea ICO Avales Plan de Respuesta Ante los Daños Causados por la Depresión Aislada en Niveles Altos (DANA) - Reglamento (UE) 1408/2013 – Minimis Sector Agrícola</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802590</t>
   </si>
   <si>
     <t>No devengo de intereses de demora durante los 6 primeros meses en los aplazamientos del ingreso de la deuda tributaria del artículo 8.2 del RD.ley 6/2024. Agricultura. Año 2024</t>
   </si>
   <si>
     <t>2024-10-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829172</t>
   </si>
   <si>
     <t>Ayuda para sufragar el precio del gasóleo consumido por los productores agrarios arts 24 a 27 Real Decreto Ley 20/2022. Año 2024</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>2028-04-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
   </si>
   <si>
     <t>Reducción en 2024 del rendimiento neto calculado por el método de estimación objetiva en el Impuesto sobre la Renta de las Personas Físicas del artículo 11 del RD.ley 7/2024. Agricultura</t>
   </si>
   <si>
-    <t>2025-04-01</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817145</t>
   </si>
   <si>
     <t>Reducción en 2024 de la cuota devengada por operaciones corrientes del régimen simplificado del Impuesto sobre el Valor Añadido del artículo 11 del RD.ley 7/2024. Agricultura</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817148</t>
   </si>
   <si>
     <t>Reafianzamiento del programa de avales para pymes 2024 agricola mrr</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742466</t>
   </si>
   <si>
-    <t>Bases reguladoras  y convocatoria de subvenciones a la suscripción de los seguros agrarios incluidos en el plan 2023 (44º plan)</t>
-[...604 lines deleted...]
-  <si>
     <t>Convocatoria de ayudas dirigidas a impulsar la innovación abierta a través de la iniciativa «Activa Startups», en el marco del Plan de Recuperación, Transformación y Resiliencia</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
   </si>
   <si>
-    <t>Resolución de 30 de abril de 2024 de la Fundación EOI, F.S.P. por la que se convocan ayudas para impulso del ecosistema emprendedor innovador nacional dentro del Programa Impulso del Ecosistema Emprendedor Innovador en el marco del PRTR</t>
-[...347 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+    <t>Resolución de 16 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones. Misión Comercial Multisectorial a Angola y Mozambique 2026.</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920638</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones. Misión Comercial Multisectorial a Tailandia, Laos y Camboya 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920591</t>
+  </si>
+  <si>
+    <t>Extracto de la Resolución de 17 de junio de 2026, del Director del Instituto de Fomento de la Región de Murcia, de la convocatoria de tramitación anticipada de ayudas destinadas a fomentar la I+D empresarial en el marco de la Estrategia RIS4 R. de Murcia</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916163</t>
+  </si>
+  <si>
+    <t>convocatoria para conceder ayudas destinadas a fomentar e impulsar la competitividad de los sectores productivos empresariales, dirigidas a los centros de desarrollo industrial balear en las Illes Balears para el año 2026</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925682</t>
+  </si>
+  <si>
+    <t>Ayudas destinadas a las inversiones en explotaciones agrarias para la protección contra los efectos meteorológicos de los pedriscos y las heladas.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929134</t>
+  </si>
+  <si>
+    <t>Convocatoria para 2026 de Ayudas a inversiones en explotaciones agrarias Modernización regadío R247. PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928409</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para 2026 de la ayuda a inversiones en explotaciones agrarias (Objetivo Medioambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928382</t>
+  </si>
+  <si>
+    <t>Convocatoria para 2026 de Ayudas a inversiones en explotaciones agrarias Transformación regadío R159. PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928380</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para 2026 de la ayuda a inversiones en explotaciones agrarias PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928367</t>
+  </si>
+  <si>
+    <t>Resolución de la Viceconsejería de Medio Ambiente, por la que se realiza la convocatoria para el año 2026 de las ayudas para el mantenimiento de la Red de Áreas de Defensa (RAD) contra incendios forestales mediante pastoreo controlado en C</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928405</t>
+  </si>
+  <si>
+    <t>Convocatoria para el año 2027, de las ayudas a la promoción de productos alimentarios de Cantabria - PYMES</t>
+  </si>
+  <si>
+    <t>2027-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929780</t>
+  </si>
+  <si>
+    <t>Convocatoria para 2027 las Ayudas a la Transformación y Comercialización de Productos de la Pesca y de la Acuicultura Cofinanciadas por el Fondo Europeo Marítimo, de Pesca y de Acuicultura (Fempa).</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920301</t>
+  </si>
+  <si>
+    <t>Orden de 31/08/2026, de la Consejería de Industria, Universidades, Empleo y Comercio, por la que se convocan para el año 2026 subvenciones públicas, en régimen de concurrencia competitiva, para la realización de acciones de prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/927182</t>
+  </si>
+  <si>
+    <t>Resolución de 4 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a México 2026.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/927988</t>
+  </si>
+  <si>
+    <t>Resolución del ICCA, por la que se convocan para la campaña 2026 la ayudas de las acciones I.6 y I.7 del programa comunitario de apoyo a las producciones agrarias de canarias (POSEI)</t>
+  </si>
+  <si>
+    <t>2027-01-01</t>
+  </si>
+  <si>
+    <t>2027-02-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932993</t>
+  </si>
+  <si>
+    <t>Convocatoria de las ayudas para el año 2026 a las Organizaciones Profesionales Agrarias y Cooperativas Agrarias de Cantabria por colaborar en la cumplimentación de las solicitudes de la convocatoria de distintas líneas de ayudas de la solicitud unica.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925841</t>
+  </si>
+  <si>
+    <t>Orden de 20 de julio 2026 de la Consejería de Medio Ambiente y Energía por la que se convocan ayudas, cofinanciadas por (FEADER), destinadas al fomento de plantaciones de especies con producciones forestales de alto valor en PEPAC 2023-2027. año 2026.</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920356</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba la Convocatoria de las Subvenciones para los Consejos Reguladores U Organismos de Gestión de Denominaciones de Origen e Indicaciones Geográficas Protegidas</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929925</t>
   </si>
   <si>
     <t>Ayudas a empresas de Navarra en el marco del programa Europa+cerca en el año 2026</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>2026-10-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
   </si>
   <si>
-    <t>Ayudas a Sindicatos de trabajadores del sector agroalimentario para el desarrollo de sus actividades de colaboración y representación ante la Administración General del Estado</t>
-[...439 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+    <t>Resolución SOD/CB/25/26/2, de 24 de agosto de 2026, subvenciones destinadas a impulsar la ciberseguridad empresarial, “CIBERREG” programa Retech, en el marco del PRTR, financiado por la Unión Europea -NEXT GENERATION EU-.REG(UE)1408/2013 minimis agrícola</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/926310</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CB/25/26/2, de 24 de agosto de 2026, subvenciones destinadas a impulsar la ciberseguridad empresarial, “CIBERREG” programa Retech, en el marco del PRTR, financiado por la Unión Europea -NEXT GENERATION EU-.REG(UE) 2023/2831 minimis General</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/926318</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CB/25/26/2, de 24 de agosto de 2026, subvenciones destinadas a impulsar la ciberseguridad empresarial, “CIBERREG” programa Retech, en el marco del PRTR, financiado por la Unión Europea -NEXT GENERATION EU-. REG (UE) 717/2014 minimis pesca</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/926306</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928010</t>
+  </si>
+  <si>
+    <t>Ayudas, para el año 2026, para compensar el encarecimiento del precio del gasóleo adquirido por los productores agrarios provocado por la guerra en Oriente Medio</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/927836</t>
+  </si>
+  <si>
+    <t>Bases reguladoras Galicia Exporta Organismos Intermedios 2026, cofinanciadas FEDER, concurrencia no competitiva, minimis agrícola</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
+  </si>
+  <si>
+    <t>Bases reguladoras Ticket Innova 2026, concurrencia no competitiva, minimis agricola</t>
+  </si>
+  <si>
+    <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
+  </si>
+  <si>
+    <t>Bases reguladoras Reacciona 2026, cofinanciadas FEDER, concurrencia no competitiva, mínimis agrícola</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
+  </si>
+  <si>
+    <t>Orden 6 de Julio 2026 de la Consejería de Agua, Agricultura, Ganaderia y Pesca por la QUE SE Aprueba Convocatoria de Ayudas Leader Financiadas por la Intervencion 7119 para Ejecucion de Proyectos NO Programados en el Marco del Pepac del GAL Sierra Espuña.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917632</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN DE 07/08/2026 DE LA AGENCIA DE CIENCIA, COMPETITIVIDAD EMPRESARIAL E INNOVACIÓN ASTURIANA, DE CONVOCATORIA DE AYUDAS A EMPRESAS Y CENTROS DE INVESTIGACIÓN DE TRANSFERENCIA DE CONOCIMIENTO Y TECNOLOGÍA Y LA INTERNACIONALIZACIÓN DE LA I+D+ i 2026</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/924384</t>
+  </si>
+  <si>
+    <t>Resolución 30 de julio de 2026, del director de la Agencia Valenciana de Fomento y Garantía Agraria, por la que se convocan, para el año 2026, las ayudas, financiadas por FEADER, para la aplicación de las intervenciones en materia forestal 6881.4 Inversio</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922963</t>
+  </si>
+  <si>
+    <t>Ayudas a la mejora de los procesos de transformación y comercialización de los productos agroalimentarios, correspondiendo al año 2026</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/928529</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de la Conselleria de Agricultura, Agua, Ganadería y Pesca, por la que se convocan las ayudas al emprendimiento en el sector primario de mujeres residentes en municipios rurales de la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/933208</t>
+  </si>
+  <si>
+    <t>Resolución del 25 septiembre de 2026 del director de la Agencia Valenciana de Fomento y Garantía Agraria, por la que se convocan ayudas al establecimiento de personas jóvenes agricultoras y nuevos agricultores de la Comunitat Valenciana en el marco del Pl</t>
+  </si>
+  <si>
+    <t>2026-12-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/931561</t>
+  </si>
+  <si>
+    <t>Extracto de la Resolución de 30/09/2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial a R. Dominicana y C. Rica.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/933028</t>
+  </si>
+  <si>
+    <t>Resolución de 23 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Misión Comercial Directa a Perú y Colombia 2026.</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932222</t>
+  </si>
+  <si>
+    <t>Línea B. Programas de formación que presenten las entidades digiridos a las personas trabajadoras de empresas adheridas i cuya plantilla sea inferior a 50 personas trabajadoras.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/931761</t>
+  </si>
+  <si>
+    <t>Línea A: Los programas de formación que presenten las empresas para sus personas trabajadoras.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/931620</t>
+  </si>
+  <si>
+    <t>Convocatoria de las subvenciones destinadas a las inversiones forestales</t>
+  </si>
+  <si>
+    <t>2026-11-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932518</t>
+  </si>
+  <si>
+    <t>Subvención Montes T. Privada 2026-2027 FEADER Restauración Daños Forestales</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930967</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis, para el año 2026, para compensar el incremento del precio de los piensos en las explotaciones ganaderas de las Islas Baleares derivado de la guerra en Oriente Medio</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/934071</t>
+  </si>
+  <si>
+    <t>Orden de 28 de Septiembre de 2026 por la QUE SE Convocan Subvenciones para la Financiación de Proyectos Innovadores para la Transformación Territorial y la Lucha Contra la Despoblación, Promovidos por Entidades Locales, Durante el Ejercicio de 2026</t>
+  </si>
+  <si>
+    <t>2026-11-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/931934</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3821,54 +4481,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H377"/>
+  <dimension ref="A1:H455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H377"/>
+      <selection activeCell="A1" sqref="A1:H455"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="588.571" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3907,9598 +4567,11592 @@
       <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G14" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H14" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="1"/>
       <c r="D19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="H21" s="1" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" s="1" t="s">
         <v>81</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="C25" s="1"/>
       <c r="D25" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="C27" s="1"/>
       <c r="D27" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H28" s="1" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>64</v>
+        <v>123</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>128</v>
-      </c>
-[...16 lines deleted...]
-        <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>135</v>
+        <v>32</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>144</v>
+        <v>32</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>149</v>
+        <v>33</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>12</v>
+        <v>103</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>12</v>
+        <v>156</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>70</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>198</v>
+        <v>164</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>213</v>
+        <v>111</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>213</v>
+        <v>101</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>219</v>
+        <v>111</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G62" s="1"/>
       <c r="H62" s="1" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>223</v>
+        <v>33</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>102</v>
+        <v>198</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>237</v>
+        <v>32</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>238</v>
+        <v>33</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>241</v>
+        <v>107</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>83</v>
+        <v>225</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>241</v>
+        <v>107</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>83</v>
+        <v>220</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>247</v>
+        <v>33</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>255</v>
+        <v>168</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>259</v>
+        <v>159</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>174</v>
+        <v>205</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>269</v>
+        <v>205</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>206</v>
+        <v>250</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>272</v>
+        <v>205</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>94</v>
+        <v>256</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="C80" s="1"/>
       <c r="D80" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>278</v>
+        <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>284</v>
+        <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>288</v>
+        <v>255</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>33</v>
+        <v>94</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>290</v>
+        <v>268</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>292</v>
+        <v>256</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>293</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>295</v>
+        <v>225</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>299</v>
+        <v>225</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>303</v>
+        <v>276</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>269</v>
+        <v>33</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>301</v>
+        <v>55</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>305</v>
+        <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>307</v>
+        <v>281</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>301</v>
+        <v>123</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>308</v>
+        <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>309</v>
+        <v>283</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>310</v>
+        <v>177</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>311</v>
+        <v>284</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>301</v>
+        <v>71</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>313</v>
+        <v>286</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>314</v>
+        <v>177</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>83</v>
+        <v>284</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>301</v>
+        <v>71</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>315</v>
+        <v>287</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>316</v>
+        <v>288</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>317</v>
+        <v>148</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>301</v>
+        <v>55</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>320</v>
+        <v>291</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>321</v>
+        <v>165</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>322</v>
+        <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>301</v>
+        <v>23</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>323</v>
+        <v>292</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>324</v>
+        <v>293</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>326</v>
+        <v>295</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>301</v>
+        <v>71</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>327</v>
+        <v>296</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>329</v>
+        <v>247</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>301</v>
+        <v>55</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>330</v>
+        <v>299</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>331</v>
+        <v>300</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>159</v>
+        <v>301</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>332</v>
+        <v>302</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>301</v>
+        <v>71</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>333</v>
+        <v>303</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>334</v>
+        <v>304</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>262</v>
+        <v>306</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>337</v>
+        <v>309</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>338</v>
+        <v>310</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>339</v>
+        <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>340</v>
+        <v>312</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>341</v>
+        <v>314</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>342</v>
+        <v>315</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>187</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>344</v>
+        <v>318</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>348</v>
+        <v>322</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>349</v>
+        <v>16</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>296</v>
+        <v>326</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>354</v>
+        <v>327</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>355</v>
+        <v>328</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>222</v>
+        <v>329</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>299</v>
+        <v>330</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>356</v>
+        <v>331</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>357</v>
+        <v>332</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>358</v>
+        <v>154</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>359</v>
+        <v>159</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>360</v>
+        <v>333</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>361</v>
+        <v>334</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="C104" s="1"/>
       <c r="D104" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>364</v>
+        <v>336</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>365</v>
+        <v>337</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>366</v>
+        <v>338</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>367</v>
+        <v>339</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>368</v>
+        <v>340</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>369</v>
+        <v>341</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>370</v>
+        <v>342</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>371</v>
+        <v>343</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>372</v>
+        <v>344</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>373</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>374</v>
+        <v>346</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>375</v>
+        <v>347</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>378</v>
+        <v>350</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>139</v>
+        <v>351</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>379</v>
+        <v>352</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>380</v>
+        <v>353</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>383</v>
+        <v>357</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>384</v>
+        <v>358</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>386</v>
+        <v>360</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>388</v>
+        <v>362</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>390</v>
+        <v>364</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>392</v>
+        <v>367</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>394</v>
+        <v>368</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>395</v>
+        <v>364</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>396</v>
+        <v>365</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>397</v>
+        <v>366</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>401</v>
+        <v>371</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>206</v>
+        <v>372</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>404</v>
+        <v>375</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>405</v>
+        <v>376</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>406</v>
+        <v>377</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>408</v>
+        <v>379</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>120</v>
+        <v>380</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>410</v>
+        <v>382</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>115</v>
+        <v>32</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>411</v>
+        <v>383</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>412</v>
+        <v>384</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>413</v>
+        <v>385</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>116</v>
+        <v>351</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>416</v>
+        <v>32</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>417</v>
+        <v>33</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>418</v>
+        <v>389</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>419</v>
+        <v>390</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>420</v>
+        <v>391</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>421</v>
+        <v>392</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>422</v>
+        <v>393</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>423</v>
+        <v>394</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>424</v>
+        <v>395</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>425</v>
+        <v>396</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>426</v>
+        <v>397</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>427</v>
+        <v>398</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>428</v>
+        <v>371</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>429</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>424</v>
+        <v>371</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>432</v>
+        <v>403</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>424</v>
+        <v>404</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>18</v>
+        <v>408</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>232</v>
+        <v>409</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>435</v>
+        <v>410</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>436</v>
+        <v>411</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>214</v>
+        <v>376</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>439</v>
+        <v>414</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>214</v>
+        <v>361</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>440</v>
+        <v>416</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>441</v>
+        <v>417</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>437</v>
+        <v>418</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>214</v>
+        <v>419</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>442</v>
+        <v>420</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>443</v>
+        <v>421</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>214</v>
+        <v>423</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>444</v>
+        <v>424</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>445</v>
+        <v>425</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>206</v>
+        <v>427</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>447</v>
+        <v>23</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>83</v>
+        <v>180</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>447</v>
+        <v>23</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>451</v>
+        <v>431</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>453</v>
+        <v>396</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>447</v>
+        <v>37</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>455</v>
+        <v>434</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>456</v>
+        <v>435</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>453</v>
+        <v>385</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>95</v>
+        <v>436</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>447</v>
+        <v>37</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>457</v>
+        <v>437</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>106</v>
+        <v>439</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>75</v>
+        <v>440</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>447</v>
+        <v>37</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>460</v>
+        <v>422</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>464</v>
+        <v>154</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>472</v>
+        <v>306</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>190</v>
+        <v>465</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>483</v>
+        <v>41</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>222</v>
+        <v>464</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>486</v>
+        <v>240</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>483</v>
+        <v>41</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>321</v>
+        <v>464</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>162</v>
+        <v>470</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>483</v>
+        <v>41</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>489</v>
+        <v>471</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>490</v>
+        <v>472</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>492</v>
+        <v>449</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>496</v>
+        <v>477</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>497</v>
+        <v>478</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>499</v>
+        <v>480</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>500</v>
+        <v>422</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>501</v>
+        <v>481</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>502</v>
+        <v>482</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>503</v>
+        <v>483</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>461</v>
+        <v>484</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>461</v>
+        <v>488</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>513</v>
+        <v>495</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>232</v>
+        <v>496</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>232</v>
+        <v>496</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>232</v>
+        <v>496</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>483</v>
+        <v>209</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>491</v>
+        <v>110</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>523</v>
+        <v>507</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>526</v>
+        <v>110</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>530</v>
+        <v>110</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>531</v>
+        <v>513</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>259</v>
+        <v>483</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>214</v>
+        <v>519</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>536</v>
+        <v>520</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
-        <v>537</v>
+        <v>521</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>152</v>
+        <v>522</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>132</v>
+        <v>526</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>181</v>
+        <v>530</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>115</v>
+        <v>533</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>461</v>
+        <v>534</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>116</v>
+        <v>412</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>184</v>
+        <v>392</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>329</v>
+        <v>539</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>551</v>
+        <v>440</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>554</v>
+        <v>375</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>554</v>
+        <v>496</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>314</v>
+        <v>376</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>247</v>
+        <v>443</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>95</v>
+        <v>547</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>180</v>
+        <v>550</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>32</v>
+        <v>550</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>180</v>
+        <v>553</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>184</v>
+        <v>554</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>567</v>
+        <v>355</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>570</v>
+        <v>439</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>570</v>
+        <v>77</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>573</v>
+        <v>439</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>573</v>
+        <v>443</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G178" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H178" s="1" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G179" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H179" s="1" t="s">
-        <v>580</v>
+        <v>569</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>582</v>
+        <v>571</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G180" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H180" s="1" t="s">
-        <v>583</v>
+        <v>572</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>450</v>
+        <v>574</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G181" s="1"/>
       <c r="H181" s="1" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>131</v>
+        <v>574</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>575</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G182" s="1"/>
       <c r="H182" s="1" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G183" s="1"/>
       <c r="H183" s="1" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>492</v>
+        <v>326</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G184" s="1"/>
       <c r="H184" s="1" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>597</v>
+        <v>391</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>577</v>
+        <v>449</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G185" s="1"/>
       <c r="H185" s="1" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G186" s="1"/>
       <c r="H186" s="1" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>605</v>
+        <v>484</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G187" s="1"/>
       <c r="H187" s="1" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G188" s="1"/>
       <c r="H188" s="1" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>228</v>
+        <v>599</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G189" s="1"/>
       <c r="H189" s="1" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>544</v>
+        <v>602</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G190" s="1"/>
       <c r="H190" s="1" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>329</v>
+        <v>607</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G191" s="1"/>
       <c r="H191" s="1" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>116</v>
+        <v>539</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>292</v>
+        <v>610</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>102</v>
+        <v>610</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>622</v>
+        <v>546</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G193" s="1"/>
       <c r="H193" s="1" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>102</v>
+        <v>376</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G194" s="1"/>
       <c r="H194" s="1" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>425</v>
+        <v>362</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G195" s="1"/>
       <c r="H195" s="1" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>184</v>
+        <v>362</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G196" s="1"/>
       <c r="H196" s="1" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G197" s="1"/>
       <c r="H197" s="1" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
-        <v>637</v>
+        <v>163</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>638</v>
+        <v>443</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>460</v>
+        <v>627</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G198" s="1"/>
       <c r="H198" s="1" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>187</v>
+        <v>318</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G199" s="1"/>
       <c r="H199" s="1" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G200" s="1"/>
       <c r="H200" s="1" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>648</v>
+        <v>446</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>649</v>
+        <v>190</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G201" s="1"/>
       <c r="H201" s="1" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G202" s="1"/>
       <c r="H202" s="1" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>125</v>
+        <v>643</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G203" s="1"/>
       <c r="H203" s="1" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>55</v>
+        <v>643</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>285</v>
+        <v>644</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G204" s="1"/>
       <c r="H204" s="1" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>659</v>
+        <v>385</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>284</v>
+        <v>54</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G205" s="1"/>
       <c r="H205" s="1" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>659</v>
+        <v>83</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G206" s="1"/>
       <c r="H206" s="1" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>659</v>
+        <v>301</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>284</v>
+        <v>653</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G207" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H207" s="1" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>585</v>
+        <v>657</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G208" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="H208" s="1" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G209" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>386</v>
+      </c>
       <c r="H209" s="1" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>663</v>
+      </c>
+      <c r="B210" s="1"/>
       <c r="C210" s="1" t="s">
-        <v>184</v>
+        <v>664</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G210" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="H210" s="1" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="B211" s="1"/>
       <c r="C211" s="1" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G211" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="H211" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
-        <v>677</v>
-[...6 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="B212" s="1"/>
+      <c r="C212" s="1"/>
       <c r="D212" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G212" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="H212" s="1" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
-        <v>679</v>
-[...6 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="B213" s="1"/>
+      <c r="C213" s="1"/>
       <c r="D213" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>450</v>
+        <v>673</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>585</v>
+        <v>674</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>397</v>
+        <v>677</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>685</v>
+        <v>64</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>680</v>
+        <v>55</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>491</v>
+        <v>677</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>299</v>
+        <v>64</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H216" s="1" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>491</v>
+        <v>677</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>299</v>
+        <v>682</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>680</v>
+        <v>55</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>222</v>
+        <v>685</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>680</v>
+        <v>41</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>703</v>
+        <v>689</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>428</v>
+        <v>689</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>710</v>
+        <v>677</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>680</v>
+        <v>12</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>566</v>
+        <v>64</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>680</v>
+        <v>103</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>718</v>
+        <v>682</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>680</v>
+        <v>23</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
-        <v>720</v>
+        <v>60</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>721</v>
+        <v>61</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>722</v>
+        <v>708</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>725</v>
+        <v>61</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>21</v>
+        <v>708</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="C228" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>713</v>
+      </c>
       <c r="D228" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>680</v>
+        <v>94</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
-        <v>729</v>
+        <v>715</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="C229" s="1"/>
+        <v>716</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="D229" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>680</v>
+        <v>199</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="C230" s="1"/>
+        <v>720</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>721</v>
+      </c>
       <c r="D230" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>680</v>
+        <v>94</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C231" s="1"/>
+        <v>724</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>725</v>
+      </c>
       <c r="D231" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>680</v>
+        <v>94</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>736</v>
+        <v>603</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>680</v>
+        <v>94</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>740</v>
+        <v>603</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>680</v>
+        <v>94</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>98</v>
+        <v>734</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>680</v>
+        <v>94</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>594</v>
+        <v>375</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>747</v>
+        <v>376</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>748</v>
+        <v>737</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
-        <v>749</v>
+        <v>738</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>750</v>
+        <v>32</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>408</v>
+        <v>33</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>115</v>
+        <v>741</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>116</v>
+        <v>742</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>461</v>
+        <v>745</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>22</v>
+        <v>746</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>721</v>
+        <v>506</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>764</v>
+        <v>752</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>765</v>
+        <v>753</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>125</v>
+        <v>762</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>285</v>
+        <v>763</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>772</v>
+        <v>764</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>180</v>
+        <v>766</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>116</v>
+        <v>767</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>551</v>
+        <v>771</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>710</v>
+        <v>180</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="C248" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D248" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H248" s="1" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
         <v>784</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>362</v>
+        <v>786</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>788</v>
+        <v>476</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H250" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
         <v>791</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>793</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>695</v>
+        <v>794</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>91</v>
+        <v>177</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>695</v>
+        <v>797</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>91</v>
+        <v>798</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>177</v>
+        <v>801</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>396</v>
+        <v>805</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>747</v>
+        <v>399</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>801</v>
+        <v>103</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>805</v>
+        <v>208</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>801</v>
+        <v>103</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>139</v>
+        <v>811</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>801</v>
+        <v>103</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H258" s="1" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>174</v>
+        <v>818</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>269</v>
+        <v>819</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H259" s="1" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>174</v>
+        <v>822</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>269</v>
+        <v>823</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>174</v>
+        <v>826</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>269</v>
+        <v>380</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>821</v>
+        <v>376</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>209</v>
+        <v>376</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>605</v>
+        <v>834</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>454</v>
+        <v>835</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>605</v>
+        <v>838</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>832</v>
+        <v>624</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>115</v>
+        <v>845</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>116</v>
+        <v>624</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>21</v>
+        <v>842</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>22</v>
+        <v>624</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>843</v>
+        <v>29</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>844</v>
+        <v>110</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>513</v>
+        <v>854</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>847</v>
+        <v>530</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>851</v>
+        <v>530</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>851</v>
+        <v>530</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>801</v>
+        <v>199</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>359</v>
+        <v>530</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>353</v>
+        <v>199</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>860</v>
+        <v>819</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>353</v>
+        <v>128</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>863</v>
+        <v>583</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>864</v>
+        <v>343</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>353</v>
+        <v>128</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>868</v>
+        <v>728</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>353</v>
+        <v>128</v>
       </c>
       <c r="H277" s="1" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
         <v>870</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F278" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H278" s="1" t="s">
         <v>871</v>
-      </c>
-[...16 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>874</v>
+        <v>366</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>875</v>
+        <v>335</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>353</v>
+        <v>128</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>878</v>
+        <v>634</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>879</v>
+        <v>496</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>353</v>
+        <v>41</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>882</v>
+        <v>67</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>206</v>
+        <v>876</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G281" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>199</v>
+      </c>
       <c r="H281" s="1" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>86</v>
+        <v>879</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G282" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H282" s="1" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>180</v>
+        <v>673</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>116</v>
+        <v>883</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G283" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H283" s="1" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G284" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>94</v>
+      </c>
       <c r="H284" s="1" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>486</v>
+        <v>889</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G285" s="1"/>
       <c r="H285" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>314</v>
+        <v>889</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>486</v>
+        <v>159</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G286" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="H286" s="1" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>314</v>
+        <v>716</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>464</v>
+        <v>894</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G287" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="H287" s="1" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>900</v>
+        <v>716</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>83</v>
+        <v>897</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="G288" s="1"/>
       <c r="H288" s="1" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G289" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>103</v>
+      </c>
       <c r="H289" s="1" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H290" s="1" t="s">
         <v>904</v>
-      </c>
-[...17 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B291" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" s="1" t="s">
-        <v>83</v>
+        <v>907</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G291" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H291" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G292" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H292" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>913</v>
+        <v>346</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>184</v>
+        <v>819</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G293" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H293" s="1" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
         <v>915</v>
       </c>
       <c r="B294" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="C294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D294" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G294" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H294" s="1" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
         <v>918</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>83</v>
+        <v>530</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G295" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H295" s="1" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
         <v>921</v>
       </c>
       <c r="B296" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H296" s="1" t="s">
         <v>922</v>
-      </c>
-[...14 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B297" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="B297" s="1" t="s">
+      <c r="C297" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H297" s="1" t="s">
         <v>925</v>
-      </c>
-[...14 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="B298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C298" s="1" t="s">
+      <c r="D298" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H298" s="1" t="s">
         <v>928</v>
-      </c>
-[...11 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H299" s="1" t="s">
         <v>930</v>
-      </c>
-[...17 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>935</v>
+        <v>607</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>936</v>
+        <v>362</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>353</v>
+        <v>78</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="B301" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H301" s="1" t="s">
         <v>935</v>
-      </c>
-[...16 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>941</v>
+        <v>32</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>942</v>
+        <v>33</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>353</v>
+        <v>78</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>232</v>
+        <v>939</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>301</v>
+        <v>78</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>945</v>
+        <v>343</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>301</v>
+        <v>78</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>951</v>
+        <v>343</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>353</v>
+        <v>78</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>951</v>
+        <v>554</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>301</v>
+        <v>78</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>957</v>
+        <v>78</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>941</v>
+        <v>955</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>22</v>
+        <v>956</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>21</v>
+        <v>959</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>22</v>
+        <v>526</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>447</v>
+        <v>78</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H310" s="1" t="s">
         <v>963</v>
-      </c>
-[...19 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C311" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="B311" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D311" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>447</v>
+        <v>78</v>
       </c>
       <c r="H311" s="1" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
         <v>967</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>21</v>
+        <v>968</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>22</v>
+        <v>819</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>447</v>
+        <v>78</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>21</v>
+        <v>971</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>22</v>
+        <v>354</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>447</v>
+        <v>78</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="B314" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="B314" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C314" s="1" t="s">
-        <v>22</v>
+        <v>354</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>447</v>
+        <v>78</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>353</v>
+        <v>78</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>673</v>
+        <v>979</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G316" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="H316" s="1" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>980</v>
+        <v>330</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>70</v>
+        <v>440</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>928</v>
+        <v>615</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>680</v>
+        <v>78</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>70</v>
+        <v>992</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>71</v>
+        <v>786</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G320" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="H320" s="1" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>70</v>
+        <v>789</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>71</v>
+        <v>995</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G321" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H321" s="1" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
-        <v>630</v>
+        <v>997</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>992</v>
+        <v>968</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G322" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H322" s="1" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>263</v>
+        <v>998</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>263</v>
+        <v>1004</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>367</v>
+        <v>553</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>680</v>
+        <v>55</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>171</v>
+        <v>480</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G327" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H327" s="1" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>171</v>
+        <v>1017</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>447</v>
+        <v>55</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>991</v>
+        <v>546</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1012</v>
+        <v>615</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>641</v>
+        <v>419</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>991</v>
+        <v>1026</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>992</v>
+        <v>962</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G331" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H331" s="1" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
-        <v>1019</v>
+        <v>997</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>641</v>
+        <v>1028</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1015</v>
+        <v>1029</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>945</v>
+        <v>983</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G333" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H333" s="1" t="s">
-        <v>1023</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>388</v>
+        <v>446</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>22</v>
+        <v>1035</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>483</v>
+        <v>55</v>
       </c>
       <c r="H334" s="1" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1026</v>
+        <v>1037</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>942</v>
-[...1 lines deleted...]
-      <c r="C335" s="1"/>
+        <v>1038</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>1039</v>
+      </c>
       <c r="D335" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>483</v>
+        <v>71</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1027</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
-        <v>1028</v>
+        <v>1041</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1029</v>
+        <v>83</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1030</v>
+        <v>911</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>398</v>
+        <v>156</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>1031</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1032</v>
+        <v>1043</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>942</v>
+        <v>583</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1033</v>
+        <v>326</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>12</v>
+        <v>156</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>21</v>
+        <v>815</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>22</v>
+        <v>1046</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>942</v>
+        <v>483</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1038</v>
+        <v>789</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>64</v>
+        <v>156</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>942</v>
+        <v>483</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1033</v>
+        <v>789</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1043</v>
+        <v>476</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>22</v>
+        <v>1053</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>476</v>
+        <v>1056</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>71</v>
+        <v>1057</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1022</v>
+        <v>1060</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1022</v>
+        <v>1064</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>22</v>
+        <v>1065</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>12</v>
+        <v>156</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1051</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1052</v>
+        <v>1067</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1053</v>
+        <v>845</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>56</v>
+        <v>156</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1057</v>
-[...1 lines deleted...]
-      <c r="C346" s="1"/>
+        <v>1071</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>1072</v>
+      </c>
       <c r="D346" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1058</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1059</v>
+        <v>1074</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1053</v>
+        <v>1075</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1060</v>
+        <v>564</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1061</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1062</v>
+        <v>1077</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1057</v>
+        <v>1078</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1063</v>
+        <v>1079</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G348" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="H348" s="1" t="s">
-        <v>1064</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1053</v>
+        <v>1082</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1066</v>
+        <v>1083</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>801</v>
+        <v>156</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1067</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
-        <v>1068</v>
+        <v>1085</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1038</v>
+        <v>1086</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1054</v>
+        <v>32</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>1069</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
-        <v>1070</v>
+        <v>1088</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1038</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="C351" s="1"/>
       <c r="D351" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G351" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="H351" s="1" t="s">
-        <v>1072</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
-        <v>1073</v>
+        <v>1090</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1038</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="C352" s="1"/>
       <c r="D352" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G352" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="H352" s="1" t="s">
-        <v>1074</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
-        <v>1075</v>
+        <v>1092</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="C353" s="1"/>
       <c r="D353" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="H353" s="1" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
-        <v>1078</v>
+        <v>1094</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1079</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="C354" s="1"/>
       <c r="D354" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>957</v>
+        <v>156</v>
       </c>
       <c r="H354" s="1" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>367</v>
+        <v>1097</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1083</v>
+        <v>325</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>349</v>
+        <v>156</v>
       </c>
       <c r="H355" s="1" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
-        <v>1085</v>
+        <v>1099</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>367</v>
+        <v>1100</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>349</v>
+        <v>156</v>
       </c>
       <c r="H356" s="1" t="s">
-        <v>1086</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>992</v>
+        <v>1104</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>59</v>
+        <v>358</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>12</v>
+        <v>156</v>
       </c>
       <c r="H357" s="1" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
-        <v>1089</v>
+        <v>1106</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1090</v>
+        <v>592</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1091</v>
+        <v>1107</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>349</v>
+        <v>84</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>1092</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
-        <v>1093</v>
+        <v>1109</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1048</v>
+        <v>1110</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1094</v>
+        <v>826</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>301</v>
+        <v>84</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>1095</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1096</v>
+        <v>1112</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1097</v>
+        <v>375</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>194</v>
+        <v>376</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1100</v>
+        <v>496</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>910</v>
+        <v>33</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1101</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1102</v>
+        <v>1116</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1103</v>
+        <v>1082</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>608</v>
+        <v>1120</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>634</v>
+        <v>1121</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H364" s="1" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>737</v>
+        <v>1128</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>585</v>
+        <v>1129</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>1113</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
-        <v>1114</v>
+        <v>1131</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1115</v>
+        <v>385</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>285</v>
+        <v>330</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>1116</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
-        <v>1117</v>
+        <v>1133</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1118</v>
+        <v>439</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1119</v>
+        <v>376</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G367" s="1"/>
+      <c r="G367" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="H367" s="1" t="s">
-        <v>1120</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
-        <v>1121</v>
+        <v>1135</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1057</v>
+        <v>1136</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1122</v>
+        <v>547</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G368" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="H368" s="1" t="s">
-        <v>1123</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
-        <v>1124</v>
+        <v>1138</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1022</v>
+        <v>1139</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1125</v>
+        <v>1071</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>447</v>
+        <v>84</v>
       </c>
       <c r="H369" s="1" t="s">
-        <v>1126</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>945</v>
+        <v>1120</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>398</v>
+        <v>84</v>
       </c>
       <c r="H370" s="1" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>388</v>
+        <v>496</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1128</v>
+        <v>618</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>398</v>
+        <v>84</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
-        <v>1132</v>
+        <v>1144</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>980</v>
+        <v>1145</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1133</v>
+        <v>900</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>301</v>
+        <v>84</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>936</v>
+        <v>1148</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>398</v>
+        <v>84</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
-        <v>1138</v>
+        <v>1151</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>991</v>
+        <v>1082</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1139</v>
+        <v>1117</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>801</v>
+        <v>84</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>1140</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
-        <v>1141</v>
+        <v>1153</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1142</v>
+        <v>1056</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1139</v>
+        <v>351</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H375" s="1" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1145</v>
+        <v>1056</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1146</v>
+        <v>351</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>349</v>
+        <v>84</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1149</v>
+        <v>436</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>483</v>
+        <v>84</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1151</v>
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F378" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H378" s="1" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F379" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H379" s="1" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F380" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H380" s="1" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F381" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H381" s="1" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F382" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H382" s="1" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E383" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F383" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H383" s="1" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F384" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H384" s="1" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F385" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G385" s="1"/>
+      <c r="H385" s="1" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E386" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F386" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G386" s="1"/>
+      <c r="H386" s="1" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F387" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G387" s="1"/>
+      <c r="H387" s="1" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E388" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F388" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G388" s="1"/>
+      <c r="H388" s="1" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E389" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F389" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G389" s="1"/>
+      <c r="H389" s="1" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E390" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F390" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G390" s="1"/>
+      <c r="H390" s="1" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E391" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F391" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G391" s="1"/>
+      <c r="H391" s="1" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F392" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G392" s="1"/>
+      <c r="H392" s="1" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F393" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G393" s="1"/>
+      <c r="H393" s="1" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E394" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F394" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G394" s="1"/>
+      <c r="H394" s="1" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F395" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G395" s="1"/>
+      <c r="H395" s="1" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F396" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G396" s="1"/>
+      <c r="H396" s="1" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G397" s="1"/>
+      <c r="H397" s="1" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F398" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G398" s="1"/>
+      <c r="H398" s="1" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F399" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G399" s="1"/>
+      <c r="H399" s="1" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F400" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G400" s="1"/>
+      <c r="H400" s="1" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E401" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F401" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G401" s="1"/>
+      <c r="H401" s="1" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E402" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F402" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G402" s="1"/>
+      <c r="H402" s="1" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E403" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F403" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H403" s="1" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E404" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F404" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H404" s="1" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E405" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F405" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H405" s="1" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E406" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F406" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G406" s="1"/>
+      <c r="H406" s="1" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E407" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F407" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G407" s="1"/>
+      <c r="H407" s="1" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E408" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F408" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G408" s="1"/>
+      <c r="H408" s="1" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E409" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F409" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G409" s="1"/>
+      <c r="H409" s="1" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E410" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F410" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G410" s="1"/>
+      <c r="H410" s="1" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E411" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F411" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G411" s="1"/>
+      <c r="H411" s="1" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G412" s="1"/>
+      <c r="H412" s="1" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G413" s="1"/>
+      <c r="H413" s="1" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F414" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G414" s="1"/>
+      <c r="H414" s="1" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E415" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F415" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H415" s="1" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F416" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H416" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E417" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F417" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H417" s="1" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E418" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F418" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H418" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E419" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F419" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H419" s="1" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E420" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F420" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H420" s="1" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E421" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F421" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H421" s="1" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E422" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F422" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H422" s="1" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E423" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F423" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H423" s="1" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E424" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F424" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H424" s="1" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E425" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F425" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H425" s="1" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E426" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F426" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H426" s="1" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E427" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F427" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H427" s="1" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E428" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F428" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H428" s="1" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E429" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F429" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H429" s="1" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E430" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F430" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H430" s="1" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E431" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F431" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H431" s="1" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E432" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F432" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H432" s="1" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E433" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F433" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H433" s="1" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E434" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F434" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H434" s="1" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E435" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F435" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H435" s="1" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E436" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F436" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H436" s="1" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E437" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F437" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H437" s="1" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E438" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F438" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H438" s="1" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E439" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F439" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H439" s="1" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E440" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F440" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H440" s="1" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F441" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H441" s="1" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E442" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F442" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H442" s="1" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H443" s="1" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H444" s="1" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E445" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F445" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H445" s="1" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E446" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F446" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H446" s="1" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E447" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F447" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H447" s="1" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E448" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F448" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H448" s="1" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E449" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F449" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H449" s="1" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E450" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F450" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H450" s="1" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E451" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F451" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H451" s="1" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E452" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F452" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H452" s="1" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E453" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F453" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H453" s="1" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E454" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F454" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H454" s="1" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E455" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F455" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G455" s="1"/>
+      <c r="H455" s="1" t="s">
+        <v>1371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>