--- v0 (2026-06-23)
+++ v1 (2026-10-11)
@@ -12,223 +12,442 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Convocatoria 2026 de ayudas a la participación en ferias comerciales con productos agroalimentarios</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Regional</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901796</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026. Ayudas a asociaciones de productoras agroalimentarios que realicen comercialización en canales cortos, y asociaciones gestoras de espacios TEST agrarios</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903236</t>
+  </si>
+  <si>
     <t>Mejora Mercados Tradicionales Canarias y O.actuaciones apoyo Comercio Rural</t>
   </si>
   <si>
     <t>2024-04-05</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753157</t>
   </si>
   <si>
+    <t>Subvención para Innovación en Economía Circular 2026 Linea 3</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882917</t>
+  </si>
+  <si>
+    <t>Energías renovables térmicas en diferentes sectores ( mrr )1</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720508</t>
+  </si>
+  <si>
+    <t>Autoconsumo y almacenamiento con fuentes de energia renovables mrr (2)</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720513</t>
+  </si>
+  <si>
+    <t>Autoconsumo y al almacenamiento, con fuentes de energía renovable mrr (3)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+  </si>
+  <si>
     <t>Acuerdo de 1 de junio de 2023 , de la junta de castilla y león, por el que se autoriza la concesión directa de subvenciones a las agrupaciones empresariales innovadoras de castilla y león: aeice, cbecyl y cylsolar</t>
   </si>
   <si>
     <t>2023-06-19</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703865</t>
   </si>
   <si>
     <t>Resolución de 19 de junio de 2023 del presidente del ice, por la que se aprueba la convocatoria en concurrencia no competitiva para la concesión de subvenciones destinadas a fomentar la innovación de las pymes de castilla y león, cofinanciada con el feder</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703907</t>
   </si>
   <si>
     <t>CONVOCATORIA de SUBVENCIONES PARA LA FINANCIACIÓN de PROYECTOS EN EL MARCO de LA INTERVENCIÓN 7119.2, LEADER, DEL PLAN ESTRATÉGICO NACIONAL de LA POLITICA AGRARIA COMÚN (PEPAC) 2023-2027 EN BASE A LA ESTRAEGIA de DESARROLLO LOCAL de ADERISA</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>2027-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783345</t>
   </si>
   <si>
-    <t>Subvención para Innovación en Economía Circular 2026 Linea 3</t>
-[...32 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+    <t>Ayudas a proyectos de digitalización de la pyme madrileña - 2023</t>
+  </si>
+  <si>
+    <t>2023-12-26</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677389</t>
+  </si>
+  <si>
+    <t>Ayudas a proyectos de digitalización de la pyme madrileña - 2024</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744066</t>
   </si>
   <si>
     <t>Ayudas dirigidas a impulsar la transformación digital a través de la iniciativa «activa industria 4.0», en el marco del plan de recuperación, transformación y resiliencia</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
-    <t>Ayudas a proyectos de digitalización de la pyme madrileña - 2023</t>
-[...32 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903236</t>
+    <t>Orden del 29 de diciembre de 2025,  por la que se establecen las bases reguladoras del Programa de ayudas para implantar la igualdad laboral, la conciliación y la responsabilidad social empresarial (RSE),  y se procede a su convocatoria para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Resolución de 10/02/2026 de la Dirección General de Producción Agroalimentaria y Cooperativas, por la que se convocan, las ayudas para la asistencia a la feria agroalimentaria World Olive Oil Exhibition (WOOE) para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Resolución de 10/02/2026, de la Dirección General de Ordenación Agropecuaria, por la que se convocan, para el año 2026, las subvenciones destinadas al fomento de las razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Resolución de 9 de febrero de 2026 por la que se convocan para el ejercicio 2026 las ayudas dirigidas al apoyo a la prestación de servicios de aseoramiento (Intervención 7202.06. asesoramiento para jóvenes agricultores) previstas en la Orden de 8 de abril</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Resolución, de 05/02/2026, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria de las ayudas de la Intervención Sectorial Apícola en el marco del Plan Estratégico de la Política Agrícola Común (Pepac) en Castilla-La M</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Fomento PYME agroalimentaria (PAL) Reg.exención 2022/2472</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900542</t>
+  </si>
+  <si>
+    <t>Feaga Ayudas a la Producción y Comercialización de la Miel AÑO 2026</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
+  </si>
+  <si>
+    <t>Ayudas a Empresas para Inversión en Infraestructura y Equipamiento - 2026</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894157</t>
+  </si>
+  <si>
+    <t>Ayudas a Empresas para Adquisición de Medios Productivos - 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894155</t>
+  </si>
+  <si>
+    <t>Ayudas Inversiones con Objetivos Ambientales Industria agrOALIMENT.MINIMIS</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895302</t>
+  </si>
+  <si>
+    <t>Resolución SOD/COOP/24/26, de 13 de marzo de 2026, por la que se convoca para el año 2026 la línea de subvenciones del programa de “COOPERA PARA CRECER”. Reglamento (UE) 1408/2013 minimis agrícola</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894070</t>
+  </si>
+  <si>
+    <t>Orden IND/11/2026, de 23 de marzo, por la que se convoca para el año 2026 la línea de subvenciones INNOVA.</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895216</t>
+  </si>
+  <si>
+    <t>Ayudas a Empresas Sect Agri,ganad,forest e Indus Desarr Proy INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Convocatoria Pyme Innova 2025 - Cámara de Sevilla</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Real Decreto 905/2022, de 25 de octubre, por el que se regula la Intervención Sectorial Vitivinícola en el marco del Plan Estratégico de la Política Agrícola Común_Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
   </si>
   <si>
     <t>Orden de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia, por la que se convocan las ayudas a proyectos de inversión empresarial que fomenten la investigación y desarrollo e innovación industrial en la provincia de Teruel. FITE 2023</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-01-10</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
   </si>
   <si>
     <t>CONVENIO de COLABORACIÓN ENTRE EL GOBIERNO de ARAGÓN Y LAS CÁMARAS OFICIALES de COMERCIO, INDUSTRIA Y SERVICIOS de HUESCA, TERUEL Y ZARAGOZA, PARA LA EJECUCIÓN de LAS ACCIONES SOBRE LAS PYME DERIVADAS del PLAN CAMERAL de COMPETITIVIDAD de ARAGÓN.</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
   </si>
   <si>
     <t>ORDEN de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, que aprueba BBRR de ayudas para proyectos de innovación, a través de la iniciativa “Techfablab”, en el marco de PRTR y su convocatoria 2024</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>2024-10-11</t>
@@ -239,62 +458,68 @@
   <si>
     <t>Orden de 16 de mayo de 2025, de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, por la que se convocan ayudas a pequeñas y medianas empresas para actuaciones de digitalización.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>ORDEN de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia, de 4 de febrero de 2026, se convocan ayudas a proyectos de inversión de pymes enmarcados dentro del Fondo de Transición Justa (FTJ) periodo 2021-2027 en la provincia de Teruel</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
   </si>
   <si>
+    <t>Orden de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, de 4 de febrero de 2026, por la que se convocan ayudas para captación de nuevas empresas y crecimiento de las ya establecidas en la provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
     <t>Convocatoria PYME DIGITAL 2024 – Cámara de Comercio de Cantabria</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
     <t>Orden por la que se convocan las ayudas a la artesanía en cantabria 2024 (producción primaria de productos agrícolas)</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Convocatoria de ayudas a las entidades asociativas agrarias para la colaboración en la prestación de servicios de asesoramiento que incluya la gestión técnico-económica, a las explotaciones agrarias en la Comunidad Autónoma de Cantabria para el año 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
@@ -365,53 +590,50 @@
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
   </si>
   <si>
     <t>Resolución SOD/FER/23/24, de 11 de abril de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa de “ORGANIZACIÓN de FERIAS Y CONGRESOS EMPRESARIALES EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
   </si>
   <si>
     <t>Orden de 21 de diciembre de 2025 de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones para el año 2026 dirigidas a la adquisición de maquinaria industriales nueva en empresas industriales de Castilla y León.</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
-    <t>2026-02-12</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
   </si>
   <si>
     <t>Orden de 22 de diciembre de 2023, de la consejería de agricultura, ganadería y desarrollo rural, se convocan subvenciones a la transformación y comercialización de productos agrarios, silvícolas y de la alimentación, cofinanciadas por feader, línea j01</t>
   </si>
   <si>
     <t>2023-12-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
   </si>
   <si>
     <t>Subvenciones para la promoción del dimensionamiento del cooperativismo agroalimentario en la Comunidad de Castilla y León para el año 2024. Mínimis General. Orden de 01/08//2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
@@ -461,59 +683,686 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
   </si>
   <si>
     <t>Orden de 23 de diciembre de 2025, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan ayudas para la realización de acciones de formación, información y demostración en el marco del PEPAC de España 2023/2027</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
   </si>
   <si>
     <t>Orden de 20 de agosto de 2024, de la Consejería de Cultura, Turismo y Deporte, por la que se convocan subv. destinadas a proyectos de eficiencia energética y economía circular de empresas turísticas, financiados por fondos europeos next generation-eu MRR.</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
   </si>
   <si>
+    <t>Programa CRECIMIENTO. Programa de ayudas de apoyo al crecimiento de proyectos empresariales innovadores de San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: BASES PARA LA PARTICIPACIÓN EN EL PROGRAMA de IMPULSO A LA CREACIÓN, CRECIMIENTO Y CONSOLIDACIÓN de NUEVAS INICIATIVAS EMPRESARIALES INNOVADORAS.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN TALENT. PROGRAMA de AYUDAS PARA IMPULSAR LA CONTRATACIÓN de PERFILES CON CUALIFICACIÓN PARA DESARROLLAR PROYECTOS INNOVADORES EN EMPRESAS Y ENTIDADES de  SAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMA BONOS TECNOLÓGICOS. PROGRAMA de AYUDAS PARA LA TRANSFERENCIA TECNOLÓGICA PARA EL IMPULSO Y LA MEJORA COMPETITIVA de PROYECTOS EMPRESARIALES INNOVADORES de SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMA ESTRATEGIA. PROGRAMA de AYUDAS de APOYO PARA EL CRECIMIENTO de PROYECTOS EMPRESARIALES INNOVADORES de SAN SEBASTIÁN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova dirigido a estudiantes de grado, máster y doctorado oficiales de la UV del curso 2023-2024</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolución de 25/04/2024, de la Agencia de Ciencia, competitividad empresarial e innovación asturiana que aprueba la convocatoria de subvenciones programa de ayuda a la Transformación Digital, año 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Resolución de 7/4/2025, de la Agencia de Ciencia, Competitividad Empresarial e Innovación Asturiana, que aprueba la convocatoria para la concesión de subvenciones para la ejecución de proyectos de I+D en el Principado de Asturias del ejercicio 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Resolución de 20/12/2024 del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas para incentivar la innovación  en los ámbitos de Defensa, Seguridad y Reconstrucción y Desarrollo, por empresas regionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Resolución de 29/12/2023 del presidente del instituto de fomento de la región de murcia de convocatoria de ayudas para actuaciones de eficiencia energética en pyme y gran empresa del sector industrial.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Resolución de 01/04/2025 del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Saudi Agriculture. Arabia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolución de 08/04/2025, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria plurianual de ayudas para incentivar la contratación de servicios de innovación y competitividad. Cheque Internacionalización.</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Resolución de 22 de junio de 2025, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas dirigidas a fomentar la innovación y el emprendimiento. Incubadoras.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Resolución de 24/05/2024 del Presidente del Instituto de Fomento de la Región de Murcia, de convocatoria de ayudas dirigidas a la entrada de inversores privados en empresas innovadoras de reciente creación.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolución de 24/05/2024, del Presidente del Instituto de Fomento de la Región de Murcia, de convocatoria de ayudas dirigidas fomentar la innovación y el emprendimiento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Convocatoria en 2024 de ayudas a proyectos industriales en el sector agroalimentario dentro del Proyecto Estratégico para la Recuperación y Transformación Económica Agroalimentario, en el marco del Plan de Recuperación, Transformación y Resiliencia.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>Orden de 15 de noviembre de 2023, del mapa, por la que se convocan las subvenciones del real decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de saeca en el sector agroalimentario y pesquero.</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>Orden de 11 de mayo de 2026, de la Consejería de Medio Rural y Política Agraria, por la que se aprueban bases reguladoras y convocatoria de ayudas a la coop para promoción de lprod. agrícolas y alimenticios en el marco de la Int. 7132 de PEPAC</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>Orden por la que se convocan para 2026, subvenciones destinadas a apoyar a Asociaciones Profesionales Agrarias - Sin Ánimo de Lucro</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905836</t>
+  </si>
+  <si>
+    <t>Resolución de 6 de mayo de 2026, del Director del Instituto de Fomento de la Región de Murcia,  de convocatoria plurianual de ayudas para incentivar la contratación de servicios de innovación y competitividad por las Pymes regionales. Cheque Innovación.</t>
+  </si>
+  <si>
+    <t>2026-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906427</t>
+  </si>
+  <si>
+    <t>Resolución 19 de mayo de 2026, del Director del Instituto de Fomento de la Región de Murcia, de convocatoria plurianual de ayudas para incentivar la contratación de servicios de innovación y competitividad por las Pymes Regionales. Cheque Europa.</t>
+  </si>
+  <si>
+    <t>2026-12-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906523</t>
+  </si>
+  <si>
+    <t>Ayudas 2026 Programa CONSOLIDAPYME: Consolidación y crecimiento de la pyme extremeña a través de su Mejora Competitiva s/ Resolución de 13 de mayo de 2026 que las convoca</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906425</t>
+  </si>
+  <si>
+    <t>Resolución de 22/05/2026, de la Agencia de Ciencia, Competitividad Empresarial e Innovación Asturiana QUE Aprueba la Convocatoria, para la Concesión de Subvenciones Dirigidas a Empresas de Base Tecnológica en el Principado de Asturias del Ejercicio 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907628</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXIV Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícola. Ayudas Estado.(Interv, 7119 PEPAC), s/ II Convo  (PEPAC 2023-2027) G.A.L. SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L.  CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Subvenciones 2024 a empresas para la aceleración de ecosistemas de emprendimiento e innovación basados en gemelos digitales (RETECH) s/ Decreto 145/2024 de 19 de noviembre de 2024 que las convoca</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Subvenciones 2026 a empresas para financiar proyectos que promuevan la implantación de soluciones de inteligencia artificial de la Comunidad Autónoma de Extremadura  - s/ Decreto 173/2025 que las convoca</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 para Inversiones en Industrias Agroalimentarias, según  Decreto 87/2024, de 30 de julio, por el que se establecen las bases reguladoras de concesión de incentivos agroindustriales en la Comunidad Autónoma de Extremadura, para el apoyo a inversiones destinadas a la transformación y comercialización de productos agrícolas, y se aprueba su única convocatoria</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Ayudas 2025 para inversiones destinadas a la transformación y comercialización de productos agrícolas, s/ Resolución de 29 de octubre de 2025 que convoca</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Ayudas Extremadura Avante a empresas para participación agrupada en la  Feria Fruit Attraction 2025, según el Acuerdo de 27 de marzo 2025 que las convoca.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Ayudas 2025 a empresas para participación agrupada en la Feria Food Ingredients 2025, según el Acuerdo de 26 de agosto 2025 que las convoca.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 para la internacionalización de la empresa extremeña y la mejora de las condiciones de comercialización exterior, según resolución de 30 de octubre de 2023, que las convoca</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empresas privadas no agrícolas para la contratación de personas participantes en los proyectos del programa escuelas profesionales duales de empleo(linea ii), según la resolución de 9 de agosto de 2023 que las convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subv. 2023 a empresas privadas no agrícolas para la contratación de personas participantes en los proyectos del programa colaborativo rural (línea ii), según resolución de 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Bases reguladoras del procedimiento de concesión de las ayudas para proyectos de mejora energética, dirigidas a autónomos y pymes,, dentro del territorio de la ccaa de galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación de agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do Programa de desenvo</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria de subvenciones  para proyectos de ahorro y eficiencia energética en las empresas gallegas para el año 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Bases reguladoras de las subvenciones para proyectos de infraestructuras de almacenamiento energético que favorezcan la electrificación de la demanda de energía, para el año 2024, cofinanciadas por el FEDER</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Resolución del 23 de diciembre de 2026, del Instituto Energético de Galicia por la que se establecen las bases reguladoras de las ayudas para proyectos de energía fotovoltaica</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Ayudas para la mejora de la capacidad de la innovación y el desarrollo tecnológico de las empresas en Galicia, programa “Ticket Innova” para el año 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Bases reguladoras de las ayudas para la mejora de la capacidad de la innovación de las empresas en Galicia, a través de la financiación de las actividades integradas en planes de diseño e innovación (programa Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>convocatoria de subvenciones, en régimen de concurrencia competitiva, para proyectos de equipos de aprovechamiento de energías renovables eléctricas y de ahorro y eficiencia energética en las empresas de producción agrícola primaria</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de diciembre de 2025 por la que aprueba las bases reguladoras para la concesión de las ayudas IA360 orientadas a potenciar la innovación empresarial en concurrencia competitiva (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de diciembre de 2025 para las bases reguladoras de las ayudas para la mejora de la capacidad de la innovación de las empresas en Galicia 2026-2027 en régimen de concurrencia competitiva (IG408L)</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>Orde do 11 de xaneiro de 2024 pola que se establecen as bases reguladoras para a concesión, en réxime de concorrencia competitiva, de subvencións para a transformación dixital, innovación e modernización do sector comercial e artesanal, e se procede á súa</t>
+  </si>
+  <si>
+    <t>2024-02-03</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741928</t>
+  </si>
+  <si>
+    <t>Resolución que aprueba la convocatoria para conceder subvenciones para la realización de proyectos de asesoramiento a trabajadores y empresas, en la elaboración de los estudios de carga de trabajo y en la elaboración de procedimientos de buenas prácticas</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMERCIO EXTERIOR -MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROG. ESTRATEGICO COMERCIO EXTERIOR-MINIMIS-ACTUACIONES2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>Convenio Asesoramiento integral a las empresas Federación de Empresas de La Rioja</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular y Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Digitalización e Industria (Reg.Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AGENCIA de DESARROLLO ECONÓMICO de LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Gemelos Digitales. Reto 1. Gemelo de Riego</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>resolución del 16 de diciembre de 2025, del Instituto Energético de Galicia por la que se aprueban las bases reguladoras de las ayudas para proyectos de ahorro y eficiencia energética en las empresas gallegas</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
     <t>Orden de 8 de mayo de 2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convoca la incorporación de titulares de explotaciones agrarias a las intervenciones de desarrollo rural medioambientales y climáticas</t>
   </si>
   <si>
     <t>2024-03-18</t>
   </si>
   <si>
-    <t>2024-12-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
   </si>
   <si>
     <t>Orden de 12-diciembre-2025 de la Consejería de Economía y Hacienda por la que se efectúa la convocatoria del año 2026 destinadas a desarrollar y mejorar las capacidades de investigación e innovación del tejido empresarial a través de las AAEEII de CyL</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
   </si>
   <si>
     <t>Orden de 25 de enero de 2024, de la consejería industria, comercio y empleo por la que se convocan subvenciones destinadas a la financiación de costes salariales de trabajadores con discapacidad en centros especiales de empleo para el año 2024.</t>
   </si>
   <si>
     <t>2024-02-06</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
@@ -554,1209 +1403,453 @@
   <si>
     <t>2027-07-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
   </si>
   <si>
     <t>Orden de 7 de mayo de 2025, de la Consejería de Industria, Comercio y Empleo, por la que se convocan las subvenciones para el año 2025 del programa de apoyo a la creación y al empleo en cooperativas y sociedades laborales. Programa II.- Inversiones</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
   </si>
   <si>
     <t>Orden de 19 de junio de 2025, de la C. de Industria, Comercio y Empleo por la que se convocan subvenciones al fomento del relevo en la actividad por cuenta propia en Castilla y León (Relevacyl Autoempleo). Año 2025</t>
   </si>
   <si>
     <t>2025-06-25</t>
   </si>
   <si>
-    <t>2025-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
   </si>
   <si>
     <t>Orden de 19 de junio de 2025, de la C. de Industria, Comercio y Empleo, por la que se convocan subvenciones al fomento del espíritu emprendedor para garantizar el relevo productivo a través de las org. representativas de autónomos y de la economía social.</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
   </si>
   <si>
     <t>Convocatoria de ayudas para proyectos de carácter PRODUCTIVO de la medida 7119.2 LEADER del PLAN ESTRATÉGICO de LA POLÍTICA AGRARIA COMUN 2023-2027 EN CYL a gestionar por el GAL ASOCIACIÓN de DESARROLLO RURAL INTEGRAL RIBERA DEL DUERO BURGALESA</t>
   </si>
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
   </si>
   <si>
     <t>Convocatoria de ayudas para proyectos de carácter NO PRODUCTIVO de la medida 7119.2 Leader del plan estratégico de la política agraria común 2023-2027 en CYL a gestionar por el GAL Asociación para el desarrollo rural e integral ribera del duero burgalesa.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
   </si>
   <si>
     <t>Convocatoria de subvenciones para la financiación de proyectos en el marco de la Intervención 7119 LEADER del Plan Estratégico Nacional de la Política Agraria Común (PEPAC) 2023-2027 de España, en base a la Estrategia de Desarrollo del G.A.L. Asociación M</t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
   </si>
   <si>
     <t>Decreto 44/2024, de 27 de agosto, por el que se regula la concesión directa de subvenciones para la contratación de personas jóvenes en el marco del Programa Mi Primer Empleo, cofinanciadas por el Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
   </si>
   <si>
     <t>Subvenciones a cupones a la competitividad empresarial:Innovación 2025</t>
   </si>
   <si>
     <t>2025-05-28</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
   </si>
   <si>
     <t>Resolución de la Viceconsejería de Medio Ambiente por la que se convocan las ayudas en inversiones en tecnologías forestales y en la transformación, movilización y comercialización de productos forestales en el marco del Programa de Desarrollo Rural de Ca</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
   </si>
   <si>
     <t>Ayudas a las contratación Programa PICE Cámara de Comercio de Ceuta 2024</t>
   </si>
   <si>
     <t>Ceuta</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
   </si>
   <si>
     <t>Premios solución digital startup Comunidad de Madrid 2024</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
   </si>
   <si>
-    <t>resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación de agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do Programa de desenvo</t>
-[...86 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+    <t>AYUDAS  INVERSIONES CON OBJETIVOS AMBIENTALES INDUSTRIA AGROALIMENTARIA.MINIMIS</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Ayudas a la producción y comercialización de la miel año 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Ayudas  para inversiones con objetivos ambientales en la industria agroalimentaria, cofinanciadas por FEADESR y AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>AYUDAS  INVERSIONES CON OBJETIVOS AMBIENTALES INDUSTRIA AGROALIMENT.MINIMIS</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AYUDAS  INVERSIONES CON OBJETIVOS AMBIENTALES INDUSTRIA AGROALIMENT.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>AYUDAS A LA PRODUCCIÓN Y COMERCIALIZACIÓN de LA MIEL AÑO 2025 FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>Ayudas a la inversión en industrias agroalimentarias. Convocatoria 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Ayudas para realizar proyectos de innovación en las pymes industriales. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Ayudas a la inversión en industrias agroalimentarias. Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Bases de la convocatoria de proyectos innovadores para el programa de aceleración “AGRO·LAB TONOWASTE” promovido por VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 2 de febrero de 2026, de la Presidencia, por la que se convocan ayudas a la contratación de jóvenes para la internacionalización de las pymes de la Comunitat Valenciana, con financiación del Programa Fondo Social Europeo Plus, ejercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XXII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Resolución de e.p.e red.es por la que se convocan ayudas destinadas a digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida del segmento i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Resolución e.p.e red.es de convocatoria de ayudas para digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida. segmento i, ii, iii. sector agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Resolución e.p.e red.es de convocatoria de ayudas para digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida. segmento i, ii, iii. sector pesca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Resolución e.p.e red.es de convocatoria de ayudas para digitalizar comunidades de bienes, sociedades civiles con objeto mercantil, sociedades civiles profesionales y explotaciones agrarias de titularidad compartida. segmento i, ii, iii. sector s.i.e.g.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Resolución de la E.P.E Red.es por la que se convocan ayudas destinadas a digitalizar empresas del segmento IV (entre 50 y menos de 100 empleados) y el segmento V (entre 100 y menos de 250 empleados). Programa Kit Digital. Sector agrícola.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>LÍNEA DIRECTA de INNOVACIÓN VINCULADA A LOS PERTES AEROESPACIAL Y de SALUD de VANGUARDIA, EN EL MARCO del PLAN de RECUPERACIÓN, TRANSFORMACIÓN Y RESILIENCIA, FINANCIADO POR LA UNIÓN EUROPEA “NEXT GENERATION EU”</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas dirigidas a impulsar la innovación abierta a través de la iniciativa «Activa Startups», en el marco del Plan de Recuperación, Transformación y Resiliencia</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Convocatoria correspondiente a 2025 de las ayudas de apoyo a agrupaciones empresariales innovadoras con objeto de mejorar su competitividad y su contribución a la autonomía estratégica</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Extracto de la Resolución de 17 de junio de 2026, del Director del Instituto de Fomento de la Región de Murcia, de la convocatoria de tramitación anticipada de ayudas destinadas a fomentar la I+D empresarial en el marco de la Estrategia RIS4 R. de Murcia</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916163</t>
+  </si>
+  <si>
+    <t>Subvenciones para la promoción del dimensionamiento del cooperativismo agroalimentario, en la Comunidad de Castilla y León para 2026. Minimis agrícola. Orden 11/08/2026 de la Consejería de Agricultura, Ganadería, Medio Rural y Política Ambiental.</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/924488</t>
+  </si>
+  <si>
+    <t>Subvenciones para la promoción del dimensionamiento del cooperativismo agroalimentario, en la Comunidad de Castilla y León para 2026. Minimis general. Orden 11/08/2026 de la Consejería de Agricultura, Ganadería, Medio Rural y Política Ambiental.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/924478</t>
   </si>
   <si>
     <t>Bases reguladoras Galicia Exporta Organismos Intermedios 2026, cofinanciadas FEDER, concurrencia no competitiva, minimis agrícola</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
   </si>
   <si>
     <t>Bases reguladoras Ticket Innova 2026, concurrencia no competitiva, minimis agricola</t>
   </si>
   <si>
     <t>2026-01-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
   </si>
   <si>
-    <t>Resolución de 30 de diciembre de 2025 por la que aprueba las bases reguladoras para la concesión de las ayudas IA360 orientadas a potenciar la innovación empresarial en concurrencia competitiva (IG408M)</t>
-[...19 lines deleted...]
-  <si>
     <t>Bases reguladoras Reacciona 2026, cofinanciadas FEDER, concurrencia no competitiva, mínimis agrícola</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
   </si>
   <si>
-    <t>Orde do 11 de xaneiro de 2024 pola que se establecen as bases reguladoras para a concesión, en réxime de concorrencia competitiva, de subvencións para a transformación dixital, innovación e modernización do sector comercial e artesanal, e se procede á súa</t>
-[...929 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+    <t>Resolución de 2 de octubre de 2026, de la Dirección General de Industrias Agroalimentarias, por la que se convocan para el ejercicio 2026 las ayudas dirigidas a compensar las pérdidas ocasionadas por las inundaciones provocadas por las borrascas</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932960</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de septiembre de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Internacional Marca Bolonia 2027.</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932310</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2063,4280 +2156,4528 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H164"/>
+  <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H164"/>
+      <selection activeCell="A1" sqref="A1:H174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="436.322" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G10" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>41</v>
-      </c>
-[...17 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B13" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B14" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="H18" s="1" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>81</v>
-      </c>
-[...16 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="D22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H22" s="1" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H24" s="1" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H25" s="1" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="D36" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H36" s="1" t="s">
         <v>139</v>
-      </c>
-[...16 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="1" t="s">
+      <c r="D37" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="C38" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H38" s="1" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="D39" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H39" s="1" t="s">
         <v>150</v>
-      </c>
-[...16 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="D40" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="D41" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H41" s="1" t="s">
         <v>158</v>
-      </c>
-[...16 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="D42" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>162</v>
-      </c>
-[...16 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H43" s="1" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>82</v>
+        <v>173</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>23</v>
+        <v>188</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>23</v>
+        <v>195</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>196</v>
+        <v>33</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>76</v>
+        <v>209</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>65</v>
+        <v>213</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>212</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>86</v>
+        <v>220</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>136</v>
+        <v>228</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B66" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H66" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>214</v>
+        <v>257</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>214</v>
+        <v>257</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>214</v>
+        <v>257</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" s="1" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>265</v>
+        <v>152</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>121</v>
+        <v>152</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>151</v>
+        <v>281</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>261</v>
+        <v>39</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>280</v>
+        <v>95</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>262</v>
+        <v>17</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="B78" s="1"/>
       <c r="C78" s="1" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="B79" s="1"/>
       <c r="C79" s="1" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>291</v>
-[...6 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
       <c r="D80" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>295</v>
-[...6 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
       <c r="D81" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>27</v>
+        <v>244</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>311</v>
+        <v>61</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>312</v>
+        <v>77</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>212</v>
+        <v>317</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>312</v>
+        <v>77</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>312</v>
+        <v>77</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="C88" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H90" s="1" t="s">
         <v>330</v>
-      </c>
-[...16 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
         <v>339</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>340</v>
+        <v>181</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>76</v>
+        <v>317</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>76</v>
+        <v>343</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>273</v>
+        <v>347</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G95" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H95" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G96" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H96" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>352</v>
+        <v>195</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G97" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H97" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>82</v>
+        <v>357</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>359</v>
+        <v>152</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>364</v>
+        <v>247</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>364</v>
+        <v>161</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>365</v>
+        <v>39</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>370</v>
+        <v>304</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>89</v>
+        <v>376</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>93</v>
+        <v>384</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>159</v>
+        <v>389</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>385</v>
+        <v>57</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>239</v>
+        <v>393</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>389</v>
+        <v>57</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>239</v>
+        <v>396</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>389</v>
+        <v>57</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>60</v>
+        <v>399</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>389</v>
+        <v>57</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>121</v>
+        <v>404</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>404</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>400</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>397</v>
+        <v>281</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>404</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>121</v>
+        <v>256</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>219</v>
+        <v>420</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>410</v>
+        <v>265</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>219</v>
+        <v>423</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>389</v>
+        <v>91</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>389</v>
+        <v>21</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>389</v>
+        <v>57</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>432</v>
+        <v>157</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>377</v>
+        <v>452</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>422</v>
+        <v>458</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>364</v>
+        <v>462</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>457</v>
+        <v>40</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>214</v>
+        <v>62</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G135" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>482</v>
+      </c>
       <c r="H135" s="1" t="s">
-        <v>469</v>
+        <v>483</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>471</v>
+        <v>448</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>472</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G136" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>482</v>
+      </c>
       <c r="H136" s="1" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>475</v>
+        <v>152</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>151</v>
+        <v>400</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G137" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>487</v>
+      </c>
       <c r="H137" s="1" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>475</v>
+        <v>138</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>151</v>
+        <v>490</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G138" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H138" s="1" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>475</v>
+        <v>157</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>151</v>
+        <v>493</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G139" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H139" s="1" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>151</v>
+        <v>497</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G140" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H140" s="1" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>333</v>
+        <v>497</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G141" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H141" s="1" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>487</v>
+        <v>346</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>490</v>
+        <v>504</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>491</v>
+        <v>346</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>419</v>
+        <v>502</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>196</v>
+        <v>44</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>196</v>
+        <v>44</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>496</v>
+        <v>510</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>491</v>
+        <v>164</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G145" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H145" s="1" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>117</v>
+        <v>333</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G146" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H146" s="1" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>503</v>
+        <v>168</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G147" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H147" s="1" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>508</v>
+        <v>442</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>43</v>
+        <v>521</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>43</v>
+        <v>521</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>513</v>
+        <v>528</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>514</v>
+        <v>389</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>518</v>
+        <v>389</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>521</v>
+        <v>133</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>497</v>
+        <v>77</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>526</v>
+        <v>195</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>497</v>
+        <v>77</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>117</v>
+        <v>536</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>529</v>
+        <v>195</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>533</v>
+        <v>195</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>385</v>
+        <v>77</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>537</v>
+        <v>195</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>389</v>
+        <v>77</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>541</v>
+        <v>195</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>389</v>
+        <v>77</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>487</v>
+        <v>536</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>544</v>
+        <v>195</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>389</v>
+        <v>77</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>548</v>
+        <v>400</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G159" s="1"/>
       <c r="H159" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C160" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G160" s="1"/>
+      <c r="H160" s="1" t="s">
         <v>552</v>
-      </c>
-[...13 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G161" s="1"/>
+      <c r="H161" s="1" t="s">
         <v>554</v>
-      </c>
-[...19 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>559</v>
+        <v>400</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G162" s="1"/>
       <c r="H162" s="1" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C163" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1" t="s">
         <v>559</v>
-      </c>
-[...13 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G164" s="1"/>
+      <c r="H164" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="B164" s="1" t="s">
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="B165" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="D164" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H164" s="1" t="s">
+      <c r="C165" s="1" t="s">
         <v>566</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G165" s="1"/>
+      <c r="H165" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>597</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>