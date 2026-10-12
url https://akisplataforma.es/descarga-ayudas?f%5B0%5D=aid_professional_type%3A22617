--- v0 (2026-06-23)
+++ v1 (2026-10-12)
@@ -12,668 +12,1073 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>ORDEN Consejero Trans Ecológica y Energía, que establecen bases reguladoras y convocatoria de subv régimen concurrencia no competitiva para creación y funcionamiento de comunidades energéticas, marco E. Energía Sostenible Canarias P2-L2 Fondos NG (C7, I2)</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Regional</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782532</t>
   </si>
   <si>
+    <t>Rehabilitación energética para edificios existentes</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720515</t>
+  </si>
+  <si>
+    <t>Energías renovables térmicas en diferentes sectores ( mrr )2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720519</t>
+  </si>
+  <si>
+    <t>Resolución de 24 de junio de la consejería de derechos sociales y bienestar social, r la que se aprueban las bases reguladoras para la participación en el proyecto piloto “cone ct-as: itinerarios de inclusión social digital en el principado de asturias”</t>
+  </si>
+  <si>
+    <t>2023-03-21</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683173</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 29 de abril de 2024, de la Consejería de Medio Rural y Política Agraria por la que se convocan ayudas para el apoyo a las inversiones no productivas vinculadas al cumplimiento de objetivos agroambientales y climáticos</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+  </si>
+  <si>
+    <t>Orden IND/38/2026, de 31 de julio, por la que se aprueba la convocatoria de una beca de formación práctica dirigida a postgraduados en la Dirección General de Comercio y Consumo.</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923242</t>
+  </si>
+  <si>
+    <t>Convocatoria de UNA Beca de Formación Práctica para Titulados Universitarios en Derecho en la Secretaría General de la Consejería de Desarrollo Rural, Ganadería, Pesca, y Alimentación.</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922200</t>
+  </si>
+  <si>
+    <t>Resolución de 28 de Julio de 2026 del Museo Nacional Centro de Arte Reina Sofía, por la QUE SE Convocan DOS Estancias de Investigación en Producción Artística Sostenible en el Marco del Programa Museum OF THE Commons-Climate de L’internationale.</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922367</t>
+  </si>
+  <si>
+    <t>Subvenciones a proyectos de investigacion del Institut de Estudios del Autogobierno en el ámbito de la organización territorial del poder a universidades y centros de investigacion del sistema catalán.</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/922150</t>
+  </si>
+  <si>
     <t>Decreto 7/2024, de 27 de febrero, por el que se regula la concesión directa de una subvención para la          construcción de viviendas en alquiler social en edificios energéticamente eficientes del plan de recuperación,          transformación y resilie</t>
   </si>
   <si>
     <t>2024-03-06</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747555</t>
   </si>
   <si>
-    <t>Rehabilitación energética para edificios existentes</t>
-[...35 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+    <t>Convocatoria de las ayudas a la gestión forestal sostenible en fincas de titularidad privada para el año 2026 correspondientes a la restauración de daños forestales</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Convocatoria derivada de las bases reguladoras de las ayudas para apoyar la actividad científica de los grupos de investigación de Cataluña (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Incentivar servicios ecosistémicos en la gestión forestal sostenible.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>Orde do 30 de decembro de 2025 pola que se establecen as bases reguladoras e a convocatoria para o ano 2026 das axudas para estudos e investimentos vinculados á conservación, á recuperación e á rehabilitación do patrimonio natural e cultural e á sensibili</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Reforestaciones forestales ,producción de trufa y piñon.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Resolución de 10/02/2026, de la Dirección General de Ordenación Agropecuaria, por la que se convocan, para el año 2026, las subvenciones destinadas al fomento de las razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Resolución, de 05/02/2026, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria de las ayudas de la Intervención Sectorial Apícola en el marco del Plan Estratégico de la Política Agrícola Común (Pepac) en Castilla-La M</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Orden de 4 de febrero de 2026 de la C.M.A.V. y O.T. por la que se convoca la prima compensatoria para el año 2026, cofinanciada FEADER en marco PEPAC España 2023-2027, de expedientes de forestación de tierras agrícolas (1993-1999, 2000-2006 y 2007-2013)</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la QUE SE Aprueba la Convocatoria de las Ayudas Destinadas al Establecim. de Personas Jóvenes Agricultoras, en el Marco del Plan Estratégico de la Política Agraria Común, Período 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Ayudas para acciones de fomento del sector forestal privado</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Actuaciones silvicolas, mejora red viaria forestal y actuaciones agroforestales.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Ayudas para la contratación de seguros contra incendios forestales para fincas de titularidad privada.</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
+  </si>
+  <si>
+    <t>Resolución de 6 de mayo de 2024,de la D.G.Comercio, Conv2024,Subv.en rég.conc.comp.destinadas a impulsar el asociacion.comercial y artesano,a promocionar y dinamizar el pequeño comercio urbano y a promocionar la artesanía en Andal. -Sector Comercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
   </si>
   <si>
     <t>Subvenciones destinadas a compromisos agroambientales en superficies agrarias y compromisos y actividades de conservación de recursos genéticos (2025)</t>
   </si>
   <si>
     <t>2025-02-18</t>
   </si>
   <si>
     <t>2025-04-18</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
   </si>
   <si>
     <t>Convocatoria ayudas para ejecucion del programa de emisión de bonos digitales para colectivos vulnerables</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
   </si>
   <si>
     <t>Decreto nº 801/2024 de 17 de diciembre de 2024 del Vicepresidente por el que se convocan los Auxilios a Proyectos de Obras Hidráulicas de Iniciativa Privada y de Riego Agrícola para el año 2024</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
   <si>
+    <t>Programa CRECIMIENTO. Programa de ayudas de apoyo al crecimiento de proyectos empresariales innovadores de San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: BASES PARA LA PARTICIPACIÓN EN EL PROGRAMA de IMPULSO A LA CREACIÓN, CRECIMIENTO Y CONSOLIDACIÓN de NUEVAS INICIATIVAS EMPRESARIALES INNOVADORAS.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para la realización de estancias externas de investigadores predoctorales en centros extranjeros</t>
+  </si>
+  <si>
+    <t>2024-11-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Programas plurirregionales de formación 2025</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Resolución de 18 de mayo de 2026, de la Consejería de Medio Rural y Política Agraria por la que se convocan ayudas para el establecimiento de personas jóvenes agricultoras y de nuevos agricultores. (Intervenciones 6961.1 y 6961.2). Conv 2026</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906634</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria para la campaña 2026-2027 de las ayudas a trabajos forestales promovidos por Entidades Locales y Agentes Privados</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906732</t>
+  </si>
+  <si>
+    <t>Resolución de la Secretaría de Estado de Comercio por la que se convocan las becas formación en ensayos de control sobre productos objeto de comercio exterior.</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916381</t>
+  </si>
+  <si>
+    <t>Bases reguladoras Programa adquisición de competencias profesionais en materia de internacionalización empresarial, concorrencia competitiva.</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917165</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 1 de julio de 2026, de la Presidencia del Instituto Valenciano de Competitividad Empresarial (IVACE), por la que se convocan ayudas para la electrificación de embarcaciones, con cargo al presupuesto del ejercicio 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917102</t>
+  </si>
+  <si>
+    <t>Fomento de inversiones en energías renovables, almacenamiento eléctrico e infraestructura de recarga dentro del marco de Factor de Insularidad de las Illes Balears</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2027-02-28</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917262</t>
+  </si>
+  <si>
+    <t>Resolución de 7 de julio de 2026 de la Secretaría de Estado de Ciencia, Innovación y Universidades por la que se convocan los Premios Nacionales de Fin de Carrera para los cursos 2019-2020, 2020-2021,2021-2022, 2022-2023, 2023-2024 y 2024-2025.</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917788</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 29 de xuño de 2026 pola que se aproban as bases que rexerán a convocatoria pública de catro bolsas de colaboración en proxectos de investiga-ción que se están a desenvolver no Consello da Cultura Galega e se anuncia a súa convocatoria (códig</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/917713</t>
+  </si>
+  <si>
+    <t>Resolución de la Conselleria de Economía, Hacienda y Administración Pública por la que se convocan en el ejercicio 2026, subvenciones destinadas al apoyo de grupos de investigación en economía pública de los centros de investigación de la CV</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/915984</t>
+  </si>
+  <si>
+    <t>Resolución de la consejera de Inclusión Social, Juventud, Familias e Igualdad por la que se convocan subvenciones a entidades sin ánimo de lucro destinadas a la realización de proyectos de ocio inclusivo para la población joven de Cantabria.</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/918191</t>
+  </si>
+  <si>
+    <t>Orden de 19 de diciembre de 2023 por la que se establecen las bases reguladoras de las ayudas para paliar los daños producidos por el jabalí en los cultivos agrícolas y se convocan para el año 2024 (código de procedimiento mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>ORDEN de 30 de diciembre de 2025 por la que se establecen las bases reguladoras de las ayudas, en concurrencia competitiva, para inversiones en reforestación con especies de frondosas y/o coníferas, cofinanciadas por el Fondo Europeo Agrícola de Desarroll</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Subvenciones para el fomento de instalaciones de autoconsumo con fuentes de energia renovables/térmicas para personas físicas</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736410</t>
+  </si>
+  <si>
+    <t>Ayudas para investigadores predoctorles y postdoctorales para realizar estancias breves fuera de las illes balears</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/691310</t>
+  </si>
+  <si>
+    <t>Convenio Asesoramiento integral a las empresas Federación de Empresas de La Rioja</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>Premios Nacionales de Medioambiente y de Energía 2026</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923289</t>
+  </si>
+  <si>
+    <t>Ayudas Concurrencia Competitiva Línea a Desarrollo Actividades Interés General Consideradas Interés Social, en el Ámbito de la Investigación Científica y Técnica y Protección Medio Ambiente en Materias de Competencia Estatal. Anualidad 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/923290</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de junio de 2026, de la Dirección de la Agencia Andaluza de Instituciones Culturales por la que se convoca el Premio de textos Teatrales Miguel Romero Esteo para jóvenes autores y autoras de Andalucía, año 2026</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916399</t>
+  </si>
+  <si>
+    <t>Programa Emprendimiento Comercial MerkaEkin 2026</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916320</t>
+  </si>
+  <si>
+    <t>Orden de 29 de junio de 2026 de la Consejería de Presidencia, Juventud, Acción Exterior y Emergencias, por la que se aprueba la convocatoria de concesión de ayudas destinadas a jóvenes para la realización de actividades juveniles, durante el año 2026</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916104</t>
+  </si>
+  <si>
     <t>Orden MTD/879/2024,de 6 de septiembre,que modifica Orden MTD/683/2023 de 23 de mayo, por la que aprueban bases reguladoras y se aprueba segunda convocatoria de ayudas para emisión bonos digitales colectivos vulnerables CyL financiado por UE(NextGen)MRR</t>
   </si>
   <si>
     <t>2024-09-14</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
   </si>
   <si>
     <t>Convocatoria de ayudas para proyectos de carácter NO PRODUCTIVO de la medida 7119.2 Leader del plan estratégico de la política agraria común 2023-2027 en CYL a gestionar por el GAL Asociación para el desarrollo rural e integral ribera del duero burgalesa.</t>
   </si>
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
     <t>2027-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
   </si>
   <si>
     <t>Convocatoria de subvenciones para la financiación de proyectos en el marco de la Intervención 7119 LEADER del Plan Estratégico Nacional de la Política Agraria Común (PEPAC) 2023-2027 de España, en base a la Estrategia de Desarrollo del Grupo AGALSA</t>
   </si>
   <si>
     <t>2024-08-06</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
   </si>
   <si>
     <t>Resolución, de 08/04/2025, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria de las ayudas de la Intervención Sectorial Apícola en el marco del Plan Estratégico de la Política Agrícola Común en Castilla-La, para lac</t>
   </si>
   <si>
     <t>2025-04-15</t>
   </si>
   <si>
-    <t>2025-05-08</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
   </si>
   <si>
     <t>Orden de bases de subvenciones para acciones de formación en capacidades digitales, dirigida preferentemente a mujeres del ámbito rural, Plan Nacion. Competencias digitales, del PRTR, financiado por la U. E. -Next Generation EU-, y convocatoria 2025.</t>
   </si>
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
   </si>
   <si>
     <t>ORDEN de LA CONSEJERÍA de DESARROLLO SOSTENIBLE, POR LA QUE SE ESTABLECEN LAS BASES REGULADORAS de LAS AYUDAS PARA EL FOMENTO de LA CREACIÓN de AGRUPACIONES de PROPIETARIOS FORESTALES PRIVADOS PARA LA GESTIÓN CONJUNTA EN EL MARCO DEL PLAN de RECUPERACIÓN,</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>2025-10-28</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
   </si>
   <si>
     <t>Resolución de 05/03/2024, de la consejería de fomento, por la que se convocan ayudas para actuaciones de rehabilitación energética en viviendas y en edificios de viviendas existentes, en ejecución del programa de rehabilitación energética para edificios e</t>
   </si>
   <si>
     <t>2024-03-12</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
   </si>
   <si>
     <t>Resolución de 21/08/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan para el año 2024 las subvenciones al control del rendimiento lechero en Castilla-La Mancha</t>
   </si>
   <si>
-    <t>2024-08-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-08-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
   </si>
   <si>
     <t>Resolución de 18/12/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan, por el procedimiento de tramitación anticipada, en el año 2025, las subvenciones destinadas al fomento de las razas autóctonas españolas.</t>
   </si>
   <si>
     <t>2025-01-03</t>
   </si>
   <si>
     <t>2025-01-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
   </si>
   <si>
     <t>Convocatoria de 20 becas para la matrícula  del curso de verano 2025 del Vicerrectorado de Cultura, Deporte y Compromiso Social de la UCLM “Emprendimiento en el sector veterinario y agroganadero: oportunidades y desafíos" CV12CR</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>2025-04-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
   </si>
   <si>
     <t>Decreto del 10 de septiembre 2024 de la Delegada del Área de Gobierno de Economía, Innovación y Hacienda por el que se aprueba la convocatoria pública para la concesión de subvenciones a personas afiliadas al régimen especial de trabajadores por cuenta propia</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
   </si>
   <si>
-    <t>Subvenciones para el fomento de instalaciones de autoconsumo con fuentes de energia renovables/térmicas para personas físicas</t>
-[...86 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+    <t>Ayudas para la incorporación de nuevos agricultores. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>FEADER AYUDAS INCORPORACIÓN JÓVENES AGRICULTORES CONVOCATORIA 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>Bases reguladoras 2025-2027 y convocatoria para las ayudas a la mejora de la producción y comercialización de los productos de la apicultura en el marco de la Intervención Sectorial Apícola, recogida en el PEPAC, para la campaña del año 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AYUDAS A EMPRESAS SECT AGRI,GANAD,FOREST E INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Convenio Consejería Salud y PS y FRS para elaboración de un proyecto de innovaci</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>IMPULSO de LA ACCIÓN CLIMÁTICA LOCAL A TRAVÉS del PLAN de ACCIÓN POR EL CLIMA Y LA ENERGÍA (PACTO de ALCALDES/AS POR EL CLIMA Y LA ENERGÍA) EN EL EJERCICIO 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>Convocatoria para la concesión de financiación para la intensificación de la actividad investigadora en los centros de Atención Primaria del Servicio Navarro de Salud-Osasunbidea durante el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/918592</t>
+  </si>
+  <si>
+    <t>Resolución de la Vicepresidencia Primera y Conselleria de Vivienda, Empleo, Juventud e Igualdad, por la que se convocan ayudas económicas destinadas a financiar los gastos derivados del asesora-miento jurídico para el desalojo o recuperación de la posesió</t>
+  </si>
+  <si>
+    <t>2025-07-21</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/924373</t>
+  </si>
+  <si>
+    <t>Resolución de xx de julio de 2026, de la Vicepresidencia Primera y Conselleria de Vivienda, Empleo, Juventud e Igualdad, por la que se aprueban las bases reguladoras y se convocan las ayudas del Bono Alquiler Joven para 2026</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925677</t>
   </si>
   <si>
     <t>“I Premios Nacionales a Experiencias Educativas que fomentan la Competencia Digital del alumnado”</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
   </si>
   <si>
-    <t>Ayudas para la incorporación de nuevos agricultores. Convocatoria 2025</t>
-[...65 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+    <t>Beca 2026 de la Fundación Extremeña de la Cultura para investigadores en el ámbito de la Arqueología para estudio de materiales en el Monumento Cuevas de Fuentes de leon</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/926430</t>
+  </si>
+  <si>
+    <t>Resolución de 10 de septiembre de 2026 del Museo Nacional Centro de Arte Reina Sofía, por la que se convoca la beca de investigación Esteban Vicente - MNCARS</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929254</t>
+  </si>
+  <si>
+    <t>Convocatoria de los Premios de Investigación Joven para fomentar el espíritu científico de los jóvenes (PRJ)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916406</t>
+  </si>
+  <si>
+    <t>Resolución de la consejera de Inclusión Social, Juventud, Familias e Igualdad por la que se convocan subvenciones destinadas a la obtención por los jóvenes de Cantabria de licencias o carnés de conducir vehículos automóviles.</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/925346</t>
+  </si>
+  <si>
+    <t>Resolución de 17/07/2026, de la D.G. de Producción Agroalimentaria y Cooperativas, por la que se convocan en el año 2026 las ayudas a la cooperación para la creación de canales cortos de comercialización</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/919962</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 1 de octubre de 2026 por la que se establecen las bases reguladoras del VIII Premio al Talento Innovador en la Administración Pública Gallega y se procede a su convocatoria para el año 2026</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-11-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/934079</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Educación y Formación Profesional por la que se convocan los Premios de Bachillerato de Investigación/Excelencia en la Comunidad Autónoma de la Región de Murcia correspondientes al curso 2025-2026</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930568</t>
+  </si>
+  <si>
+    <t>Convocatoria para la concesión de subvenciones destinadas a financiar la contratación de personas jóvenes desempleadas menores de treinta años en el marco de «Proyectos de primera experiencia en administraciones públicas»</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930760</t>
+  </si>
+  <si>
+    <t>Resolución de XX de octubre de 2026, del Consejo Económico y Social de Andalucía por la que se convoca la edición 2027 del Premio de Investigación del CES de Andalucía</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2027-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932953</t>
+  </si>
+  <si>
+    <t>Orden de 20 de julio 2026 de la Consejería de Medio Ambiente y Energía por la que se convocan ayudas, cofinanciadas por (FEADER), destinadas al fomento de plantaciones de especies con producciones forestales de alto valor en PEPAC 2023-2027. año 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920356</t>
+  </si>
+  <si>
+    <t>Subvenciones adquisición receptores de SAT-TDT en alta definición “HD” para facilitar la captación de la televisión digital en el Principado de Asturias para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/929629</t>
+  </si>
+  <si>
+    <t>Orden de 29 de diciembre de 2025 por la que se establecen las bases reguladoras del Programa Galicia Suma Talento: Empléate de incentivos a la contratación en la empresa ordinaria, y se procede a su convocatoria para el año 2026</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
+  </si>
+  <si>
+    <t>Convocatoria de dos becas de colaboración y formación en la doctrina de la Comisión Jurídica Asesora para el 2027</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/927271</t>
+  </si>
+  <si>
+    <t>Orden de 21 de septiembre de 2026, de la Consejería de Agricultura, Ganadería, Medio Rural y Política Ambiental, por la que se convocan para 2027 ayudas para las actividades de promoción y comunicación de productos vinícolas en mercados de terceros países</t>
+  </si>
+  <si>
+    <t>2026-12-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930742</t>
+  </si>
+  <si>
+    <t>Orden de 17 de septiembre de 2026, de la Consejería de Industria, Universidades, Empleo y Comercio, por la que se convocan ayudas al estudio de idiomas para alumnos universitarios, durante el curso académico 2025/2026.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930412</t>
+  </si>
+  <si>
+    <t>Orden de 28/09/2026 de la Consejería de Movilidad, Transformación Digital e Inteligencia Artificial por la que se convocan subvenciones para facilitar la obtención del permiso de conducción de la clase B a las personas jóvenes de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2027-01-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/932041</t>
+  </si>
+  <si>
+    <t>Subvención Montes T. Privada 2026-2027 FEADER Restauración Daños Forestales</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/930967</t>
+  </si>
+  <si>
+    <t>Beca que tiene por objetivo abrir un espacio de experimentacion curatorial de personas y colectivos jóvenes, así como favorecer su profesionalizacion.</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-11-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/933847</t>
   </si>
   <si>
     <t>Orden de 21 de noviembre de 2025 por la que se establecen las bases reguladoras de las ayudas para paliar los daños producidos por el jabalí en los cultivos agrícolas y se convocan para el año 2026 (código de procedimiento MT809E)</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>2026-10-10</t>
   </si>
   <si>
-    <t>Galicia</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
-  </si>
-[...166 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -980,54 +1385,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H52"/>
+      <selection activeCell="A1" sqref="A1:H91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="306.639" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1077,1305 +1482,2289 @@
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="G9" s="1"/>
+      <c r="H9" s="1" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="H15" s="1" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G28" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="H28" s="1" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G29" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="H29" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
       <c r="D33" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>174</v>
+        <v>53</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H45" s="1" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>165</v>
+        <v>77</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="D53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H53" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C52" s="1" t="s">
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...12 lines deleted...]
-        <v>205</v>
+      <c r="H54" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G80" s="1"/>
+      <c r="H80" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>