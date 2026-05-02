--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformes i xarxes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Tipus</t>
   </si>
   <si>
     <t>Descripció</t>
   </si>
   <si>
+    <t>Xarxa OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Xarxa</t>
+  </si>
+  <si>
+    <t>Xarxa de 6 centres tecnològics en àmbits complementaris per incrementar l'aplicació de tecnologies òmiques a l'obtenció de nous ingredients i aliments funcionals desenvolupats amb processos innovadors per modular positivament diversos microbiomes (intestinal humà, dèrmic humà, ruminal animal) i millorar-ne la qualitat alimentària, la salut humana i animal. Integrants de la Xarxa: Associació Empresarial de Recerca Centre Tecnològic Nacional de la Conserva – CTNC Fundació Centre Tecnològic de Recerca Multisectorial- CETIM Centre Tecnològic de Cereals de Castella i Lleó– CETECE Centre Tecnològic de l'Olivar i de l'Oli – CITOLIVA GOe Basque Culinary Center – GOe Associació de Recerca de la Indústria Tèxtil i Cosmètica ‐ AITEX La iniciativa forma part de la Xarxa Cervera OMIPERBIO, finançada pel Centre per al Desenvolupament Tecnològic Industrial (CDTI) a través del Ministeri de Ciència, Innovació i Universitats, dins dels ajuts destinats a Centres Tecnològics d'Excel·lència “Cervera” del Pla Estatal de Recerca Científica i Tècnica i d'Innovació 2024-2010</t>
+  </si>
+  <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
     <t>ATGRO és la plataforma global d'inversió i gestió de projectes agrícoles d'Atitlan, dedicada al desenvolupament de superaliments i altres línies complementàries d'agricultura.</t>
   </si>
   <si>
     <t>Xarxa d'estacions meteorològiques del SiAR</t>
-  </si>
-[...1 lines deleted...]
-    <t>Xarxa</t>
   </si>
   <si>
     <t>El Ministeri d'Agricultura, Pesca i Alimentació, a través de la Subdirecció General de Regadius, Camins Naturals i Infraestructures Rurals, posa a disposició dels usuaris de manera gratuïta tota la informació recollida a través de la Xarxa d'estacions meteorològiques del SiAR.</t>
   </si>
   <si>
     <t>Xarxa Nacional de Granges Típiques</t>
   </si>
   <si>
     <t>Davant la necessitat de disposar de sistemes d'informació econòmica dels sectors ramaders que permetés fer comparacions a nivell granja, regional, nacional i internacional, la Direcció General de Produccions i Mercats Agraris va posar en marxa l'any 2003 la Xarxa Nacional de Granges Típiques (projecte RENGRATI), avui emmarcat a XARXES TECO. Aquest projecte se centra a configurar i disposar de xarxes permanents d'informació tècnico-econòmica dels diferents sectors ramaders a Espanya. Per això, s'ha establert una infraestructura o xarxa d'institucions i persones que aporten informació, com ara les principals associacions de productors, investigadors, assessors, productors i administracions relacionades. Alhora, aquestes Xarxes Nacionals sectorials, estan integrades a les Xarxes Internacionals d'Anàlisi Comparativa de Granges, en què participen els països més importants de la producció ramadera a nivell mundial. Aquestes Xarxes Internacionals presten assessorament permanent als membres i col·laboren a aplicar la metodologia adequada per a la validació de la informació aportada pels productors, així com per a l'avaluació de polítiques i estratègies sectorials i productives, o la simulació del seu impacte a tots els nivells. La metodologia utilitzada en aquest marc té com a punt de partida els registres comptables de granges reals amb característiques similars, les quals es tipifiquen per representar així el sistema de producció més comú a la regió on s'ubiquen, en termes de mida, maneig i rendiments. A més de validacions realitzades segons la metodologia internacional, en reunions nacionals mantingudes amb els productors, denominades a la terminologia de la xarxa "panells", es procedeix a la discussió i validació dels resultats per tal de garantir major representativitat. RENGRATI té la vocació de servir d'eina estratègica aportant informació veraç i actualitzada sobre costos de producció, rendibilitat, beneficis i punts d'equilibri, que serveixin de suport als sectors i com a referència per a la presa de decisions pràctiques, ajudant a orientar en la direcció adequada el futur immediat d'aquests sectors. A aquest efecte, es posa a disposició en aquest apartat informació més detallada sobre el funcionament de la Xarxa Nacional de Granges Típiques i de les Xarxes Internacionals, així com els informes de resultats per sectors.</t>
   </si>
   <si>
     <t>RECAN (xarxa comptable agrària nacional)</t>
   </si>
   <si>
     <t>La Xarxa Comptable Agrària Nacional és un instrument que permet avaluar la renda de les explotacions agràries i l'impacte que hi produeix la política agrària. Es regeix per un Reglament comunitari, per la qual cosa suposa els mateixos principis comptables a tots els països. Es tracta, doncs, de l'única font de microdades completa a Espanya i harmonitzada amb la resta de països de la UE.</t>
   </si>
   <si>
     <t>Xarxa PlantMicro</t>
   </si>
   <si>
     <t>Xarxa de grups de recerca focalitzada en les investigacions de les interaccions beneficioses entre les plantes i els microorganismes. A la xarxa hi participen 15 grups de recerca de diverses universitats L' objectiu de la Xarxa és unir els coneixements, els recursos i els esforços en la investigació de les interaccions planta-microorganisme en relació amb la seva importància i aplicabilitat en la millora de la tolerància dels cultius a les situacions d'estrès derivades del canvi climàtic (principalment sequeres, altes temperatures i salinitat) i en la producció agrícola sostenible i per garantir la seguretat alimentària malgrat la seguretat alimentària.</t>
   </si>
   <si>
     <t>ENRD</t>
   </si>
@@ -813,122 +819,122 @@
   <si>
     <t>Xarxa de Municipis per l'Agroecologia</t>
   </si>
   <si>
     <t>L'objecte de la Xarxa és la construcció, mitjançant l'intercanvi d'experiències, coneixements, dades, informacions i projectes, de sistemes alimentaris locals respectuosos amb el medi ambient, sostenibles, inclusius, resilients, segurs i diversificats que assegurin menjar saludable, sostenible i accessible al conjunt de la població, i que potenciïn l'ocupació local, en línia amb les perspectives de la perspectiva.</t>
   </si>
   <si>
     <t>Platafoma SynergyNuts</t>
   </si>
   <si>
     <t>Espai per a la formació, difusió i innovació en tots els aspectes relacionats amb els fruits secs en tanca</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>La Xarxa d'Innovació en Fertilització (Fertilisation Innovation Network, FIN) és una xarxa tècnica basada en enfocaments nous i efectius que cobreixen els reptes principals que condueixen a la creació d'un Pla de Gestió Sostenible de Nutrients. La FIN està integrada per 3 subxarxes transnacionals especialitzades (FIN-agricultura de precisió, FIN-qualitat del sòl, FIN-fetilitzants de base biològica) en les quals assessors capacitats recopilaran Bones Pràctiques (BP) i Innovacions de Recerca (RI) sobre l'ús òptim de fertilitzants. viabilitat sistèmica de les BP i les RI. Pots consultar un fulletó del projecte en anglès fent clic aquí.</t>
   </si>
   <si>
     <t>Plataforma tecnològica Aula de Productes Làctics i Tecnologies Alimentàries</t>
   </si>
   <si>
     <t>Formació especialitzada i serveis tecnològics avançats a empreses i entitats del sector lacti i alimentari</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL engloba com a sector BIO la Biotecnologia, la Biomedicina i la Bioeconomia, aplicades a la salut, l'agroalimentació i la sostenibilitat mediambiental per impulsar el desenvolupament i la competitivitat del teixit empresarial del Sector Biotec per posicionar els seus associats al mapa internacional.</t>
+  </si>
+  <si>
     <t>Food For Life</t>
   </si>
   <si>
     <t>Plataforma que fomenta la transmissió dels avenços de recerca, científics i tecnològics a través de la col·laboració publicoprivada dels principals agents sectorials agroalimentaris en relació amb la R+D+ii la detecció de noves demandes en l'àmbit dels Reptes de la Societat, assegurant la competitivitat i el creixement del sector agroalimentari espanyol.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Subministraments, informació i assessorament per a cerveseries</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries comunitat valenciana</t>
   </si>
   <si>
     <t>Plataforma de representació institucional, foment cooperatiu, formació, comunicació i representació empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma de divulgació d´innovació en recerca, experiències en diferents produccions i actualització de normativa</t>
   </si>
   <si>
     <t>Plataforma TERRA</t>
   </si>
   <si>
     <t>Plataforma Terra és una comunitat oberta i participativa de productors, empreses i desenvolupadors de tecnologia</t>
   </si>
   <si>
     <t>Xarxa Nacional de Granges Típiques (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial d'informació i assessorament per a l'avaluació de polítiques i estratègies sectorials i productives i la simulació d'aquest impacte a tots els nivells</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF és una xarxa d'infraestructures de prova i validació a Europa que recolza les empreses de tecnologia agroalimentària perquè desenvolupin productes amb solucions d'IA i robòtica en instal·lacions del món real</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan water partnership (CWP) és una associació estratègica sense ànim de lucre tipus clúster, formada per empreses i centres de coneixement que operin al sector de l'ús sostenible de l'aigua. CWP promou projectes i col·laboracions multinivell, orientades a aconseguir solucions innovadores a les necessitats globals d'aigua de qualitat a qualsevol lloc del món i aplicables a múltiples sectors</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, Clúster per a l'ús eficient de l'aigua que ofereix solucions als desafiaments de la seguretat hídrica per contribuir a construir un futur sostenible i resilient sota principis de l'economia circular i la societat intel·ligent. Objectius: Contribuir a les polítiques públiques i ser un referent a Aragó en l'àmbit del coneixement i innovació al sector de l'aigua.|Identificar les necessitats i capacitats formatives i desenvolupar un sistema d'atracció de talent.|Suport en el desenvolupament de projectes i vehicle de valorització dels resultats de la innovació promovent l'aplicació de solucions innovadores.|Visibilització</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice treballa per crear una xarxa d'assessors, responsables polítics, investigadors i agricultors de l'SFSC (Short Food Supply Chains-Canals curts de subministrament d'aliments), que treballin junts per aconseguir una configuració organitzativa eficaç de l'AKIS. Aplicant els principis del model d'innovació interactiva es pretén impulsar el paper dels assessors com a catalitzadors del flux de coneixements de la investigació a la pràctica, mitjançant la creació d'una xarxa d'assessors de la UE amb coneixements i experiència en qüestions relacionades amb el sector de la ciència i la tecnologia i l'aplicació de mesures encaminades a la integració efectiva dels sistemes de assessors.</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>Plataforma per crear connexions entre persones del sector agroalimentari per sumar coneixements, seguir aprenent i fer créixer el sector dia a dia, convertint-lo en un de més competitiu, més sostenible i més innovador.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Associació Food &amp; Agritech Europe (FATE)</t>
   </si>
   <si>
     <t>Associació que reuneix startups, empreses, organitzacions i professionals Agri&amp;Foodtech d'Europa per promoure la innovació, la col·laboració i el desenvolupament d'aquest sector</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark és una xarxa global sense ànim de lucre d'economistes, assessors, productors i especialistes agrícoles en sectors clau de les cadenes de valor agrícoles i hortícoles. Utilitzem mètodes estandarditzats internacionalment per analitzar les explotacions, els sistemes de producció i la seva rendibilitat. El nostre coneixement a nivell de granja es combina amb una anàlisi dels mercats internacionals de productes bàsics i les cadenes de valor. D'aquesta manera, podem proporcionar respostes científicament coherents i sòlidament fonamentades sobre qüestions estratègiques als responsables de la presa de decisions en matèria de política, agricultura i agroindústria. Agri Benchmark és una activitat apolítica i sense ànim de lucre. Les regles i valors de la xarxa es desenvolupen de mutu acord. Els mètodes i els resultats principals s'exposen a un procés continu d'assegurament de la qualitat i estan oberts a la discussió pública.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Associació de comerç de cereals i oleaginoses d'Espanya</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Organització empresarial d'àmbit nacional que agrupa les indústries farineres i semoleres d'Espanya Objectius: Prroporcionar serveis d'informació, assessorament, representació i defensa d'interessos comuns de les empreses associades per desenvolupar</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1077,188 +1083,188 @@
   <si>
     <t>Xarxa Valenciana de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a València. També compta amb una secció de recursos, on es poden trobar materials i guies útils per al desenvolupament rural a la regió, i un catàleg de productes i serveis de les zones rurals de València</t>
   </si>
   <si>
     <t>Xarxa PAC d'Espanya</t>
   </si>
   <si>
     <t>Plataforma que promou la creació de grups de treball sobre qüestions rellevants per al medi rural</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoria, Auditories, Analítica i Formació, al sector agroalimentari</t>
   </si>
   <si>
     <t>Xarxa-iCAT</t>
   </si>
   <si>
     <t>Xarxa d'innovació agroalimentària i rural de Catalunya</t>
   </si>
   <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Desenvolupadors i propagadors de varietats vegetals</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable va treballar amb 14 grups d'innovació d'agricultors a 10 països. Les dades dels grups van mostrar una àmplia gamma de rendiments de cultius. Això indica una necessitat, però també una clara possibilitat de millores. Basat en la literatura científica i les aportacions dels agricultors, s'han reunit més de 100 materials amb solucions pràctiques a la plataforma de coneixement cultivable de Net Net (Farmknowledge.org). Els grups d'agricultors "&amp;" van avaluar formats i algunes solucions a la pràctica. Les seves experiències han estat documentades en vídeos i resums de pràctica. Els grups de pagesos van traduir materials que eren rellevants per a ells en el seu propi idioma. Es van dur a terme cursos e"&amp;"n línia presentant els materials als agricultors i assessors</t>
+  </si>
+  <si>
+    <t>Rosewood4.0</t>
+  </si>
+  <si>
+    <t>Rosewood4.0 recopilarà i estructurarà les millors pràctiques i innovació rellevants (BP &amp; amp; i) amb l'objectiu de millorar el marc de mobilització de fusta a cinc centres regionals. Es desenvoluparan cinc fulls de ruta regionals (i una interregional transregional) en funció de la priorització de BP &amp; amp recol·lectats; coincidia amb les necessitats/desafiaments identificats de les diferents regions. El projecte organitzarà tallers específics i visites destudi vinculades amb materials de capacitació de nou disseny que afavoreixen la implementació de BP &amp; amp; i. Accions de difusió intenses per a la transferència de BP &amp; amp; m'aconseguiré utilitzant diferents eines i canals (per exemple, plataforma de coneixement, resums de pràctica, producció de vídeos, etc</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Aquest projecte se centra en fruites orgàniques de manzana, pedra i cítrics i té com a objectiu enfortir la competitivitat de la producció de fruites orgàniques europees</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>L'objectiu principal d'InnoSeta és establir una innovadora xarxa temàtica autosostenible en equips de polvorització, capacitació i aconsellar per contribuir a tancar la bretxa entre les noves solucions de protecció de cultius d'alta gamma disponibles, ja sigui comercial o de resultats de recerca aplicables, amb resultats de recerca aplicables, amb pràctiques agrícoles europees quotidianes. Això s'aconseguirà promovent un intercanvi efectiu d'idees i informació innovadores entre: investigació indústria serveis d'extensió i la comunitat agrícola perquè la investigació existent i les solucions comercials puguin comunicar-se àmpliament, alhora que captura les necessitats de nivell de base i idees innovadores "&amp;" de la comunitat agrícola.")</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...14 lines deleted...]
-    <t>Desenvolupadors i propagadors de varietats vegetals</t>
+    <t>APROSE</t>
+  </si>
+  <si>
+    <t>Associació professional sense ànim de lucre d'empreses productores de llavors selectes. Analitzar, estudiar i tractar els problemes comuns que poguessin sorgir segons les espècies de llavors</t>
+  </si>
+  <si>
+    <t>Associació Clúster Agroalimentari De Navarra(NAGRIFOOD)</t>
+  </si>
+  <si>
+    <t>El Clúster Agroalimentari de Navarra (NAGRIFOOD) és una organització d'empreses que té per objecte la millora contínua de la competitivitat dels seus socis a través del desenvolupament de la intercooperació, la innovació oberta, l'intraemprenentatge i la internacionalització de les empreses agroalimentàries navarreses</t>
   </si>
   <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>SmartProtect és una xarxa temàtica que se centra en l'intercanvi de coneixements regionals creuats de solucions de gestió de plagues integrades (IPM) intel·ligents per a agricultors i assessors. L'objectiu és estimular el flux de coneixement en els sistemes regionals de coneixement agrícola i innovació (AKISS) a tota la UE i connectar-los en el potencial innovador de les metodologies tecnologies dagricultura de precisió i anàlisi de dades.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>Les Gallines de Millors Pràctiques (BPH) prepararan i proporcionaran suport pràctic als productors d'ous per encoratjar-los a passar de sistemes de gàbies a sistemes sense gàbies. Això s'aplica tant a la cria de gallines ponedores com al manteniment de gallines ponedores en el període de producció. resums de pràctiques) La BPH organitzarà esdeveniments de difusió dirigits als Estats membres amb un alt percentatge de sistemes de gàbies per augmentar l'aplicació de sistemes d'allotjament sense gàbies als Estats membres objectiu (Espanya, Polònia, Portugal i Bèlgica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant d'alternative casing for sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>En aquest projecte, desenvoluparem un enfocament integrat per lluitar contra els principals desafiaments de salut en la producció de fongs (fongs i bacteris paràsits). Amb el desenvolupament d'un sòl d'embolcall enriquit amb microbiota, disminuirem la necessitat de pesticides i contribuirem a millorar la productivitat, la sostenibilitat i la rendibilitat del sector europeu dels bolets.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multiactor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir i presentar les millors pràctiques existents i els resultats de la investigació; Augmentar l'aplicació de noves tecnologies eficaces en funció dels costos mitjançant la millora de la transferència activa de coneixements entre professionals i investigadors; Mobilitzar més biomassa i crear noves oportunitats comercials a les zones rurals millorant i enfortint la connexió entre la pràctica i la ciència; Aplicar un enfocament multidisciplinari i multiactor; Oferir un canal per al flux bidireccional dinformació, noves idees i tecnologies; Assenyalar les necessitats identificades i els elements empresarials rellevants per als professionals; Promoure la bioeconomia i el desenvolupament rural mitjançant noves iniciatives de base biològica</t>
   </si>
   <si>
     <t>Xarxa AgriFoodTe: Xarxa de Coneixement i Innovació Agroalimentari de Terol</t>
   </si>
   <si>
     <t>Xarxa per accelerar la innovació al sector agroalimentari per afavorir la transició ecològica, digital i cap a una bioeconomia circular a la regió de Terol</t>
   </si>
   <si>
-    <t>Associació Clúster Agroalimentari De Navarra(NAGRIFOOD)</t>
-[...10 lines deleted...]
-  <si>
     <t>Associació Espanyola de la Indústria de Forn, Brioixeria i Pastisseria (ASEMAC)</t>
   </si>
   <si>
     <t>Organització professional de caràcter sectorial</t>
   </si>
   <si>
     <t>Associació de Fabricants de Pinsos Compostos de Castella i Lleó (ASFACYL)</t>
   </si>
   <si>
     <t>Associació professional de fabricants de pinsos compostos de Castella i Lleó</t>
   </si>
   <si>
     <t>Plataforma Espanyola Tecnològica i d'Innovació en Biocircularitat (BIOPLAT)</t>
   </si>
   <si>
     <t>Organització nacional sense ànim de lucre que fomenta el desenvolupament sostenible de la biomassa i de la bioeconomia</t>
   </si>
   <si>
     <t>Plataforma Tecnològica de Biotecnologia Vegetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Associació publicoprivada, liderada pel sector empresarial, que reuneix entitats del sector agroalimentari amb interès en innovació vegetal</t>
   </si>
   <si>
     <t>Confederació Espanyola de Forn, Pastisseria, Brioixeria i Afins (CEOPPAN)</t>
   </si>
   <si>
     <t>Associació Patronal, sense ànim de lucre, Associacions i Gremis de fabricants i expenedors de pa, pastisseria, brioixeria i afins, d'àmbits geogràfics provincial i local, així com empreses individuals de tot el territori nacional.</t>
   </si>
   <si>
+    <t>Confederació Espanyola de Fabricants d'Aliments Compostos per a animals (CESFAC)</t>
+  </si>
+  <si>
+    <t>Plataforma tecnològica per a la gestió conjunta de la seguretat alimentària en la nutrició animal</t>
+  </si>
+  <si>
+    <t>ECONOMIA CIRCULAR - Plataforma que integra altres plataformes d´economia circular</t>
+  </si>
+  <si>
+    <t>Dinamitzar línies i acció, definir la contribució de les plataformes tecnològiques i d'innovació espanyola a la transició cap a una economia circular, eines per al foment de la cooperació a la R+D+i</t>
+  </si>
+  <si>
+    <t>EIT-FOOD</t>
+  </si>
+  <si>
+    <t>Plataforma HUB que promou la innovació, educació, emprenedoria i participació pública</t>
+  </si>
+  <si>
+    <t>Elika</t>
+  </si>
+  <si>
+    <t>Plataforma de divulgació de recerca, avenços i normativa al País Basc en matèria de seguretat alimentaria, alimentació saludable, alimentació sostenible, agricultura, ramaderia, pesca, alimentació animal i indústria alimentària</t>
+  </si>
+  <si>
+    <t>FEDIMA</t>
+  </si>
+  <si>
+    <t>Plataforma de divilgació d´informació d´interès fornera i contacte entre FEDIMA i els socis</t>
+  </si>
+  <si>
     <t>Associació Aragonesa d'Agricultura de Conservació</t>
   </si>
   <si>
     <t>L´Associació és una entitat que aglutina agricultors, tècnics, investigadors, centres formatius i empreses, que estan interessades en fomentar i divulgar la tècnica de l´Agricultura de Conservació</t>
   </si>
   <si>
-    <t>Confederació Espanyola de Fabricants d'Aliments Compostos per a animals (CESFAC)</t>
-[...28 lines deleted...]
-  <si>
     <t>INAS DE Agroalimentària</t>
   </si>
   <si>
     <t>Centre privat de recerca amb un experimentat equip de professionals especialitzats en activitats de recerca per a la realització de projectes propis i prestació de serveis on abasta les diferents baules de la cadena alimentària des de la producció primària, fins al processat i la presentació dels productes de consum.</t>
   </si>
   <si>
     <t>PLATAFORMA TECNOLÒGICA ESPANYOLA DE LOGÍSTICA INTERMODALITAT I MOBILITAT (LOGISTOP)</t>
   </si>
   <si>
     <t>Espai de treball multidisciplinar i interterritorial en l'àmbit de la innovació logística compost per tots els actors implicats a la cadena de subministrament, a més d'universitats, centres tecnològics, associacions i consultores especialitzades</t>
   </si>
   <si>
     <t>Plataforma Tecnològica Espanyola d'Envàs i Embalatge (PACKNET)</t>
   </si>
   <si>
     <t>Plataforma que funciona de xarxa de cooperació científica i tecnològica entre els agents de la cadena de l'evans i l'embalatge</t>
   </si>
   <si>
     <t>Plants For The Future</t>
   </si>
   <si>
     <t>Plataforma de divulgació de projectes, investigació, activitats, col·laboradors i grups de treball del grup</t>
   </si>
   <si>
     <t>Plataforma Tecnològica De Sanitat Animal, VET+I</t>
@@ -1431,150 +1437,150 @@
   <si>
     <t>Associació per al Desenvolupament Rural d'Andalusia (ARA)</t>
   </si>
   <si>
     <t>Fòrum de col·laboració i interlocució on hi ha representats tots els grups de desenvolupament rural d'Andalusia, promotors de l'activitat i generació d'ocupació</t>
   </si>
   <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook és una plataforma de bones pràctiques per a agricultors i silvicultors. Tot el contingut de la biblioteca procedeix de projectes de recerca de Horizon.</t>
   </si>
   <si>
     <t>Xarxa de Desenvolupament Rural de Castella i Lleó</t>
   </si>
   <si>
     <t>Associació que agrupa i coordina un important nombre de grups que estan gestionant programes de desenvolupament rural - LEADER i PRODER - a Castella i Lleó.</t>
   </si>
   <si>
     <t>Xarxa Espanyola de Desenvolupament Rural (REDR)</t>
   </si>
   <si>
     <t>Xarxa Espanyola de Desenvolupament Rural (REDR) és una associació sense ànim de lucre la missió principal de la qual és promoure un model de desenvolupament rural integral i sostenible, millorar la qualitat de vida de la població rural i posar en valor la importància dels territoris rurals per al conjunt de la societat. REDR ofereix un espai comú per al medi rural i els seus habitants, un lloc on traslladar les seves necessitats i inquietuds i fer-ne sentir la veu.</t>
   </si>
   <si>
+    <t>Xarxa d'Oficines de Transferència del Coneixement (Xarxa OTC)</t>
+  </si>
+  <si>
+    <t>Xarxa d'oficines de transferència de resultats de recerca de les universitats espanyoles.</t>
+  </si>
+  <si>
+    <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
+  </si>
+  <si>
+    <t>La Plataforma Tecnològica Europea de Cria i Reproducció d'Animals de Granja (FABRE TP) és un fòrum liderat per instituts de recerca i el món acadèmic que col·labora amb el sector privat i ofereix una plataforma per definir les prioritats de recerca en cria, genètica i reproducció animal, per tal d'impulsar la sostenibilitat, la competitivitat i la resiliència de tots.</t>
+  </si>
+  <si>
+    <t>Agroxef</t>
+  </si>
+  <si>
+    <t>Transferència de tecnologia i digitalització dels processos de comercialització directa per a la comercialització dels aliments produïts per petits productors agrícoles i ramaders al sector de l'hostaleria i la restauració nacional.</t>
+  </si>
+  <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrònim en anglès per a Transferència de Tècniques INNOvadores per a la pràctica sostenible de la FERTirrigació), és una xarxa d'intercanvi del coneixement per facilitar la millora de la pràctica de la fertirrigació, adequant-la a les exigències ambientals i normatives europees emparades a la Directiva Marc de l'Aigua i en les que vetllen per la a les zones declarades vulnerables de contaminació d'aqüífers per nitrats.</t>
   </si>
   <si>
-    <t>Xarxa d'Oficines de Transferència del Coneixement (Xarxa OTC)</t>
-[...14 lines deleted...]
-    <t>Transferència de tecnologia i digitalització dels processos de comercialització directa per a la comercialització dels aliments produïts per petits productors agrícoles i ramaders al sector de l'hostaleria i la restauració nacional.</t>
+    <t>BovINE</t>
+  </si>
+  <si>
+    <t>BovINE (Xarxa Europea d'Innovació en Carn de Boví) va abordar els urgents reptes de sostenibilitat que enfronten els productors de carn de boví reunint ramaders, organitzacions ramaderes, assessors i investigadors per desenvolupar conjuntament innovacions pràctiques que poguessin implementar-se a les explotacions ramaderes europees. BovINE es va establir a 10 Estats membres i es va centrar exclusivament en les necessitats de les 255.000 explotacions que conformen el sector carni boví de la UE.</t>
+  </si>
+  <si>
+    <t>EU PiG</t>
+  </si>
+  <si>
+    <t>La xarxa inclou una varietat de socis, des de grups de productors de porcs fins a investigadors i assessors econòmics, connectant els productors de porcs amb les darreres ciències, tècniques i tecnologies de cria. Hi ha quatre temes clau del project: Gestió de la salut, Qualitat de la carn, Benestar animal, Producció de precisió.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>El projecte cerca la creació d‟una xarxa europea de grups d‟innovació per facilitar l‟intercanvi i la cocreació de coneixements entre agricultors, empreses, investigadors i assessors a través de la recopilació de material d‟usuaris finals i el desenvolupament de noves eines adaptades a les necessitats d‟agricultors i empreses.</t>
   </si>
   <si>
     <t>EuroDairy</t>
   </si>
   <si>
     <t>EuroDairy recolza el desenvolupament i la comunicació de la innovació basada en la pràctica en la producció lletera centrant la seva activitat en quatre qüestions clau: Cura dels animals; Resiliència socioeconòmica; Eficiència de recursos; La integració de la producció de llet amb els objectius de biodiversitat</t>
   </si>
   <si>
     <t>Legumes Translated</t>
   </si>
   <si>
     <t>El projecte es basa en la creació de xarxes entre pagesos i altres innovadors i científics en grups d'actors per recopilar i validar el coneixement rellevant basat en la investigació</t>
   </si>
   <si>
-    <t>BovINE</t>
-[...14 lines deleted...]
-    <t>El projecte cerca la creació d‟una xarxa europea de grups d‟innovació per facilitar l‟intercanvi i la cocreació de coneixements entre agricultors, empreses, investigadors i assessors a través de la recopilació de material d‟usuaris finals i el desenvolupament de noves eines adaptades a les necessitats d‟agricultors i empreses.</t>
+    <t>Xarxa Riojana de Desenvolupament Rural</t>
+  </si>
+  <si>
+    <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a La Rioja. També compta amb una secció de recursos, on es poden trobar materials i guies útils per al desenvolupament rural a la regió, i un catàleg de productes i serveis de les zones rurals de La Rioja</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de Malta</t>
+  </si>
+  <si>
+    <t>A Malta, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de Romania</t>
+  </si>
+  <si>
+    <t>A Romania, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d'uns Acords d'associació, que són plans estratègics en què es descriuen els objectius i les prioritats d'inversió de cada país.</t>
+  </si>
+  <si>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork és un projecte col·laboratiu europeu per a l'intercanvi i la transferència de coneixements innovadors entre les regions europees de cultiu del vi per augmentar la productivitat i la sostenibilitat del sector. Durant 3 anys, 11 socis de 7 països europeus intercanviaran el seu coneixement sobre dues malalties importants a vinyes: malalties del tronc de vinya i flavesència dorée. L‟enfocament del projecte es basa en les interaccions entre una xarxa d‟agents facilitadors, grups de treball regionals i dos grups de treball científics. Aquest enfocament participatiu permetrà la transferència de resultats de la ciència i el coneixement pràctic als materials adaptats als usuaris finals.</t>
+  </si>
+  <si>
+    <t>DISARM</t>
+  </si>
+  <si>
+    <t>DISARM és una col·laboració entre agricultors, veterinaris, serveis d'assessorament, acadèmics i indústria per difondre solucions innovadores per al maneig de la resistència als antibiòtics en la producció ramadera per alleujar l'amenaça de la resistència als antibiòtics. La xarxa intercanviarà enfocaments innovadors entre indústries i països per compartir les millors</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN és una xarxa temàtica de nitrogen i fòsfor que recopila coneixements sobre tecnologies, productes, aplicacions i pràctiques de fertilitzants d'origen biològic recuperats, llestos per al seu ús, per a benefici dels professionals agrícoles. El projecte se centra a connectar resultats innovadors, competitius i comercialment llestos per utilitzar-los, derivats de programes científics aplicats d'alta maduresa investigadora i pràctiques industrials comunes.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE se centra en projectes de reutilització d'aigua a Europa mitjançant la reutilització d'aigües residuals tractades a l'agricultura</t>
   </si>
   <si>
     <t>BEST4SOIL</t>
   </si>
   <si>
     <t>Xarxa de professionals creada per compartir coneixements sobre la prevenció i el control de les malalties edàfiques</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUWANU EUROPE se centra en projectes de reutilització d'aigua a Europa mitjançant la reutilització d'aigües residuals tractades a l'agricultura</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoria, Auditories, Analítica i Formació al sector de la seguretat alimentària</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organització professional sense ànim de lucre formada per empreses dedicades a la producció de llevat per a nutrició i salut, panificació i fermentació</t>
   </si>
   <si>
     <t>XIL.ORG</t>
   </si>
   <si>
     <t>Plataforma de Recerca, Transferència del coneixement, esdeveniments i notícies relacionades al sector agroalimentari</t>
   </si>
   <si>
     <t>GAL Desenvolupament rural i pesquer d'Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tasca del grup és la gestió d'estratègies i projectes de desenvolupament rural i pesquer locals, i la tasca més important per recursos i dedicació és les Estratègies de Desenvolupament Local Participatiu rural i pesquera, cofinançat entre fons europeus (FEADER i FEMP) i nacionals</t>
   </si>
@@ -1935,1455 +1941,1455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C260"/>
+  <dimension ref="A1:C261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C260"/>
+      <selection activeCell="A1" sqref="A1:C261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2787.605" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
@@ -3394,1462 +3400,1473 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>386</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>394</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>400</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>408</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>416</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>474</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>480</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>522</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>523</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>