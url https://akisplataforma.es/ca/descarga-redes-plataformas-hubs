--- v3 (2026-05-02)
+++ v4 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformes i xarxes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Tipus</t>
   </si>
   <si>
     <t>Descripció</t>
   </si>
   <si>
     <t>Xarxa OMIPERBIO</t>
   </si>
   <si>
     <t>Xarxa</t>
   </si>
   <si>
     <t>Xarxa de 6 centres tecnològics en àmbits complementaris per incrementar l'aplicació de tecnologies òmiques a l'obtenció de nous ingredients i aliments funcionals desenvolupats amb processos innovadors per modular positivament diversos microbiomes (intestinal humà, dèrmic humà, ruminal animal) i millorar-ne la qualitat alimentària, la salut humana i animal. Integrants de la Xarxa: Associació Empresarial de Recerca Centre Tecnològic Nacional de la Conserva – CTNC Fundació Centre Tecnològic de Recerca Multisectorial- CETIM Centre Tecnològic de Cereals de Castella i Lleó– CETECE Centre Tecnològic de l'Olivar i de l'Oli – CITOLIVA GOe Basque Culinary Center – GOe Associació de Recerca de la Indústria Tèxtil i Cosmètica ‐ AITEX La iniciativa forma part de la Xarxa Cervera OMIPERBIO, finançada pel Centre per al Desenvolupament Tecnològic Industrial (CDTI) a través del Ministeri de Ciència, Innovació i Universitats, dins dels ajuts destinats a Centres Tecnològics d'Excel·lència “Cervera” del Pla Estatal de Recerca Científica i Tècnica i d'Innovació 2024-2010</t>
   </si>
   <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
@@ -218,56 +218,50 @@
   <si>
     <t>Xarxa d'informació ambiental d'Andalusia</t>
   </si>
   <si>
     <t>La Conselleria de Sostenibilitat i Medi Ambient de la Junta d Andalusia és l organisme responsable de garantir el dret d accés a la informació ambiental a Andalusia. Concretament el Decret 170/2024, de 26 d'agost pel qual s'estableix la seva estructura orgànica, determina que la Secretaria General de Medi Ambient i Canvi Climàtic és l'encarregada de l'organització, gestió, estructuració i funcionament de la Xarxa d'Informació Ambiental (REDIAM), per a la integració i difusió de tota la informació alfanumèrica, gràfica o de qualsevol productors d'informació ambiental a la comunitat autònoma, per ser utilitzada en la gestió, la investigació, la difusió pública i la presa de decisions, així com l'establiment de les línies d'actuació de la Conselleria en matèria de producció d'informació estadística i cartogràfica.</t>
   </si>
   <si>
     <t>Xarxa ROENA</t>
   </si>
   <si>
     <t>Arran de l'aprovació d'una sèrie de projectes de la CICYT relacionats amb la utilització d'inhibidors de la nitrificació com a eina per reduir les pèrdues de N a l'atmosfera ia les aigües, i seguint la proposta de coordinació per part del MCyT, es va tenir una primera reunió a Pamplona, on va sorgir la idea per primera vegada de crear una Xarxa Temàtica. Posteriorment es van fer altres reunions a Lleida i Madrid on es va acordar presentar-se a la Convocatòria d'Accions Especials del MCyT. Al gener del 2002 es va presentar el Projecte de creació de la Xarxa amb el suport de gran part de les firmes dels allí reunits i al setembre de 2002 va ser finalment aprovada. Entenem que aquesta aprovació constitueix un reconeixement oficial de l'existència de la Xarxa per part del Ministeri de Ciència i Tecnologia. Aclariments: La xarxa temàtica no té finalitats lucratives. No disposa de fons per a l'assistència dels participants a les reunions, només es poden arbitrar petits ajuts per facilitar-ne l'execució.</t>
   </si>
   <si>
     <t>Ramaderes en Xarxa</t>
   </si>
   <si>
     <t>Projecte que neix davant la necessitat de reivindicar l'espai de la dona al món ramader. El col·lectiu que vol trencar amb aquesta imatge masculinitzada de la ramaderia extensiva i superar la discriminació social, institucional i professional que pateixen. «Tant les aprenentes de pastores nouvingudes a la Serra com les mestres ramaderes amb diverses generacions de pasturatge a l'esquena parlem un mateix llenguatge i, sobretot, tenim clar què és el que volem canviar: volem passar de la permanent invisibilitat a primera fila, volem tenir veu allà on es decideixen les coses importants, volem trencar pasturatge, volem que se'ns respecti com a dones ramaderes, volem superar la discriminació familiar, social, administrativa i professional que patim, volem canviar l'excessiva burocràcia, volem compartir amb els homes les feines de casa i superar aquesta pluriocupació obligada que, com a dones, totes patim. Volem canviar.</t>
   </si>
   <si>
     <t>Xarxa Municipal Ramader-Càrnica</t>
   </si>
   <si>
     <t>En defensa del major sector de la producció agrària nacional i la primera indústria alimentària. Una plataforma que aspira a convertir-se en un fòrum de trobada entre el sector privat i municipis, fomentant l'acció i la col·laboració publicoprivada i que tingui com a intenció reconèixer la important tasca de la cadena per afrontar els reptes demogràfics i econòmics que hem d'afrontar com a país.</t>
   </si>
   <si>
-    <t>REDIGA</t>
-[...4 lines deleted...]
-  <si>
     <t>Pastoreig en xarxa</t>
   </si>
   <si>
     <t>És una iniciativa de la nostra filial Red Eléctrica per controlar la vegetació sota les esteses de la xarxa de transport amb ramaderia extensiva pasturejada. La iniciativa respon al nostre compromís de fer compatibles les nostres instal·lacions amb la natura i el medi rural, convertint-les en corredors ecològics i reduint-se així la fragmentació dels hàbitats.</t>
   </si>
   <si>
     <t>Xarxa d'Agroecologia en Acció</t>
   </si>
   <si>
     <t>La Xarxa d'Agroecologia en Acció comença amb la intenció de posar en contacte els diferents projectes de base agroecològica i pagesa que s'estan desenvolupant a tot l'estat, per ajudar a coordinar el sector, plantejar solucions a necessitats comunes i consolidar els projectes. Des d'Ecologistes en Acció, fa anys que treballem l'Agroecologia com una proposta vàlida i de gran potencial per enfrontar els reptes ecològics i socials de futur per al medi rural, generats pel sistema alimentari industrial i globalitzat. A més, moltes persones militants i simpatitzants de l'Agroecologia ens hem embarcat en projectes d'aquest tipus, sobretot en models a escala camperola, trobat moltes dificultats per establir-nos i mantenir-nos. El desenvolupament de projectes amb base a les cures, no tenen un suport adequat en el model capitalista i patriarcal actual. Situar les cures al centre (la cura de la terra i la cura de nosaltres) fa que sigui complicat assentar els nostres projectes. Amb el pas dels anys molts projectes han caigut o transformat, però cada cop són més els que segueixen naixent i que resisteixen, perquè volem i apostem per un altre model de desenvolupament socioeconòmic respectuós amb el medi, amb les persones i amb el futur del planeta.</t>
   </si>
   <si>
     <t>Xarxa pagesa per a l'agricultura del carboni</t>
   </si>
   <si>
     <t>Impulsem una xarxa camperola per ajudar a difondre noves maneres de fer i entendre la producció d'aliments. I és que tenim la seguretat que el sector primari necessita un canvi d'estratègies agronòmiques que afavoreixin la recuperació del sòl, la seva autofertilitat i la seva conservació, alhora que la viabilitat econòmica es creixi. La nostra associació vol impulsar la formació i l'intercanvi de coneixements i experiències relacionades amb allò que ens agrada anomenar agricultura biològica del carboni. El nom 'bio-lògica' integra la biologia més lògica que hi ha: el model de la natura. Ja coneixem diferents iniciatives particulars al nostre país i en països veïns que experimenten i busquen tècniques agronòmiques que afavoreixen la recuperació del sòl, la seva autofertilitat i la seva conservació. Aquestes finques estan demostrant la seva viabilitat econòmica i per això s'estan convertint en referents en el seu àmbit. Amb la creació d‟aquesta xarxa afavorim l‟intercanvi d‟informació, experiències i dificultats entre els integrants de la xarxa per fer front als reptes que han d‟encarar l‟agricultura: la crisi ambiental, climàtica i energètica, la crisi de subministraments (fertilitzants, llavors, etc), i la pròpia subsistència del sector.</t>
   </si>
   <si>
     <t>Xarxa d'Àrees Pasto-Cortafocs d'Andalusia (RAPCA)</t>
   </si>
   <si>
     <t>Xarxa enfocada a l'ús de bestiar en règim de pasturatge controlat per eliminar el combustible vegetal de les zones de tallafocs i mantenir les infraestructures de cara a la prevenció d'incendis forestals . Un equip tècnic s'encarrega del funcionament d'aquesta xarxa, determinant les zones més apropiades en coordinació amb l' INFOCA i seleccionant, sota criteris tècnics estrictes, els ramaders per posteriorment valorar-ne l'acció. Els beneficis de la RAPCA : Funció preventiva Representa una tasca essencial per preservar les nostres muntanyes davant del foc no només pel manteniment d'àrees tallafocs, sinó a més per la vigilància que suposa la presència de pastors al territori. Redueix l'acumulació de material combustible Exerceix una funció clau per a la silvicultura preventiva en zones de difícil accés Millores ambientals Augmenta la biodiversitat, contribueix a la dispersió de les llavors, millora l'estructura del sòl i redueix l'erosió i la desertització Contribució al medi rural Es reconeix la tasca del pastor Contribueix al desenvolupament rural sostenible ia la fixació de la població rural Potencia l'ús de races autòctones i l'obtenció de productes de qualitat</t>
   </si>
   <si>
     <t>LAURUS</t>
@@ -330,51 +324,51 @@
     <t>Xarxa temàtica que pretén millorar el flux dinformació i coneixements i augmentar la capacitat dels forestals i agricultors en matèria de resiliència del paisatge. ResAlliance promou iniciatives interactives de múltiples parts interessades en dos nivells: LandNet i LandLab</t>
   </si>
   <si>
     <t>Fundació d'Innovació i Transferència Agroalimentària d'Aragó (FITA)</t>
   </si>
   <si>
     <t>La Fundació d'Innovació i Transferència Agroalimentària d'Aragó (FITA) pretén reforçar la innovació i transferència del coneixement al sector agroalimentari i ambiental per donar resposta als desafiaments econòmics, ambientals i socials d'agents públics i privats ia la societat en general. la innovació col·laborativa del sector agrari, agroalimentari i forestal</t>
   </si>
   <si>
     <t>Xarxa d'Espais Test Agraris (RETA)</t>
   </si>
   <si>
     <t>Xarxa de referència en el procés de canvi de paradigma al món rural per a entitats comunitàries, públiques i privades, que es comprometen amb enfocaments innovadors, creatius i honestos, facilitant els processos d'incorporació progressiva de nous agents al sector agrari. Un espai test agrari és un programa de facilitació dels processos progressius d‟instal·lació de nous agents al sector agrari, coordinat mitjançant una governança estructurada i consensuada amb tots els agents implicats; amb l'objectiu d' acompanyar persones emprenedores amb poca experiència agrària , que vulguin desenvolupar un projecte agrícola, ramader o forestal en un entorn de prova . L'espai test agrari s'estructura amb un suport legal, un suport físic i un suport integral que asseguren la realització del test d'activitat per part de la persona tèster.</t>
   </si>
   <si>
     <t>INCREDIBLE - Innovation networks of cork, resins and edibles in the mediterranean basin</t>
   </si>
   <si>
     <t>INCREDIBLE aborda la bretxa entre la investigació existent i el coneixement de la innovació sobre sistemes de serveis per a PFNM a la Mediterrània. En particular, INCREDIBLE vincula el coneixement i fomenta la col·laboració entre diferents grups de parts interessades, desenvolupa models de negoci innovadors i millor l'experiència a les regions rurals per desenvolupar estratègies econòmiques inclusives. INCREDIBLE pretén: Crear i estimular les xarxes d'innovació (iNets) interregionals i multilaterals. Accelerar els fluxos de coneixement i l'assimilació de coneixements per donar suport a la innovació als PFNM. Contribuir a la innovació social i empresarial a través de la divulgació i activitats dabast selectiu i de multiplicadors específics.</t>
   </si>
   <si>
     <t>Xarxa de Selvicultura Adaptativa al Canvi Climàtic (SILVADAPTNET)</t>
   </si>
   <si>
     <t>La Xarxa neix com a mitjà per unificar els resultats obtinguts pels diferents grups de recerca intentant donar respostes clares sobre les pertorbacions i problemàtiques associades al canvi climàtic , i així ajudar en la generació de nous criteris per gestionar la forest . L' objectiu fonamental és la integració de diferents grups de recerca en silvicultura adaptativa al canvi climàtic , contribuint amb coneixements, metodologies i amb lloc experimentals actius, per al desenvolupament d'un marc de gestió forestal adaptativa de base ecohidrològica generalitzable a tot el territori peninsular. La Xarxa Silvadapt.net compta amb un total de 34 parcel·les de seguiment de masses naturals i silvicultura davant del canvi climàtic, repartides entre els principals tipus fitoclimàtics presents a Espanya, així com amb una representació dels tipus de massa més característics del nostre entorn natural. 
-      Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
+        Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
   </si>
   <si>
     <t>Xarxa d'Horts Urbans de Madrid</t>
   </si>
   <si>
     <t>La Xarxa d'Horts Urbans de Madrid és una iniciativa impulsada per ciutadans que es dediquen a l'agricultura comunitària a Madrid. La creació de la Xarxa va sorgir per visibilitzar l'agricultura urbana madrilenya, per donar resposta a les necessitats de les hortes urbanes de rebre suport mutu i compartir coneixements, experiències, insums, etc. Un dels objectius de la xarxa és crear un punt de trobada entre les iniciatives d‟agroecologia comunitària a la nostra ciutat i avançar cap a un model de ciutat més amable que s‟interessi per temes com l‟educació ambiental, la sobirania alimentària, els canals talls de distribució de productes, els grups de consum, la mobilitat sostenible, l‟agrocompostatge, etc.</t>
   </si>
   <si>
     <t>EIP-AGRI</t>
   </si>
   <si>
     <t>Plataforma per a la promoció de xarxes de treball europees, projectes, investigació i divulgació d'esdeveniments i innovació</t>
   </si>
   <si>
     <t>Xarxa d'Impuls a la Petita Transformació Alimentària (RITA)</t>
   </si>
   <si>
     <t>La innovació i la relocalització són aspectes fonamentals per a la viabilitat de petites i mitjanes empreses i persones que es dediquen a la transformació d'aliments. Obradors compartits, petits escorxadors i sales d'especejament i altres instal·lacions adaptades a processos artesanals ia petita escala són iniciatives innovadores i, en molts casos, pioneres per al desenvolupament sostenible del sector de la petita i mitjana producció. Aquestes pràctiques innovadores aborden aspectes tècnics importants, però també aspectes socials o de gestió i governança que són necessaris, entre altres qüestions, per oferir una alimentació saludable, aconseguir preus justos o influir positivament en l'ocupació rural. La Xarxa d'Impuls a la Petita Transformació Alimentària cerca afavorir un ecosistema de suport per als qui transformen aliments a petita i mitjana escala, i millorar l'accés de la població a aliments saludables i de qualitat , respectuosos amb el medi ambient i justos amb les persones que els produeixen i el desenvolupament socioeconòmic del medi rural. RITA és un projecte impulsat per 6 entitats amb àmplia trajectòria en iniciatives per al desenvolupament de sistemes alimentaris territorialitzats, l'articulació de processos col·lectius i l'impuls de l'agroecologia: ARCA (Associació d'Iniciatives Rurals i Marítimes de Catalunya), Germinant, Extremadura Alimenta, Sindicat Labrego Galego, SEAE ( ISEC-UCO (Institut de Sociologia i Estudis Camperols – Grup PAIDI SEJ 179 de la Universitat de Còrdova).</t>
   </si>
   <si>
     <t>RAIA - Xarxa de Suport a la Innovació Rural</t>
   </si>
   <si>
     <t>El projecte RAIA busca crear una xarxa a la regió Alentejo-Algarve-Andalusia que permeti dotar tant les administracions públiques com el teixit associatiu, les empreses i la ciutadania en general de les eines necessàries per impulsar la innovació agrària a l'espai rural , transformant la zona transfronterera de La Raya en un territori amb noves oportunitats de negoci i . La innovació es considera un motor del desenvolupament rural que estableix avantatges competitius, per la qual cosa constitueix una de les principals característiques de la futura xarxa.</t>
   </si>
@@ -819,122 +813,122 @@
   <si>
     <t>Xarxa de Municipis per l'Agroecologia</t>
   </si>
   <si>
     <t>L'objecte de la Xarxa és la construcció, mitjançant l'intercanvi d'experiències, coneixements, dades, informacions i projectes, de sistemes alimentaris locals respectuosos amb el medi ambient, sostenibles, inclusius, resilients, segurs i diversificats que assegurin menjar saludable, sostenible i accessible al conjunt de la població, i que potenciïn l'ocupació local, en línia amb les perspectives de la perspectiva.</t>
   </si>
   <si>
     <t>Platafoma SynergyNuts</t>
   </si>
   <si>
     <t>Espai per a la formació, difusió i innovació en tots els aspectes relacionats amb els fruits secs en tanca</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>La Xarxa d'Innovació en Fertilització (Fertilisation Innovation Network, FIN) és una xarxa tècnica basada en enfocaments nous i efectius que cobreixen els reptes principals que condueixen a la creació d'un Pla de Gestió Sostenible de Nutrients. La FIN està integrada per 3 subxarxes transnacionals especialitzades (FIN-agricultura de precisió, FIN-qualitat del sòl, FIN-fetilitzants de base biològica) en les quals assessors capacitats recopilaran Bones Pràctiques (BP) i Innovacions de Recerca (RI) sobre l'ús òptim de fertilitzants. viabilitat sistèmica de les BP i les RI. Pots consultar un fulletó del projecte en anglès fent clic aquí.</t>
   </si>
   <si>
     <t>Plataforma tecnològica Aula de Productes Làctics i Tecnologies Alimentàries</t>
   </si>
   <si>
     <t>Formació especialitzada i serveis tecnològics avançats a empreses i entitats del sector lacti i alimentari</t>
   </si>
   <si>
+    <t>Food For Life</t>
+  </si>
+  <si>
+    <t>Plataforma que fomenta la transmissió dels avenços de recerca, científics i tecnològics a través de la col·laboració publicoprivada dels principals agents sectorials agroalimentaris en relació amb la R+D+ii la detecció de noves demandes en l'àmbit dels Reptes de la Societat, assegurant la competitivitat i el creixement del sector agroalimentari espanyol.</t>
+  </si>
+  <si>
     <t>BIOVAL</t>
   </si>
   <si>
     <t>BIOVAL engloba com a sector BIO la Biotecnologia, la Biomedicina i la Bioeconomia, aplicades a la salut, l'agroalimentació i la sostenibilitat mediambiental per impulsar el desenvolupament i la competitivitat del teixit empresarial del Sector Biotec per posicionar els seus associats al mapa internacional.</t>
   </si>
   <si>
-    <t>Food For Life</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Subministraments, informació i assessorament per a cerveseries</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries comunitat valenciana</t>
   </si>
   <si>
     <t>Plataforma de representació institucional, foment cooperatiu, formació, comunicació i representació empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma de divulgació d´innovació en recerca, experiències en diferents produccions i actualització de normativa</t>
   </si>
   <si>
     <t>Plataforma TERRA</t>
   </si>
   <si>
     <t>Plataforma Terra és una comunitat oberta i participativa de productors, empreses i desenvolupadors de tecnologia</t>
   </si>
   <si>
     <t>Xarxa Nacional de Granges Típiques (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial d'informació i assessorament per a l'avaluació de polítiques i estratègies sectorials i productives i la simulació d'aquest impacte a tots els nivells</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF és una xarxa d'infraestructures de prova i validació a Europa que recolza les empreses de tecnologia agroalimentària perquè desenvolupin productes amb solucions d'IA i robòtica en instal·lacions del món real</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan water partnership (CWP) és una associació estratègica sense ànim de lucre tipus clúster, formada per empreses i centres de coneixement que operin al sector de l'ús sostenible de l'aigua. CWP promou projectes i col·laboracions multinivell, orientades a aconseguir solucions innovadores a les necessitats globals d'aigua de qualitat a qualsevol lloc del món i aplicables a múltiples sectors</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, Clúster per a l'ús eficient de l'aigua que ofereix solucions als desafiaments de la seguretat hídrica per contribuir a construir un futur sostenible i resilient sota principis de l'economia circular i la societat intel·ligent. Objectius: Contribuir a les polítiques públiques i ser un referent a Aragó en l'àmbit del coneixement i innovació al sector de l'aigua.|Identificar les necessitats i capacitats formatives i desenvolupar un sistema d'atracció de talent.|Suport en el desenvolupament de projectes i vehicle de valorització dels resultats de la innovació promovent l'aplicació de solucions innovadores.|Visibilització</t>
   </si>
   <si>
+    <t>Avanis</t>
+  </si>
+  <si>
+    <t>Plataforma per crear connexions entre persones del sector agroalimentari per sumar coneixements, seguir aprenent i fer créixer el sector dia a dia, convertint-lo en un de més competitiu, més sostenible i més innovador.</t>
+  </si>
+  <si>
     <t>EU4Advice</t>
   </si>
   <si>
     <t>EU4Advice treballa per crear una xarxa d'assessors, responsables polítics, investigadors i agricultors de l'SFSC (Short Food Supply Chains-Canals curts de subministrament d'aliments), que treballin junts per aconseguir una configuració organitzativa eficaç de l'AKIS. Aplicant els principis del model d'innovació interactiva es pretén impulsar el paper dels assessors com a catalitzadors del flux de coneixements de la investigació a la pràctica, mitjançant la creació d'una xarxa d'assessors de la UE amb coneixements i experiència en qüestions relacionades amb el sector de la ciència i la tecnologia i l'aplicació de mesures encaminades a la integració efectiva dels sistemes de assessors.</t>
   </si>
   <si>
-    <t>Avanis</t>
-[...4 lines deleted...]
-  <si>
     <t>Associació Food &amp; Agritech Europe (FATE)</t>
   </si>
   <si>
     <t>Associació que reuneix startups, empreses, organitzacions i professionals Agri&amp;Foodtech d'Europa per promoure la innovació, la col·laboració i el desenvolupament d'aquest sector</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark és una xarxa global sense ànim de lucre d'economistes, assessors, productors i especialistes agrícoles en sectors clau de les cadenes de valor agrícoles i hortícoles. Utilitzem mètodes estandarditzats internacionalment per analitzar les explotacions, els sistemes de producció i la seva rendibilitat. El nostre coneixement a nivell de granja es combina amb una anàlisi dels mercats internacionals de productes bàsics i les cadenes de valor. D'aquesta manera, podem proporcionar respostes científicament coherents i sòlidament fonamentades sobre qüestions estratègiques als responsables de la presa de decisions en matèria de política, agricultura i agroindústria. Agri Benchmark és una activitat apolítica i sense ànim de lucre. Les regles i valors de la xarxa es desenvolupen de mutu acord. Els mètodes i els resultats principals s'exposen a un procés continu d'assegurament de la qualitat i estan oberts a la discussió pública.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Associació de comerç de cereals i oleaginoses d'Espanya</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Organització empresarial d'àmbit nacional que agrupa les indústries farineres i semoleres d'Espanya Objectius: Prroporcionar serveis d'informació, assessorament, representació i defensa d'interessos comuns de les empreses associades per desenvolupar</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1011,194 +1005,194 @@
   <si>
     <t>Xarxa PAC de Finlàndia</t>
   </si>
   <si>
     <t>El desenvolupament rural el gestionen a Finlàndia de manera descentralitzada les comunitats autònomes del país per mitjà de 2 programes de desenvolupament rural (PDR), que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. LosPlan Estratègic estableixen les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què es refereixen. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC de Grècia</t>
   </si>
   <si>
     <t>A Grècia, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC d'Holanda</t>
   </si>
   <si>
     <t>Als Països Baixos, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC d'Hongria</t>
   </si>
   <si>
     <t>A Hungària, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
+    <t>Xarxa PAC de Polònia</t>
+  </si>
+  <si>
+    <t>A Polònia, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de Portugal</t>
+  </si>
+  <si>
+    <t>El desenvolupament rural el gestionen a Portugal d'una manera descentralitzada les comunitats autònomes del país per mitjà de tres Plans Estratègics, que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. els Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca.</t>
+  </si>
+  <si>
     <t>Xarxa PAC d'Itàlia</t>
   </si>
   <si>
     <t>El desenvolupament rural el gestionen a Itàlia de manera descentralitzada les comunitats autònomes del país per mitjà de 21 Plans Estratègics, que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. LosPlan Estratègic estableixen les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què es refereixen. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC de la República Txeca</t>
   </si>
   <si>
     <t>A la República Txeca, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d'uns Acords d'associació, que són plans estratègics en què es descriuen els objectius i les prioritats d'inversió de cada país.</t>
   </si>
   <si>
     <t>Agrosuite</t>
   </si>
   <si>
     <t>Plataforma web, que integra estació meteorològica IoT i de reg per a la palnificació d'activitats a les explotacions agràries</t>
   </si>
   <si>
     <t>Xarxa PAC de Letònia</t>
   </si>
   <si>
     <t>A Letònia, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC de Lituània</t>
   </si>
   <si>
     <t>A Lituània, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
-    <t>Xarxa PAC de Polònia</t>
-[...10 lines deleted...]
-  <si>
     <t>Xarxa PAC de Suècia</t>
   </si>
   <si>
     <t>El desenvolupament rural el gestionen a Suècia de manera descentralitzada les comunitats autònomes del país per mitjà d'un Pla Estratègic, que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Els Plans Estratègics estableixen les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què es refereixen. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa Valenciana de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a València. També compta amb una secció de recursos, on es poden trobar materials i guies útils per al desenvolupament rural a la regió, i un catàleg de productes i serveis de les zones rurals de València</t>
   </si>
   <si>
     <t>Xarxa PAC d'Espanya</t>
   </si>
   <si>
     <t>Plataforma que promou la creació de grups de treball sobre qüestions rellevants per al medi rural</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoria, Auditories, Analítica i Formació, al sector agroalimentari</t>
   </si>
   <si>
     <t>Xarxa-iCAT</t>
   </si>
   <si>
     <t>Xarxa d'innovació agroalimentària i rural de Catalunya</t>
   </si>
   <si>
+    <t>BIOFRUITNET</t>
+  </si>
+  <si>
+    <t>Aquest projecte se centra en fruites orgàniques de manzana, pedra i cítrics i té com a objectiu enfortir la competitivitat de la producció de fruites orgàniques europees</t>
+  </si>
+  <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>L'objectiu principal d'InnoSeta és establir una innovadora xarxa temàtica autosostenible en equips de polvorització, capacitació i aconsellar per contribuir a tancar la bretxa entre les noves solucions de protecció de cultius d'alta gamma disponibles, ja sigui comercial o de resultats de recerca aplicables, amb resultats de recerca aplicables, amb pràctiques agrícoles europees quotidianes. Això s'aconseguirà promovent un intercanvi efectiu d'idees i informació innovadores entre: investigació indústria serveis d'extensió i la comunitat agrícola perquè la investigació existent i les solucions comercials puguin comunicar-se àmpliament, alhora que captura les necessitats de nivell de base i idees innovadores "&amp;" de la comunitat agrícola.")</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable va treballar amb 14 grups d'innovació d'agricultors a 10 països. Les dades dels grups van mostrar una àmplia gamma de rendiments de cultius. Això indica una necessitat, però també una clara possibilitat de millores. Basat en la literatura científica i les aportacions dels agricultors, s'han reunit més de 100 materials amb solucions pràctiques a la plataforma de coneixement cultivable de Net Net (Farmknowledge.org). Els grups d'agricultors "&amp;" van avaluar formats i algunes solucions a la pràctica. Les seves experiències han estat documentades en vídeos i resums de pràctica. Els grups de pagesos van traduir materials que eren rellevants per a ells en el seu propi idioma. Es van dur a terme cursos e"&amp;"n línia presentant els materials als agricultors i assessors</t>
+  </si>
+  <si>
+    <t>Rosewood4.0</t>
+  </si>
+  <si>
+    <t>Rosewood4.0 recopilarà i estructurarà les millors pràctiques i innovació rellevants (BP &amp; amp; i) amb l'objectiu de millorar el marc de mobilització de fusta a cinc centres regionals. Es desenvoluparan cinc fulls de ruta regionals (i una interregional transregional) en funció de la priorització de BP &amp; amp recol·lectats; coincidia amb les necessitats/desafiaments identificats de les diferents regions. El projecte organitzarà tallers específics i visites destudi vinculades amb materials de capacitació de nou disseny que afavoreixen la implementació de BP &amp; amp; i. Accions de difusió intenses per a la transferència de BP &amp; amp; m'aconseguiré utilitzant diferents eines i canals (per exemple, plataforma de coneixement, resums de pràctica, producció de vídeos, etc</t>
+  </si>
+  <si>
     <t>ANOVE</t>
   </si>
   <si>
     <t>Desenvolupadors i propagadors de varietats vegetals</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...20 lines deleted...]
-    <t>L'objectiu principal d'InnoSeta és establir una innovadora xarxa temàtica autosostenible en equips de polvorització, capacitació i aconsellar per contribuir a tancar la bretxa entre les noves solucions de protecció de cultius d'alta gamma disponibles, ja sigui comercial o de resultats de recerca aplicables, amb resultats de recerca aplicables, amb pràctiques agrícoles europees quotidianes. Això s'aconseguirà promovent un intercanvi efectiu d'idees i informació innovadores entre: investigació indústria serveis d'extensió i la comunitat agrícola perquè la investigació existent i les solucions comercials puguin comunicar-se àmpliament, alhora que captura les necessitats de nivell de base i idees innovadores "&amp;" de la comunitat agrícola.")</t>
+    <t>SMARTPROTECT</t>
+  </si>
+  <si>
+    <t>SmartProtect és una xarxa temàtica que se centra en l'intercanvi de coneixements regionals creuats de solucions de gestió de plagues integrades (IPM) intel·ligents per a agricultors i assessors. L'objectiu és estimular el flux de coneixement en els sistemes regionals de coneixement agrícola i innovació (AKISS) a tota la UE i connectar-los en el potencial innovador de les metodologies tecnologies dagricultura de precisió i anàlisi de dades.</t>
+  </si>
+  <si>
+    <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
+  </si>
+  <si>
+    <t>Les Gallines de Millors Pràctiques (BPH) prepararan i proporcionaran suport pràctic als productors d'ous per encoratjar-los a passar de sistemes de gàbies a sistemes sense gàbies. Això s'aplica tant a la cria de gallines ponedores com al manteniment de gallines ponedores en el període de producció. resums de pràctiques) La BPH organitzarà esdeveniments de difusió dirigits als Estats membres amb un alt percentatge de sistemes de gàbies per augmentar l'aplicació de sistemes d'allotjament sense gàbies als Estats membres objectiu (Espanya, Polònia, Portugal i Bèlgica).</t>
+  </si>
+  <si>
+    <t>BIOSCHAMP - Biostimulant d'alternative casing for sustainable and profitable mushroom industry</t>
+  </si>
+  <si>
+    <t>En aquest projecte, desenvoluparem un enfocament integrat per lluitar contra els principals desafiaments de salut en la producció de fongs (fongs i bacteris paràsits). Amb el desenvolupament d'un sòl d'embolcall enriquit amb microbiota, disminuirem la necessitat de pesticides i contribuirem a millorar la productivitat, la sostenibilitat i la rendibilitat del sector europeu dels bolets.</t>
+  </si>
+  <si>
+    <t>Boosting RurAl Bioeconomy Networks following multiactor approaCHES - BRANCHES</t>
+  </si>
+  <si>
+    <t>Identificar, resumir, compartir i presentar les millors pràctiques existents i els resultats de la investigació; Augmentar l'aplicació de noves tecnologies eficaces en funció dels costos mitjançant la millora de la transferència activa de coneixements entre professionals i investigadors; Mobilitzar més biomassa i crear noves oportunitats comercials a les zones rurals millorant i enfortint la connexió entre la pràctica i la ciència; Aplicar un enfocament multidisciplinari i multiactor; Oferir un canal per al flux bidireccional dinformació, noves idees i tecnologies; Assenyalar les necessitats identificades i els elements empresarials rellevants per als professionals; Promoure la bioeconomia i el desenvolupament rural mitjançant noves iniciatives de base biològica</t>
+  </si>
+  <si>
+    <t>Xarxa AgriFoodTe: Xarxa de Coneixement i Innovació Agroalimentari de Terol</t>
+  </si>
+  <si>
+    <t>Xarxa per accelerar la innovació al sector agroalimentari per afavorir la transició ecològica, digital i cap a una bioeconomia circular a la regió de Terol</t>
+  </si>
+  <si>
+    <t>Associació Clúster Agroalimentari De Navarra(NAGRIFOOD)</t>
+  </si>
+  <si>
+    <t>El Clúster Agroalimentari de Navarra (NAGRIFOOD) és una organització d'empreses que té per objecte la millora contínua de la competitivitat dels seus socis a través del desenvolupament de la intercooperació, la innovació oberta, l'intraemprenentatge i la internacionalització de les empreses agroalimentàries navarreses</t>
   </si>
   <si>
     <t>APROSE</t>
   </si>
   <si>
     <t>Associació professional sense ànim de lucre d'empreses productores de llavors selectes. Analitzar, estudiar i tractar els problemes comuns que poguessin sorgir segons les espècies de llavors</t>
   </si>
   <si>
-    <t>Associació Clúster Agroalimentari De Navarra(NAGRIFOOD)</t>
-[...34 lines deleted...]
-  <si>
     <t>Associació Espanyola de la Indústria de Forn, Brioixeria i Pastisseria (ASEMAC)</t>
   </si>
   <si>
     <t>Organització professional de caràcter sectorial</t>
   </si>
   <si>
     <t>Associació de Fabricants de Pinsos Compostos de Castella i Lleó (ASFACYL)</t>
   </si>
   <si>
     <t>Associació professional de fabricants de pinsos compostos de Castella i Lleó</t>
   </si>
   <si>
     <t>Plataforma Espanyola Tecnològica i d'Innovació en Biocircularitat (BIOPLAT)</t>
   </si>
   <si>
     <t>Organització nacional sense ànim de lucre que fomenta el desenvolupament sostenible de la biomassa i de la bioeconomia</t>
   </si>
   <si>
     <t>Plataforma Tecnològica de Biotecnologia Vegetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Associació publicoprivada, liderada pel sector empresarial, que reuneix entitats del sector agroalimentari amb interès en innovació vegetal</t>
   </si>
   <si>
     <t>Confederació Espanyola de Forn, Pastisseria, Brioixeria i Afins (CEOPPAN)</t>
@@ -1395,192 +1389,192 @@
   <si>
     <t>Xarxa Càntabra de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a Cantàbria.</t>
   </si>
   <si>
     <t>Xarxa Extremenya de Desenvolupament Rural (REDEX)</t>
   </si>
   <si>
     <t>Plataforma dinformació i serveis, fòrum dintercanvis dexperiències i cooperació, desenvolupament de projectes dinterès general per als associats i, en general, qualsevol altra activitat que repercuteixi en el desenvolupament social i econòmic del medi rural extremeny.</t>
   </si>
   <si>
     <t>Xarxa Gallega de Riscos Emergents en Seguretat Alimentària (RISEGAL)</t>
   </si>
   <si>
     <t>Ofereix informació detallada sobre els objectius i les activitats de la xarxa, així com notícies i esdeveniments relacionats amb la seguretat alimentària. A més, ofereix accés a diferents eines i recursos, com ara bases de dades i publicacions científiques, per fomentar la recerca i la gestió de riscos emergents a la cadena alimentària.</t>
   </si>
   <si>
     <t>Associació Espanyola de Tècnics Cerealistes (AETC)</t>
   </si>
   <si>
     <t>Associació sense ànim de lucre la principal finalitat del qual és la promoció, estudi i suport de totes aquelles activitats de recerca científica i tècnica sobre els cereals i els seus derivats.</t>
   </si>
   <si>
+    <t>Fòrum Interalimentari</t>
+  </si>
+  <si>
+    <t>Plataforma divulgativa de les activitats, projectes, xarxes, proposta de valor i innovació de la cadena agroalimentària</t>
+  </si>
+  <si>
+    <t>GIS Alimentari</t>
+  </si>
+  <si>
+    <t>Plataforma divulgativa de les activitats, projectes, xarxes, normatives i proposta de valor i innovació del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Associació per al Desenvolupament Rural d'Andalusia (ARA)</t>
+  </si>
+  <si>
+    <t>Fòrum de col·laboració i interlocució on hi ha representats tots els grups de desenvolupament rural d'Andalusia, promotors de l'activitat i generació d'ocupació</t>
+  </si>
+  <si>
     <t>Xarxa PAC de Luxemburg</t>
   </si>
   <si>
     <t>A Luxemburg, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
-    <t>Fòrum Interalimentari</t>
-[...16 lines deleted...]
-  <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook és una plataforma de bones pràctiques per a agricultors i silvicultors. Tot el contingut de la biblioteca procedeix de projectes de recerca de Horizon.</t>
   </si>
   <si>
     <t>Xarxa de Desenvolupament Rural de Castella i Lleó</t>
   </si>
   <si>
     <t>Associació que agrupa i coordina un important nombre de grups que estan gestionant programes de desenvolupament rural - LEADER i PRODER - a Castella i Lleó.</t>
   </si>
   <si>
     <t>Xarxa Espanyola de Desenvolupament Rural (REDR)</t>
   </si>
   <si>
     <t>Xarxa Espanyola de Desenvolupament Rural (REDR) és una associació sense ànim de lucre la missió principal de la qual és promoure un model de desenvolupament rural integral i sostenible, millorar la qualitat de vida de la població rural i posar en valor la importància dels territoris rurals per al conjunt de la societat. REDR ofereix un espai comú per al medi rural i els seus habitants, un lloc on traslladar les seves necessitats i inquietuds i fer-ne sentir la veu.</t>
   </si>
   <si>
+    <t>FERTINNOWA</t>
+  </si>
+  <si>
+    <t>FERTINNOWA (acrònim en anglès per a Transferència de Tècniques INNOvadores per a la pràctica sostenible de la FERTirrigació), és una xarxa d'intercanvi del coneixement per facilitar la millora de la pràctica de la fertirrigació, adequant-la a les exigències ambientals i normatives europees emparades a la Directiva Marc de l'Aigua i en les que vetllen per la a les zones declarades vulnerables de contaminació d'aqüífers per nitrats.</t>
+  </si>
+  <si>
     <t>Xarxa d'Oficines de Transferència del Coneixement (Xarxa OTC)</t>
   </si>
   <si>
     <t>Xarxa d'oficines de transferència de resultats de recerca de les universitats espanyoles.</t>
   </si>
   <si>
     <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
   </si>
   <si>
     <t>La Plataforma Tecnològica Europea de Cria i Reproducció d'Animals de Granja (FABRE TP) és un fòrum liderat per instituts de recerca i el món acadèmic que col·labora amb el sector privat i ofereix una plataforma per definir les prioritats de recerca en cria, genètica i reproducció animal, per tal d'impulsar la sostenibilitat, la competitivitat i la resiliència de tots.</t>
   </si>
   <si>
     <t>Agroxef</t>
   </si>
   <si>
     <t>Transferència de tecnologia i digitalització dels processos de comercialització directa per a la comercialització dels aliments produïts per petits productors agrícoles i ramaders al sector de l'hostaleria i la restauració nacional.</t>
   </si>
   <si>
-    <t>FERTINNOWA</t>
-[...4 lines deleted...]
-  <si>
     <t>BovINE</t>
   </si>
   <si>
     <t>BovINE (Xarxa Europea d'Innovació en Carn de Boví) va abordar els urgents reptes de sostenibilitat que enfronten els productors de carn de boví reunint ramaders, organitzacions ramaderes, assessors i investigadors per desenvolupar conjuntament innovacions pràctiques que poguessin implementar-se a les explotacions ramaderes europees. BovINE es va establir a 10 Estats membres i es va centrar exclusivament en les necessitats de les 255.000 explotacions que conformen el sector carni boví de la UE.</t>
   </si>
   <si>
     <t>EU PiG</t>
   </si>
   <si>
     <t>La xarxa inclou una varietat de socis, des de grups de productors de porcs fins a investigadors i assessors econòmics, connectant els productors de porcs amb les darreres ciències, tècniques i tecnologies de cria. Hi ha quatre temes clau del project: Gestió de la salut, Qualitat de la carn, Benestar animal, Producció de precisió.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>El projecte cerca la creació d‟una xarxa europea de grups d‟innovació per facilitar l‟intercanvi i la cocreació de coneixements entre agricultors, empreses, investigadors i assessors a través de la recopilació de material d‟usuaris finals i el desenvolupament de noves eines adaptades a les necessitats d‟agricultors i empreses.</t>
   </si>
   <si>
     <t>EuroDairy</t>
   </si>
   <si>
     <t>EuroDairy recolza el desenvolupament i la comunicació de la innovació basada en la pràctica en la producció lletera centrant la seva activitat en quatre qüestions clau: Cura dels animals; Resiliència socioeconòmica; Eficiència de recursos; La integració de la producció de llet amb els objectius de biodiversitat</t>
   </si>
   <si>
     <t>Legumes Translated</t>
   </si>
   <si>
     <t>El projecte es basa en la creació de xarxes entre pagesos i altres innovadors i científics en grups d'actors per recopilar i validar el coneixement rellevant basat en la investigació</t>
   </si>
   <si>
     <t>Xarxa Riojana de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a La Rioja. També compta amb una secció de recursos, on es poden trobar materials i guies útils per al desenvolupament rural a la regió, i un catàleg de productes i serveis de les zones rurals de La Rioja</t>
   </si>
   <si>
+    <t>DISARM</t>
+  </si>
+  <si>
+    <t>DISARM és una col·laboració entre agricultors, veterinaris, serveis d'assessorament, acadèmics i indústria per difondre solucions innovadores per al maneig de la resistència als antibiòtics en la producció ramadera per alleujar l'amenaça de la resistència als antibiòtics. La xarxa intercanviarà enfocaments innovadors entre indústries i països per compartir les millors</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN és una xarxa temàtica de nitrogen i fòsfor que recopila coneixements sobre tecnologies, productes, aplicacions i pràctiques de fertilitzants d'origen biològic recuperats, llestos per al seu ús, per a benefici dels professionals agrícoles. El projecte se centra a connectar resultats innovadors, competitius i comercialment llestos per utilitzar-los, derivats de programes científics aplicats d'alta maduresa investigadora i pràctiques industrials comunes.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE se centra en projectes de reutilització d'aigua a Europa mitjançant la reutilització d'aigües residuals tractades a l'agricultura</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>Xarxa de professionals creada per compartir coneixements sobre la prevenció i el control de les malalties edàfiques</t>
+  </si>
+  <si>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork és un projecte col·laboratiu europeu per a l'intercanvi i la transferència de coneixements innovadors entre les regions europees de cultiu del vi per augmentar la productivitat i la sostenibilitat del sector. Durant 3 anys, 11 socis de 7 països europeus intercanviaran el seu coneixement sobre dues malalties importants a vinyes: malalties del tronc de vinya i flavesència dorée. L‟enfocament del projecte es basa en les interaccions entre una xarxa d‟agents facilitadors, grups de treball regionals i dos grups de treball científics. Aquest enfocament participatiu permetrà la transferència de resultats de la ciència i el coneixement pràctic als materials adaptats als usuaris finals.</t>
+  </si>
+  <si>
     <t>Xarxa PAC de Malta</t>
   </si>
   <si>
     <t>A Malta, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC de Romania</t>
   </si>
   <si>
     <t>A Romania, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d'uns Acords d'associació, que són plans estratègics en què es descriuen els objectius i les prioritats d'inversió de cada país.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Xarxa de professionals creada per compartir coneixements sobre la prevenció i el control de les malalties edàfiques</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoria, Auditories, Analítica i Formació al sector de la seguretat alimentària</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organització professional sense ànim de lucre formada per empreses dedicades a la producció de llevat per a nutrició i salut, panificació i fermentació</t>
   </si>
   <si>
     <t>XIL.ORG</t>
   </si>
   <si>
     <t>Plataforma de Recerca, Transferència del coneixement, esdeveniments i notícies relacionades al sector agroalimentari</t>
   </si>
   <si>
     <t>GAL Desenvolupament rural i pesquer d'Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tasca del grup és la gestió d'estratègies i projectes de desenvolupament rural i pesquer locals, i la tasca més important per recursos i dedicació és les Estratègies de Desenvolupament Local Participatiu rural i pesquera, cofinançat entre fons europeus (FEADER i FEMP) i nacionals</t>
   </si>
@@ -1941,54 +1935,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C261"/>
+  <dimension ref="A1:C260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C261"/>
+      <selection activeCell="A1" sqref="A1:C260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2787.605" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -2388,194 +2382,194 @@
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
@@ -2663,117 +2657,117 @@
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
@@ -2894,51 +2888,51 @@
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
@@ -2960,73 +2954,73 @@
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
@@ -3268,172 +3262,172 @@
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
@@ -3466,172 +3460,172 @@
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
@@ -3675,62 +3669,62 @@
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
@@ -3785,62 +3779,62 @@
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3862,205 +3856,205 @@
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>383</v>
@@ -4225,62 +4219,62 @@
         <v>412</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>416</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>423</v>
@@ -4291,73 +4285,73 @@
         <v>424</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>437</v>
@@ -4445,117 +4439,117 @@
         <v>452</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>473</v>
@@ -4720,153 +4714,142 @@
         <v>502</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>522</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>523</v>
-      </c>
-[...9 lines deleted...]
-        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>