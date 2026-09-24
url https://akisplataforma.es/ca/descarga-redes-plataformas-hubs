--- v4 (2026-06-20)
+++ v5 (2026-09-24)
@@ -813,122 +813,122 @@
   <si>
     <t>Xarxa de Municipis per l'Agroecologia</t>
   </si>
   <si>
     <t>L'objecte de la Xarxa és la construcció, mitjançant l'intercanvi d'experiències, coneixements, dades, informacions i projectes, de sistemes alimentaris locals respectuosos amb el medi ambient, sostenibles, inclusius, resilients, segurs i diversificats que assegurin menjar saludable, sostenible i accessible al conjunt de la població, i que potenciïn l'ocupació local, en línia amb les perspectives de la perspectiva.</t>
   </si>
   <si>
     <t>Platafoma SynergyNuts</t>
   </si>
   <si>
     <t>Espai per a la formació, difusió i innovació en tots els aspectes relacionats amb els fruits secs en tanca</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>La Xarxa d'Innovació en Fertilització (Fertilisation Innovation Network, FIN) és una xarxa tècnica basada en enfocaments nous i efectius que cobreixen els reptes principals que condueixen a la creació d'un Pla de Gestió Sostenible de Nutrients. La FIN està integrada per 3 subxarxes transnacionals especialitzades (FIN-agricultura de precisió, FIN-qualitat del sòl, FIN-fetilitzants de base biològica) en les quals assessors capacitats recopilaran Bones Pràctiques (BP) i Innovacions de Recerca (RI) sobre l'ús òptim de fertilitzants. viabilitat sistèmica de les BP i les RI. Pots consultar un fulletó del projecte en anglès fent clic aquí.</t>
   </si>
   <si>
     <t>Plataforma tecnològica Aula de Productes Làctics i Tecnologies Alimentàries</t>
   </si>
   <si>
     <t>Formació especialitzada i serveis tecnològics avançats a empreses i entitats del sector lacti i alimentari</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL engloba com a sector BIO la Biotecnologia, la Biomedicina i la Bioeconomia, aplicades a la salut, l'agroalimentació i la sostenibilitat mediambiental per impulsar el desenvolupament i la competitivitat del teixit empresarial del Sector Biotec per posicionar els seus associats al mapa internacional.</t>
+  </si>
+  <si>
     <t>Food For Life</t>
   </si>
   <si>
     <t>Plataforma que fomenta la transmissió dels avenços de recerca, científics i tecnològics a través de la col·laboració publicoprivada dels principals agents sectorials agroalimentaris en relació amb la R+D+ii la detecció de noves demandes en l'àmbit dels Reptes de la Societat, assegurant la competitivitat i el creixement del sector agroalimentari espanyol.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Subministraments, informació i assessorament per a cerveseries</t>
   </si>
   <si>
     <t>Cooperatives agro-alimentàries comunitat valenciana</t>
   </si>
   <si>
     <t>Plataforma de representació institucional, foment cooperatiu, formació, comunicació i representació empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma de divulgació d´innovació en recerca, experiències en diferents produccions i actualització de normativa</t>
   </si>
   <si>
     <t>Plataforma TERRA</t>
   </si>
   <si>
     <t>Plataforma Terra és una comunitat oberta i participativa de productors, empreses i desenvolupadors de tecnologia</t>
   </si>
   <si>
     <t>Xarxa Nacional de Granges Típiques (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial d'informació i assessorament per a l'avaluació de polítiques i estratègies sectorials i productives i la simulació d'aquest impacte a tots els nivells</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF és una xarxa d'infraestructures de prova i validació a Europa que recolza les empreses de tecnologia agroalimentària perquè desenvolupin productes amb solucions d'IA i robòtica en instal·lacions del món real</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan water partnership (CWP) és una associació estratègica sense ànim de lucre tipus clúster, formada per empreses i centres de coneixement que operin al sector de l'ús sostenible de l'aigua. CWP promou projectes i col·laboracions multinivell, orientades a aconseguir solucions innovadores a les necessitats globals d'aigua de qualitat a qualsevol lloc del món i aplicables a múltiples sectors</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, Clúster per a l'ús eficient de l'aigua que ofereix solucions als desafiaments de la seguretat hídrica per contribuir a construir un futur sostenible i resilient sota principis de l'economia circular i la societat intel·ligent. Objectius: Contribuir a les polítiques públiques i ser un referent a Aragó en l'àmbit del coneixement i innovació al sector de l'aigua.|Identificar les necessitats i capacitats formatives i desenvolupar un sistema d'atracció de talent.|Suport en el desenvolupament de projectes i vehicle de valorització dels resultats de la innovació promovent l'aplicació de solucions innovadores.|Visibilització</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice treballa per crear una xarxa d'assessors, responsables polítics, investigadors i agricultors de l'SFSC (Short Food Supply Chains-Canals curts de subministrament d'aliments), que treballin junts per aconseguir una configuració organitzativa eficaç de l'AKIS. Aplicant els principis del model d'innovació interactiva es pretén impulsar el paper dels assessors com a catalitzadors del flux de coneixements de la investigació a la pràctica, mitjançant la creació d'una xarxa d'assessors de la UE amb coneixements i experiència en qüestions relacionades amb el sector de la ciència i la tecnologia i l'aplicació de mesures encaminades a la integració efectiva dels sistemes de assessors.</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>Plataforma per crear connexions entre persones del sector agroalimentari per sumar coneixements, seguir aprenent i fer créixer el sector dia a dia, convertint-lo en un de més competitiu, més sostenible i més innovador.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Associació Food &amp; Agritech Europe (FATE)</t>
   </si>
   <si>
     <t>Associació que reuneix startups, empreses, organitzacions i professionals Agri&amp;Foodtech d'Europa per promoure la innovació, la col·laboració i el desenvolupament d'aquest sector</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark és una xarxa global sense ànim de lucre d'economistes, assessors, productors i especialistes agrícoles en sectors clau de les cadenes de valor agrícoles i hortícoles. Utilitzem mètodes estandarditzats internacionalment per analitzar les explotacions, els sistemes de producció i la seva rendibilitat. El nostre coneixement a nivell de granja es combina amb una anàlisi dels mercats internacionals de productes bàsics i les cadenes de valor. D'aquesta manera, podem proporcionar respostes científicament coherents i sòlidament fonamentades sobre qüestions estratègiques als responsables de la presa de decisions en matèria de política, agricultura i agroindústria. Agri Benchmark és una activitat apolítica i sense ànim de lucre. Les regles i valors de la xarxa es desenvolupen de mutu acord. Els mètodes i els resultats principals s'exposen a un procés continu d'assegurament de la qualitat i estan oberts a la discussió pública.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Associació de comerç de cereals i oleaginoses d'Espanya</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Organització empresarial d'àmbit nacional que agrupa les indústries farineres i semoleres d'Espanya Objectius: Prroporcionar serveis d'informació, assessorament, representació i defensa d'interessos comuns de les empreses associades per desenvolupar</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1005,152 +1005,152 @@
   <si>
     <t>Xarxa PAC de Finlàndia</t>
   </si>
   <si>
     <t>El desenvolupament rural el gestionen a Finlàndia de manera descentralitzada les comunitats autònomes del país per mitjà de 2 programes de desenvolupament rural (PDR), que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. LosPlan Estratègic estableixen les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què es refereixen. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC de Grècia</t>
   </si>
   <si>
     <t>A Grècia, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC d'Holanda</t>
   </si>
   <si>
     <t>Als Països Baixos, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC d'Hongria</t>
   </si>
   <si>
     <t>A Hungària, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
+    <t>Xarxa PAC d'Itàlia</t>
+  </si>
+  <si>
+    <t>El desenvolupament rural el gestionen a Itàlia de manera descentralitzada les comunitats autònomes del país per mitjà de 21 Plans Estratègics, que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. LosPlan Estratègic estableixen les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què es refereixen. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de la República Txeca</t>
+  </si>
+  <si>
+    <t>A la República Txeca, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d'uns Acords d'associació, que són plans estratègics en què es descriuen els objectius i les prioritats d'inversió de cada país.</t>
+  </si>
+  <si>
+    <t>Agrosuite</t>
+  </si>
+  <si>
+    <t>Plataforma web, que integra estació meteorològica IoT i de reg per a la palnificació d'activitats a les explotacions agràries</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de Letònia</t>
+  </si>
+  <si>
+    <t>A Letònia, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de Lituània</t>
+  </si>
+  <si>
+    <t>A Lituània, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
     <t>Xarxa PAC de Polònia</t>
   </si>
   <si>
     <t>A Polònia, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa PAC de Portugal</t>
   </si>
   <si>
     <t>El desenvolupament rural el gestionen a Portugal d'una manera descentralitzada les comunitats autònomes del país per mitjà de tres Plans Estratègics, que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. els Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca.</t>
   </si>
   <si>
-    <t>Xarxa PAC d'Itàlia</t>
-[...28 lines deleted...]
-  <si>
     <t>Xarxa PAC de Suècia</t>
   </si>
   <si>
     <t>El desenvolupament rural el gestionen a Suècia de manera descentralitzada les comunitats autònomes del país per mitjà d'un Pla Estratègic, que es financen a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Els Plans Estratègics estableixen les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què es refereixen. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
   </si>
   <si>
     <t>Xarxa Valenciana de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a València. També compta amb una secció de recursos, on es poden trobar materials i guies útils per al desenvolupament rural a la regió, i un catàleg de productes i serveis de les zones rurals de València</t>
   </si>
   <si>
     <t>Xarxa PAC d'Espanya</t>
   </si>
   <si>
     <t>Plataforma que promou la creació de grups de treball sobre qüestions rellevants per al medi rural</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoria, Auditories, Analítica i Formació, al sector agroalimentari</t>
   </si>
   <si>
     <t>Xarxa-iCAT</t>
   </si>
   <si>
     <t>Xarxa d'innovació agroalimentària i rural de Catalunya</t>
   </si>
   <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>L'objectiu principal d'InnoSeta és establir una innovadora xarxa temàtica autosostenible en equips de polvorització, capacitació i aconsellar per contribuir a tancar la bretxa entre les noves solucions de protecció de cultius d'alta gamma disponibles, ja sigui comercial o de resultats de recerca aplicables, amb resultats de recerca aplicables, amb pràctiques agrícoles europees quotidianes. Això s'aconseguirà promovent un intercanvi efectiu d'idees i informació innovadores entre: investigació indústria serveis d'extensió i la comunitat agrícola perquè la investigació existent i les solucions comercials puguin comunicar-se àmpliament, alhora que captura les necessitats de nivell de base i idees innovadores "&amp;" de la comunitat agrícola.")</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable va treballar amb 14 grups d'innovació d'agricultors a 10 països. Les dades dels grups van mostrar una àmplia gamma de rendiments de cultius. Això indica una necessitat, però també una clara possibilitat de millores. Basat en la literatura científica i les aportacions dels agricultors, s'han reunit més de 100 materials amb solucions pràctiques a la plataforma de coneixement cultivable de Net Net (Farmknowledge.org). Els grups d'agricultors "&amp;" van avaluar formats i algunes solucions a la pràctica. Les seves experiències han estat documentades en vídeos i resums de pràctica. Els grups de pagesos van traduir materials que eren rellevants per a ells en el seu propi idioma. Es van dur a terme cursos e"&amp;"n línia presentant els materials als agricultors i assessors</t>
+  </si>
+  <si>
+    <t>Rosewood4.0</t>
+  </si>
+  <si>
+    <t>Rosewood4.0 recopilarà i estructurarà les millors pràctiques i innovació rellevants (BP &amp; amp; i) amb l'objectiu de millorar el marc de mobilització de fusta a cinc centres regionals. Es desenvoluparan cinc fulls de ruta regionals (i una interregional transregional) en funció de la priorització de BP &amp; amp recol·lectats; coincidia amb les necessitats/desafiaments identificats de les diferents regions. El projecte organitzarà tallers específics i visites destudi vinculades amb materials de capacitació de nou disseny que afavoreixen la implementació de BP &amp; amp; i. Accions de difusió intenses per a la transferència de BP &amp; amp; m'aconseguiré utilitzant diferents eines i canals (per exemple, plataforma de coneixement, resums de pràctica, producció de vídeos, etc</t>
+  </si>
+  <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Desenvolupadors i propagadors de varietats vegetals</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Aquest projecte se centra en fruites orgàniques de manzana, pedra i cítrics i té com a objectiu enfortir la competitivitat de la producció de fruites orgàniques europees</t>
   </si>
   <si>
-    <t>INNOSETA</t>
-[...22 lines deleted...]
-  <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>SmartProtect és una xarxa temàtica que se centra en l'intercanvi de coneixements regionals creuats de solucions de gestió de plagues integrades (IPM) intel·ligents per a agricultors i assessors. L'objectiu és estimular el flux de coneixement en els sistemes regionals de coneixement agrícola i innovació (AKISS) a tota la UE i connectar-los en el potencial innovador de les metodologies tecnologies dagricultura de precisió i anàlisi de dades.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>Les Gallines de Millors Pràctiques (BPH) prepararan i proporcionaran suport pràctic als productors d'ous per encoratjar-los a passar de sistemes de gàbies a sistemes sense gàbies. Això s'aplica tant a la cria de gallines ponedores com al manteniment de gallines ponedores en el període de producció. resums de pràctiques) La BPH organitzarà esdeveniments de difusió dirigits als Estats membres amb un alt percentatge de sistemes de gàbies per augmentar l'aplicació de sistemes d'allotjament sense gàbies als Estats membres objectiu (Espanya, Polònia, Portugal i Bèlgica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant d'alternative casing for sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>En aquest projecte, desenvoluparem un enfocament integrat per lluitar contra els principals desafiaments de salut en la producció de fongs (fongs i bacteris paràsits). Amb el desenvolupament d'un sòl d'embolcall enriquit amb microbiota, disminuirem la necessitat de pesticides i contribuirem a millorar la productivitat, la sostenibilitat i la rendibilitat del sector europeu dels bolets.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multiactor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir i presentar les millors pràctiques existents i els resultats de la investigació; Augmentar l'aplicació de noves tecnologies eficaces en funció dels costos mitjançant la millora de la transferència activa de coneixements entre professionals i investigadors; Mobilitzar més biomassa i crear noves oportunitats comercials a les zones rurals millorant i enfortint la connexió entre la pràctica i la ciència; Aplicar un enfocament multidisciplinari i multiactor; Oferir un canal per al flux bidireccional dinformació, noves idees i tecnologies; Assenyalar les necessitats identificades i els elements empresarials rellevants per als professionals; Promoure la bioeconomia i el desenvolupament rural mitjançant noves iniciatives de base biològica</t>
   </si>
   <si>
     <t>Xarxa AgriFoodTe: Xarxa de Coneixement i Innovació Agroalimentari de Terol</t>
@@ -1179,86 +1179,86 @@
   <si>
     <t>Associació de Fabricants de Pinsos Compostos de Castella i Lleó (ASFACYL)</t>
   </si>
   <si>
     <t>Associació professional de fabricants de pinsos compostos de Castella i Lleó</t>
   </si>
   <si>
     <t>Plataforma Espanyola Tecnològica i d'Innovació en Biocircularitat (BIOPLAT)</t>
   </si>
   <si>
     <t>Organització nacional sense ànim de lucre que fomenta el desenvolupament sostenible de la biomassa i de la bioeconomia</t>
   </si>
   <si>
     <t>Plataforma Tecnològica de Biotecnologia Vegetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Associació publicoprivada, liderada pel sector empresarial, que reuneix entitats del sector agroalimentari amb interès en innovació vegetal</t>
   </si>
   <si>
     <t>Confederació Espanyola de Forn, Pastisseria, Brioixeria i Afins (CEOPPAN)</t>
   </si>
   <si>
     <t>Associació Patronal, sense ànim de lucre, Associacions i Gremis de fabricants i expenedors de pa, pastisseria, brioixeria i afins, d'àmbits geogràfics provincial i local, així com empreses individuals de tot el territori nacional.</t>
   </si>
   <si>
+    <t>Associació Aragonesa d'Agricultura de Conservació</t>
+  </si>
+  <si>
+    <t>L´Associació és una entitat que aglutina agricultors, tècnics, investigadors, centres formatius i empreses, que estan interessades en fomentar i divulgar la tècnica de l´Agricultura de Conservació</t>
+  </si>
+  <si>
     <t>Confederació Espanyola de Fabricants d'Aliments Compostos per a animals (CESFAC)</t>
   </si>
   <si>
     <t>Plataforma tecnològica per a la gestió conjunta de la seguretat alimentària en la nutrició animal</t>
   </si>
   <si>
     <t>ECONOMIA CIRCULAR - Plataforma que integra altres plataformes d´economia circular</t>
   </si>
   <si>
     <t>Dinamitzar línies i acció, definir la contribució de les plataformes tecnològiques i d'innovació espanyola a la transició cap a una economia circular, eines per al foment de la cooperació a la R+D+i</t>
   </si>
   <si>
     <t>EIT-FOOD</t>
   </si>
   <si>
     <t>Plataforma HUB que promou la innovació, educació, emprenedoria i participació pública</t>
   </si>
   <si>
     <t>Elika</t>
   </si>
   <si>
     <t>Plataforma de divulgació de recerca, avenços i normativa al País Basc en matèria de seguretat alimentaria, alimentació saludable, alimentació sostenible, agricultura, ramaderia, pesca, alimentació animal i indústria alimentària</t>
   </si>
   <si>
     <t>FEDIMA</t>
   </si>
   <si>
     <t>Plataforma de divilgació d´informació d´interès fornera i contacte entre FEDIMA i els socis</t>
   </si>
   <si>
-    <t>Associació Aragonesa d'Agricultura de Conservació</t>
-[...4 lines deleted...]
-  <si>
     <t>INAS DE Agroalimentària</t>
   </si>
   <si>
     <t>Centre privat de recerca amb un experimentat equip de professionals especialitzats en activitats de recerca per a la realització de projectes propis i prestació de serveis on abasta les diferents baules de la cadena alimentària des de la producció primària, fins al processat i la presentació dels productes de consum.</t>
   </si>
   <si>
     <t>PLATAFORMA TECNOLÒGICA ESPANYOLA DE LOGÍSTICA INTERMODALITAT I MOBILITAT (LOGISTOP)</t>
   </si>
   <si>
     <t>Espai de treball multidisciplinar i interterritorial en l'àmbit de la innovació logística compost per tots els actors implicats a la cadena de subministrament, a més d'universitats, centres tecnològics, associacions i consultores especialitzades</t>
   </si>
   <si>
     <t>Plataforma Tecnològica Espanyola d'Envàs i Embalatge (PACKNET)</t>
   </si>
   <si>
     <t>Plataforma que funciona de xarxa de cooperació científica i tecnològica entre els agents de la cadena de l'evans i l'embalatge</t>
   </si>
   <si>
     <t>Plants For The Future</t>
   </si>
   <si>
     <t>Plataforma de divulgació de projectes, investigació, activitats, col·laboradors i grups de treball del grup</t>
   </si>
   <si>
     <t>Plataforma Tecnològica De Sanitat Animal, VET+I</t>
@@ -1389,192 +1389,192 @@
   <si>
     <t>Xarxa Càntabra de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a Cantàbria.</t>
   </si>
   <si>
     <t>Xarxa Extremenya de Desenvolupament Rural (REDEX)</t>
   </si>
   <si>
     <t>Plataforma dinformació i serveis, fòrum dintercanvis dexperiències i cooperació, desenvolupament de projectes dinterès general per als associats i, en general, qualsevol altra activitat que repercuteixi en el desenvolupament social i econòmic del medi rural extremeny.</t>
   </si>
   <si>
     <t>Xarxa Gallega de Riscos Emergents en Seguretat Alimentària (RISEGAL)</t>
   </si>
   <si>
     <t>Ofereix informació detallada sobre els objectius i les activitats de la xarxa, així com notícies i esdeveniments relacionats amb la seguretat alimentària. A més, ofereix accés a diferents eines i recursos, com ara bases de dades i publicacions científiques, per fomentar la recerca i la gestió de riscos emergents a la cadena alimentària.</t>
   </si>
   <si>
     <t>Associació Espanyola de Tècnics Cerealistes (AETC)</t>
   </si>
   <si>
     <t>Associació sense ànim de lucre la principal finalitat del qual és la promoció, estudi i suport de totes aquelles activitats de recerca científica i tècnica sobre els cereals i els seus derivats.</t>
   </si>
   <si>
+    <t>Xarxa PAC de Luxemburg</t>
+  </si>
+  <si>
+    <t>A Luxemburg, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
     <t>Fòrum Interalimentari</t>
   </si>
   <si>
     <t>Plataforma divulgativa de les activitats, projectes, xarxes, proposta de valor i innovació de la cadena agroalimentària</t>
   </si>
   <si>
     <t>GIS Alimentari</t>
   </si>
   <si>
     <t>Plataforma divulgativa de les activitats, projectes, xarxes, normatives i proposta de valor i innovació del sector agroalimentari</t>
   </si>
   <si>
     <t>Associació per al Desenvolupament Rural d'Andalusia (ARA)</t>
   </si>
   <si>
     <t>Fòrum de col·laboració i interlocució on hi ha representats tots els grups de desenvolupament rural d'Andalusia, promotors de l'activitat i generació d'ocupació</t>
   </si>
   <si>
-    <t>Xarxa PAC de Luxemburg</t>
-[...4 lines deleted...]
-  <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook és una plataforma de bones pràctiques per a agricultors i silvicultors. Tot el contingut de la biblioteca procedeix de projectes de recerca de Horizon.</t>
   </si>
   <si>
     <t>Xarxa de Desenvolupament Rural de Castella i Lleó</t>
   </si>
   <si>
     <t>Associació que agrupa i coordina un important nombre de grups que estan gestionant programes de desenvolupament rural - LEADER i PRODER - a Castella i Lleó.</t>
   </si>
   <si>
     <t>Xarxa Espanyola de Desenvolupament Rural (REDR)</t>
   </si>
   <si>
     <t>Xarxa Espanyola de Desenvolupament Rural (REDR) és una associació sense ànim de lucre la missió principal de la qual és promoure un model de desenvolupament rural integral i sostenible, millorar la qualitat de vida de la població rural i posar en valor la importància dels territoris rurals per al conjunt de la societat. REDR ofereix un espai comú per al medi rural i els seus habitants, un lloc on traslladar les seves necessitats i inquietuds i fer-ne sentir la veu.</t>
   </si>
   <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrònim en anglès per a Transferència de Tècniques INNOvadores per a la pràctica sostenible de la FERTirrigació), és una xarxa d'intercanvi del coneixement per facilitar la millora de la pràctica de la fertirrigació, adequant-la a les exigències ambientals i normatives europees emparades a la Directiva Marc de l'Aigua i en les que vetllen per la a les zones declarades vulnerables de contaminació d'aqüífers per nitrats.</t>
   </si>
   <si>
     <t>Xarxa d'Oficines de Transferència del Coneixement (Xarxa OTC)</t>
   </si>
   <si>
     <t>Xarxa d'oficines de transferència de resultats de recerca de les universitats espanyoles.</t>
   </si>
   <si>
     <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
   </si>
   <si>
     <t>La Plataforma Tecnològica Europea de Cria i Reproducció d'Animals de Granja (FABRE TP) és un fòrum liderat per instituts de recerca i el món acadèmic que col·labora amb el sector privat i ofereix una plataforma per definir les prioritats de recerca en cria, genètica i reproducció animal, per tal d'impulsar la sostenibilitat, la competitivitat i la resiliència de tots.</t>
   </si>
   <si>
     <t>Agroxef</t>
   </si>
   <si>
     <t>Transferència de tecnologia i digitalització dels processos de comercialització directa per a la comercialització dels aliments produïts per petits productors agrícoles i ramaders al sector de l'hostaleria i la restauració nacional.</t>
   </si>
   <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy recolza el desenvolupament i la comunicació de la innovació basada en la pràctica en la producció lletera centrant la seva activitat en quatre qüestions clau: Cura dels animals; Resiliència socioeconòmica; Eficiència de recursos; La integració de la producció de llet amb els objectius de biodiversitat</t>
+  </si>
+  <si>
+    <t>Legumes Translated</t>
+  </si>
+  <si>
+    <t>El projecte es basa en la creació de xarxes entre pagesos i altres innovadors i científics en grups d'actors per recopilar i validar el coneixement rellevant basat en la investigació</t>
+  </si>
+  <si>
     <t>BovINE</t>
   </si>
   <si>
     <t>BovINE (Xarxa Europea d'Innovació en Carn de Boví) va abordar els urgents reptes de sostenibilitat que enfronten els productors de carn de boví reunint ramaders, organitzacions ramaderes, assessors i investigadors per desenvolupar conjuntament innovacions pràctiques que poguessin implementar-se a les explotacions ramaderes europees. BovINE es va establir a 10 Estats membres i es va centrar exclusivament en les necessitats de les 255.000 explotacions que conformen el sector carni boví de la UE.</t>
   </si>
   <si>
     <t>EU PiG</t>
   </si>
   <si>
     <t>La xarxa inclou una varietat de socis, des de grups de productors de porcs fins a investigadors i assessors econòmics, connectant els productors de porcs amb les darreres ciències, tècniques i tecnologies de cria. Hi ha quatre temes clau del project: Gestió de la salut, Qualitat de la carn, Benestar animal, Producció de precisió.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>El projecte cerca la creació d‟una xarxa europea de grups d‟innovació per facilitar l‟intercanvi i la cocreació de coneixements entre agricultors, empreses, investigadors i assessors a través de la recopilació de material d‟usuaris finals i el desenvolupament de noves eines adaptades a les necessitats d‟agricultors i empreses.</t>
   </si>
   <si>
-    <t>EuroDairy</t>
-[...8 lines deleted...]
-    <t>El projecte es basa en la creació de xarxes entre pagesos i altres innovadors i científics en grups d'actors per recopilar i validar el coneixement rellevant basat en la investigació</t>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork és un projecte col·laboratiu europeu per a l'intercanvi i la transferència de coneixements innovadors entre les regions europees de cultiu del vi per augmentar la productivitat i la sostenibilitat del sector. Durant 3 anys, 11 socis de 7 països europeus intercanviaran el seu coneixement sobre dues malalties importants a vinyes: malalties del tronc de vinya i flavesència dorée. L‟enfocament del projecte es basa en les interaccions entre una xarxa d‟agents facilitadors, grups de treball regionals i dos grups de treball científics. Aquest enfocament participatiu permetrà la transferència de resultats de la ciència i el coneixement pràctic als materials adaptats als usuaris finals.</t>
   </si>
   <si>
     <t>Xarxa Riojana de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Eina per difondre informació sobre els seus programes i activitats, així com per donar a conèixer notícies i esdeveniments relacionats amb el desenvolupament rural a La Rioja. També compta amb una secció de recursos, on es poden trobar materials i guies útils per al desenvolupament rural a la regió, i un catàleg de productes i serveis de les zones rurals de La Rioja</t>
   </si>
   <si>
+    <t>Xarxa PAC de Malta</t>
+  </si>
+  <si>
+    <t>A Malta, el desenvolupament rural es gestiona a nivell nacional mitjançant un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. El Pla Estratègic estableix les estratègies i mesures prioritàries a adoptar per donar resposta a les necessitats de la zona geogràfica concreta a què fa referència. El finançament del desenvolupament rural a través del FEADER s'inscriu en el marc general dels Fons Estructurals i d'Inversió Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d‟uns Acords d‟associació, que són plans estratègics en què es descriuen els objectius i les prioritats d‟inversió de cada país.</t>
+  </si>
+  <si>
+    <t>Xarxa PAC de Romania</t>
+  </si>
+  <si>
+    <t>A Romania, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d'uns Acords d'associació, que són plans estratègics en què es descriuen els objectius i les prioritats d'inversió de cada país.</t>
+  </si>
+  <si>
     <t>DISARM</t>
   </si>
   <si>
     <t>DISARM és una col·laboració entre agricultors, veterinaris, serveis d'assessorament, acadèmics i indústria per difondre solucions innovadores per al maneig de la resistència als antibiòtics en la producció ramadera per alleujar l'amenaça de la resistència als antibiòtics. La xarxa intercanviarà enfocaments innovadors entre indústries i països per compartir les millors</t>
   </si>
   <si>
     <t>NUTRIMAN</t>
   </si>
   <si>
     <t>NUTRIMAN és una xarxa temàtica de nitrogen i fòsfor que recopila coneixements sobre tecnologies, productes, aplicacions i pràctiques de fertilitzants d'origen biològic recuperats, llestos per al seu ús, per a benefici dels professionals agrícoles. El projecte se centra a connectar resultats innovadors, competitius i comercialment llestos per utilitzar-los, derivats de programes científics aplicats d'alta maduresa investigadora i pràctiques industrials comunes.</t>
   </si>
   <si>
     <t>SuWaNu Europe</t>
   </si>
   <si>
     <t>SUWANU EUROPE se centra en projectes de reutilització d'aigua a Europa mitjançant la reutilització d'aigües residuals tractades a l'agricultura</t>
   </si>
   <si>
     <t>BEST4SOIL</t>
   </si>
   <si>
     <t>Xarxa de professionals creada per compartir coneixements sobre la prevenció i el control de les malalties edàfiques</t>
-  </si>
-[...16 lines deleted...]
-    <t>A Romania, el desenvolupament rural es gestiona a nivell nacional per mitjà d'un Pla Estratègic, que es finança a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) i contribucions nacionals. Europeus (Fons EIE), que també inclouen els fons de Desenvolupament Regional, Social, de Cohesió i de Pesca. Tots aquests fons es gestionen a nivell nacional, per part de cada Estat membre de la UE, sobre la base d'uns Acords d'associació, que són plans estratègics en què es descriuen els objectius i les prioritats d'inversió de cada país.</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoria, Auditories, Analítica i Formació al sector de la seguretat alimentària</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organització professional sense ànim de lucre formada per empreses dedicades a la producció de llevat per a nutrició i salut, panificació i fermentació</t>
   </si>
   <si>
     <t>XIL.ORG</t>
   </si>
   <si>
     <t>Plataforma de Recerca, Transferència del coneixement, esdeveniments i notícies relacionades al sector agroalimentari</t>
   </si>
   <si>
     <t>GAL Desenvolupament rural i pesquer d'Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tasca del grup és la gestió d'estratègies i projectes de desenvolupament rural i pesquer locals, i la tasca més important per recursos i dedicació és les Estratègies de Desenvolupament Local Participatiu rural i pesquera, cofinançat entre fons europeus (FEADER i FEMP) i nacionals</t>
   </si>
@@ -3394,62 +3394,62 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
@@ -3504,62 +3504,62 @@
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
@@ -3768,73 +3768,73 @@
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3911,62 +3911,62 @@
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
@@ -4450,73 +4450,73 @@
         <v>454</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>467</v>