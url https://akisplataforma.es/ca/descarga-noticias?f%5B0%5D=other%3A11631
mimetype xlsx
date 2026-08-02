--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -12,62 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
+  </si>
+  <si>
+    <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
+  </si>
+  <si>
+    <t>dt., 21/07/2026 - 11:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
   </si>
   <si>
     <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
   </si>
   <si>
     <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
   </si>
   <si>
     <t>dj., 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
   </si>
   <si>
     <t>Nova convocatòria 2026 d'ajuts a l'intercanvi de coneixement al sector agroalimentari i forestal per gairebé 10 milions d'euros</t>
   </si>
   <si>
     <t>El termini per presentar les sol·licituds finalitza el proper 18 de maig Els ajuts estan cofinançats en un 43% per FEADER i un 57% pel ministeri El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) va publicar el 16 d'abril passat al Butlletí Oficial de l'Estat (BOE) una nova convocatòria d'ajudes per fomentar l'intercanvi de coneixement, innovació i formació al sector agroalimentari , amb un…</t>
   </si>
   <si>
     <t>dl., 20/04/2026 - 15:46</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-convocatoria-2026-dajuts-lintercanvi-coneixement-al-sector-agroalimentari-i-forestal</t>
   </si>
@@ -746,54 +758,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D32"/>
+      <selection activeCell="A1" sqref="A1:D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1206,50 +1218,64 @@
       <c r="A31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>