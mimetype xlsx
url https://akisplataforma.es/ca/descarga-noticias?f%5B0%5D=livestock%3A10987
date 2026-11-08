--- v0 (2026-07-24)
+++ v1 (2026-11-08)
@@ -12,383 +12,422 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Europa debat el futur de la R+D+i agroalimentària</t>
+  </si>
+  <si>
+    <t>Amb el Dinar no es Juga Manuel Lainez Andrés Director de la Fundació Grupo Cajamar Aquests dies 24 i 25 de setembre s'està debatent a Brussel·les el nou marc de recerca, desenvolupament i innovació al sector agroalimentari. És un pas més en el procés que es va iniciar el 2025 amb el document de 'Visió per a l'Agricultura i l'Alimentació' i que va seguir amb l'adopció, el 8 de setembre de 2026, de…</t>
+  </si>
+  <si>
+    <t>dv., 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/europa-debat-el-futur-la-rdi-agroalimentaria</t>
+  </si>
+  <si>
+    <t>Ajuts associats a la ramaderia. Imports unitaris provisionals campanya 2026</t>
+  </si>
+  <si>
+    <t>Import unitari provisional per a la campanya 2026 corresponent als Ajuts Associats a la Ramaderia, recollits a la Secció 2a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-la-ramaderia-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
+    <t>La Diputació d'Ourense convoca noves ajudes per donar suport a les explotacions ramaderes i agrícoles - Campo Galego</t>
+  </si>
+  <si>
+    <t>El president de la Diputació d'Orense, Luis Menor, ha fet aquest matí una visita a una explotació ramadera situada a Xunqueira d'Espadanedo, amb l'objectiu de posar en valor el suport ferm de la institució provincial al camp ourensà, a través de les noves línies d'ajudes dirigides de forma específica al sector primari. Acompanyat per una àmplia representació de l'Associació del Sector Primari de…</t>
+  </si>
+  <si>
+    <t>dc., 09/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-diputacio-dourense-convoca-noves-ajudes-donar-suport-les-explotacions-ramaderes-i</t>
+  </si>
+  <si>
     <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
   </si>
   <si>
     <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
   </si>
   <si>
-    <t>dt., 21/07/2026 - 11:10</t>
+    <t>dj., 09/07/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
   </si>
   <si>
+    <t>TWIN4MILK impulsa la transformació digital del boví de llet mitjançant bessons digitals i intel·ligència artificial explicable</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu desenvoluparà eines predictives i interoperables per millorar l'eficiència, la sostenibilitat i la competitivitat de les explotacions làcties El Grup Operatiu TWIN4MILK neix amb l'objectiu de transformar el model de producció del boví de llet mitjançant l'aplicació de bessons digitals i intel·ligència artificial explicable . El projecte planteja una resposta innovadora davant de…</t>
+  </si>
+  <si>
+    <t>dv., 22/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/twin4milk-impulsa-la-transformacio-digital-del-bovi-llet-mitjancant-bessons-digitals-i</t>
+  </si>
+  <si>
     <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
   </si>
   <si>
-    <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH…</t>
-[...2 lines deleted...]
-    <t>dc., 29/04/2026 - 20:49</t>
+    <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH₄)…</t>
+  </si>
+  <si>
+    <t>dc., 29/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-llanca-una-aplicacio-web-mesurar-lempremta-carboni-del-bovi-carn-espanya</t>
   </si>
   <si>
     <t>Raúl Sanz, elegit nou president de PROVACUNO</t>
   </si>
   <si>
     <t>L'Assemblea General de PROVACUNO , l' Organització Interprofessional de la Carn de Boví , ha elegit Raúl Sanz com a nou president de la interprofessional, després de rebre el suport unànime de les diferents associacions que la integren, substituint en el càrrec Jaime Yartu, que ha estat al capdavant de l'organització des de desembre de 2022. Vicepresident de PROVACUNO des del desembre del 2022,…</t>
   </si>
   <si>
-    <t>dc., 22/04/2026 - 14:06</t>
+    <t>dc., 22/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/raul-sanz-elegit-nou-president-provacuno</t>
   </si>
   <si>
     <t>Provacuno mostra a Alimentaria 2026 les novetats del segon any de la campanya europea “Per una Europa sostenible, la missió especial del boví”</t>
   </si>
   <si>
     <t>Cofinançada per la Unió Europea i liderada per Provacuno (Espanya) i Apaq-W (Bèlgica), la campanya continua impulsant la reducció d'emissions i la prevenció de la degradació i la millora del sòl. Entre les principals fites destaca el proper llançament d'una web app per mesurar l'empremta de carboni, així com activitats a Espanya, Bèlgica i altres països europeus, a més de seminaris a diverses…</t>
   </si>
   <si>
-    <t>dl., 23/03/2026 - 15:47</t>
+    <t>dl., 23/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-mostra-alimentaria-2026-les-novetats-del-segon-any-la-campanya-europea-una</t>
   </si>
   <si>
     <t>SECUESVAC posa el focus en les necessitats clau per assegurar el relleu generacional al boví de carn</t>
   </si>
   <si>
     <t>Les dones encara enfronten barreres en titularitat i finançament. Es va posar el focus a la innovació per millorar la conciliació i l'eficiència econòmica. El Grup Operatiu SECUESVAC aspira a situar els professionals a l'avantguarda de la gestió ambiental. El Grup Operatiu SECUESVAC va celebrar ahir 16 de març un webinar per analitzar les oportunitats estratègiques que ofereix el sector de boví…</t>
   </si>
   <si>
-    <t>dt., 17/03/2026 - 18:51</t>
+    <t>dt., 17/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/secuesvac-posa-el-focus-les-necessitats-clau-assegurar-el-relleu-generacional-al-bovi-carn</t>
   </si>
   <si>
     <t>La importància de la ramaderia al boví de carn per a la salut, a debat en una nova jornada del Campus Provacuno</t>
   </si>
   <si>
     <t>Durant la jornada, Juan Pascual, veterinari, divulgador científic i vicepresident d'AnimalhealthEurope, va abordar des d'una perspectiva científica i tècnica el paper del bestiar boví en la sostenibilitat, la nutrició i la salut humana. El Campus Provacuno es consolida com un espai de referència per als estudiants universitaris interessats al sector del boví de carn. En la seva última jornada,…</t>
   </si>
   <si>
-    <t>dv., 23/01/2026 - 12:59</t>
+    <t>dv., 23/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-importancia-la-ramaderia-al-bovi-carn-la-salut-debat-una-nova-jornada-del-campus</t>
   </si>
   <si>
+    <t>La Xunta de Galícia intensifica la coordinació amb Xenètica Fontao a favor de la millora del bestiar gallec</t>
+  </si>
+  <si>
+    <t>FONT: RFEAGAS Els directors generals de Ramaderia, Agricultura i Indústries Agroalimentàries, José Balseiros, i de la PAC i de Control de Cadena Alimentària, Juan José Cerviño, es van reunir a San Caetano amb responsables de Xenètica Fontao, empresa participada per la Xunta i encarregada de la gestió del Centre d'Escolma i Reprodució Animal de La trobada va servir per reforçar les línies de col…</t>
+  </si>
+  <si>
+    <t>dc., 07/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xunta-galicia-intensifica-la-coordinacio-amb-xenetica-fontao-favor-la-millora-del</t>
+  </si>
+  <si>
     <t>SECUESVAC avança en el càlcul del segrest de carboni orgànic als sòls agraris</t>
   </si>
   <si>
     <t>El projecte del GO SECUESVAC ha fet un nou pas amb l'inici de la fase centrada en el càlcul del segrest de carboni orgànic a terra. Després del començament de la segona etapa, els integrants del Grup Operatiu Optimització del segrest de carboni als sòls agraris associats a la producció de carn de boví treballen en la definició d'estratègies i en la recollida de dades necessàries per desenvolupar…</t>
   </si>
   <si>
-    <t>dt., 20/01/2026 - 10:22</t>
+    <t>dt., 16/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/secuesvac-avanca-el-calcul-del-segrest-carboni-organic-als-sols-agraris</t>
   </si>
   <si>
-    <t>La Xunta de Galícia intensifica la coordinació amb Xenètica Fontao a favor de la millora del bestiar gallec</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xunta-galicia-intensifica-la-coordinacio-amb-xenetica-fontao-favor-la-millora-del</t>
+    <t>El GO e-LocalHub llança les seves primeres videoreceptes per posar en valor les races autòctones</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu e-LocalHub ha publicat les primeres videoreceptes del projecte, una iniciativa gastronòmica orientada a apropar al consumidor final els productes procedents de races autòctones i de la ramaderia extensiva tradicional . Les elaboracions es realitzen amb productes de les races participants en el projecte: porcina Ibèrica , aviària Castellana Negra , bovina Avileña-Negra Ibèrica i…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-e-localhub-llanca-les-seves-primeres-videoreceptes-posar-valor-les-races-autoctones</t>
+  </si>
+  <si>
+    <t>Les Jornades Tècniques RFEAGAS 2025 reforcen la coordinació i el futur de la ramaderia de selecció</t>
+  </si>
+  <si>
+    <t>Les Jornades Tècniques RFEAGAS 2025 van reunir a Madrid associacions de criadors, tècnics i professionals del sector amb l'objectiu d'analitzar i actualitzar els principals reptes i oportunitats de la ramaderia de raça pura a Espanya . El programa va abordar, des d'una perspectiva tècnica i transversal , qüestions clau com la sanitat animal , la millora genètica , la digitalització i la gestió de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/les-jornades-tecniques-rfeagas-2025-reforcen-la-coordinacio-i-el-futur-la-ramaderia</t>
+  </si>
+  <si>
+    <t>CONAFE participa en set treballs científics presentats al Congrés Mundial de Genètica Aplicada a la Producció Ramadera 2026</t>
+  </si>
+  <si>
+    <t>La Confederació d'Associacions de Frisona Espanyola (CONAFE) col·labora en diversos treballs científics que han estat presentats al Congrés Mundial de Genètica Aplicada a la Producció Ramadera (WCGALP 2026) , que se celebrarà del 12 al 17 de juliol de 2026 a Madison (Wisconsin, EUA) . El WCGALP és el principal fòrum internacional sobre millora genètica animal , reunint cada quatre anys…</t>
+  </si>
+  <si>
+    <t>dc., 10/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/conafe-participa-set-treballs-cientifics-presentats-al-congres-mundial-genetica-aplicada</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT: Una aposta per la innovació i sostenibilitat del sector lacti</t>
+  </si>
+  <si>
+    <t>El grup operatiu CLIMALACT avança amb pas ferm en el seu propòsit de transformar el model de producció làctia a Galícia i Astúries cap a criteris de sostenibilitat i neutralitat climàtica. En un moment en què el sector lacti s'enfronta a reptes mediambientals, socials i de rendibilitat creixents, aquesta iniciativa emergeix com una aposta decidida per la innovació, la cooperació i la…</t>
+  </si>
+  <si>
+    <t>dc., 03/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-climalact-una-aposta-la-innovacio-i-sostenibilitat-del-sector-lacti</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub es presenta davant de les Associacions de Criadors i les CCAA en una reunió del MAPA</t>
+  </si>
+  <si>
+    <t>Font: RFEAGAS Ahir, dimarts 2 de desembre, va tenir lloc a la seu de la Subdirecció de Mitjans de Producció Ramadera del Ministeri d'Agricultura, Pesca i Alimentació una reunió convocada per aquest organisme per abordar diverses qüestions relacionades amb el Logotip 100% Raça Autòctona. La trobada va comptar amb una alta participació de tècnics d'Associacions de Criadors i representants d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-e-localhub-presenta-davant-les-associacions-criadors-i-les-ccaa-una-reunio-del-mapa</t>
+  </si>
+  <si>
+    <t>Provacuno DSS Manure, una app per a la caracterització dels fems de granges de boví de carn</t>
+  </si>
+  <si>
+    <t>  Aquesta nova app, que permet categoritzar les granges i els seus fems a partir d'informació sobre la gestió dels mateixos, és de caràcter gratuït i ja està disponible tant per a IOS com per a Android   L'Organització Interprofessional de la Carn de Boví (Provacuno) ha desenvolupat en col·laboració de la Universitat Miguel Hernández (UMH) i la Universitat Politècnica de València (UPV) una…</t>
+  </si>
+  <si>
+    <t>dj., 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-dss-manure-una-app-la-caracteritzacio-dels-fems-granges-bovi-carn</t>
+  </si>
+  <si>
+    <t>Provacuno i APAQ-W reforcen el compromís del sector amb l'objectiu de neutralitat climàtica el 2050 al I Simposi Europeu sobre Sostenibilitat del Boví de Carn</t>
+  </si>
+  <si>
+    <t>Més de 600 professionals van participar de forma presencial i en línia al I Simposi Europeu sobre la Sostenibilitat del Boví de Carn , celebrat el 12 de novembre a Brussel·les i organitzat per Provacuno i APAQ-W en el marc del programa europeu Sustainable European Beef (SEUB) . La trobada, pioner a l'àmbit de la Unió Europea, va reunir experts internacionals per analitzar els principals reptes de…</t>
+  </si>
+  <si>
+    <t>dl., 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-i-apaq-w-reforcen-el-compromis-del-sector-amb-lobjectiu-neutralitat-climatica-el</t>
+  </si>
+  <si>
+    <t>Plataforma d'Assessors AKIS, una eina perquè els grups operatius compleixin i reforcin les seves obligacions de divulgació</t>
+  </si>
+  <si>
+    <t>La Plataforma d'Assessors AKIS (PAA) és un espai dissenyat específicament perquè els Grups Operatius de l'Associació Europea per a la Innovació (EIP-AGRI/EU Network) puguin difondre de manera àgil i eficaç les activitats, avenços i resultats. Les publicacions que els Grups Operatius enviïn i comparteixin a la plataforma —notícies, esdeveniments, fites del projecte, avenços parcials, articles de…</t>
+  </si>
+  <si>
+    <t>dv., 14/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-dassessors-akis-una-eina-perque-els-grups-operatius-compleixin-i-reforcin-les</t>
+  </si>
+  <si>
+    <t>La UE cerca experts i entitats per a un nou Grup Temàtic sobre ramaderia sostenible i competitiva</t>
+  </si>
+  <si>
+    <t>La Xarxa de la PAC de la Unió Europea ha obert una convocatòria per seleccionar membres del nou Grup Temàtic (TG) dedicat a analitzar el paper de la PAC en la transició cap a sistemes ramaders més sostenibles i competitius . Les persones i les entitats interessades poden presentar la seva expressió d' interès fins al'1 de desembre de 2025 . Aquest Grup Temàtic reunirà un conjunt reduït –al…</t>
+  </si>
+  <si>
+    <t>dl., 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-ue-cerca-experts-i-entitats-nou-grup-tematic-ramaderia-sostenible-i-competitiva</t>
   </si>
   <si>
     <t>SmartFarmRani avança en la conservació genètica i la innovació ramadera a Àvila</t>
   </si>
   <si>
     <t>El projecte SmartFarmRani continua desenvolupant noves actuacions a la província d'Àvila , reforçant el seu compromís amb la innovació, la conservació genètica i la millora de la sostenibilitat a la ramaderia extensiva de races autòctones. En el marc d‟aquestes activitats, membres del projecte s‟han desplaçat a la Diputació d‟Àvila per dur a terme l‟ extracció de semen de dos sementals d‟alta…</t>
   </si>
   <si>
-    <t>dv., 19/12/2025 - 11:41</t>
+    <t>dv., 24/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/smartfarmrani-avanca-la-conservacio-genetica-i-la-innovacio-ramadera-avila</t>
   </si>
   <si>
-    <t>El GO e-LocalHub llança les seves primeres videoreceptes per posar en valor les races autòctones</t>
-[...106 lines deleted...]
-  <si>
     <t>Disponible a YouTube el vídeo de la jornada del GO SmartFarmRani a Salamaq 2025</t>
   </si>
   <si>
     <t>Ja es pot veure a YouTube la jornada formativa del Grup Operatiu SmartFarmRani , celebrada el passat 5 de setembre de 2025 en el marc de Salamaq 2025 sota el títol “Tecnologia al servei de la ramaderia extensiva i sostenible, la raça Avileña Negra Ibérica com a model: SmartFarmRani” . La trobada, que va tenir lloc al Saló d'Actes del Pavelló Central i va ser retransmesa per streaming, va incloure…</t>
   </si>
   <si>
-    <t>dc., 24/09/2025 - 18:31</t>
+    <t>dc., 24/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/disponible-youtube-el-video-la-jornada-del-go-smartfarmrani-salamaq-2025</t>
   </si>
   <si>
     <t>La innovació i la sostenibilitat seran clau en la nova extensió de norma aprovada per a l'OIAM</t>
   </si>
   <si>
     <t>El Consell General d'Organitzacions Interprofessionals Agroalimentàries ha donat llum verda a l'extensió de norma sol·licitada per l'Organització Interprofessional de l'Alvocat i el Mango (OIAM) . Aquest pas, essencial per al futur del sector, inclou un compromís significatiu amb la investigació, el desenvolupament i la innovació (R+D+i). L'aprovació preveu destinar entre un 2% i un 5% dels…</t>
   </si>
   <si>
-    <t>dt., 22/07/2025 - 08:15</t>
+    <t>dj., 17/07/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-innovacio-i-la-sostenibilitat-seran-clau-la-nova-extensio-norma-aprovada-loiam</t>
   </si>
   <si>
     <t>Provacuno desenvolupa juntament amb la UMH i la UPV un nou mètode per al compostatge de fems de boví que produeix menys emissions contaminants</t>
   </si>
   <si>
     <t>El mètode contribueix a més a millorar la rendibilitat econòmica de les granges de bestiar boví a Espanya. El projecte, impulsat per Provacuno, va sorgir de la necessitat del sector ramader d'avançar cap a sistemes de producció basats en el coneixement, que millorin l'eficiència i redueixin la petjada ambiental. L'Organització Interprofessional de la Carn de Boví (PROVACUNO), la Universitat…</t>
   </si>
   <si>
-    <t>dc., 25/06/2025 - 10:10</t>
+    <t>dc., 25/06/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-desenvolupa-juntament-amb-la-umh-i-la-upv-nou-metode-al-compostatge-fems-bovi</t>
   </si>
   <si>
     <t>Plataforma Assessors AKIS, a l'esdeveniment de RedPAC d'intercanvi d'experiències entre GO de Ramaderia de Precisió</t>
   </si>
   <si>
     <t>El passat 21 de maig RedPAC va organitzar un esdeveniment d'intercanvi d'experiències entre Grups Operatius i Projectes Innovadors de Ramaderia de Precisió que es va desenvolupar a l' iHub La Vega Innova , a San Fernando de Henares (Madrid). L'esdeveniment va comptar amb la participació de Natalia Villalobos, Subdirectora Adjunta a la SG d'Innovació i Digitalització (MAPA) i Alba Gallardo,…</t>
   </si>
   <si>
-    <t>dl., 26/05/2025 - 18:10</t>
+    <t>dl., 26/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-assessors-akis-lesdeveniment-redpac-dintercanvi-dexperiencies-entre-go</t>
   </si>
   <si>
     <t>Agrocompostatge avançat de fems de boví de carn, una proposta de millors tècniques disponibles</t>
   </si>
   <si>
     <t>Provacuno organitza dues jornades els dies 20 i 29 de maig, a Múrcia i Valladolid, respectivament, per presentar els resultats del projecte desenvolupat en col·laboració amb la Universitat Politècnica de València i la Universitat Miguel Hernández. El compostatge és una tècnica que permet reduir les emissions de gasos efecte hivernacle procedents de la gestió dels fems, que, a més, és capaç de…</t>
   </si>
   <si>
-    <t>dl., 05/05/2025 - 13:17</t>
+    <t>dl., 05/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/agrocompostatge-avancat-fems-bovi-carn-una-proposta-millors-tecniques-disponibles</t>
   </si>
   <si>
     <t>Èxit de la jornada inaugural del Grup Operatiu SMARTFARMRANI</t>
   </si>
   <si>
     <t>El passat 18 de desembre de 2024, l'Hotel El Milano Real, a Hoyos de l'Espino (Àvila), va acollir la jornada inaugural del Grup Operatiu SMARTFARMRANI (SFR) , centrada en el futur de la ramaderia extensiva a Espanya. Sota el lema “Ranyeria de Precisió per Incrementar la Sostenibilitat i Resiliència de les Explotacions” , l'esdeveniment va reunir experts en nutrició, benestar animal,…</t>
   </si>
   <si>
-    <t>dj., 19/12/2024 - 17:03</t>
+    <t>dc., 18/12/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/exit-la-jornada-inaugural-del-grup-operatiu-smartfarmrani</t>
   </si>
   <si>
     <t>Presentada la nova fira SAGRIS 2025, centrada en la innovació i el talent per al futur agroalimentari</t>
   </si>
   <si>
     <t>IFEMA acaba de presentar la nova fira SAGRIS, el Saló de l'Agricultura i la Ramaderia , que s'ha previst del 8 al 10 de maig del 2025 recolzada per les principals organitzacions agràries d'Espanya. (Aliança per una Agricultura Sostenible), associació que congrega les principals organitzacions agràries ASAJA , AEACSV , COAG , FEPEX , UPA i Cooperatives Agroalimentàries , se centrarà en tres eixos…</t>
   </si>
   <si>
-    <t>dj., 04/07/2024 - 09:53</t>
+    <t>dl., 01/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/presentada-la-nova-fira-sagris-2025-centrada-la-innovacio-i-el-talent-al-futur</t>
   </si>
   <si>
     <t>El sistema informàtic ECOGAN per a la transferència d'informació constata una reducció del 10,6% a les emissions d'amoníac</t>
   </si>
   <si>
     <t>ECOGAN , el sistema informàtic per a la transferència d'informació desenvolupat pel MAPA , en coordinació amb el MITECO , ha permès quantificar una reducció del 10,6% de les emissions nacionals d'amoníac. És el segon any consecutiu que aquesta eina digital constata el compliment del sostre d‟emissió d‟amoníac fixat per al nostre país. Gestió digital de dades agrícoles i ramaders La informació que…</t>
   </si>
   <si>
-    <t>dt., 28/05/2024 - 19:18</t>
+    <t>dj., 23/05/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-sistema-informatic-ecogan-la-transferencia-dinformacio-constata-una-reduccio-del-106</t>
   </si>
   <si>
     <t>La ramaderia de boví de carn d'Espanya emet un 66% menys de gasos amb efecte d'hivernacle que la mitjana mundial</t>
   </si>
   <si>
     <t>En un estudi recent publicat a la revista científica Animal , científics espanyols de la Universitat Politècnica de València conclouen que la ramaderia de carn de boví emet menys gasos d'efecte hivernacle que la mitjana mundial. L'informe 'Avaluació de l'impacte ambiental de les cadenes de producció de carn de boví que integren sistemes de pasturatge i sense terra' carn de boví produïda a Espanya…</t>
   </si>
   <si>
-    <t>dj., 15/02/2024 - 10:02</t>
+    <t>dv., 02/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-ramaderia-bovi-carn-despanya-emet-66-menys-gasos-amb-efecte-dhivernacle-que-la-mitjana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -698,54 +737,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D28"/>
+      <selection activeCell="A1" sqref="A1:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -902,250 +941,306 @@
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="B29" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>111</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>