--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -12,64 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1734">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>JORNADA de la Xarxa PAC per als Premis ARIA de la Unió Europea edició 2026</t>
+  </si>
+  <si>
+    <t>La Xarxa Europea de la PAC (EU CAP Network) ha llançat la quarta edició dels Premis ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , sota el lema “Quan la igualtat impulsa la propera generació”. Un any més, es busquen els projectes més destacats finançats per la Política Agrària Comuna (PAC) i implementats a nivell local : projectes ecològics, intel·ligents, socialment inclusius,…</t>
+  </si>
+  <si>
+    <t>dj., 23/04/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/jornada-la-xarxa-pac-als-premis-aria-la-unio-europea-edicio-2026</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, elegit nou president de PROVACUNO</t>
+  </si>
+  <si>
+    <t>L'Assemblea General de PROVACUNO , l' Organització Interprofessional de la Carn de Boví , ha elegit Raúl Sanz com a nou president de la interprofessional, després de rebre el suport unànime de les diferents associacions que la integren, substituint en el càrrec Jaime Yartu, que ha estat al capdavant de l'organització des de desembre de 2022. Vicepresident de PROVACUNO des del desembre del 2022,…</t>
+  </si>
+  <si>
+    <t>dc., 22/04/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/raul-sanz-elegit-nou-president-provacuno</t>
+  </si>
+  <si>
+    <t>El Ministeri d´Agricultura, Pesca i Alimentació convoca ajudes per promoure la integració d´entitats associatives agroalimentàries per 33,3 milions d´euros</t>
+  </si>
+  <si>
+    <t>Els ajuts estan destinats a impulsar la transformació, comercialització i desenvolupament de productes agroalimentaris Espanya compta amb 21 Entitats Associatives Prioritàries i una més en procés de reconeixement El finançament dels ajuts prové del 43% del fons europeu de desenvolupament rural i del 57% del pressupost del Ministeri d'Agricultura, Pesca i Alimentació El Ministeri d'Agricultura,…</t>
+  </si>
+  <si>
+    <t>dl., 20/04/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-convoca-ajudes-promoure-la-integracio</t>
+  </si>
+  <si>
+    <t>Nova convocatòria 2026 d'ajuts a l'intercanvi de coneixement al sector agroalimentari i forestal per gairebé 10 milions d'euros</t>
+  </si>
+  <si>
+    <t>El termini per presentar les sol·licituds finalitza el proper 18 de maig Els ajuts estan cofinançats en un 43% per FEADER i un 57% pel ministeri El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) va publicar el 16 d'abril passat al Butlletí Oficial de l'Estat (BOE) una nova convocatòria d'ajudes per fomentar l'intercanvi de coneixement, innovació i formació al sector agroalimentari , amb un…</t>
+  </si>
+  <si>
+    <t>dl., 20/04/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-convocatoria-2026-dajuts-lintercanvi-coneixement-al-sector-agroalimentari-i-forestal</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 destaca a Madrid és Ciència amb un robot d'assistència a la verema com a exemple d'innovació agroalimentària</t>
+  </si>
+  <si>
+    <t>L' EDIH Madrid Region 2.0 ha mostrat a la fira Madrid és Ciència el potencial de les tecnologies avançades aplicades al sector agroalimentari, amb especial protagonisme per al robot d'assistència a la verema desenvolupat pel CSIC , una solució que exemplifica com la innovació pot respondre a necessitats concretes del treball a camp. La fira, organitzada per la Fundació per al Coneixement madri+d…</t>
+  </si>
+  <si>
+    <t>dl., 06/04/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/edih-madrid-region-20-destaca-madrid-ciencia-amb-robot-dassistencia-la-verema-com-exemple</t>
+  </si>
+  <si>
+    <t>Provacuno mostra a Alimentaria 2026 les novetats del segon any de la campanya europea “Per una Europa sostenible, la missió especial del boví”</t>
+  </si>
+  <si>
+    <t>Cofinançada per la Unió Europea i liderada per Provacuno (Espanya) i Apaq-W (Bèlgica), la campanya continua impulsant la reducció d'emissions i la prevenció de la degradació i la millora del sòl. Entre les principals fites destaca el proper llançament d'una web app per mesurar l'empremta de carboni, així com activitats a Espanya, Bèlgica i altres països europeus, a més de seminaris a diverses…</t>
+  </si>
+  <si>
+    <t>dl., 23/03/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-mostra-alimentaria-2026-les-novetats-del-segon-any-la-campanya-europea-una</t>
+  </si>
+  <si>
+    <t>CITOLIVA es posiciona en el desenvolupament de nous aliments basats en tecnologies òmiques en el marc de la Xarxa Cervera OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Participa com un dels sis centres tecnològics Cervera, aportant la seva experiència en innovació a la indústria oleícola per al desenvolupament de nous ingredients i aliments funcionals, amb l'objectiu de posicionar el consorci com a referent en recerca aplicada a una alimentació segura i saludable L'Agrupació OMIPERBIO ha posat en marxa una xarxa de cooperació estratègica formada per sis centres…</t>
+  </si>
+  <si>
+    <t>dl., 23/03/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/citoliva-posiciona-el-desenvolupament-nous-aliments-basats-tecnologies-omiques-el-marc-la</t>
+  </si>
+  <si>
+    <t>SECUESVAC posa el focus en les necessitats clau per assegurar el relleu generacional al boví de carn</t>
+  </si>
+  <si>
+    <t>Les dones encara enfronten barreres en titularitat i finançament. Es va posar el focus a la innovació per millorar la conciliació i l'eficiència econòmica. El Grup Operatiu SECUESVAC aspira a situar els professionals a l'avantguarda de la gestió ambiental. El Grup Operatiu SECUESVAC va celebrar ahir 16 de març un webinar per analitzar les oportunitats estratègiques que ofereix el sector de boví…</t>
+  </si>
+  <si>
+    <t>dt., 17/03/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/secuesvac-posa-el-focus-les-necessitats-clau-assegurar-el-relleu-generacional-al-bovi-carn</t>
+  </si>
+  <si>
     <t>La Junta d'Andalusia ha inaugurat la nova Oficina Comarcal Agrària (OCA) de Ronda</t>
   </si>
   <si>
     <t>La Junta d'Andalusia ha inaugurat la nova Oficina Comarcal Agrària (OCA) de Ronda , una infraestructura en què s'han invertit 1,7 milions d'euros , finançats en gran part amb fons Feader . La nova seu substitueix unes antigues instal·lacions que resultaven insuficients per atendre les més de 5.000 explotacions agràries de la comarca, i es concep com un reforçament de la primera línia d'atenció al…</t>
   </si>
   <si>
     <t>dj., 12/03/2026 - 09:54</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-junta-dandalusia-ha-inaugurat-la-nova-oficina-comarcal-agraria-oca-ronda</t>
   </si>
   <si>
     <t>El projecte MujerForest forma dones del medi rural per a l'ocupabilitat verda</t>
   </si>
   <si>
     <t>MujerForest és un projecte gratuït de formació i ocupabilitat verda dirigit principalment a dones del medi rural de la Serra Morena de Sevilla , en el marc de la bioeconomia i la gestió forestal sostenible. Està cofinançat pel Fons Social Europeu Plus (FSE+) en un 85% , dins de la Convocatòria 2024 del Programa Empleaverde+ , gestionat per la Fundació Biodiversitat del Ministeri per a la…</t>
   </si>
   <si>
     <t>dl., 09/03/2026 - 12:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-mujerforest-forma-dones-del-medi-rural-locupabilitat-verda</t>
   </si>
   <si>
     <t>La Junta aprova la creació de l'Acadèmia Andalusa d'Agricultura</t>
@@ -4211,80 +4307,80 @@
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-consell-europeu-aprova-les-conclusions-lestrategia-la-visio-llarg-termini-les-zones</t>
   </si>
   <si>
     <t>La convenció "Creixem juntes" presenta casos d'èxit d'emprenedoria femení al medi rural</t>
   </si>
   <si>
     <t>Més impuls al medi rural La trobada estatal de dones rurals "Creixem Juntes-Projecte Mentores Rurals" va exposar experiències d'emprenedoria exitoses liderades per dones rurals per tal d'encoratjar la dinamització en el medi rural A la convenció es va estrenar un documental amb quatre històries d'èxit de dones a l'àmbit de la ramaderia, agricultura, tèxtil i pesca El Ministeri d'Agricultura,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-convencio-creixem-juntes-presenta-casos-dexit-demprenedoria-femeni-al-medi-rural</t>
   </si>
   <si>
     <t>El secretari general dAgricultura i Alimentació destaca el paper de la fertilització en la consecució duna agricultura sostenible</t>
   </si>
   <si>
     <t>El secretari general d'Agricultura i Alimentació, Fernando Miranda, ha destacat avui el paper de la fertilització en la consecució d'una agricultura sostenible, ja que l'aplicació de nutrients als cultius és essencial per a la productivitat dels cultius i en redunda en la rendibilitat i sostenibilitat. Fernando Miranda ha intervingut a la cloenda de la jornada de presentació dels resultats del…</t>
   </si>
   <si>
     <t>dj., 30/11/2023 - 11:02</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-secretari-general-dagricultura-i-alimentacio-destaca-el-paper-la-fertilitzacio-la</t>
   </si>
   <si>
+    <t>El secretari general d'Agricultura subratlla la importància de restablir els fluxos comercials d'aliments i de fertilitzants per a la seguretat alimentària mundial</t>
+  </si>
+  <si>
+    <t>El secretari general d'Agricultura i Alimentació, Fernando Miranda, ha destacat avui la necessitat de restablir els fluxos comercials d'aliments i fertilitzants per garantir la seguretat alimentària al món, amenaçada per la situació de guerra a Ucraïna, i especialment als països més vulnerables . particularment indicant que cal mantenir l'Acord sobre el Gra del Mar Negre per garantir el comerç d'…</t>
+  </si>
+  <si>
+    <t>dl., 24/07/2023 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-secretari-general-dagricultura-subratlla-la-importancia-restablir-els-fluxos-comercials</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació inverteix dos milions d'euros en obres de modernització de regadius sostenibles a Valderredible (Cantàbria)</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA), a través de la Societat Mercantil Estatal d'Infraestructures Agràries (SEIASA), ha formalitzat avui dos convenis de col·laboració amb les comunitats de regants de Ruijas-Ebro i Villamoñicos-Revelillas, al municipi càntabre de Valderredible per realitzar actuacions de modernització en aquests regadius per un valor de 2.000.000 euros (IVA no…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-inverteix-dos-milions-deuros-obres</t>
+  </si>
+  <si>
     <t>Luis Planas: La investigació i la innovació són eines estratègiques per a la producció eficient d'aliments</t>
   </si>
   <si>
     <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha reiterat que la investigació, la innovació i l'aplicació de noves tecnologies són "eines estratègiques imprescindibles" que permetran una producció d'aliments més eficient, que consumeixi menys recursos, i que generi major valor afegit i millor qualitat de vida al medi rural.   El ministre, que ha intervingut avui a Brussel·les a l'…</t>
   </si>
   <si>
-    <t>dl., 24/07/2023 - 09:28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-la-investigacio-i-la-innovacio-son-eines-estrategiques-la-produccio-eficient</t>
   </si>
   <si>
-    <t>El secretari general d'Agricultura subratlla la importància de restablir els fluxos comercials d'aliments i de fertilitzants per a la seguretat alimentària mundial</t>
-[...16 lines deleted...]
-  <si>
     <t>El VI congrés de “Cultura i Ruralitats” aprofundeix en la importància de la cultura per a la identitat dels pobles</t>
   </si>
   <si>
     <t>Més impuls al medi rural  La sisena edició del Fòrum Cultura i Ruralitats ha tingut lloc a Conca del 4 al 7 de juliol Sota el títol de “Continuïtats-Discontinuïtats. Arts, creació i ruralitats contemporànies a Europa”, el fòrum ha analitzat l'influx de les tradicions rurals a l'art contemporani Aquesta edició ha coincidit amb l'arrencada de la Presidència Espanyola del Consell de la Unió Europea…</t>
   </si>
   <si>
     <t>dl., 17/07/2023 - 15:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-vi-congres-cultura-i-ruralitats-aprofundeix-la-importancia-la-cultura-la-identitat-dels</t>
   </si>
   <si>
     <t>El Grup Operatiu FitoNet posa en marxa el desenvolupament d‟una xarxa social sobre biodiversitat genètica vegetal</t>
   </si>
   <si>
     <t>Més impuls al medi rural El Grup Operatiu GO FitoNet neix per millorar l'oferta de varietats genètiques i afavorir l'aprofitament de la biodiversitat dels cultius El seu propòsit és facilitar informació i recursos per fomentar l'ús d'una varietat genètica més gran que potenciï la qualitat dels productes vegetals 19.06.2023 . Biodiversitat no és un concepte buit ni referit només al món dels…</t>
   </si>
   <si>
     <t>dv., 07/07/2023 - 14:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-fitonet-posa-marxa-el-desenvolupament-duna-xarxa-social-biodiversitat</t>
   </si>
   <si>
     <t>L'estrès hídric amenaça la propera campanya d'hortícoles</t>
@@ -4634,210 +4730,210 @@
   <si>
     <t>A principis d'any, el projecte FAIRshare va afegir una nova eina d'avaluació a l'inventari DATS de FAIRshare. L'objectiu de l'eina d'avaluació és ajudar els assessors agrícoles a avaluar i seleccionar els DATS més adequats per ajudar-los a satisfer les seves necessitats. L'eina funciona mitjançant l'avaluació d'eines seleccionades mitjançant un conjunt uniforme de criteris, que s'han provat i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-versio-linia-leina-davaluacio-fairshare-dats</t>
   </si>
   <si>
     <t>La Xarxa Rural Nacional celebra la cinquena reunió del partenariat per presentar les principals novetats sobre el Pla Estratègic de la PAC 2023-2027</t>
   </si>
   <si>
     <t>La Xarxa Rural Nacional celebra la cinquena reunió del partenariat per presentar les principals novetats sobre el Pla Estratègic de la PAC 2023 – 2027 asimon dij, 03/11/2022 - 16:35 Els integrants del Partenariat són convocats a una nova jornada informativa i de debat al voltant del Pla Estratègic de la PAC 2023-2027 per a Espanya El partenariat del Pla reuneix entitats i associacions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-celebra-la-cinquena-reunio-del-partenariat-presentar-les</t>
   </si>
   <si>
     <t>La Xarxa Rural Nacional mostra els projectes existents als territoris amb perspectiva de gènere i de conciliació</t>
   </si>
   <si>
     <t>La Xarxa Rural Nacional mostra els projectes existents als territoris amb perspectiva de gènere i de conciliació asimon Mié, 02/11/2022 - 08:00 La Xarxa Rural Nacional (RRN) organitza la jornada “Intercanvi d'experiències LEADER: dones rurals en els àmbits de conciliació, coresponsabilitat, perspectiva de gènere, economia social i sostenibilitat” La trobada està emmarcada dins de les accions de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-mostra-els-projectes-existents-als-territoris-amb-perspectiva</t>
   </si>
   <si>
+    <t>El Grup Operatiu BIOFRUITNET impulsa la innovació en la producció de fruites ecològiques europees</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu BIOFRUITNET impulsa la innovació en la producció de fruites ecològiques europees asimon Vie, 28/10/2022 - 07:09 El projecte del Grup Operatiu (GO) BIOFRUITNET pretén enfortir i generar noves xarxes entre els diferents actors europeus implicats El seu objectiu és la divulgació de coneixements sobre el cultiu de fruites ecològiques per donar-los a conèixer a països de la Unió…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-biofruitnet-impulsa-la-innovacio-la-produccio-fruites-ecologiques</t>
+  </si>
+  <si>
+    <t>Les associacions de joves rurals presenten els seus projectes a la fira Presura de la mà de la Xarxa Rural Nacional</t>
+  </si>
+  <si>
+    <t>Les associacions de joves rurals presenten els seus projectes a la fira Presura de la mà de la Xarxa Rural Nacional asimon Dj, 27/10/2022 - 11:11 La iniciativa Joventut enREDada de la Xarxa Rural Nacional (RRN) pretén visibilitzar les associacions de joves per motivar l'associacionisme juvenil en projectes que repercuteixin en el medi rural. La (RRN) ha seleccionat diversos treballs d'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/les-associacions-joves-rurals-presenten-els-seus-projectes-la-fira-presura-la-ma-la-xarxa</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional es converteix en Xarxa Nacional de la PAC</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional es converteix en Xarxa Nacional de la PAC asimon Mar, 25/10/2022 - 10:28 La Xarxa Rural Nacional celebra la seva darrera assemblea abans de la seva conversió Els nous Plans Estratègics de la PAC transformen totes les xarxes rurals dels estats membres en xarxes nacionals PAC La Xarxa Nacional de la PAC es converteix en el nou paraigua del desenvolupament rural i de les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-converteix-xarxa-nacional-la-pac</t>
+  </si>
+  <si>
     <t>Neix la “Xarxa Europea de la PAC”</t>
   </si>
   <si>
     <t>Neix la “Xarxa Europea de la PAC” asimon dij, 20/10/2022 - 09:52 La “Xarxa Europea de la PAC” és la continuació de la Xarxa Europea de Desenvolupament Rural (ENRD) sota el marc de la nova PEPAC 23-27 Reunirà sota una única xarxa a nivell europeu a les noves “Xarxes Nacionals de la PAC”, conegudes fins ara com a xarxes nacionals de desenvolupament rural D'aquesta manera, a les polítiques de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/neix-la-xarxa-europea-la-pac</t>
   </si>
   <si>
     <t>Els Premis europeus d'inspiració Rural 2022 reconeixen els projectes liderats pels joves rurals</t>
   </si>
   <si>
     <t>Els Premis europeus d'inspiració Rural 2022 reconeixen els projectes liderats pels joves rurals asimon Dj, 13/10/2022 - 13:41 La IV edició dels Rural Inspiration Awards 2022 – organitzada per la Xarxa Europea de Desenvolupament Ruralda a conèixer els projectes beneficiaris d'ajuts del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) del període 2014-2020 Aquest any els premis han estat…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/els-premis-europeus-dinspiracio-rural-2022-reconeixen-els-projectes-liderats-pels-joves</t>
   </si>
   <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació organitza la cinquena edició del Cicle Nacional de Cinema i Dones Rurals</t>
+  </si>
+  <si>
+    <t>10 d'octubre del 2022 La mostra arribarà a 70 localitats repartides per les 17 comunitats autònomes i podrà seguir-se en línia a 8 països de Centreamèrica El Ministeri d'Agricultura, Pesca i Alimentació organitza la cinquena edició del Cicle Nacional de Cinema i Dones Rurals, que se celebrarà entre els dies 11 d'octubre i 24 de novembre, i arribarà a 70 localitats repartides per tot el territori…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-organitza-la-cinquena-edicio-del-cicle</t>
+  </si>
+  <si>
+    <t>Competència pel millor cas pràctic de suport a la innovació a Europa</t>
+  </si>
+  <si>
+    <t>Cerquem assessors agrícoles i forestals amb una història d'èxit per compartir! Els temps estan canviant! Per tot Europa, les empreses agrícoles i forestals s'enfronten a importants, econòmics, i desafiaments ambientals, així com oportunitats sense precedents. La innovació és un factor clau en l'adaptació contínua a aquests reptes diversos i de vegades contradictoris, i aprofitar noves…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/competencia-pel-millor-cas-practic-suport-la-innovacio-europa</t>
+  </si>
+  <si>
+    <t>La V edició del cicle nacional de Cinema i Dones Rurals porta el cinema a 70 localitats rurals d'Espanya</t>
+  </si>
+  <si>
+    <t>La V edició del cicle nacional de "Cinema i Dones Rurals" porta el cinema a 70 localitats rurals d'Espanya asimon Vie, 07/10/2022 - 10:13 El Ministeri d'Agricultura, Pesca i Alimentació organitza la cinquena edició del Cicle Nacional de Cinema i Dones Rurals Aquest any té lloc entre els dies 11 d'octubre i 24 de novembre La mostra portarà el cinema a 70 localitats repartides per tot el territori…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-v-edicio-del-cicle-nacional-cinema-i-dones-rurals-porta-el-cinema-70-localitats-rurals</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació selecciona les guanyadores dels "Premis d'Excel·lència a la Innovació per a Dones Rurals"</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació selecciona les guanyadores dels "Premis d'Excel·lència a la Innovació per a Dones Rurals" asimon Dv, 07/10/2022 - 06:58 Els XIII Premis d'Excel·lència a la Innovació per a Dones Rurals premien 13 iniciatives diferents per donar visibilitat a la tasca de dones rurals El suport es fa per mostrar la diversificació de l'activitat econòmica i les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-selecciona-les-guanyadores-dels-premis</t>
+  </si>
+  <si>
+    <t>Sol·liciteu el taller de la UE Cap Network 'Joves emprenedors – Motors d'innovació a les zones rurals'</t>
+  </si>
+  <si>
+    <t>El taller de la Xarxa de PAC de la UE "Joves emprenedors: motors d'innovació a les zones rurals" és un esdeveniment d'un dia i mig que tindrà lloc a Dublín, Irlanda, el dimecres 30 de novembre i el dijous 1 de desembre de 2022. El taller se centrarà a intercanviar coneixements i compartir pràctiques innovadores i inspiradores que puguin donar suport a l'emprenedoria i als ecosistemes d'innovació…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/solliciteu-el-taller-la-ue-cap-network-joves-emprenedors-motors-dinnovacio-les-zones</t>
+  </si>
+  <si>
+    <t>Visita creuada d'assessors hongaresos a Alemanya (Niederalteich) en el marc del projecte i2connect</t>
+  </si>
+  <si>
+    <t>Quin és el paper de NAK a i2connect? (NAK) ha estat membre actiu del projecte internacional i2connect H2020 com a soci del consorci durant dos anys i mig. El projecte , el qual s'iniciarà en November 2019, address agricultural advisors building on already existing advisory networks i realitzades success stories , s'approach in which innovation és a bottom-up initiative . Particular emphasis és…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/visita-creuada-dassessors-hongaresos-alemanya-niederalteich-el-marc-del-projecte-i2connect</t>
+  </si>
+  <si>
     <t>Idees inspiradores: els agricultors francesos estableixen una cadena de valor local amb fusta de tanques</t>
   </si>
   <si>
     <t>S'acosta la temporada de barbacoes! I aquesta és una bona notícia per als agricultors de l''Association Bois Paysan' de la regió de les Cevennes franceses, que van establir un col·lectiu local que produeix troncs, estelles i "fustes de barbacoa" a partir de tanques antigues a les seves terres de conreu. La idea del col·lectiu productor de fusta va sorgir fa uns anys quan diversos agricultors i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-els-agricultors-francesos-estableixen-una-cadena-valor-local-amb-fusta</t>
   </si>
   <si>
     <t>Idees inspiradores: decisions basades en dades per a una millor agricultura</t>
   </si>
   <si>
     <t>Els agricultors utilitzen cada cop més les noves tecnologies per recopilar i processar dades per oferir coneixements econòmics i ambientals i augmentar el rendiment de les explotacions. Les maneres intel·ligents de recopilar, gestionar i compartir dades poden ajudar els agricultors a treballar de manera més precisa, eficient i sostenible. El projecte innovador suec 'Better decisions for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-decisions-basades-dades-una-millor-agricultura</t>
   </si>
   <si>
     <t>Idees inspiradores: tecnologia mòbil per prevenir atacs de llops</t>
   </si>
   <si>
     <t>La creixent població de llops està causant cada cop més problemes als ramaders espanyols de ramaderia extensiva. El Grup Operatiu GELOB ha desenvolupat i provat una solució tecnològica que pot ajudar a controlar els animals de pastura i protegir-los dels atacs. Els atacs de llops causen milions d'euros de danys al bestiar espanyol cada any. Especialment a les zones de muntanya remotes, els…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-tecnologia-mobil-prevenir-atacs-llops</t>
   </si>
   <si>
     <t>Gestió de plagues i malalties forestals emergents</t>
   </si>
   <si>
     <t>En les últimes dècades, un nombre creixent de plagues i malalties autòctones i no autòctones han causat greus pèrdues als boscos europeus. El projecte multiactor Horizon 2020 HOMED està desenvolupant mètodes i eines pràctiques basades en la ciència per avaluar i controlar plagues i patògens forestals emergents o invasius. "Les plagues d'insectes i fongs patògens poden ser inofensius en el seu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/gestio-plagues-i-malalties-forestals-emergents</t>
   </si>
   <si>
     <t>Idees inspiradores: unir forces per als serveis ecosistèmics relacionats amb l'aigua</t>
   </si>
   <si>
     <t>La plana mitjana del riu Brenta a la regió italiana del Vèneto forma un ric ecosistema amb valor ambiental, cultural, recreatiu i agrícola. Sota el títol 'Parco Fiume Brenta', un projecte LIFE i un grup operatiu treballen en estreta sinergia per gestionar els recursos hídrics de Brenta de manera sostenible. La plana del riu Brenta és un corredor ecològic per a la biodiversitat, reconegut com a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-unir-forces-als-serveis-ecosistemics-relacionats-amb-laigua</t>
   </si>
   <si>
+    <t>Accelerar el canvi positiu en el sistema alimentari</t>
+  </si>
+  <si>
+    <t>La nova convocatòria d'innovació oberta de l'EIT Food finançarà projectes col·laboratius d'innovació alimentària que crearan un canvi positiu en el sistema alimentari. Les propostes han de tenir com a objectiu produir productes i serveis comercialment viables que ajudin a garantir un sistema alimentari més saludable, just, transparent i resilient per a tothom. Uneix-te al seminari web per obtenir…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/accelerar-el-canvi-positiu-el-sistema-alimentari</t>
+  </si>
+  <si>
     <t>Demostrant que l'IPM funciona</t>
   </si>
   <si>
     <t>IPMWORKS és un projecte Horizon 2020 que té com a objectiu demostrar maneres de reduir significativament els pesticides en tots els sectors agraris europeus. És una xarxa de centres de demostració de granges que ofereixen als agricultors l'oportunitat d'intercanviar coneixements sobre mètodes no químics per controlar les plagues i reduir la pressió de les plagues. Ara s'han instal·lat 21 centres…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/demostrant-que-lipm-funciona</t>
-  </si>
-[...88 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/accelerar-el-canvi-positiu-el-sistema-alimentari</t>
   </si>
   <si>
     <t>L'Acadèmia Europea de Lideratge crea l'Acadèmia de dones per a la innovació rural</t>
   </si>
   <si>
     <t>L'Acadèmia Europea de Lideratge crea l'Acadèmia de dones per a la innovació rural asimon dim El programa acollirà 15 dones d'àrees rurals europees diferents per adquirir les habilitats i eines necessàries que els permetin emprendre digitalment des dels seus pobles La inauguració tindrà lloc a Candeleda (Castella i Lleó) del 23 al 28 d'octubre del 2022 El termini de sol·licituds és obert fins al…</t>
   </si>
   <si>
     <t>dt., 08/11/2022 - 13:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lacademia-europea-lideratge-crea-lacademia-dones-la-innovacio-rural</t>
   </si>
   <si>
     <t>Recomanacions de l'EFSA per millorar el benestar dels animals durant el transport</t>
   </si>
   <si>
     <t>Segons les recomanacions publicades per l'EFSA, cal proporcionar més espai, reduir les temperatures màximes i mantenir els temps de viatge al mínim per millorar el benestar dels animals de granja durant el transport. L'EFSA facilita les seves recomanacions a la Comissió Europea en una sèrie de cinc dictàmens científics destinats a donar suport a la revisió en curs de la legislació en matèria de…</t>
   </si>
   <si>
     <t>dl., 10/10/2022 - 15:50</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/recomanacions-lefsa-millorar-el-benestar-dels-animals-durant-el-transport</t>
   </si>
@@ -5468,54 +5564,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D451"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7852,163 +7948,163 @@
       <c r="C168" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>677</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="B178" s="1" t="s">
         <v>708</v>
       </c>
+      <c r="B178" s="1"/>
       <c r="C178" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>715</v>
       </c>
@@ -10318,1087 +10414,1087 @@
         <v>1374</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1409</v>
       </c>
-      <c r="B355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="B361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1481</v>
+        <v>1488</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1483</v>
+        <v>1490</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1497</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1498</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1491</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1492</v>
+        <v>1500</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1497</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1498</v>
+        <v>1506</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1505</v>
+        <v>1513</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1513</v>
+        <v>1521</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1515</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1516</v>
+        <v>1524</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1517</v>
+        <v>1525</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1523</v>
+        <v>1531</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1527</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1530</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1531</v>
+        <v>1539</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1532</v>
+        <v>1540</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1533</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1534</v>
+        <v>1542</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1535</v>
+        <v>1543</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1536</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1537</v>
+        <v>1545</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1539</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1545</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1546</v>
+        <v>1554</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1547</v>
+        <v>1555</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1548</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1549</v>
+        <v>1557</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1555</v>
+        <v>1563</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1556</v>
+        <v>1564</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1557</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1596</v>
+        <v>1495</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1600</v>
+        <v>1495</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1604</v>
+        <v>1495</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1608</v>
+        <v>1495</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1612</v>
+        <v>1495</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1616</v>
+        <v>1495</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1620</v>
+        <v>1495</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1624</v>
+        <v>1495</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>1631</v>
@@ -11424,306 +11520,418 @@
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1640</v>
+        <v>1656</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1678</v>
+        <v>1672</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1689</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1691</v>
+        <v>1697</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1692</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1693</v>
+        <v>1699</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1733</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>