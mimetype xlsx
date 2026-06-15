--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1734">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
+  </si>
+  <si>
+    <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
+  </si>
+  <si>
+    <t>dj., 30/04/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
+  </si>
+  <si>
+    <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
+  </si>
+  <si>
+    <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH…</t>
+  </si>
+  <si>
+    <t>dc., 29/04/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-llanca-una-aplicacio-web-mesurar-lempremta-carboni-del-bovi-carn-espanya</t>
   </si>
   <si>
     <t>JORNADA de la Xarxa PAC per als Premis ARIA de la Unió Europea edició 2026</t>
   </si>
   <si>
     <t>La Xarxa Europea de la PAC (EU CAP Network) ha llançat la quarta edició dels Premis ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , sota el lema “Quan la igualtat impulsa la propera generació”. Un any més, es busquen els projectes més destacats finançats per la Política Agrària Comuna (PAC) i implementats a nivell local : projectes ecològics, intel·ligents, socialment inclusius,…</t>
   </si>
   <si>
     <t>dj., 23/04/2026 - 14:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/jornada-la-xarxa-pac-als-premis-aria-la-unio-europea-edicio-2026</t>
   </si>
   <si>
     <t>Raúl Sanz, elegit nou president de PROVACUNO</t>
   </si>
   <si>
     <t>L'Assemblea General de PROVACUNO , l' Organització Interprofessional de la Carn de Boví , ha elegit Raúl Sanz com a nou president de la interprofessional, després de rebre el suport unànime de les diferents associacions que la integren, substituint en el càrrec Jaime Yartu, que ha estat al capdavant de l'organització des de desembre de 2022. Vicepresident de PROVACUNO des del desembre del 2022,…</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 14:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/raul-sanz-elegit-nou-president-provacuno</t>
   </si>
@@ -5564,54 +5588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D451"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D451"/>
+      <selection activeCell="A1" sqref="A1:D453"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8060,79 +8084,79 @@
       <c r="C176" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>704</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="B178" s="1"/>
+      <c r="B178" s="1" t="s">
+        <v>709</v>
+      </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
+      <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>723</v>
       </c>
@@ -10526,191 +10550,191 @@
         <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1409</v>
+        <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1419</v>
+        <v>1417</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1433</v>
+        <v>1441</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1441</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1454</v>
@@ -10792,737 +10816,737 @@
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1628</v>
+        <v>1503</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1632</v>
+        <v>1503</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
@@ -11632,306 +11656,334 @@
         <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="B435" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1694</v>
+        <v>1680</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1694</v>
+        <v>1680</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="B442" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D442" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1714</v>
+        <v>1702</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="B448" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D448" s="1" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1741</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>