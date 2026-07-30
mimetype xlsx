--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -12,62 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
+  </si>
+  <si>
+    <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
+  </si>
+  <si>
+    <t>dt., 21/07/2026 - 11:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
+  </si>
+  <si>
+    <t>40 anys d'Espanya a la PAC: quatre dècades cultivant el futur del camp espanyol</t>
+  </si>
+  <si>
+    <t>La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i competitives La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i…</t>
+  </si>
+  <si>
+    <t>dc., 15/07/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/40-anys-despanya-la-pac-quatre-decades-cultivant-el-futur-del-camp-espanyol</t>
+  </si>
+  <si>
+    <t>Luis Planas defensa a Brussel·les una PAC amb pressupost suficient, simplificada i sense renacionalització.</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, s'ha reunit a Brussel·les amb el vicepresident de la Comissió d'Agricultura del Parlament Europeu i ponent de la futura Política Agrària Comuna (PAC), Norbert Lins, en una trobada centrada en el disseny de la política agrària europea per al període 2028-2034. Durant la reunió, Planas ha defensat una PAC amb un pressupost suficient, com…</t>
+  </si>
+  <si>
+    <t>dc., 15/07/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-defensa-brusselles-una-pac-amb-pressupost-suficient-simplificada-i-sense</t>
   </si>
   <si>
     <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
   </si>
   <si>
     <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
   </si>
   <si>
     <t>dj., 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
   </si>
   <si>
     <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
   </si>
   <si>
     <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH…</t>
   </si>
   <si>
     <t>dc., 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-llanca-una-aplicacio-web-mesurar-lempremta-carboni-del-bovi-carn-espanya</t>
   </si>
@@ -5588,54 +5624,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D453"/>
+  <dimension ref="A1:D456"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D453"/>
+      <selection activeCell="A1" sqref="A1:D456"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8112,93 +8148,93 @@
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="B180" s="1"/>
+      <c r="B180" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="B183" s="1" t="s">
         <v>728</v>
       </c>
+      <c r="B183" s="1"/>
       <c r="C183" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
         <v>731</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>733</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
         <v>735</v>
       </c>
@@ -10578,205 +10614,205 @@
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1429</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1441</v>
+        <v>1439</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C366" s="1" t="s">
         <v>1453</v>
       </c>
-      <c r="B366" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1466</v>
@@ -10844,751 +10880,751 @@
         <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1499</v>
       </c>
-      <c r="C378" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="B383" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="C383" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D383" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1515</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1515</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1515</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>1651</v>
@@ -11684,306 +11720,348 @@
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C438" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="C438" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D438" s="1" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1702</v>
+        <v>1714</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="B445" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C445" s="1" t="s">
         <v>1714</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1722</v>
+        <v>1714</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1722</v>
+        <v>1714</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1722</v>
+        <v>1734</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="B451" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C451" s="1" t="s">
         <v>1734</v>
       </c>
-      <c r="C451" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D451" s="1" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1722</v>
+        <v>1734</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1722</v>
+        <v>1734</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1741</v>
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1753</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>