--- v5 (2026-07-30)
+++ v6 (2026-09-16)
@@ -12,100 +12,208 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1786">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>La Diputació d'Ourense convoca noves ajudes per donar suport a les explotacions ramaderes i agrícoles - Campo Galego</t>
+  </si>
+  <si>
+    <t>El president de la Diputació d'Orense, Luis Menor, ha fet aquest matí una visita a una explotació ramadera situada a Xunqueira d'Espadanedo, amb l'objectiu de posar en valor el suport ferm de la institució provincial al camp ourensà, a través de les noves línies d'ajudes dirigides de forma específica al sector primari. Acompanyat per una àmplia representació de l'Associació del Sector Primari de…</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-diputacio-dourense-convoca-noves-ajudes-donar-suport-les-explotacions-ramaderes-i</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA i la Universitat de València impulsen noves aplicacions de teledetecció per millorar la gestió de cítrics i cereals</t>
+  </si>
+  <si>
+    <t>La finca experimental Sinyent d' AVA-ASAJA continua consolidant-se com a referent en innovació agrària gràcies als treballs per impulsar l'ús de la teledetecció aplicada al sector agrícola . Aquesta tecnologia està transformant la gestió de les explotacions en complementar l'observació tradicional a peu de camp amb l'anàlisi massiva de dades obtingudes mitjançant sensors remots, entre les quals…</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ava-asaja-i-la-universitat-valencia-impulsen-noves-aplicacions-teledeteccio-millorar-la</t>
+  </si>
+  <si>
+    <t>Ajuts associats a superfícies. Imports unitaris provisionals. Campanya 2026</t>
+  </si>
+  <si>
+    <t>Imports unitaris provisionals per a la campanya 2026 corresponents als Ajuts Associats per Superfície recollits a la Secció 1a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web ajudes associades superfície. Imports unitaris provisionals per a la campanya 2026 Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-superficies-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
+    <t>Ajuts associats a la ramaderia. Imports unitaris provisionals campanya 2026</t>
+  </si>
+  <si>
+    <t>Import unitari provisional per a la campanya 2026 corresponent als Ajuts Associats a la Ramaderia, recollits a la Secció 2a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-la-ramaderia-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
     <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
   </si>
   <si>
     <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
   </si>
   <si>
     <t>dt., 21/07/2026 - 11:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
   </si>
   <si>
     <t>40 anys d'Espanya a la PAC: quatre dècades cultivant el futur del camp espanyol</t>
   </si>
   <si>
     <t>La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i competitives La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i…</t>
   </si>
   <si>
     <t>dc., 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/40-anys-despanya-la-pac-quatre-decades-cultivant-el-futur-del-camp-espanyol</t>
   </si>
   <si>
     <t>Luis Planas defensa a Brussel·les una PAC amb pressupost suficient, simplificada i sense renacionalització.</t>
   </si>
   <si>
     <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, s'ha reunit a Brussel·les amb el vicepresident de la Comissió d'Agricultura del Parlament Europeu i ponent de la futura Política Agrària Comuna (PAC), Norbert Lins, en una trobada centrada en el disseny de la política agrària europea per al període 2028-2034. Durant la reunió, Planas ha defensat una PAC amb un pressupost suficient, com…</t>
   </si>
   <si>
     <t>dc., 15/07/2026 - 11:31</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-defensa-brusselles-una-pac-amb-pressupost-suficient-simplificada-i-sense</t>
   </si>
   <si>
+    <t>Convocada la segona edició del Premi Agrària per a treballs fi de màster en enginyeria agronòmica</t>
+  </si>
+  <si>
+    <t>Fira de Valladolid i el Consell General de Col·legis Oficials d'Enginyers Agrònoms convoquen la segona edició del Premi Agrària, un guardó que reconeixerà els millors treballs final de màster en Enginyeria Agronòmica defensats a universitats espanyoles. Fira de Valladolid i el Consell General de Col·legis Oficials d'Enginyers Agrònoms (CGCOIA) han convocat la segona edició del Premi Agrària , el…</t>
+  </si>
+  <si>
+    <t>dl., 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocada-la-segona-edicio-del-premi-agraria-treballs-fi-master-enginyeria-agronomica</t>
+  </si>
+  <si>
+    <t>TWIN4MILK impulsa la transformació digital del boví de llet mitjançant bessons digitals i intel·ligència artificial explicable</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu desenvoluparà eines predictives i interoperables per millorar l'eficiència, la sostenibilitat i la competitivitat de les explotacions làcties El Grup Operatiu TWIN4MILK neix amb l'objectiu de transformar el model de producció del boví de llet mitjançant l'aplicació de bessons digitals i intel·ligència artificial explicable . El projecte planteja una resposta innovadora davant de…</t>
+  </si>
+  <si>
+    <t>dv., 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/twin4milk-impulsa-la-transformacio-digital-del-bovi-llet-mitjancant-bessons-digitals-i</t>
+  </si>
+  <si>
+    <t>El GO REG SUBTERRANI impulsa l'optimització de l'ús de l'aigua en cultius llenyosos del Baix Cinca</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu REG SUBTERRANI està desenvolupant un projecte d¿innovació orientat a millorar l¿eficiència hídrica en cultius llenyosos mitjançant sistemes de degoteig subterrani en terrenys amb problemes d¿erosió i infiltració. La iniciativa, anomenada “Optimització del reg localitzat per a cultius llenyosos en terrenys amb problemes d'erosió i infiltració, mitjançant el degoteig subterrani”, s…</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-reg-subterrani-impulsa-loptimitzacio-lus-laigua-cultius-llenyosos-del-baix-cinca</t>
+  </si>
+  <si>
+    <t>Avancen els treballs per a la detecció automàtica de fuites de reg del GO DENORI</t>
+  </si>
+  <si>
+    <t>El projecte "Detecció i Notificació Automàtiques de Fuites de Reg (DENORI)" , en què participa ASAJA-Sevilla juntament amb un consorci liderat per la Universitat Loyola Andalusia i del qual també formen part la Universitat de Huelva i l'empresa Trifolium Farms , continua amb els seus treballs per millorar l' eficiència del regiment agrícola i la implementació d'un sistema basat de fuites de reg.…</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avancen-els-treballs-la-deteccio-automatica-fuites-reg-del-go-denori</t>
+  </si>
+  <si>
+    <t>Lleó accelera la revolució digital del regadiu amb més de quatre milions d'inversió del PERTE</t>
+  </si>
+  <si>
+    <t>La transformació digital del camp lleonès ja és una realitat. Durant els darrers mesos, nombroses comunitats de regants de la província ja estan culminades la implantació de solucions tecnològiques avançades finançades a través de la primera convocatòria del PERTE de Digitalització del Cicle de l'Aigua , dins del Pla de Recuperació, Transformació i Resiliència impulsat per la Unió Europea…</t>
+  </si>
+  <si>
+    <t>dc., 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lleo-accelera-la-revolucio-digital-del-regadiu-amb-mes-quatre-milions-dinversio-del-perte</t>
+  </si>
+  <si>
     <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
   </si>
   <si>
     <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
   </si>
   <si>
     <t>dj., 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
   </si>
   <si>
     <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
   </si>
   <si>
     <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH…</t>
   </si>
   <si>
     <t>dc., 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-llanca-una-aplicacio-web-mesurar-lempremta-carboni-del-bovi-carn-espanya</t>
   </si>
   <si>
     <t>JORNADA de la Xarxa PAC per als Premis ARIA de la Unió Europea edició 2026</t>
@@ -1464,62 +1572,50 @@
     <t>https://akisplataforma.es/ca/not%C3%ADcies/suport-del-mapa-la-innovacio-la-sostenibilitat-al-sector-agroalimentari-amb-una-intensa</t>
   </si>
   <si>
     <t>Sis projectes amb potencial d'impacte en la sostenibilitat i l'eficiència industrial són seleccionats a la primera trucada del Sandbox AgriFoodtech</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex i Protiberia són les empreses que treballaran amb CNTA en iniciatives relacionades amb el desenvolupament de Nous ingredients, la conservació d'aliments i la regeneració d'aigua de procés. El sandbox és una iniciativa impulsada per MCIU, MAPA, Govern de Navarra, Govern de La Rioja i CNTA que es gestiona des del hub d'innovació EATEX…</t>
   </si>
   <si>
     <t>dv., 17/10/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/sis-projectes-amb-potencial-dimpacte-la-sostenibilitat-i-leficiencia-industrial-son</t>
   </si>
   <si>
     <t>Dia Internacional de la Dona Rural: innovació, tecnologia i talent femení per transformar el camp</t>
   </si>
   <si>
     <t>Cada 15 d'octubre , el Dia Internacional de la Dona Rural ens recorda el paper essencial que tenen les dones en la sostenibilitat, l'economia i la innovació del medi rural. A Espanya, cada vegada són més les dones que lideren o participen activament en projectes que impulsen la digitalització i modernització del sector agroalimentari , obrint noves oportunitats d'ocupació i fixant població al…</t>
   </si>
   <si>
     <t>dc., 15/10/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/dia-internacional-la-dona-rural-innovacio-tecnologia-i-talent-femeni-transformar-el-camp</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/quan-preguntar-et-connecta-amb-tot-sistema-coneixement</t>
   </si>
   <si>
     <t>SOLARWINE posa en marxa dues plantes pilot que combinen energia solar i viticultura intel·ligent</t>
   </si>
   <si>
     <t>El Grup Operatiu SOLARWINE ha completat la instal·lació de dues plataformes pilot agrovoltaiques , amb una superfície total propera als 2.000 m² , per estudiar la integració entre energia fotovoltaica i viticultura 4.0 . El seu objectiu és analitzar la viabilitat tècnica i econòmica d'aquest model mixt, avaluant-ne els efectes sobre el microclima, la productivitat i la resiliència de la vinya…</t>
   </si>
   <si>
     <t>dt., 14/10/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/solarwine-posa-marxa-dues-plantes-pilot-que-combinen-energia-solar-i-viticultura</t>
   </si>
   <si>
     <t>El Saló del Gas Renovable es consolida com a referent en la transició energètica i la bioeconomia circular</t>
   </si>
   <si>
     <t>El 5è Saló del Gas Renovable i el 18è Congrés Internacional de Bioenergia han tancat una nova edició a Valladolid amb xifres rècord de participació i un missatge clar: el sector del biogàs i el biometà avança amb pas ferm a Espanya. Entre els dies 1 i 2 d'octubre, l'esdeveniment va reunir prop de 250 empreses expositores i més de 4.000 professionals , fet que suposa un increment del 15% respecte…</t>
   </si>
   <si>
     <t>dv., 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-salo-del-gas-renovable-consolida-com-referent-la-transicio-energetica-i-la-bioeconomia</t>
   </si>
@@ -5624,54 +5720,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D456"/>
+  <dimension ref="A1:D464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D456"/>
+      <selection activeCell="A1" sqref="A1:D464"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8190,163 +8286,163 @@
       <c r="C181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>724</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B183" s="1"/>
+      <c r="B183" s="1" t="s">
+        <v>729</v>
+      </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="B191" s="1" t="s">
         <v>760</v>
       </c>
+      <c r="B191" s="1"/>
       <c r="C191" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>767</v>
       </c>
@@ -10656,1087 +10752,1087 @@
         <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C368" s="1" t="s">
         <v>1461</v>
       </c>
-      <c r="B368" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1491</v>
+        <v>1485</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1499</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1515</v>
+        <v>1523</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1545</v>
+        <v>1553</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1546</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>1547</v>
       </c>
-      <c r="B393" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D393" s="1" t="s">
-        <v>1549</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1555</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1556</v>
+        <v>1564</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1557</v>
+        <v>1565</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1599</v>
+        <v>1607</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1600</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1601</v>
+        <v>1609</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1616</v>
+        <v>1624</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1617</v>
+        <v>1625</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1618</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1619</v>
+        <v>1627</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1621</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1626</v>
+        <v>1634</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1634</v>
+        <v>1642</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1635</v>
+        <v>1643</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1636</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1637</v>
+        <v>1645</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1639</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1641</v>
+        <v>1649</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1642</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1643</v>
+        <v>1651</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1515</v>
+        <v>1547</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1654</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1655</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1547</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1547</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1547</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1547</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1547</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1547</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1547</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1547</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
@@ -11762,306 +11858,418 @@
         <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1692</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1692</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1692</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1692</v>
+        <v>1712</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1692</v>
+        <v>1716</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1714</v>
+        <v>1724</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1714</v>
+        <v>1724</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1714</v>
+        <v>1724</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1724</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1725</v>
+        <v>1732</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1726</v>
+        <v>1733</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1714</v>
+        <v>1724</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1727</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1728</v>
+        <v>1735</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1729</v>
+        <v>1736</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1731</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1734</v>
+        <v>1724</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1734</v>
+        <v>1724</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1742</v>
+        <v>1748</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1745</v>
+        <v>1751</v>
       </c>
       <c r="B454" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C454" s="1" t="s">
         <v>1746</v>
       </c>
-      <c r="C454" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D454" s="1" t="s">
-        <v>1747</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1748</v>
+        <v>1754</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1749</v>
+        <v>1755</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1750</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1753</v>
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1785</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>