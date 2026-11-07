--- v6 (2026-09-16)
+++ v7 (2026-11-07)
@@ -12,5408 +12,5234 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1786">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1728">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Mengem menys, gastem més i cuinem diferent: la Xarxa PAC analitza com estan canviant els hàbits alimentaris a Espanya | Xarxa PAC</t>
+  </si>
+  <si>
+    <t>02 d'octubre de 2026 Qualitat i cadena alimentària La nova publicació de la Xarxa PAC revela una transformació de la cistella i la cuina espanyoles: cau el volum d'aliments adquirit, augmenta la despesa i creix la cerca de productes pràctics i fàcils de preparar La nova publicació de la Xarxa PAC revela una transformació de la cistella i la cuina espanyoles: cau el volum d'aliments adquirit,…</t>
+  </si>
+  <si>
+    <t>dv., 02/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/mengem-menys-gastem-mes-i-cuinem-diferent-la-xarxa-pac-analitza-com-estan-canviant-els</t>
+  </si>
+  <si>
+    <t>Europa debat el futur de la R+D+i agroalimentària</t>
+  </si>
+  <si>
+    <t>Amb el Dinar no es Juga Manuel Lainez Andrés Director de la Fundació Grupo Cajamar Aquests dies 24 i 25 de setembre s'està debatent a Brussel·les el nou marc de recerca, desenvolupament i innovació al sector agroalimentari. És un pas més en el procés que es va iniciar el 2025 amb el document de 'Visió per a l'Agricultura i l'Alimentació' i que va seguir amb l'adopció, el 8 de setembre de 2026, de…</t>
+  </si>
+  <si>
+    <t>dv., 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/europa-debat-el-futur-la-rdi-agroalimentaria</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació pública lInforme de necessitats dassessorament per a joves i noves incorporacions al sector agrari.</t>
+  </si>
+  <si>
+    <t>El Ministeri dʻAgricultura, Pesca i Alimentació publica lʻInforme de necessitats dʻassessorament per a joves i noves incorporacions al sector agrari. El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) ha publicat recentment a la seva pàgina web l'Informe de necessitats d'assessorament per a joves i noves incorporacions al sector agrari, elaborat per experts nacionals en el marc de la línia de…</t>
+  </si>
+  <si>
+    <t>dt., 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-publica-linforme-necessitats-dassessorament</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació pública lInforme de necessitats dassessorament en sanitat vegetal.</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació publica lInforme de necessitats dassessorament en sanitat vegetal. El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) ha publicat recentment a la seva pàgina web l'Informe de necessitats d'assessorament en sanitat vegetal, elaborat per experts nacionals en el marc de la línia de treball sobre sanitat vegetal del Grup de Treball d'Assessorament de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-publica-linforme-necessitats-0</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA i la Universitat de València impulsen noves aplicacions de teledetecció per millorar la gestió de cítrics i cereals</t>
+  </si>
+  <si>
+    <t>La finca experimental Sinyent d' AVA-ASAJA continua consolidant-se com a referent en innovació agrària gràcies als treballs per impulsar l'ús de la teledetecció aplicada al sector agrícola . Aquesta tecnologia està transformant la gestió de les explotacions en complementar l'observació tradicional a peu de camp amb l'anàlisi massiva de dades obtingudes mitjançant sensors remots, entre les quals…</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ava-asaja-i-la-universitat-valencia-impulsen-noves-aplicacions-teledeteccio-millorar-la</t>
+  </si>
+  <si>
+    <t>Ajuts associats a superfícies. Imports unitaris provisionals. Campanya 2026</t>
+  </si>
+  <si>
+    <t>Imports unitaris provisionals per a la campanya 2026 corresponents als Ajuts Associats per Superfície recollits a la Secció 1a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web ajudes associades superfície. Imports unitaris provisionals per a la campanya 2026 Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-superficies-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
+    <t>Ajuts associats a la ramaderia. Imports unitaris provisionals campanya 2026</t>
+  </si>
+  <si>
+    <t>Import unitari provisional per a la campanya 2026 corresponent als Ajuts Associats a la Ramaderia, recollits a la Secció 2a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-la-ramaderia-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
     <t>La Diputació d'Ourense convoca noves ajudes per donar suport a les explotacions ramaderes i agrícoles - Campo Galego</t>
   </si>
   <si>
     <t>El president de la Diputació d'Orense, Luis Menor, ha fet aquest matí una visita a una explotació ramadera situada a Xunqueira d'Espadanedo, amb l'objectiu de posar en valor el suport ferm de la institució provincial al camp ourensà, a través de les noves línies d'ajudes dirigides de forma específica al sector primari. Acompanyat per una àmplia representació de l'Associació del Sector Primari de…</t>
   </si>
   <si>
-    <t>dj., 10/09/2026 - 14:00</t>
+    <t>dc., 09/09/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-diputacio-dourense-convoca-noves-ajudes-donar-suport-les-explotacions-ramaderes-i</t>
   </si>
   <si>
-    <t>AVA-ASAJA i la Universitat de València impulsen noves aplicacions de teledetecció per millorar la gestió de cítrics i cereals</t>
-[...32 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-la-ramaderia-imports-unitaris-provisionals-campanya-2026</t>
+    <t>Luis Planas defensa a Brussel·les una PAC amb pressupost suficient, simplificada i sense renacionalització.</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, s'ha reunit a Brussel·les amb el vicepresident de la Comissió d'Agricultura del Parlament Europeu i ponent de la futura Política Agrària Comuna (PAC), Norbert Lins, en una trobada centrada en el disseny de la política agrària europea per al període 2028-2034. Durant la reunió, Planas ha defensat una PAC amb un pressupost suficient, com…</t>
+  </si>
+  <si>
+    <t>dc., 15/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-defensa-brusselles-una-pac-amb-pressupost-suficient-simplificada-i-sense</t>
   </si>
   <si>
     <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
   </si>
   <si>
     <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
   </si>
   <si>
-    <t>dt., 21/07/2026 - 11:10</t>
+    <t>dj., 09/07/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
   </si>
   <si>
     <t>40 anys d'Espanya a la PAC: quatre dècades cultivant el futur del camp espanyol</t>
   </si>
   <si>
     <t>La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i competitives La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i…</t>
   </si>
   <si>
-    <t>dc., 15/07/2026 - 12:05</t>
+    <t>dt., 07/07/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/40-anys-despanya-la-pac-quatre-decades-cultivant-el-futur-del-camp-espanyol</t>
   </si>
   <si>
-    <t>Luis Planas defensa a Brussel·les una PAC amb pressupost suficient, simplificada i sense renacionalització.</t>
-[...10 lines deleted...]
-  <si>
     <t>Convocada la segona edició del Premi Agrària per a treballs fi de màster en enginyeria agronòmica</t>
   </si>
   <si>
     <t>Fira de Valladolid i el Consell General de Col·legis Oficials d'Enginyers Agrònoms convoquen la segona edició del Premi Agrària, un guardó que reconeixerà els millors treballs final de màster en Enginyeria Agronòmica defensats a universitats espanyoles. Fira de Valladolid i el Consell General de Col·legis Oficials d'Enginyers Agrònoms (CGCOIA) han convocat la segona edició del Premi Agrària , el…</t>
   </si>
   <si>
-    <t>dl., 25/05/2026 - 18:16</t>
+    <t>dl., 25/05/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/convocada-la-segona-edicio-del-premi-agraria-treballs-fi-master-enginyeria-agronomica</t>
   </si>
   <si>
     <t>TWIN4MILK impulsa la transformació digital del boví de llet mitjançant bessons digitals i intel·ligència artificial explicable</t>
   </si>
   <si>
     <t>El Grup Operatiu desenvoluparà eines predictives i interoperables per millorar l'eficiència, la sostenibilitat i la competitivitat de les explotacions làcties El Grup Operatiu TWIN4MILK neix amb l'objectiu de transformar el model de producció del boví de llet mitjançant l'aplicació de bessons digitals i intel·ligència artificial explicable . El projecte planteja una resposta innovadora davant de…</t>
   </si>
   <si>
-    <t>dv., 22/05/2026 - 14:04</t>
+    <t>dv., 22/05/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/twin4milk-impulsa-la-transformacio-digital-del-bovi-llet-mitjancant-bessons-digitals-i</t>
   </si>
   <si>
+    <t>Lleó accelera la revolució digital del regadiu amb més de quatre milions d'inversió del PERTE</t>
+  </si>
+  <si>
+    <t>La transformació digital del camp lleonès ja és una realitat. Durant els darrers mesos, nombroses comunitats de regants de la província ja estan culminades la implantació de solucions tecnològiques avançades finançades a través de la primera convocatòria del PERTE de Digitalització del Cicle de l'Aigua , dins del Pla de Recuperació, Transformació i Resiliència impulsat per la Unió Europea…</t>
+  </si>
+  <si>
+    <t>dc., 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lleo-accelera-la-revolucio-digital-del-regadiu-amb-mes-quatre-milions-dinversio-del-perte</t>
+  </si>
+  <si>
+    <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
+  </si>
+  <si>
+    <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH₄)…</t>
+  </si>
+  <si>
+    <t>dc., 29/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-llanca-una-aplicacio-web-mesurar-lempremta-carboni-del-bovi-carn-espanya</t>
+  </si>
+  <si>
+    <t>JORNADA de la Xarxa PAC per als Premis ARIA de la Unió Europea edició 2026</t>
+  </si>
+  <si>
+    <t>La Xarxa Europea de la PAC (EU CAP Network) ha llançat la quarta edició dels Premis ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , sota el lema “Quan la igualtat impulsa la propera generació”. Un any més, es busquen els projectes més destacats finançats per la Política Agrària Comuna (PAC) i implementats a nivell local : projectes ecològics, intel·ligents, socialment inclusius,…</t>
+  </si>
+  <si>
+    <t>dj., 23/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/jornada-la-xarxa-pac-als-premis-aria-la-unio-europea-edicio-2026</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, elegit nou president de PROVACUNO</t>
+  </si>
+  <si>
+    <t>L'Assemblea General de PROVACUNO , l' Organització Interprofessional de la Carn de Boví , ha elegit Raúl Sanz com a nou president de la interprofessional, després de rebre el suport unànime de les diferents associacions que la integren, substituint en el càrrec Jaime Yartu, que ha estat al capdavant de l'organització des de desembre de 2022. Vicepresident de PROVACUNO des del desembre del 2022,…</t>
+  </si>
+  <si>
+    <t>dc., 22/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/raul-sanz-elegit-nou-president-provacuno</t>
+  </si>
+  <si>
+    <t>El Ministeri d´Agricultura, Pesca i Alimentació convoca ajudes per promoure la integració d´entitats associatives agroalimentàries per 33,3 milions d´euros</t>
+  </si>
+  <si>
+    <t>Els ajuts estan destinats a impulsar la transformació, comercialització i desenvolupament de productes agroalimentaris Espanya compta amb 21 Entitats Associatives Prioritàries i una més en procés de reconeixement El finançament dels ajuts prové del 43% del fons europeu de desenvolupament rural i del 57% del pressupost del Ministeri d'Agricultura, Pesca i Alimentació El Ministeri d'Agricultura,…</t>
+  </si>
+  <si>
+    <t>dv., 17/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-convoca-ajudes-promoure-la-integracio</t>
+  </si>
+  <si>
+    <t>Nova convocatòria 2026 d'ajuts a l'intercanvi de coneixement al sector agroalimentari i forestal per gairebé 10 milions d'euros</t>
+  </si>
+  <si>
+    <t>El termini per presentar les sol·licituds finalitza el proper 18 de maig Els ajuts estan cofinançats en un 43% per FEADER i un 57% pel ministeri El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) va publicar el 16 d'abril passat al Butlletí Oficial de l'Estat (BOE) una nova convocatòria d'ajudes per fomentar l'intercanvi de coneixement, innovació i formació al sector agroalimentari , amb un…</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-convocatoria-2026-dajuts-lintercanvi-coneixement-al-sector-agroalimentari-i-forestal</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 destaca a Madrid és Ciència amb un robot d'assistència a la verema com a exemple d'innovació agroalimentària</t>
+  </si>
+  <si>
+    <t>L' EDIH Madrid Region 2.0 ha mostrat a la fira Madrid és Ciència el potencial de les tecnologies avançades aplicades al sector agroalimentari, amb especial protagonisme per al robot d'assistència a la verema desenvolupat pel CSIC , una solució que exemplifica com la innovació pot respondre a necessitats concretes del treball a camp. La fira, organitzada per la Fundació per al Coneixement madri+d…</t>
+  </si>
+  <si>
+    <t>dl., 06/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/edih-madrid-region-20-destaca-madrid-ciencia-amb-robot-dassistencia-la-verema-com-exemple</t>
+  </si>
+  <si>
+    <t>Provacuno mostra a Alimentaria 2026 les novetats del segon any de la campanya europea “Per una Europa sostenible, la missió especial del boví”</t>
+  </si>
+  <si>
+    <t>Cofinançada per la Unió Europea i liderada per Provacuno (Espanya) i Apaq-W (Bèlgica), la campanya continua impulsant la reducció d'emissions i la prevenció de la degradació i la millora del sòl. Entre les principals fites destaca el proper llançament d'una web app per mesurar l'empremta de carboni, així com activitats a Espanya, Bèlgica i altres països europeus, a més de seminaris a diverses…</t>
+  </si>
+  <si>
+    <t>dl., 23/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-mostra-alimentaria-2026-les-novetats-del-segon-any-la-campanya-europea-una</t>
+  </si>
+  <si>
+    <t>CITOLIVA es posiciona en el desenvolupament de nous aliments basats en tecnologies òmiques en el marc de la Xarxa Cervera OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Participa com un dels sis centres tecnològics Cervera, aportant la seva experiència en innovació a la indústria oleícola per al desenvolupament de nous ingredients i aliments funcionals, amb l'objectiu de posicionar el consorci com a referent en recerca aplicada a una alimentació segura i saludable L'Agrupació OMIPERBIO ha posat en marxa una xarxa de cooperació estratègica formada per sis centres…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/citoliva-posiciona-el-desenvolupament-nous-aliments-basats-tecnologies-omiques-el-marc-la</t>
+  </si>
+  <si>
+    <t>SECUESVAC posa el focus en les necessitats clau per assegurar el relleu generacional al boví de carn</t>
+  </si>
+  <si>
+    <t>Les dones encara enfronten barreres en titularitat i finançament. Es va posar el focus a la innovació per millorar la conciliació i l'eficiència econòmica. El Grup Operatiu SECUESVAC aspira a situar els professionals a l'avantguarda de la gestió ambiental. El Grup Operatiu SECUESVAC va celebrar ahir 16 de març un webinar per analitzar les oportunitats estratègiques que ofereix el sector de boví…</t>
+  </si>
+  <si>
+    <t>dt., 17/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/secuesvac-posa-el-focus-les-necessitats-clau-assegurar-el-relleu-generacional-al-bovi-carn</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia ha inaugurat la nova Oficina Comarcal Agrària (OCA) de Ronda</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia ha inaugurat la nova Oficina Comarcal Agrària (OCA) de Ronda , una infraestructura en què s'han invertit 1,7 milions d'euros , finançats en gran part amb fons Feader . La nova seu substitueix unes antigues instal·lacions que resultaven insuficients per atendre les més de 5.000 explotacions agràries de la comarca, i es concep com un reforçament de la primera línia d'atenció al…</t>
+  </si>
+  <si>
+    <t>dt., 10/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-junta-dandalusia-ha-inaugurat-la-nova-oficina-comarcal-agraria-oca-ronda</t>
+  </si>
+  <si>
+    <t>CTAEX impulsa la transferència i la col·laboració a Transfiere 2026</t>
+  </si>
+  <si>
+    <t>El Centre Tecnològic Nacional Agroalimentari Extremadura (CTAEX) va participar a Transfiere , el Fòrum Europeu per a la Ciència, Tecnologia i Innovació , amb el propòsit de reforçar la transferència de coneixement i obrir noves vies de cooperació al sector agroalimentari. L'esdeveniment es va celebrar del 24 al 26 de febrer de 2026 al Palau de Fires i Congressos de Màlaga . Com en anteriors…</t>
+  </si>
+  <si>
+    <t>dj., 26/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ctaex-impulsa-la-transferencia-i-la-collaboracio-transfiere-2026</t>
+  </si>
+  <si>
+    <t>Els Seminaris CITOLIVA arrenquen al març a Còrdova: sis jornades tècniques per impulsar el futur de l'oliverar</t>
+  </si>
+  <si>
+    <t>Còrdova serà el punt de partida dels Seminaris CITOLIVA , una proposta formativa presencial que connecta ciència, pràctica i territori per afrontar els grans reptes del sector oleícola: canvi climàtic, escassetat de recursos i exigència creixent de qualitat . Sota el lema “Forma part de la xarxa de coneixement que està transformant l'oliverar” , CITOLIVA impulsa aquest cicle com un espai tècnic i…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/els-seminaris-citoliva-arrenquen-al-marc-cordova-sis-jornades-tecniques-impulsar-el-futur</t>
+  </si>
+  <si>
+    <t>Besemoslaterra reuneix guies i solucions innovadores per millorar la salut del sòl</t>
+  </si>
+  <si>
+    <t>El Butlletí Informatiu de febrer de Besemoslatierra arriba amb continguts d'especial interès per a professionals del sector primari, assessors, tècnics i persones implicades en la innovació agrària. En un context en què la sostenibilitat i la productivitat depenen cada cop més d'una bona gestió del sòl, aquesta edició recopila recursos pràctics i enfocaments innovadors orientats a la millora dels…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/besemoslaterra-reuneix-guies-i-solucions-innovadores-millorar-la-salut-del-sol</t>
+  </si>
+  <si>
+    <t>Luis Planas situa la innovació i la digitalització com a eix del lideratge agroalimentari espanyol</t>
+  </si>
+  <si>
+    <t>El ministre defensa l?aposta del Govern per la modernització tecnològica, clau per reforçar la competitivitat i la sostenibilitat del sector en un context internacional complex Subratlla que Espanya és una potència agroalimentària i que l'Estratègia Nacional d'Alimentació i el Pla Internacional de la Gastronomia consoliden un full de ruta per garantir-ne el lideratge Planas posa en valor “l…</t>
+  </si>
+  <si>
+    <t>dt., 24/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-situa-la-innovacio-i-la-digitalitzacio-com-eix-del-lideratge-agroalimentari</t>
+  </si>
+  <si>
+    <t>Oberta una nova convocatòria de “Repte Rural Digital”, formació gratuïta per impulsar la inclusió digital al medi rural</t>
+  </si>
+  <si>
+    <t>La Fundació UNED manté oberta una nova finestra d'inscripció del programa Repte Rural Digital – “La inclusió digital rural: un avenç social” , un itinerari de formació digital gratuïta adreçat a població resident al medi rural i nuclis dispersos. La 6a convocatòria estarà disponible del 9 al 27 de març de 2026 . El projecte està subvencionat per la Unió Europea – Next Generation EU , en el marc…</t>
+  </si>
+  <si>
+    <t>dt., 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-una-nova-convocatoria-repte-rural-digital-formacio-gratuita-impulsar-la-inclusio</t>
+  </si>
+  <si>
+    <t>Castell de Canena serà el primer oliverar espanyol a confiar el control de plagues a insectes beneficiosos</t>
+  </si>
+  <si>
+    <t>La iniciativa, impulsada per CITOLIVA, a través del servei AGRO·LIVE Aliats Naturals, permetrà reduir l'ús de fitosanitaris i reforçar l'equilibri natural del cultiu. Als oliverars de Castell de Canena ja no només hi treballaran tècnics i tractors. A partir d´aquesta campanya també ho faran insectes. Petits, discrets i gairebé invisibles, es convertiran en els guardians silenciosos de la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/castell-canena-sera-el-primer-oliverar-espanyol-confiar-el-control-plagues-insectes</t>
+  </si>
+  <si>
+    <t>L'Oficina C del congrés inclou interessants qüestions agrícoles en la seva votació pública per a un dels tres propers informes</t>
+  </si>
+  <si>
+    <t>El Congrés dels Diputats ha obert una votació pública perquè la ciutadania esculli el tema d'un dels tres informes C que l' Oficina de Ciència i Tecnologia (Oficina C) elaborarà i presentarà el 2026 . La participació està disponible fins al 23 de febrer de 2026 . La votació es realitza sobre una llista tancada de 20 temes , confeccionada per l'Oficina C ( l'Oficina de Ciència i Tecnologia del…</t>
+  </si>
+  <si>
+    <t>dv., 13/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/loficina-c-del-congres-inclou-interessants-questions-agricoles-la-seva-votacio-publica</t>
+  </si>
+  <si>
+    <t>La Junta aprova la creació de l'Acadèmia Andalusa d'Agricultura</t>
+  </si>
+  <si>
+    <t>Font: Junta d'Andalusia L'entitat tindrà seu a Almeria i promourà la investigació, la innovació i la transferència de coneixement al sector agrari El Consell de Govern ha aprovat el decret pel qual es crea l'Acadèmia Andalusa d'Agricultura, amb seu al Parc Cientificotecnològic d'Almeria (PITA), i la seva integració a l'Institut d'Acadèmies d'Andalusia. La nova institució neix amb els objectius de…</t>
+  </si>
+  <si>
+    <t>dj., 12/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-junta-aprova-la-creacio-lacademia-andalusa-dagricultura</t>
+  </si>
+  <si>
+    <t>CNTA llança la sisena edició de Food (Tech)² Challengers i obre el termini de sol·licituds fins al 13 de març</t>
+  </si>
+  <si>
+    <t>El Centre Nacional de Tecnologia i Seguretat Alimentària (CNTA) ha obert el període d'enviament de sol·licituds per participar a la 6a edició de Food (Tech)² Challengers , un programa d'impuls tecnològic finançat pel Ministeri d'Agricultura, Pesca i Alimentació (MAPA) i orientat a accelerar el desenvolupament i la competitivitat de startups . La convocatòria és oberta des del 12 de febrer de 2026…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cnta-llanca-la-sisena-edicio-food-tech2-challengers-i-obre-el-termini-sollicituds-fins-al</t>
+  </si>
+  <si>
+    <t>El GO VOLTAGRO participarà com a ponent a la jornada tècnica sobre agrivoltaica del CIES 2026</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu VOLTAGRO participarà com a ponent a la jornada tècnica "Agrivoltaica: energia solar més enllà del kilovatiohora" , una cita que se celebra en el marc de les activitats paral·leles obertes del XX Congrés Ibèric i XVI Congrés Iberoamericà d'Energia Solar (CIES 2026) , organitzat per CIESOL i AEDES . La jornada tindrà lloc el 25 de març de 2026 , de 9.30 a 13.00 , a la Sala de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-voltagro-participara-com-ponent-la-jornada-tecnica-agrivoltaica-del-cies-2026</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech obre una nova convocatòria de Reptes Tecnològics per accelerar solucions innovadores en agroalimentació</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech ha posat en marxa una nova edició dels seus Reptes Tecnològics , una convocatòria dirigida a startups, empreses tecnològiques, grups de recerca i equips innovadors que vulguin desenvolupar eines i aplicacions orientades a resoldre necessitats reals del sector agroalimentari . La iniciativa s'integra al projecte Andalusia Agrotech European Digital Innovation Hub (Agrotech…</t>
+  </si>
+  <si>
+    <t>dc., 11/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cajamar-innova-agrotech-obre-una-nova-convocatoria-reptes-tecnologics-accelerar-solucions</t>
+  </si>
+  <si>
+    <t>Gairebé 830.000 euros per acostar l'agricultura del futur: el Canal de Villadangos n'impulsa la transformació hídrica amb el PERTE</t>
+  </si>
+  <si>
+    <t>Amb una de les majors inversions del PERTE a la província, la Comunitat de Regants del Canal de Villadangos digitalitza 7.000 hectàrees per assolir la màxima eficiència i autonomia tecnològica. La Comunitat de Regants del Canal de Villadangos ja ha posat en marxa el seu projecte de digitalització integral. Amb 6.000 hectàrees de blat de moro, cereal i remolatxa, entre altres cultius, i amb la…</t>
+  </si>
+  <si>
+    <t>dt., 10/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/gairebe-830000-euros-acostar-lagricultura-del-futur-el-canal-villadangos-nimpulsa-la</t>
+  </si>
+  <si>
+    <t>El GO FOTOPUR presentarà els seus avenços en dues jornades tècniques sobre innovació, energia i emissions en porcí</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu GO FOTOPUR participarà durant el mes de febrer en dos esdeveniments clau centrats en la innovació i en la millora de l'eficiència i la sostenibilitat del sector porcí. Aquestes cites, que tindran lloc a Saragossa i Tauste , seran una oportunitat per compartir coneixements, intercanviar experiències amb professionals del sector i donar visibilitat a la feina que desenvolupa el…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-fotopur-presentara-els-seus-avencos-dues-jornades-tecniques-innovacio-energia-i</t>
+  </si>
+  <si>
+    <t>Avancen els treballs per a la detecció automàtica de fuites de reg del GO DENORI</t>
+  </si>
+  <si>
+    <t>El projecte "Detecció i Notificació Automàtiques de Fuites de Reg (DENORI)" , en què participa ASAJA-Sevilla juntament amb un consorci liderat per la Universitat Loyola Andalusia i del qual també formen part la Universitat de Huelva i l'empresa Trifolium Farms , continua amb els seus treballs per millorar l' eficiència del regiment agrícola i la implementació d'un sistema basat de fuites de reg.…</t>
+  </si>
+  <si>
+    <t>dj., 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avancen-els-treballs-la-deteccio-automatica-fuites-reg-del-go-denori</t>
+  </si>
+  <si>
+    <t>Investigadors de l'INMA desenvolupen un nou sensor ràpid de bacteris perillosos als aliments, com la salmonel·la o la listeria</t>
+  </si>
+  <si>
+    <t>Font: REFEAGAS L'estudi, que utilitza cristalls líquids que s'encenen quan detecten un patogen, s'ha publicat a la prestigiosa revista Journal of the American Chemical Society, i obre la porta a trobar solucions efectives i exprés per evitar brots Un equip d'investigadors de l'INMA, institut mixt del Consell Superior d'Investigacions Científiques (CSIC) i la Universitat de Saragossa, ha…</t>
+  </si>
+  <si>
+    <t>dc., 04/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/investigadors-linma-desenvolupen-nou-sensor-rapid-bacteris-perillosos-als-aliments-com-la</t>
+  </si>
+  <si>
+    <t>Presentat un avenç del Baròmetre de Sostenibilitat del sector vitivinícola espanyol</t>
+  </si>
+  <si>
+    <t>Cajamar Caja Rural i la Federació Espanyola del Vi (FEV) han presentat a la Barcelona Wine Week un primer avenç del Baròmetre de Sostenibilitat del sector vitivinícola espanyol , una eina vinculada al segell Sustainable Wineries for Climate Protection (impulsat per la FEV i amb més de 148 cellers certificats ). El baròmetre permetrà disposar d'una “fotografia” de l'acompliment dels cellers als…</t>
+  </si>
+  <si>
+    <t>dt., 03/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentat-avenc-del-barometre-sostenibilitat-del-sector-vitivinicola-espanyol</t>
+  </si>
+  <si>
+    <t>EU CAP Network obre la convocatòria per participar a les visites creuades 2026</t>
+  </si>
+  <si>
+    <t>L' EU CAP Network (Xarxa PAC de la UE) ha llançat una convocatòria d'expressió d'interès per participar a les cross-visits 2026 , una sèrie de visites creuades orientades a impulsar la innovació, l'intercanvi de coneixements i el treball en xarxa en el marc de l' EIP-AGRI . El termini de sol·licitud finalitza el 20 de febrer del 2026 (23:59 CET) . Tres temàtiques per a les cross-visits 2026 Les…</t>
+  </si>
+  <si>
+    <t>dj., 29/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/eu-cap-network-obre-la-convocatoria-participar-les-visites-creuades-2026</t>
+  </si>
+  <si>
+    <t>El 18 de febrer es clou la tercera convocatòria cofinançada de l'Associació Europea AGROECOLOGY</t>
+  </si>
+  <si>
+    <t>L'associació europea AGROECOLOGY ha obert oficialment la 3a convocatòria cofinançada de projectes de recerca i innovació , sota el lema “Fomentar la diversitat genètica vegetal i animal i empoderar els agricultors per accelerar la transició agroecològica” . Aquesta convocatòria se centra en dos pilars clau de la transició agroecològica : la dimensió genètica i la dimensió social , finançant…</t>
+  </si>
+  <si>
+    <t>dc., 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-18-febrer-clou-la-tercera-convocatoria-cofinancada-lassociacio-europea-agroecology</t>
+  </si>
+  <si>
+    <t>Conferència CDTI “Entre dos Programes, Horitzó Europa”</t>
+  </si>
+  <si>
+    <t>El CDTI organitza la tretzena edició de la Conferència del Programa Marc de Recerca i Innovació (PM) de la Unió Europea a Espanya, sota el lema “Entre dos Programes, Horitzó Europa”, que tindrà lloc el 16 de juny al Palau de Congressos de Catalunya (Barcelona). L'esdeveniment tindrà lloc en col·laboració amb el Ministeri de Ciència, Innovació i Universitats, la Comissió Europea i Acció. Des de la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/conferencia-cdti-entre-dos-programes-horitzo-europa</t>
+  </si>
+  <si>
+    <t>Avanços en l'anàlisi de la fusta i l'estudi de terres del Grup Operatiu Coníferas+</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu Coníferes+ continua avançant en el desenvolupament dels seus treballs de recerca i presa de dades, amb fites rellevants tant en l' anàlisi de la qualitat estructural de la fusta en arbres dempeus com en el mostreig de sòls per a la identificació d'alternatives a les coníferes afectades per malalties . Tots dos avenços reforcen la base científica del projecte i aporten informació…</t>
+  </si>
+  <si>
+    <t>dt., 27/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avancos-lanalisi-la-fusta-i-lestudi-terres-del-grup-operatiu-coniferas</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 arrenca la seva nova etapa amb la trobada de llançament a la Fundació madri+d</t>
+  </si>
+  <si>
+    <t>La seu de la Fundació per al Coneixement madri+d va acollir el passat 20 de gener de 2026 la reunió de llançament ( Kick-off meeting ) d' EDIH Madrid Region 2.0 , una fita que formalitza el començament de la nova fase de l' European Digital Innovation Hub de la Comunitat de Madrid. La jornada va reunir els socis del consorci i representants institucionals amb l'objectiu de consolidar la col…</t>
+  </si>
+  <si>
+    <t>dl., 26/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/edih-madrid-region-20-arrenca-la-seva-nova-etapa-amb-la-trobada-llancament-la-fundacio</t>
+  </si>
+  <si>
+    <t>Oberta una enquesta sobre digitalització i ús de dades al turisme rural</t>
+  </si>
+  <si>
+    <t>El projecte Data4Rural ha llançat una enquesta adreçada a agents del turisme rural amb l'objectiu de conèixer el grau de digitalització, l'ús actual de les dades i les necessitats formatives principals del sector . Els resultats serviran per dissenyar eines pràctiques, accions formatives i serveis de suport ajustats a la realitat de les organitzacions rurals. L'enquesta és breu i senzilla , amb…</t>
+  </si>
+  <si>
+    <t>dv., 23/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-una-enquesta-digitalitzacio-i-us-dades-al-turisme-rural</t>
+  </si>
+  <si>
+    <t>La importància de la ramaderia al boví de carn per a la salut, a debat en una nova jornada del Campus Provacuno</t>
+  </si>
+  <si>
+    <t>Durant la jornada, Juan Pascual, veterinari, divulgador científic i vicepresident d'AnimalhealthEurope, va abordar des d'una perspectiva científica i tècnica el paper del bestiar boví en la sostenibilitat, la nutrició i la salut humana. El Campus Provacuno es consolida com un espai de referència per als estudiants universitaris interessats al sector del boví de carn. En la seva última jornada,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-importancia-la-ramaderia-al-bovi-carn-la-salut-debat-una-nova-jornada-del-campus</t>
+  </si>
+  <si>
+    <t>GO INGNUTS impulsa la sostenibilitat de l'ametller a CICYTEX</t>
+  </si>
+  <si>
+    <t>Font: GO INGNUTS El mes de desembre passat es van celebrar a les instal·lacions de la cooperativa COFRUIT, a Mèrida, les Jornades Tècniques d'Agronomia del CICYTEX d'Extremadura titulades: «Agrotecnologia i sostenibilitat: el nou impuls del camp extremeny». La segona presentació va ser la del projecte " GO_INGNUTS . Ús d'Agricultura de Precisió, de la Biodiversitat i Salut del Sòl a Ametller" Es…</t>
+  </si>
+  <si>
+    <t>dj., 22/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-ingnuts-impulsa-la-sostenibilitat-lametller-cicytex</t>
+  </si>
+  <si>
+    <t>Avenços del GO FOTOPUR: fotovoltaica flotant per reduir emissions en basses de purins</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu FOTOPUR avança en el desenvolupament i validació de solucions innovadores basades en fotovoltaica flotant per reduir les emissions contaminants de les basses de purins en explotacions porcines, alhora que es genera energia renovable per a autoconsum . El projecte, centrat en la fotovoltaica sobre plataformes flotants a purins , respon a les exigències normatives de reducció d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avencos-del-go-fotopur-fotovoltaica-flotant-reduir-emissions-basses-purins</t>
+  </si>
+  <si>
+    <t>Obert el termini per participar a la conferència de l'EU CAP Network sobre resiliència hídrica en agricultura</t>
+  </si>
+  <si>
+    <t>EU CAP Network ha obert el termini de presentació d'expressions d'interès per participar a la conferència “Water resilience in agriculture: innovation in practice” , una trobada europea centrada en la innovació, l'intercanvi de coneixement i l'enfocament EIP-AGRI . El 9 de febrer és la data límit per presentar candidatures per assistir a aquesta reunió que tindrà lloc a Hamburg (Alemanya) del 19…</t>
+  </si>
+  <si>
+    <t>dc., 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/obert-el-termini-participar-la-conferencia-leu-cap-network-resiliencia-hidrica-agricultura</t>
+  </si>
+  <si>
+    <t>Evolució del projecte del GO Olivebiome</t>
+  </si>
+  <si>
+    <t>El projecte del GO Olivebiome , coordinat tècnicament per Maslina , avança amb força cap a la validació industrial de solucions probiòtiques sostenibles per a l'alimentació animal, gràcies a la plena incorporació d' AINIA . Els darrers avenços se centren en tres fites clau: Optimització de cultius : AINIA està comparant el creixement de probiòtics en medi MRS i en sèrum lacti, amb l'objectiu d…</t>
+  </si>
+  <si>
+    <t>dv., 16/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/evolucio-del-projecte-del-go-olivebiome</t>
+  </si>
+  <si>
+    <t>APP-TRI: mostrejos foliars en blat per “llegir” la parcel·la i afinar la predicció de collita</t>
+  </si>
+  <si>
+    <t>Font: APP-TRI El Grup Operatiu APP-TRI avança en un dels pilars que donen sentit al projecte: portar la dada agronòmica real de camp a una aplicació digital capaç d'estimar la productivitat del blat i anticipar possibles desviacions del cultiu . L'eina es recolza en la integració d'informació procedent de mapes de rendiment de recol·lectora i de sensors remots (Sentinel-2) , amb l'objectiu de…</t>
+  </si>
+  <si>
+    <t>dj., 15/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/app-tri-mostrejos-foliars-blat-llegir-la-parcella-i-afinar-la-prediccio-collita</t>
+  </si>
+  <si>
+    <t>Comença la campanya Local Food Advisors' Journey 2026: un full de ruta europeu per reforçar l'assessorament en canals curts</t>
+  </si>
+  <si>
+    <t>Iniciativa d' EU 4Advice i COREnet , Local Food Advisors' Journey 2026 neix amb l'objectiu de posar en valor la Xarxa Europea d'Assessorament a Canals Curts de Comercialització (EAN-SFSC) i, alhora, implicar activament les persones assessores en la seva construcció i millora contínua . Aquesta iniciativa està concebuda com un itinerari flexible i en evolució , adreçat a assessors i assessores que…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/comenca-la-campanya-local-food-advisors-journey-2026-full-ruta-europeu-reforcar</t>
+  </si>
+  <si>
+    <t>El regadiu intel·ligent com a objectiu de sostenibilitat del camp al Pàram Mitjà</t>
+  </si>
+  <si>
+    <t>La comunitat lleonesa aplica les primeres solucions digitals per controlar i optimitzar l'ús de l'aigua a una de les zones més dependents de l'embassament de Barrios de Luna La Comunitat de Regants del Páramo Medio , amb seu a Bercianos del Páramo (Lleó), ha iniciat una nova etapa de modernització tecnològica dins del PERTE de Digitalització del Cicle de l'Aigua, finançat per la Unió Europea –…</t>
+  </si>
+  <si>
+    <t>dc., 14/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-regadiu-intelligent-com-objectiu-sostenibilitat-del-camp-al-param-mitja</t>
+  </si>
+  <si>
     <t>El GO REG SUBTERRANI impulsa l'optimització de l'ús de l'aigua en cultius llenyosos del Baix Cinca</t>
   </si>
   <si>
     <t>El Grup Operatiu REG SUBTERRANI està desenvolupant un projecte d¿innovació orientat a millorar l¿eficiència hídrica en cultius llenyosos mitjançant sistemes de degoteig subterrani en terrenys amb problemes d¿erosió i infiltració. La iniciativa, anomenada “Optimització del reg localitzat per a cultius llenyosos en terrenys amb problemes d'erosió i infiltració, mitjançant el degoteig subterrani”, s…</t>
   </si>
   <si>
-    <t>dj., 21/05/2026 - 11:34</t>
+    <t>dt., 13/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-reg-subterrani-impulsa-loptimitzacio-lus-laigua-cultius-llenyosos-del-baix-cinca</t>
   </si>
   <si>
-    <t>Avancen els treballs per a la detecció automàtica de fuites de reg del GO DENORI</t>
-[...20 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/lleo-accelera-la-revolucio-digital-del-regadiu-amb-mes-quatre-milions-dinversio-del-perte</t>
+    <t>El 2026 arrenca el bloc de jornades tècniques sectorials del pla per impulsar l'agricultura regenerativa i sostenible</t>
+  </si>
+  <si>
+    <t>El 2026 s'inicia el bloc de jornades tècniques sectorials dins del programa “Jornades i seminaris tècnics per a l'impuls de l'agricultura regenerativa i sostenible” , una iniciativa posada en marxa el març del 2025 per la Fundació Juana de Vega i l'empresa Agroassessor , i subvencionada pel Ministeri d'Agricultura, Pesca i Alimentació . Durant gairebé un any i mig, les dues entitats han promogut…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-2026-arrenca-el-bloc-jornades-tecniques-sectorials-del-pla-impulsar-lagricultura</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation obre el seu Open Call 2026 per impulsar la digitalització del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation llança oficialment l' Open Call de la seva edició 2026 , dirigida a startups i projectes tecnològics que aportin solucions innovadores als grans reptes del sector agroalimentari. El programa cerca iniciatives capaces d'accelerar la transformació digital , millorar la sostenibilitat i reforçar la competitivitat del sector. AgroBank Tech Digital INNovation és un…</t>
+  </si>
+  <si>
+    <t>dl., 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agrobank-tech-digital-innovation-obre-el-seu-open-call-2026-impulsar-la-digitalitzacio-del</t>
+  </si>
+  <si>
+    <t>L'òrgan de coordinació de l'AKIS espanyol aprova el full de ruta per al 2026 i reforça l'alineació entre ciència, innovació i sector agroalimentari</t>
+  </si>
+  <si>
+    <t>El passat 17 de desembre de 2025 es va celebrar a la seu del Ministeri d'Agricultura, Pesca i Alimentació , a Madrid, la segona reunió del plenari de l'Òrgan de Coordinació del Sistema de Coneixement i Innovació en Agricultura (SCIA-AKIS) . La sessió va tenir lloc en format presencial i va estar copresidida per la secretària d'Estat d'Agricultura i Alimentació, Begoña García Bernal , i el…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lorgan-coordinacio-lakis-espanyol-aprova-el-full-ruta-al-2026-i-reforca-lalineacio-entre</t>
+  </si>
+  <si>
+    <t>CDTI Innovació busca una empresa espanyola per a un projecte d'R+D a Agritech amb FAEDA (Senegal)</t>
+  </si>
+  <si>
+    <t>CDTI Innovació ha publicat una recerca de soci empresarial per identificar una empresa espanyola interessada a desenvolupar un projecte d'R+D en cooperació internacional juntament amb l'empresa senegalesa FAEDA , a l'àmbit Agritech , concretament en l' aplicació de TIC a l'avicultura . La col·laboració proposada se centra en el desenvolupament i validació d'una granja pilot avícola al Senegal ,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cdti-innovacio-busca-una-empresa-espanyola-projecte-drd-agritech-amb-faeda-senegal</t>
+  </si>
+  <si>
+    <t>La revolució de l'aigua intel·ligent: Xinzo de Limia se suma a la digitalització del regadiu</t>
+  </si>
+  <si>
+    <t>La digitalització del camp avança amb pas ferm i Galícia no es queda enrere. La Comunitat de Regants de Llacuna d'Antela, a la comarca ourensana d'A Limia, ha iniciat la implantació de solucions tecnològiques que marcaran un abans i un després en la gestió de l'aigua agrícola . Aquest projecte, recolzat pels fons europeus Next Generation a través del PERTE de Digitalització del Cicle de l'Aigua ,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-revolucio-laigua-intelligent-xinzo-limia-se-suma-la-digitalitzacio-del-regadiu</t>
+  </si>
+  <si>
+    <t>Innovació i tecnologia, pilars de la seguretat i la sobirania alimentàries a la UE</t>
+  </si>
+  <si>
+    <t>Garantir la seguretat alimentària i la sobirania de la Unió Europea en un context global marcat per la incertesa geopolítica, climàtica i econòmica ha esdevingut una prioritat estratègica. Així es va posar de manifest en el recent Consell extraordinari de Ministres d'Agricultura de la Unió Europea a Brussel·les , celebrada el 7 de gener per iniciativa de la Comissió Europea i la Presidència…</t>
+  </si>
+  <si>
+    <t>dv., 09/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/innovacio-i-tecnologia-pilars-la-seguretat-i-la-sobirania-alimentaries-la-ue</t>
+  </si>
+  <si>
+    <t>La Xunta de Galícia intensifica la coordinació amb Xenètica Fontao a favor de la millora del bestiar gallec</t>
+  </si>
+  <si>
+    <t>FONT: RFEAGAS Els directors generals de Ramaderia, Agricultura i Indústries Agroalimentàries, José Balseiros, i de la PAC i de Control de Cadena Alimentària, Juan José Cerviño, es van reunir a San Caetano amb responsables de Xenètica Fontao, empresa participada per la Xunta i encarregada de la gestió del Centre d'Escolma i Reprodució Animal de La trobada va servir per reforçar les línies de col…</t>
+  </si>
+  <si>
+    <t>dc., 07/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xunta-galicia-intensifica-la-coordinacio-amb-xenetica-fontao-favor-la-millora-del</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN: Com el fras d'insectes està revolucionant la fertilització de cultius hortícoles</t>
+  </si>
+  <si>
+    <t>Aquesta és la base del projecte GO LIVLAB-IN , una iniciativa innovadora que aposta per la insecticultura i l'economia circular com a palanques per transformar l'agricultura i l'agroindústria. LIVLAB-IN planteja un model pioner que utilitza la producció d'insectes per valorar subproductes, deixalles i residus vegetals generats al llarg de la cadena alimentària, des de les primeres fases de…</t>
+  </si>
+  <si>
+    <t>dt., 23/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-livlab-com-el-fras-dinsectes-esta-revolucionant-la-fertilitzacio-cultius-horticoles</t>
+  </si>
+  <si>
+    <t>CITOLIVA ofereix al sector oleícola l'eina tecnològica per transformar els subproductes</t>
+  </si>
+  <si>
+    <t>OLIVEVALUE, finançat per la Junta d'Andalusia (PAIDI 2020), ofereix un sistema pioner que recomana a trulls i orelles la millor ruta per valoritzar rossinyols, ossos, fulles i altres restes de l'oliverar. CITOLIVA ha finalitzat amb èxit el projecte OLIVEVALUE , una iniciativa que deixa com a resultat principal un model innovador de suport a la presa de decisions estratègiques per a l'aprofitament…</t>
+  </si>
+  <si>
+    <t>dl., 22/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/citoliva-ofereix-al-sector-oleicola-leina-tecnologica-transformar-els-subproductes</t>
+  </si>
+  <si>
+    <t>Nova convocatòria d'ajuts a l'assessorament per a la digitalització del sector agroalimentari i forestal</t>
+  </si>
+  <si>
+    <t>L' assessorament torna a situar-se al centre de la transformació digital del sector agroalimentari i forestal . El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) ha llançat una nova convocatòria d'ajuts per a serveis d'assessorament en digitalització , dotada amb 4,7 milions d'euros , en el marc del Pla Estratègic de la PAC 2023-2027 (PEPAC) . Una línia de suport clau per reforçar el paper…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-convocatoria-dajuts-lassessorament-la-digitalitzacio-del-sector-agroalimentari-i</t>
+  </si>
+  <si>
+    <t>El Govern impulsa el coneixement sobre agricultura de carboni mitjançant un conveni amb lAssociació Espanyola dAgricultura de Conservació Sòls Vius</t>
+  </si>
+  <si>
+    <t>El conveni dóna continuïtat a l'actual marc de col·laboració conjunta per tal de contribuir a un millor coneixement de les pràctiques d'agricultura de conservació ja que tinguin una aplicació més gran entre els ecorregims Prestarà especial atenció a la formació de dones i per afavorir el relleu generacional i fixar població al medi rural El conveni compta amb un pressupost màxim de 422.100 euros…</t>
+  </si>
+  <si>
+    <t>dv., 19/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-govern-impulsa-el-coneixement-agricultura-carboni-mitjancant-conveni-amb-lassociacio</t>
+  </si>
+  <si>
+    <t>OP BIOTECH impulsa solucions microbianes per augmentar la tolerància dels cultius a l'escassetat d'aigua</t>
+  </si>
+  <si>
+    <t>El projecte OP BIOTECH continua avançant en el desenvolupament d'estratègies innovadores basades en l'ús de bacteris beneficiosos amb l'objectiu de reforçar la resistència dels cultius davant de situacions d'estrès hídric. Aquesta línia de treball se centra a aprofitar el potencial de determinats microorganismes del terra i de la rizosfera per millorar el comportament fisiològic de les plantes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/op-biotech-impulsa-solucions-microbianes-augmentar-la-tolerancia-dels-cultius-lescassetat</t>
+  </si>
+  <si>
+    <t>Setze xefs de renom se sumen al menjar solidari que organitza Provacuno</t>
+  </si>
+  <si>
+    <t>Setze xefs, diversos Estrella Michelin, han participat aquest any en el ja tradicional menjar solidari nadalenc en benefici de les persones més necessitades de Madrid que organitza la Interprofessional de la Carn de Boví (PROVACUNO) amb el suport de l'alcalde de la ciutat, José Luis Martínez-Almeida. La iniciativa, que se celebra des de fa quatre anys, ha consistit en l'elaboració i el lliurament…</t>
+  </si>
+  <si>
+    <t>dj., 18/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/setze-xefs-renom-se-sumen-al-menjar-solidari-que-organitza-provacuno</t>
+  </si>
+  <si>
+    <t>Fins al 12 de febrer, continua oberta la convocatòria Ecosistemes d'Innovació i Transferència 2025 d'ajudes CDTI</t>
+  </si>
+  <si>
+    <t>La convocatòria Ecosistemes d'Innovació i Transferència 2025 manté obert el termini de presentació de sol·licituds fins al 12 de febrer de 2026 , amb l'objectiu de reforçar ecosistemes interregionals orientats a la transferència, difusió i valorització del coneixement , en línia amb l'enfocament dels Sistemes de Coneixement i Innovació Agrària ( Aquesta actuació busca fomentar models col…</t>
+  </si>
+  <si>
+    <t>dc., 17/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fins-al-12-febrer-continua-oberta-la-convocatoria-ecosistemes-dinnovacio-i-transferencia</t>
+  </si>
+  <si>
+    <t>Convocada una plaça de doctorat MSCA sobre biologia cromosòmica en el marc de la xarxa AGILE</t>
+  </si>
+  <si>
+    <t>Font: Xarxa PlantMicro La xarxa doctoral europea Marie Skłodowska-Curie “AGILE” ha obert una convocatòria per a una plaça de doctorat (PhD) amb inici a la primavera de 2026 , centrada en l'anàlisi comparativa de la cromatina en cromosomes estàndard i supernumeraris en plantes. La investigació es desenvoluparà a l' IPK de Gatersleben (Alemanya) i abordarà aspectes clau de la biologia cromosòmica,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocada-una-placa-doctorat-msca-biologia-cromosomica-el-marc-la-xarxa-agile</t>
+  </si>
+  <si>
+    <t>CITOLIVA impulsa el 2026 una línia pionera de recerca basada en tècniques avançades de lipidòmica</t>
+  </si>
+  <si>
+    <t>La Fundació va celebrar la reunió del seu Patronat, en què es va presentar el full de ruta per al proper any. Entre les novetats principals, va destacar el llançament d'una nova línia de recerca en l'àmbit de l'alimentació i la salut, que obrirà noves oportunitats en el desenvolupament d'aliments més saludables i funcionals. A la reunió es va aprovar el Pla d'Actuació per al 2026 i es va procedir…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/citoliva-impulsa-el-2026-una-linia-pionera-recerca-basada-tecniques-avancades-lipidomica</t>
+  </si>
+  <si>
+    <t>SECUESVAC avança en el càlcul del segrest de carboni orgànic als sòls agraris</t>
+  </si>
+  <si>
+    <t>El projecte del GO SECUESVAC ha fet un nou pas amb l'inici de la fase centrada en el càlcul del segrest de carboni orgànic a terra. Després del començament de la segona etapa, els integrants del Grup Operatiu Optimització del segrest de carboni als sòls agraris associats a la producció de carn de boví treballen en la definició d'estratègies i en la recollida de dades necessàries per desenvolupar…</t>
+  </si>
+  <si>
+    <t>dt., 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/secuesvac-avanca-el-calcul-del-segrest-carboni-organic-als-sols-agraris</t>
+  </si>
+  <si>
+    <t>ASH4SOIL va participar en el tancament del projecte europeu AF4EU</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu ASH4SOIL , coordinat per FEUGA , va participar el passat 12 de desembre a la trobada regional de la Xarxa Regional d'Innovació Agroforestal (RAIN) del projecte europeu AF4EU , liderat per la Universidade de Santiago de Compostela (USC) L'esdeveniment va posar fi a tres anys de col·laboració i de treball conjunt entre entitats de 10 països europeus , amb l'objectiu d'impulsar l…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ash4soil-va-participar-el-tancament-del-projecte-europeu-af4eu</t>
+  </si>
+  <si>
+    <t>El GO e-LocalHub llança les seves primeres videoreceptes per posar en valor les races autòctones</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu e-LocalHub ha publicat les primeres videoreceptes del projecte, una iniciativa gastronòmica orientada a apropar al consumidor final els productes procedents de races autòctones i de la ramaderia extensiva tradicional . Les elaboracions es realitzen amb productes de les races participants en el projecte: porcina Ibèrica , aviària Castellana Negra , bovina Avileña-Negra Ibèrica i…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-e-localhub-llanca-les-seves-primeres-videoreceptes-posar-valor-les-races-autoctones</t>
+  </si>
+  <si>
+    <t>Les Jornades Tècniques RFEAGAS 2025 reforcen la coordinació i el futur de la ramaderia de selecció</t>
+  </si>
+  <si>
+    <t>Les Jornades Tècniques RFEAGAS 2025 van reunir a Madrid associacions de criadors, tècnics i professionals del sector amb l'objectiu d'analitzar i actualitzar els principals reptes i oportunitats de la ramaderia de raça pura a Espanya . El programa va abordar, des d'una perspectiva tècnica i transversal , qüestions clau com la sanitat animal , la millora genètica , la digitalització i la gestió de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/les-jornades-tecniques-rfeagas-2025-reforcen-la-coordinacio-i-el-futur-la-ramaderia</t>
+  </si>
+  <si>
+    <t>CONAFE participa en set treballs científics presentats al Congrés Mundial de Genètica Aplicada a la Producció Ramadera 2026</t>
+  </si>
+  <si>
+    <t>La Confederació d'Associacions de Frisona Espanyola (CONAFE) col·labora en diversos treballs científics que han estat presentats al Congrés Mundial de Genètica Aplicada a la Producció Ramadera (WCGALP 2026) , que se celebrarà del 12 al 17 de juliol de 2026 a Madison (Wisconsin, EUA) . El WCGALP és el principal fòrum internacional sobre millora genètica animal , reunint cada quatre anys…</t>
+  </si>
+  <si>
+    <t>dc., 10/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/conafe-participa-set-treballs-cientifics-presentats-al-congres-mundial-genetica-aplicada</t>
+  </si>
+  <si>
+    <t>GO SUPRA BIOLIVA: transformar els subproductes de l'oliverar en valor afegit i sostenibilitat</t>
+  </si>
+  <si>
+    <t>FONT: GO SUPRA BIOLIVA Al cor de l'oliverar espanyol s'hi amaga una paradoxa: mentre l'oli d'oliva és un dels nostres tresors més reconeguts, milers de tones de subproductes, com l'alperujo i les fulles, es perden cada dia sense aprofitar-ne el veritable potencial. Aquest residu, que tradicionalment s'ha considerat un problema ambiental i econòmic, es pot convertir en un recurs d'alt valor afegit…</t>
+  </si>
+  <si>
+    <t>dt., 09/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-supra-bioliva-transformar-els-subproductes-loliverar-valor-afegit-i-sostenibilitat</t>
+  </si>
+  <si>
+    <t>El CDTI Innovació finançarà la participació espanyola a la tercera convocatòria del partenariat europeu Agroecology</t>
+  </si>
+  <si>
+    <t>El Centre per al Desenvolupament Tecnològic i la Innovació (CDTI Innovació) ha anunciat que finançarà la participació d'entitats espanyoles en la tercera convocatòria cofinançada del partenariat europeu Agroecology , recentment llançada sota el títol “Fostering plant and animal genetic diversity and empowering farmers to accelerate the agroecologic . Aquesta iniciativa cerca impulsar la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-cdti-innovacio-financara-la-participacio-espanyola-la-tercera-convocatoria-del</t>
+  </si>
+  <si>
+    <t>Grups Operatius: innovació agroalimentària en la lluita contra la Peste Porcina Africana</t>
+  </si>
+  <si>
+    <t>La Política Agrària Comuna (PAC) ha impulsat en els darrers anys nombrosos Grups Operatius d'Innovació que treballen per millorar la sanitat i el benestar animal al sector ramader. Aquestes iniciatives, finançades amb fons europeus i desenvolupades en col·laboració entre ramaders, investigadors, administracions i empreses, tenen un objectiu comú: convertir la ciència i la tecnologia en solucions…</t>
+  </si>
+  <si>
+    <t>dv., 05/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/grups-operatius-innovacio-agroalimentaria-la-lluita-contra-la-peste-porcina-africana</t>
+  </si>
+  <si>
+    <t>FutureFoodS llança la seva segona convocatòria transnacional cofinançada per accelerar la sostenibilitat alimentària</t>
+  </si>
+  <si>
+    <t>El partenariat europeu FutureFoodS ha anunciat l'obertura de la seva Segona Convocatòria Transnacional Cofinançada , destinada a finançar projectes de recerca i innovació que impulsin la transició cap a sistemes alimentaris més sostenibles, saludables, circulars i transparents . La convocatòria convida investigadors, centres tecnològics, universitats, administracions públiques, ONG i empreses…</t>
+  </si>
+  <si>
+    <t>dc., 03/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/futurefoods-llanca-la-seva-segona-convocatoria-transnacional-cofinancada-accelerar-la</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT: Una aposta per la innovació i sostenibilitat del sector lacti</t>
+  </si>
+  <si>
+    <t>El grup operatiu CLIMALACT avança amb pas ferm en el seu propòsit de transformar el model de producció làctia a Galícia i Astúries cap a criteris de sostenibilitat i neutralitat climàtica. En un moment en què el sector lacti s'enfronta a reptes mediambientals, socials i de rendibilitat creixents, aquesta iniciativa emergeix com una aposta decidida per la innovació, la cooperació i la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-climalact-una-aposta-la-innovacio-i-sostenibilitat-del-sector-lacti</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub es presenta davant de les Associacions de Criadors i les CCAA en una reunió del MAPA</t>
+  </si>
+  <si>
+    <t>Font: RFEAGAS Ahir, dimarts 2 de desembre, va tenir lloc a la seu de la Subdirecció de Mitjans de Producció Ramadera del Ministeri d'Agricultura, Pesca i Alimentació una reunió convocada per aquest organisme per abordar diverses qüestions relacionades amb el Logotip 100% Raça Autòctona. La trobada va comptar amb una alta participació de tècnics d'Associacions de Criadors i representants d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-e-localhub-presenta-davant-les-associacions-criadors-i-les-ccaa-una-reunio-del-mapa</t>
+  </si>
+  <si>
+    <t>El GO YesWeCast va presentar a BioCastanea 2025 els seus avenços en la conservació i millora del castanyer</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu YesWeCast , emmarcat en el projecte d'R+D+i NOVOXEN , ha donat a conèixer a les Jornades Tècniques Científiques BioCastanea 2025 els principals avenços en la seva estratègia de conservació del germoplasma del castanyer i millora de la seva resiliència davant de plagues i malalties . Durant aquesta trobada de referència per al sector castanyícola, celebrat del 13 al 16 de novembre…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-yeswecast-va-presentar-biocastanea-2025-els-seus-avencos-la-conservacio-i-millora</t>
+  </si>
+  <si>
+    <t>Oberta la convocatòria Estades R+P per impulsar l'assessorament científic a l'Administració, amb reptes relacionats amb el sector agroalimentari i forestal</t>
+  </si>
+  <si>
+    <t>La convocatòria Estades I+P obre una nova oportunitat perquè la comunitat científica espanyola contribueixi de manera directa al disseny i la millora de les polítiques públiques mitjançant l'assessorament científic a l'Administració General de l'Estat. Es tracta d´una iniciativa pionera, impulsada per l´Oficina Nacional d´Assessorament Científic (ONAC) i la Fundació Espanyola per a la Ciència i…</t>
+  </si>
+  <si>
+    <t>dt., 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-convocatoria-estades-rp-impulsar-lassessorament-cientific-ladministracio-amb</t>
+  </si>
+  <si>
+    <t>CTA impulsa 16 nous projectes d'innovació amb un fort focus al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>La Corporació Tecnològica d'Andalusia (CTA) ha aprovat el finançament de 16 nous projectes que mobilitzaran una inversió total de 9,72 milions d'euros , amb 3,78 milions en incentius , consolidant així el seu paper com a motor estratègic de la R+D+ia la regió. Entre les iniciatives aprovades, destaquen diverses d'alt impacte per al sector agroalimentari , que continua sent una prioritat per a la…</t>
+  </si>
+  <si>
+    <t>dv., 28/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cta-impulsa-16-nous-projectes-dinnovacio-amb-fort-focus-al-sector-agroalimentari</t>
+  </si>
+  <si>
+    <t>Begoña García subratlla a Agrobiotech que "l'agricultura digital ja forma part del dia a dia del camp espanyol"</t>
+  </si>
+  <si>
+    <t>La secretària d'Estat d'Agricultura i Alimentació assegura que la transformació digital del sector és una realitat construïda entre administracions, sector i ciència Destaca el paper de Catalunya com a ecosistema decisiu en la innovació agroalimentària a Europa, amb la Universitat de Lleida, l'IRTA i el Parc Agrobiotech com a referents El Ministeri d'Agricultura, Pesca i Alimentació reforça el…</t>
+  </si>
+  <si>
+    <t>dj., 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/begona-garcia-subratlla-agrobiotech-que-lagricultura-digital-ja-forma-part-del-dia-dia-del</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifica varietats de blat tolerants a sequera i altes temperatures</t>
+  </si>
+  <si>
+    <t>El canvi climàtic està transformant profundament les condicions de cultiu a les principals zones cerealistes d'Espanya. Segons la memòria del projecte, les regions mediterrànies s'enfronten a sequeres més freqüents, una creixent irregularitat de les pluges i temperatures cada cop més altes, factors que ja estan reduint els rendiments del blat tou . Davant aquest escenari, el GO CLIMSOSTRIGO se…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-climsostrigo-identifica-varietats-blat-tolerants-sequera-i-altes-temperatures</t>
+  </si>
+  <si>
+    <t>El projecte del GO OLIVEBIOME demostra el potencial dels residus de l'oliverar com a recurs sostenible</t>
+  </si>
+  <si>
+    <t>Significatius avenços en els resultats de la segona fase. Els resultats definitius serviran de base per al desenvolupament de productes innovadors orientats a una alimentació animal més saludable i sostenible. El projecte nacional OLIVEBIOME ha iniciat la segona fase amb resultats prometedors en el desenvolupament de solucions biotecnològiques aplicades a l'alimentació animal. Després de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-del-go-olivebiome-demostra-el-potencial-dels-residus-loliverar-com-recurs</t>
+  </si>
+  <si>
+    <t>Provacuno DSS Manure, una app per a la caracterització dels fems de granges de boví de carn</t>
+  </si>
+  <si>
+    <t>  Aquesta nova app, que permet categoritzar les granges i els seus fems a partir d'informació sobre la gestió dels mateixos, és de caràcter gratuït i ja està disponible tant per a IOS com per a Android   L'Organització Interprofessional de la Carn de Boví (Provacuno) ha desenvolupat en col·laboració de la Universitat Miguel Hernández (UMH) i la Universitat Politècnica de València (UPV) una…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-dss-manure-una-app-la-caracteritzacio-dels-fems-granges-bovi-carn</t>
+  </si>
+  <si>
+    <t>El GO CONTROL celebra una reunió tècnica a València per avaluar l'avenç dels pilots</t>
+  </si>
+  <si>
+    <t>El GO CONTROL ha celebrat una reunió tècnica a la ciutat de València amb l'objectiu d'analitzar detalladament l'estat de desenvolupament i el grau d'avanç dels pilots que s'estan implementant actualment a la Comunitat Valenciana ia Castella i Lleó . La trobada va reunir els equips tècnics responsables de l'execució dels pilots a les dues regions , convertint-se en un espai clau de coordinació,…</t>
+  </si>
+  <si>
+    <t>dt., 25/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-control-celebra-una-reunio-tecnica-valencia-avaluar-lavenc-dels-pilots</t>
+  </si>
+  <si>
+    <t>Impuls a la digitalització en ramaderia amb els treballs del GO LARRESNE i el centre tecnològic NEIKER</t>
+  </si>
+  <si>
+    <t>Segons publica el butlletí de notícies de la Reial Federació Espanyola d'Associacions de Bestiar Selecte (RFEAGAS), la pastura intel·ligent és una resposta digital a les noves demandes del sector lleter. El centre tecnològic NEIKER forma part del grup operatiu LARRESNE, que cerca impulsar la digitalització de la ramaderia, millorar la gestió dels ramats i reforçar la traçabilitat dels productes…</t>
+  </si>
+  <si>
+    <t>dl., 24/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/impuls-la-digitalitzacio-ramaderia-amb-els-treballs-del-go-larresne-i-el-centre-tecnologic</t>
+  </si>
+  <si>
+    <t>El nou Fòrum AKISConnect ja està disponible: un espai obert per a la col·laboració i l'intercanvi a l'ecosistema AKIS europeu</t>
+  </si>
+  <si>
+    <t>La comunitat d' AKISConnect ha anunciat l'obertura oficial del seu nou fòrum online , un espai digital dissenyat per facilitar la connexió, l'intercanvi de coneixements i la col·laboració entre els diferents actors del sistema AKIS a tot Europa. Des d'avui, qualsevol persona interessada hi pot accedir i començar a participar-hi. Aquest fòrum neix com un entorn creat per i per a la comunitat , per…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-nou-forum-akisconnect-ja-esta-disponible-espai-obert-la-collaboracio-i-lintercanvi</t>
+  </si>
+  <si>
+    <t>Agriculture of Data (AgData) convoca les seves primeres ajudes per impulsar solucions digitals en agricultura sostenible</t>
+  </si>
+  <si>
+    <t>El partenariat europeu Agriculture of Data (AgData) ha llançat la primera convocatòria conjunta de finançament, titulada “EU-wide data-driven solutions to real problems” , destinada a impulsar solucions innovadores basades en dades que contribueixin a una agricultura europea més eficient, sostenible i orientada al futur. La iniciativa s'adreça a consorcis transnacionals i exigeix un enfocament…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agriculture-data-agdata-convoca-les-seves-primeres-ajudes-impulsar-solucions-digitals</t>
+  </si>
+  <si>
+    <t>El programa d'ExpoAgro Canàries, al detall: innovació en reg, protecció de cultius i agrovoltaica per a l'agricultura del futur</t>
+  </si>
+  <si>
+    <t>ExpoAgro Canarias revela un programa tècnic d'alt nivell que situa les illes al centre de la conversa sobre innovació agrària , gestió eficient de l'aigua , protecció fitosanitària avançada i nous models d'integració entre agricultura i energia . Durant els dies 26 i 27 de novembre, experts de referència nacional i regional compartiran tecnologies, estratègies i projectes pioners que marcaran el…</t>
+  </si>
+  <si>
+    <t>dv., 21/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-programa-dexpoagro-canaries-al-detall-innovacio-reg-proteccio-cultius-i-agrovoltaica</t>
+  </si>
+  <si>
+    <t>El GO LINOMAR comparteix a DATAGRI la seva aposta per la bioremediació i els bioestimulants de nova generació</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu LINOMAR va participar activament a DATAGRI, l'esdeveniment de referència en transformació digital i agrotecnologia, on va tenir l'oportunitat de presentar la seva innovadora iniciativa davant de més de 1.500 professionals del sector agroalimentari. Entre els assistents hi havia empreses tecnològiques, startups, cooperatives, organitzacions agràries, centres de recerca,…</t>
+  </si>
+  <si>
+    <t>dj., 20/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-linomar-comparteix-datagri-la-seva-aposta-la-bioremediacio-i-els-bioestimulants-nova</t>
+  </si>
+  <si>
+    <t>Millores en la gestió d'ajuts a l'intercanvi de coneixement ia l'assessorament per a la transició digital del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Modificació de les bases reguladores de les subvencions de les intervencions d'intercanvi de coneixements i activitats de formació i informació i serveis d'assessorament Entre altres modificacions introduïdes, es flexibilitzen els requisits d'antiguitat i de recursos humans per als beneficiaris El Reial decret recull la flexibilització dels terminis per facilitar la introducció del Quadern…</t>
+  </si>
+  <si>
+    <t>dc., 19/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/millores-la-gestio-dajuts-lintercanvi-coneixement-ia-lassessorament-la-transicio-digital</t>
+  </si>
+  <si>
+    <t>Provacuno i APAQ-W reforcen el compromís del sector amb l'objectiu de neutralitat climàtica el 2050 al I Simposi Europeu sobre Sostenibilitat del Boví de Carn</t>
+  </si>
+  <si>
+    <t>Més de 600 professionals van participar de forma presencial i en línia al I Simposi Europeu sobre la Sostenibilitat del Boví de Carn , celebrat el 12 de novembre a Brussel·les i organitzat per Provacuno i APAQ-W en el marc del programa europeu Sustainable European Beef (SEUB) . La trobada, pioner a l'àmbit de la Unió Europea, va reunir experts internacionals per analitzar els principals reptes de…</t>
+  </si>
+  <si>
+    <t>dl., 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-i-apaq-w-reforcen-el-compromis-del-sector-amb-lobjectiu-neutralitat-climatica-el</t>
+  </si>
+  <si>
+    <t>Disponible a YouTube el reportatge de Solcs sobre el Grup Operatiu MYCOWINE: “Del terra a la copa”</t>
+  </si>
+  <si>
+    <t>Ja està disponible a YouTube el reportatge que el programa Solcs de RTVCyL va dedicar al Grup Operatiu MYCOWINE , un projecte que està demostrant com les micorizes i la biotecnologia del sòl poden transformar la viticultura cap a models més sostenibles, resilients i de més qualitat. A l'emissió, titulada “Del terra a la copa: micorizes que salven el raïm i eleven el vi” , es recullen testimonis…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/disponible-youtube-el-reportatge-solcs-el-grup-operatiu-mycowine-del-terra-la-copa</t>
+  </si>
+  <si>
+    <t>Plataforma d'Assessors AKIS, una eina perquè els grups operatius compleixin i reforcin les seves obligacions de divulgació</t>
+  </si>
+  <si>
+    <t>La Plataforma d'Assessors AKIS (PAA) és un espai dissenyat específicament perquè els Grups Operatius de l'Associació Europea per a la Innovació (EIP-AGRI/EU Network) puguin difondre de manera àgil i eficaç les activitats, avenços i resultats. Les publicacions que els Grups Operatius enviïn i comparteixin a la plataforma —notícies, esdeveniments, fites del projecte, avenços parcials, articles de…</t>
+  </si>
+  <si>
+    <t>dv., 14/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-dassessors-akis-una-eina-perque-els-grups-operatius-compleixin-i-reforcin-les</t>
+  </si>
+  <si>
+    <t>El projecte DENORI d'Universitat Loyola demostra el potencial dels sistemes intel·ligents per evitar fuites de reg en cultius d'alt valor</t>
+  </si>
+  <si>
+    <t>La Universitat Loyola, a través del projecte DENORI , ha fet un pas decisiu cap a una agricultura més eficient i sostenible. Finançada per la Junta d'Andalusia dins de la Convocatòria de Grups Operatius de l'Associació Europea per a la Innovació (AEI), aquesta iniciativa ha desenvolupat un sistema automatitzat capaç de detectar fuites de reg en temps real , aportant solucions innovadores a un…</t>
+  </si>
+  <si>
+    <t>dj., 13/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-denori-duniversitat-loyola-demostra-el-potencial-dels-sistemes-intelligents</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu ATHENEA va compartir els seus últims avenços a Expo AgriTech 2025</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu supra-autonòmic ATHENEA , coordinat per CITOLIVA , va ser present a Expo AgriTech 2025 , que va tenir lloc a Màlaga del 28 al 30 d'octubre. La fira, una de les grans trobades nacionals sobre innovació agroalimentària, va reunir milers de professionals interessats en noves tecnologies aplicades a l'agricultura i l'agroindústria. En aquest marc, CITOLIVA va presentar l'evolució del…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-athenea-va-compartir-els-seus-ultims-avencos-expo-agritech-2025</t>
+  </si>
+  <si>
+    <t>Convocatòria oberta per seleccionar 27 Projectes Lighthouse en assessorament per a Cadenes Cortes de Subministrament d'Aliments</t>
+  </si>
+  <si>
+    <t>El projecte europeu COREnet ha posat en marxa una convocatòria destinada a identificar i donar suport a 27 Projectes Lighthouse , un per cada Estat membre de la Unió Europea, que destaquin innovacions en l'assessorament a Cadenes Cortes de Subministrament d'Aliments (SFSC) . La iniciativa s'adreça a assessors i entitats que treballin en aquest àmbit i vulguin mostrar enfocaments nous , efectius i…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-oberta-seleccionar-27-projectes-lighthouse-assessorament-cadenes-cortes</t>
+  </si>
+  <si>
+    <t>La carn de xai com a eina de prevenció dincendis forestals</t>
+  </si>
+  <si>
+    <t>Font: GO Previnovic . En el marc de la Fira EXPOSAGRIS, INTEROVIC va organitzar la presentació La carn de xai com a eina de prevenció d'incendis forestals , impartida per Ana Mªría Olaizola , investigadora de la Universitat de Saragossa (Unizar) i membre del Grup Operatiu Previnovic. Pastoreig Extensiu: El «Bomber Silenciós» contra els Megaincendis i l'Abandó Rural? Espanya enfronta una greu…</t>
+  </si>
+  <si>
+    <t>dc., 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-carn-xai-com-eina-prevencio-dincendis-forestals</t>
+  </si>
+  <si>
+    <t>El GO POMODORO celebra a Sevilla una jornada per compartir els seus avenços i resultats principals</t>
+  </si>
+  <si>
+    <t>El proper 28 de novembre de 2025 , l' Escola Tècnica Superior d'Enginyeria Agronòmica de la Universitat de Sevilla acollirà la jornada tècnica “Innovació aplicada al tomàquet d'indústria: eficiència, sostenibilitat i rendibilitat” , organitzada pel Grup Operatiu Supraautonòmic POMODORO . Aquesta iniciativa forma part de la Comunitat de Pràctiques POMODORO , un espai col·laboratiu on agricultors,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-pomodoro-celebra-sevilla-una-jornada-compartir-els-seus-avencos-i-resultats</t>
+  </si>
+  <si>
+    <t>Programa detallat d'AGROBIOTECH 2025: innovació, biotecnologia i digitalització es donen cita a Lleida</t>
+  </si>
+  <si>
+    <t>Del 25 al 27 de novembre a la Fira de Lleida L'esdeveniment AGROBIOTECH 2025 convertirà Lleida en l'epicentre de la innovació agroalimentària i forestal del 25 al 27 de novembre , reunint investigadors, empreses, centres tecnològics i entitats públiques al voltant dels grans reptes del sector: la sostenibilitat, la digitalització i el canvi climàtic. El programa inclou més de mig centenar de…</t>
+  </si>
+  <si>
+    <t>dt., 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/programa-detallat-dagrobiotech-2025-innovacio-biotecnologia-i-digitalitzacio-donen-cita</t>
+  </si>
+  <si>
+    <t>El GO WELFARECUN avança a l'estudi del benestar animal durant el transport de conills</t>
+  </si>
+  <si>
+    <t>El projecte impulsa nous models de maneig, esquer i transport més sostenibles i respectuosos amb el benestar animal a la cunicultura El Grup Operatiu WELFARECUN treballa en el desenvolupament de nous processos d'esquer, transport i sacrifici en cunicultura orientats a millorar el benestar animal i la sostenibilitat del sector . Aquest projecte, finançat a través dels ajuts per a la preparació i…</t>
+  </si>
+  <si>
+    <t>dv., 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-welfarecun-avanca-lestudi-del-benestar-animal-durant-el-transport-conills</t>
+  </si>
+  <si>
+    <t>El programa del VIII Fòrum DATAGRI, en detall</t>
+  </si>
+  <si>
+    <t>Múrcia acollirà els dies 12 i 13 de novembre una de les grans cites de la digitalització agroalimentària El compte enrere ha començat per a una de les cites més esperades del calendari agroalimentari: el VIII Fòrum DATAGRI , que reunirà a Múrcia els principals protagonistes de la digitalització del sector els propers 12 i 13 de novembre . Sota el lema de la transformació digital com a palanca per…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-programa-del-viii-forum-datagri-detall</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació i l'Escola d'Organització Industrial renoven la col·laboració per impulsar la digitalització al sector agrari</t>
+  </si>
+  <si>
+    <t>Mitjançant conveni publicat al BOE, el MAPA renova el conveni amb l'EOI per col·laborar en dues convocatòries d'ajuts; una per a lintercanvi de coneixements, i activitats dinformació i la formació; i laltra per als serveis dassessorament en digitalització en el marc del Pla Estratègic de la PAC. Per tant, es reafirma el compromís de totes dues entitats per afavorir la transició digital del sector…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-i-lescola-dorganitzacio-industrial-renoven</t>
+  </si>
+  <si>
+    <t>Disponible a YouTube l'enregistrament del seminari “R+D+i: Solucions digitals per a una viticultura sostenible” en què va participar el GO PRERIVID</t>
+  </si>
+  <si>
+    <t>Font: GO PRERIVID El passat 28 d'octubre va tenir lloc el seminari en línia gratuït “ R+D+i: Solucions digitals per a una viticultura sostenible”, organitzat per la Plataforma Tecnològica del Vi (PTV) en col·laboració amb l'Organització Interprofessional del Vi d'Espanya (OIVE) i AgroBank . En aquest marc, Débora Franco, directora de Monet Viticultura, va presentar els avenços del Grup Operatiu…</t>
+  </si>
+  <si>
+    <t>dj., 06/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/disponible-youtube-lenregistrament-del-seminari-rdi-solucions-digitals-una-viticultura</t>
+  </si>
+  <si>
+    <t>Avenços del Grup Operatiu FOPRODES: treballs de camp i validació del nou programari de recollida de dades</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu FOPRODES continua avançant per optimitzar els processos de producció farratgera mitjançant la digitalització, l'eficiència energètica i la reducció d'emissions. Durant els mesos de setembre i octubre , el consorci ha intensificat les activitats de camp i les proves tècniques amb l'eina digital que es desenvolupa dins del projecte. Un projecte per digitalitzar i descarbonitzar el…</t>
+  </si>
+  <si>
+    <t>dc., 05/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avencos-del-grup-operatiu-foprodes-treballs-camp-i-validacio-del-nou-programari-recollida</t>
+  </si>
+  <si>
+    <t>El MAPA presentarà la Plataforma d'Assessors AKIS a la II Trobada Nacional d'Assessors de Phytoma</t>
+  </si>
+  <si>
+    <t>La II Trobada Nacional d'Assessors , organitzada per Phytoma amb la col·laboració de la Conselleria d'Agricultura, Aigua, Ramaderia i Pesca de la Generalitat Valenciana , ha publicat ja el seu programa definitiu . L'esdeveniment se celebrarà els dies 10 i 11 de desembre al Centre d'Esdeveniments de Fira València , i reunirà professionals de l'assessorament agronòmic i la gestió integrada de…</t>
+  </si>
+  <si>
+    <t>dt., 04/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-presentara-la-plataforma-dassessors-akis-la-ii-trobada-nacional-dassessors-phytoma</t>
+  </si>
+  <si>
+    <t>La UE cerca experts i entitats per a un nou Grup Temàtic sobre ramaderia sostenible i competitiva</t>
+  </si>
+  <si>
+    <t>La Xarxa de la PAC de la Unió Europea ha obert una convocatòria per seleccionar membres del nou Grup Temàtic (TG) dedicat a analitzar el paper de la PAC en la transició cap a sistemes ramaders més sostenibles i competitius . Les persones i les entitats interessades poden presentar la seva expressió d' interès fins al'1 de desembre de 2025 . Aquest Grup Temàtic reunirà un conjunt reduït –al…</t>
+  </si>
+  <si>
+    <t>dl., 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-ue-cerca-experts-i-entitats-nou-grup-tematic-ramaderia-sostenible-i-competitiva</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025: més de 100 activitats per connectar el camp amb la ciutat i mostrar la innovació, el talent i la sostenibilitat del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de novembre de 2025 , el Pavelló 4 d'IFEMA MADRID es convertirà en el gran punt de trobada del món agrari amb la celebració de la primera edició d'EXPO SAGRIS, el Saló de l'Agricultura i la Ramaderia , organitzat per IFEMA MADRID en col·laboració amb ALAS (Aliança per una Agricultura Sosten . Sota el lema “El camp s'acosta a la ciutat” , EXPO SAGRIS reunirà durant tres intenses…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/expo-sagris-2025-mes-100-activitats-connectar-el-camp-amb-la-ciutat-i-mostrar-la-innovacio</t>
+  </si>
+  <si>
+    <t>El MAPA participa a EXPO SAGRIS amb la II Trobada nacional del Programa CULTIVA</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) organitza la II Trobada Nacional del Programa CULTIVA , que se celebrarà el proper 6 de novembre de 2025 al Pavelló 4 d'IFEMA MADRID , en el marc de la primera edició d'EXPO SAGRIS, Saló de l'Agricultura i la Ramaderia , que obrirà les seves portes. Es manifesta així el suport i participació del MAPA en aquesta nova cita firal a l'àmbit…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-participa-expo-sagris-amb-la-ii-trobada-nacional-del-programa-cultiva</t>
+  </si>
+  <si>
+    <t>L'esdeveniment final del pla AGROALNEXT, a Pamplona, mostrarà més de 260 projectes d'R+D a l'àmbit agroalimentari</t>
+  </si>
+  <si>
+    <t>Durant tres anys, el pla complementari d'agroalimentació AGROALNEXT, impulsat pel Govern d'Espanya a través del Ministeri de Ciència, Innovació i Universitats , ha unit el talent de més de 27 centres de recerca , 7 comunitats autònomes i centenars d'investigadors i investigadores en un esforç conjunt per fer del sector agroalimentari espanyol un referent en el sector agroalimentari espanyol.…</t>
+  </si>
+  <si>
+    <t>dv., 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lesdeveniment-final-del-pla-agroalnext-pamplona-mostrara-mes-260-projectes-drd-lambit</t>
+  </si>
+  <si>
+    <t>Bio4trace avança en la conservació i traçabilitat de races porcines autòctones a Múrcia, Galícia i Canàries</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu Bio4trace continua avançant en el seu objectiu de millorar la traçabilitat, l'autenticitat i la sostenibilitat de les races porcines autòctones espanyoles a través de la ciència i la innovació aplicada al camp. Durant l'últim any, les associacions de criadors de Chato Murciano (Múrcia) , Porco Celta (Galícia) i Cochino Negro Canario (Canàries) han aconseguit importants progressos…</t>
+  </si>
+  <si>
+    <t>dc., 29/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/bio4trace-avanca-la-conservacio-i-tracabilitat-races-porcines-autoctones-murcia-galicia-i</t>
+  </si>
+  <si>
+    <t>Més de 14 milions d'euros del segon PERTE per a 36 projectes de digitalització de regadius</t>
+  </si>
+  <si>
+    <t>Més de 14 milions d'euros és la quantitat que rebran 36 comunitats de Castella i Lleó, Galícia, Canàries, Osca i Múrcia com a subvenció als projectes de millora de regadius elaborats i presentats per l'empresa lleonesa iRiego, dedicada a la gestió i digitalització de cultius, dins de la segona convocatòria del PERTE de Digitalització del Cicle de l' Aigua Demogràfic (MITECO) i finançada pels fons…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/mes-14-milions-deuros-del-segon-perte-36-projectes-digitalitzacio-regadius</t>
+  </si>
+  <si>
+    <t>Última actualització dels esborranys dels Programes de Treball 2026-2027 d'Horizonte Europa, també per als clústers 5 i 6</t>
+  </si>
+  <si>
+    <t>La Comissió Europea (CE) ha actualitzat recentment la seva publicació al registre de comitologia els esborranys dels Programes de Treball (WP) per als dos últims anys d'Horizonte Europa. Els esborranys serveixen per preparar-se amb antelació de cara a convocatòries de propostes futures, però és molt important tenir en compte que es tracta de documents provisionals per la qual cosa poden patir…</t>
+  </si>
+  <si>
+    <t>dt., 28/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ultima-actualitzacio-dels-esborranys-dels-programes-treball-2026-2027-dhorizonte-europa</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació reafirma el compromís amb el relleu generacional al Fòrum Global d'Agricultura 2025</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha reafirmat el seu compromís amb el relleu generacional a la nova edició del Fòrum Global d'Agricultura 2025 , organitzat per l' Organització per a la Cooperació i el Desenvolupament Econòmic (OCDE) a la seva seu a París. Així ho ha traslladat la directora general de Desenvolupament Rural, Innovació i Formació Agroalimentària, Isabel Bombal , que…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-reafirma-el-compromis-amb-el-relleu</t>
+  </si>
+  <si>
+    <t>SmartFarmRani avança en la conservació genètica i la innovació ramadera a Àvila</t>
+  </si>
+  <si>
+    <t>El projecte SmartFarmRani continua desenvolupant noves actuacions a la província d'Àvila , reforçant el seu compromís amb la innovació, la conservació genètica i la millora de la sostenibilitat a la ramaderia extensiva de races autòctones. En el marc d‟aquestes activitats, membres del projecte s‟han desplaçat a la Diputació d‟Àvila per dur a terme l‟ extracció de semen de dos sementals d‟alta…</t>
+  </si>
+  <si>
+    <t>dv., 24/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/smartfarmrani-avanca-la-conservacio-genetica-i-la-innovacio-ramadera-avila</t>
+  </si>
+  <si>
+    <t>Llançament de la tercera convocatòria del partenariat Agroecology sobre diversitat genètica i acceleració social cap a la transició agroecològica</t>
+  </si>
+  <si>
+    <t>El partenariat Agroecology llança la tercera convocatòria de finançament de projectes col·laboratius internacionals d'R+D.   Els projectes tindran una durada màxima de 36 mesos, comptar amb almenys 3 socis de 3 països i emmarcar-se en un dels temes següents: Topic 1: Millorar la diversitat i la variabilitat genètica per a la transició agroecològica. Topic 2: Enfortir la participació i l…</t>
+  </si>
+  <si>
+    <t>dj., 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/llancament-la-tercera-convocatoria-del-partenariat-agroecology-diversitat-genetica-i</t>
+  </si>
+  <si>
+    <t>ESPECIAL EXPOAGRITECH 2025, A MÀLAGA</t>
+  </si>
+  <si>
+    <t>A Akisplataforma.es us oferim una selecció de les ponències més interessants, i les innovacions més destacades en l'extens catàleg que ofereix a la seva programació ExpoAgriTech 2025 . Aquest esdeveniment combina exposició comercial, demostracions i coneixement tècnic a través del Congrés AgriTech 4.0 , que abordarà els grans desafiaments del sector en sis fòrums verticals (cultius extensius,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/especial-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>Suport del MAPA a la innovació per a la sostenibilitat al sector agroalimentari amb una intensa participació a ExpoAgriTech 2025</t>
+  </si>
+  <si>
+    <t>Del 28 al 30 d'octubre, Màlaga es convertirà en l'epicentre de la innovació agrícola amb la celebració d'ExpoAgriTech 2025 – “La Fira del Camp 4.0” , un esdeveniment que reunirà més de 8.000 professionals del sector al voltant de les últimes tendències tecnològiques que estan transformant l'agricultura cap a El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) tindrà una presència destacada en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/suport-del-mapa-la-innovacio-la-sostenibilitat-al-sector-agroalimentari-amb-una-intensa</t>
+  </si>
+  <si>
+    <t>Dia Internacional de la Dona Rural: innovació, tecnologia i talent femení per transformar el camp</t>
+  </si>
+  <si>
+    <t>Cada 15 d'octubre , el Dia Internacional de la Dona Rural ens recorda el paper essencial que tenen les dones en la sostenibilitat, l'economia i la innovació del medi rural. A Espanya, cada vegada són més les dones que lideren o participen activament en projectes que impulsen la digitalització i modernització del sector agroalimentari , obrint noves oportunitats d'ocupació i fixant població al…</t>
+  </si>
+  <si>
+    <t>dc., 15/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/dia-internacional-la-dona-rural-innovacio-tecnologia-i-talent-femeni-transformar-el-camp</t>
+  </si>
+  <si>
+    <t>Sis projectes amb potencial d'impacte en la sostenibilitat i l'eficiència industrial són seleccionats a la primera trucada del Sandbox AgriFoodtech</t>
+  </si>
+  <si>
+    <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex i Protiberia són les empreses que treballaran amb CNTA en iniciatives relacionades amb el desenvolupament de Nous ingredients, la conservació d'aliments i la regeneració d'aigua de procés. El sandbox és una iniciativa impulsada per MCIU, MAPA, Govern de Navarra, Govern de La Rioja i CNTA que es gestiona des del hub d'innovació EATEX…</t>
+  </si>
+  <si>
+    <t>dt., 14/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/sis-projectes-amb-potencial-dimpacte-la-sostenibilitat-i-leficiencia-industrial-son</t>
+  </si>
+  <si>
+    <t>Castella i Lleó inaugura el seu primer bosc laboratori a Vega d'Espinareda de la mà del Grup Operatiu PLANFORLAB</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu PLANFORLAB ha fet un pas decisiu en el seu desenvolupament amb la inauguració del primer bosc laboratori de Castella i Lleó , ubicat a Vega d'Espinareda (Lleó) . Aquest espai pioner es consolida com un punt de referència per a la innovació, experimentació i transferència de coneixement en gestió forestal sostenible , orientat especialment a la prevenció i control de plagues i…</t>
+  </si>
+  <si>
+    <t>dl., 13/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/castella-i-lleo-inaugura-el-seu-primer-bosc-laboratori-vega-despinareda-la-ma-del-grup</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA desperta curiositat científica a la Nit Europea dels Investigadors de Madrid</t>
+  </si>
+  <si>
+    <t>El grup operatiu UBAVIDA va estar present a la XVI Nit Europea dels Investigadors de Madrid , un esdeveniment de referència que reuneix més de 460 ciutats europees al voltant de la ciència i la innovació . La cita va tenir lloc a l'Espai Fundació Telefònica de Madrid, on investigadors del CIAL (CSIC-UAM) van participar juntament amb altres centres del campus de Cantoblanc en una gran fira…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-ubavida-desperta-curiositat-cientifica-la-nit-europea-dels-investigadors-madrid</t>
+  </si>
+  <si>
+    <t>El GO VINYA-ARRELS dóna a conèixer la segona parcel·la demostrativa a Extremadura</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu VINYA-ARRELS continua avançant en el seu assaig demostratiu sobre diferents maneigs del sòl en vinya, i ha donat a conèixer els detalls de la segona parcel·la demostrativa , ubicada a Villafranca de los Barros (Badajoz) , igual que la primera. Aquesta Parcel·la Demostrativa 02 compta amb una superfície total de 1,73 hectàrees de vinya, on l' assaig ocupa aproximadament 2.000 m² .…</t>
+  </si>
+  <si>
+    <t>dl., 06/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-vinya-arrels-dona-coneixer-la-segona-parcella-demostrativa-extremadura</t>
+  </si>
+  <si>
+    <t>El Banc Europeu d'Inversions publica un informe sobre la bretxa per assolir els objectius de sostenibilitat de la bioeconomia</t>
+  </si>
+  <si>
+    <t>El Banc Europeu d'Inversions (BEI) ha fet pública una nova publicació en què analitza l'estat de la bioeconomia a la Unió Europea i els reptes que enfronta per assolir el potencial ple. Segons l'informe, la bioeconomia aporta 967.000 milions d'euros anuals al conjunt de la UE, cosa que equival al 8,6% del PIB i sustenta el 16,9% de les ocupacions al bloc. Aquesta activitat representa un component…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-banc-europeu-dinversions-publica-informe-la-bretxa-assolir-els-objectius-sostenibilitat</t>
+  </si>
+  <si>
+    <t>Fruit Attraction reconeix la innovació hortofructícola als Innovation Hub Awards 2025</t>
+  </si>
+  <si>
+    <t>L'organització de la fira Fruit Attraction ha fet entrega dels Innovation Hub Awards , guardons que distingeixen els avenços més rellevants al sector hortofructícola. En aquesta edició, tres projectes han estat premiats en les seves respectives categories, amb una dotació de 2.000 euros cadascun . Fresh Produce: el guardó ha estat per a IRTA (Institut de Recerca i Tecnologia Agroalimentàries) per…</t>
+  </si>
+  <si>
+    <t>dj., 02/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fruit-attraction-reconeix-la-innovacio-hortofructicola-als-innovation-hub-awards-2025</t>
+  </si>
+  <si>
+    <t>Com el GO OLIVE CARBON BALANCE aconsegueix "veure" des de l'espai el carboni que segresten les oliveres</t>
+  </si>
+  <si>
+    <t>Recentment, Pedro Hernández , del Think Tank InnoTech , ha publicat a la web del GO OLIVE CARBON BALANCE detalls del projecte i com aquest aconsegueix desentranyar preguntes tan curioses com si hi ha manera de saber quantes tones de carboni està emmagatzemant un oliverar ecològic sense haver d'examinar cada arbre . L'article situa el cas d'estudi a la parcel·la Santa Sofia (Luque Ecológico,…</t>
+  </si>
+  <si>
+    <t>dt., 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/com-el-go-olive-carbon-balance-aconsegueix-veure-des-lespai-el-carboni-que-segresten-les</t>
+  </si>
+  <si>
+    <t>Resolució definitiva de la Convocatòria Espais Test Agraris 2025: 12 projectes seleccionats</t>
+  </si>
+  <si>
+    <t>La Xarxa d'Espais Test Agraris (RETA) ha publicat la resolució definitiva de la Convocatòria d'Espais Test Agraris 2025 , oberta el 5 de maig i dirigida a impulsar la creació i consolidació d' espais test a tot el territori espanyol. La convocatòria -amb el suport de la Fundació Carasso- ha assignat 260.000 € en dues línies d'ajuda: Línia 1: prototipat despais test agraris. Línia 2:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/resolucio-definitiva-la-convocatoria-espais-test-agraris-2025-12-projectes-seleccionats</t>
+  </si>
+  <si>
+    <t>La Xarxa PAC llança un ambiciós programa de jornades i formacions agrorurals per al darrer trimestre de l'any</t>
+  </si>
+  <si>
+    <t>La Xarxa PAC , iniciativa del Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , ha posat en marxa un complet programa de jornades, tallers i cursos per a l'últim trimestre de 2025. El seu objectiu és impulsar el coneixement, la innovació i la connexió entre els diferents actors del medi agrari i rural , reforçant el paper dels professionals en la transició cap a un model competitiu . El pla…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-pac-llanca-ambicios-programa-jornades-i-formacions-agrorurals-al-darrer-trimestre</t>
+  </si>
+  <si>
+    <t>Luis Planas va remarcar la importància de l'agricultura de precisió, la investigació i la tecnologia per millorar l'eficiència agroalimentària i afrontar els reptes climàtics, a Fruit Attraction 2025</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas , ha inaugurat, avui 30 de setembre, la XVII edició de Fruit Attraction , subratllant el paper d'Espanya com a primer productor de fruites i hortalisses de la UE i vuitè del món , amb una mitjana anual de més de 25 milions de tones; i va remarcar la importància de l' agricultura de precisió, la investigació i la tecnologia per millorar l…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-va-remarcar-la-importancia-lagricultura-precisio-la-investigacio-i-la</t>
+  </si>
+  <si>
+    <t>El CNTA incorpora per primera vegada el macroescenari "Agritech" al Mapa d'Escenaris d'Oportunitat</t>
+  </si>
+  <si>
+    <t>El Centre Nacional de Tecnologia i Seguretat Alimentària (CNTA) ha publicat l' actualització semestral del Mapa d'Escenaris d'Oportunitat , una eina de referència per anticipar tendències i detectar àrees emergents d'innovació al sector agroalimentari. La novetat d'aquesta edició és la incorporació d'un nou macroescenari: Agritech , que entra amb una quota de veu del 2,2 % i marca un punt d…</t>
+  </si>
+  <si>
+    <t>dl., 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-cnta-incorpora-primera-vegada-el-macroescenari-agritech-al-mapa-descenaris-doportunitat</t>
+  </si>
+  <si>
+    <t>SOLARWINE posa en marxa dues plantes pilot que combinen energia solar i viticultura intel·ligent</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu SOLARWINE ha completat la instal·lació de dues plataformes pilot agrovoltaiques , amb una superfície total propera als 2.000 m² , per estudiar la integració entre energia fotovoltaica i viticultura 4.0 . El seu objectiu és analitzar la viabilitat tècnica i econòmica d'aquest model mixt, avaluant-ne els efectes sobre el microclima, la productivitat i la resiliència de la vinya…</t>
+  </si>
+  <si>
+    <t>dc., 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/solarwine-posa-marxa-dues-plantes-pilot-que-combinen-energia-solar-i-viticultura</t>
+  </si>
+  <si>
+    <t>Disponible a YouTube el vídeo de la jornada del GO SmartFarmRani a Salamaq 2025</t>
+  </si>
+  <si>
+    <t>Ja es pot veure a YouTube la jornada formativa del Grup Operatiu SmartFarmRani , celebrada el passat 5 de setembre de 2025 en el marc de Salamaq 2025 sota el títol “Tecnologia al servei de la ramaderia extensiva i sostenible, la raça Avileña Negra Ibérica com a model: SmartFarmRani” . La trobada, que va tenir lloc al Saló d'Actes del Pavelló Central i va ser retransmesa per streaming, va incloure…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/disponible-youtube-el-video-la-jornada-del-go-smartfarmrani-salamaq-2025</t>
+  </si>
+  <si>
+    <t>L'IRTA rep un reconeixement del MITECO pel projecte Ovihuec.dat</t>
+  </si>
+  <si>
+    <t>El Ministeri per a la Transició Ecològica i el Repte Demogràfic (MITECO) ha distingit l' IRTA pel seu projecte Ovihuec.dat , seleccionat com una de les 39 iniciatives exemplars del Pla de Recuperació, Transformació i Resiliència (PRTR) . El projecte promou la ramaderia extensiva com a eina de gestió forestal i desenvolupament rural mitjançant la creació de ramats municipals que contribueixen a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lirta-rep-reconeixement-del-miteco-pel-projecte-ovihuecdat</t>
+  </si>
+  <si>
+    <t>La Plataforma d'Assessors AKIS llança la seva API de dades obertes per al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>La Plataforma d'Assessors AKIS , impulsada pel Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , ha engegat una nova API de dades obertes que permetrà als usuaris registrats descarregar i reutilitzar continguts relacionats amb el sector agroalimentari a Espanya. Amb aquesta eina, la plataforma reforça el seu paper com a punt de trobada i intercanvi de coneixement entre els diferents actors…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-plataforma-dassessors-akis-llanca-la-seva-api-dades-obertes-al-sector-agroalimentari</t>
+  </si>
+  <si>
+    <t>Obert el termini d'inscripció per a la II Trobada Nacional d'Assessors</t>
+  </si>
+  <si>
+    <t>Ja està disponible la inscripció per assistir a la II Trobada Nacional d'Assessors , que se celebrarà els propers 10 i 11 de desembre de 2025 al Centre d'Esdeveniments de Fira València . Organitzat per Phytoma , en col·laboració amb la Conselleria d'Agricultura de la Generalitat Valenciana , aquesta trobada tornarà a reunir assessors de tot Espanya sota el lema “L'Assessor: figura clau d'una…</t>
+  </si>
+  <si>
+    <t>dt., 23/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/obert-el-termini-dinscripcio-la-ii-trobada-nacional-dassessors</t>
+  </si>
+  <si>
+    <t>El programa Campus Rural del MITECO, premiat com la millor iniciativa de desenvolupament local a Europa</t>
+  </si>
+  <si>
+    <t>El programa 'Campus Rural' , impulsat pel Ministeri per a la Transició Ecològica i el Repte Demogràfic (MITECO) , ha estat distingit com la millor iniciativa de Desenvolupament Local a Europa 2025 per l' Innovation in Politics Institute , en col·laboració amb l' European Capital of Democracy . El guardó, atorgat després de la votació d'un jurat popular format per 1.086 persones de 25 països,…</t>
+  </si>
+  <si>
+    <t>dj., 18/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-programa-campus-rural-del-miteco-premiat-com-la-millor-iniciativa-desenvolupament-local</t>
+  </si>
+  <si>
+    <t>FAFCYLE participa a Naturcyl 2025 per posar en valor el paper dels propietaris forestals</t>
+  </si>
+  <si>
+    <t>La Federació d'Associacions Forestals de Castella i Lleó (FAFCYLE) estarà present a la VIII Fira Internacional d'Ecoturisme de Castella i Lleó – Naturcyl 2025 , que se celebra del 19 al 21 de setembre al Reial Lloc de Sant Ildefons (Segòvia) . FAFCYLE comptarà amb un espai propi a la Carpa B, estand B27 , on compartirà activitats i continguts al costat de l'associació ASFOSE, amb l'objectiu d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fafcyle-participa-naturcyl-2025-posar-valor-el-paper-dels-propietaris-forestals</t>
+  </si>
+  <si>
+    <t>El GO e-LocalHub participarà a la Jornada d'Intercanvi d'Experiències sobre models de negoci agroalimentaris</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu supraautonòmic e-LocalHub , coordinat per la Reial Federació Espanyola d'Associacions de Bestiar Selecte (RFEAGAS) , ha estat convidat com a ponent a la Jornada d'Intercanvi d'Experiències entre Grups Operatius: models de negoci de productes d'alt valor afegit a la cadena alimentària , que se celebrarà els dies 23 i 2 Arkaute (Àlaba) . La trobada forma part del Cicle d…</t>
+  </si>
+  <si>
+    <t>dc., 17/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-e-localhub-participara-la-jornada-dintercanvi-dexperiencies-models-negoci</t>
+  </si>
+  <si>
+    <t>El projecte europeu VISIONARY avança a Budapest cap a una agricultura més sostenible i baixa en carboni</t>
+  </si>
+  <si>
+    <t>Font: Cooperatives Agro-Alimentàries d'Espanya. Els dies 8, 9 i 10 de setembre s'ha celebrat a Budapest una nova trobada del projecte europeu VISIONARY , de la qual Cooperatives Agroalimentàries d'Espanya en forma part. L'objectiu principal de VISIONARY és explorar eines als mercats agroalimentaris que afavoreixin sistemes agraris sostenibles i climàticament neutres, impulsant pràctiques de…</t>
+  </si>
+  <si>
+    <t>dt., 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-europeu-visionary-avanca-budapest-cap-una-agricultura-mes-sostenible-i-baixa</t>
+  </si>
+  <si>
+    <t>El projecte CARINA promou l´aprofitament integral de la biomassa amb visió d´economia circular</t>
+  </si>
+  <si>
+    <t>Font: Cooperatives Agroalimentàries Els avenços en aquest projecte europeu demostren el potencial dels cultius de camelina i carinata per generar solucions sostenibles i innovadores de base biològica. El projecte europeu CARINA , alineat amb la seva missió d'impulsar una agricultura més sostenible, treballa en la valoració completa de la biomassa de camelina i carinata sota un model d'economia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-carina-promou-laprofitament-integral-la-biomassa-amb-visio-deconomia-circular</t>
+  </si>
+  <si>
+    <t>Luis Planas: Espanya té el talent agrícola per liderar la innovació agroalimentària</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas , va destacar durant la visita ahir al centre d'innovació de John Deere , a Parla (Madrid) “el talent i la capacitat agrícola d'Espanya per situar-se a l'avantguarda de la innovació agroalimentària” i convertir-se en un referent internacional en agrotecnologia. Durant la jornada celebrada amb motiu del tercer aniversari del centre, el…</t>
+  </si>
+  <si>
+    <t>dl., 15/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-espanya-te-el-talent-agricola-liderar-la-innovacio-agroalimentaria</t>
+  </si>
+  <si>
+    <t>Extremadura avança en la millora del cultiu de stevia amb el projecte innovador del GO STEVIBREED</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu Regional STEVIBREED ha conclòs amb èxit el projecte innovador “Millora integral del cultiu de Stevia rebaudiana per a la seva valorització a la regió” , una iniciativa que ha suposat un important impuls a la investigació, la diversificació i la modernització del sector agrari a Extremadura . El mes de setembre passat es va celebrar a les instal·lacions de CTAEX la jornada final…</t>
+  </si>
+  <si>
+    <t>dj., 11/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/extremadura-avanca-la-millora-del-cultiu-stevia-amb-el-projecte-innovador-del-go</t>
+  </si>
+  <si>
+    <t>Expoagritech 2025 convoca els Premis Armilla Agricultor 2025 per reconèixer els agricultors més innovadors</t>
+  </si>
+  <si>
+    <t>La fira Expoagritech 2025 ha anunciat la convocatòria dels Premis Armilla Agricultor 2025 , uns guardons creats per destacar el lideratge i la visió dels agricultors que estan transformant les seves explotacions mitjançant la innovació, la sostenibilitat i la tecnologia, aconseguint així una gestió més eficient, rendible i amb més impacte positiu en el sector. L'objectiu d'aquests premis és…</t>
+  </si>
+  <si>
+    <t>dc., 10/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/expoagritech-2025-convoca-els-premis-armilla-agricultor-2025-reconeixer-els-agricultors</t>
+  </si>
+  <si>
+    <t>Conveni Castella-la Manxa i DeRaza ibèric per gestionar el Centre de Recerca Agropecuària Dehesón de l'Encinar, de l'IRIAF</t>
+  </si>
+  <si>
+    <t>El Govern de Castella-la Manxa i l'empresa talaverana DeRaza ibèric han signat un conveni de col·laboració per gestionar durant els propers cinc anys el Centre de Recerca Agropecuària Dehesón de l'Encinar , dependent de l'IRIAF. L'acord té com a objectius principals: Millorar les dues estirps originals de porc Ibèric del Dehesón, Torbiscal i Guadyerbas, en col·laboració amb l'INIA-CSIC. Crear un…</t>
+  </si>
+  <si>
+    <t>dt., 09/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/conveni-castella-la-manxa-i-deraza-iberic-gestionar-el-centre-recerca-agropecuaria-deheson</t>
+  </si>
+  <si>
+    <t>Ampliat el termini per inscripció al III Programa d'incubació i acceleració de startups agroalimentàries de La Vega Innova</t>
+  </si>
+  <si>
+    <t>Fins al proper 17 de setembre de 2025 , s'ha ampliat el termini per a la inscripció al III Programa d'Incubació i Acceleració de La Vega Innova , oferint així una nova oportunitat a emprenedors i startups tecnològiques del sector agroalimentari per unir-se a l'ecosistema que impulsa la innovació, la digitalització i la sostenibilitat. Un programa per transformar el sector agroalimentari La…</t>
+  </si>
+  <si>
+    <t>dl., 08/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ampliat-el-termini-inscripcio-al-iii-programa-dincubacio-i-acceleracio-startups</t>
+  </si>
+  <si>
+    <t>Oberta la convocatòria dels Premis 2025 de la Càtedra de Cooperatives Agroalimentàries</t>
+  </si>
+  <si>
+    <t>La Universitat de València ha llançat la VII edició dels Premis de la Càtedra de Cooperatives Agroalimentàries destinats a reconèixer els millors TFG, TFM o Tesis Doctorals vinculats amb el cooperativisme agroalimentari en àrees com l'economia, el dret, la fiscalitat o la comptabilitat. Podran participar-hi estudiants i titulats d'universitats espanyoles que hagin defensat els seus treballs entre…</t>
+  </si>
+  <si>
+    <t>dj., 28/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-convocatoria-dels-premis-2025-la-catedra-cooperatives-agroalimentaries</t>
+  </si>
+  <si>
+    <t>DATAlife llança licitació per contractar serveis de suport en propostes europees</t>
+  </si>
+  <si>
+    <t>El hub d'innovació digital DATAlife ha obert una convocatòria de licitació adreçada a empreses amb experiència en la preparació de propostes consorciades per a programes europeus de R+D+i . L'objectiu d'aquesta contractació és reforçar la capacitat de DATAlife i de les entitats sòcies per presentar projectes competitius en el marc d'iniciatives europees , especialment dins d' Horizon Europe i…</t>
+  </si>
+  <si>
+    <t>dc., 27/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/datalife-llanca-licitacio-contractar-serveis-suport-propostes-europees</t>
+  </si>
+  <si>
+    <t>Agricultura i ramaderia: aliats invisibles a la prevenció d'incendis forestals</t>
+  </si>
+  <si>
+    <t>Els darrers estius, els incendis forestals han tornat a ocupar titulars a tot Espanya i en bona part del sud d'Europa. La intensificació de les onades de calor, la prolongació dels períodes de sequera i l'acumulació de biomassa a les muntanyes configuren un còctel explosiu que converteix el territori en terreny propici per a les flames, un polvorí difícil de controlar. No obstant això, en paral…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agricultura-i-ramaderia-aliats-invisibles-la-prevencio-dincendis-forestals</t>
+  </si>
+  <si>
+    <t>II edició dels Premis a l'Emprenedoria de les Dones Rurals de la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>La Conselleria d'Agricultura, Aigua, Ramaderia i Pesca de la Comunitat Valenciana convoca la II edició dels Premis a l'Emprenedoria de les Dones Rurals de la Comunitat Valenciana que tenen per objecte reconèixer el paper fonamental i la contribució de les dones que desenvolupen projectes relacionats amb l'agricultura, la ramaderia, la silvicultura, la indústria agroalimentària, així com la…</t>
+  </si>
+  <si>
+    <t>dt., 12/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ii-edicio-dels-premis-lemprenedoria-les-dones-rurals-la-comunitat-valenciana</t>
+  </si>
+  <si>
+    <t>Participació al Grup temàtic sobre la millora de la resiliència hídrica a les zones rurals a través de la PAC</t>
+  </si>
+  <si>
+    <t>El Grup temàtic (GT) sobre la millora de la resiliència hídrica a les zones rurals a través de la PAC ofereix l'oportunitat de formar part d'un grup compromès d'experts i parts interessades rellevants que examinaran com aprofitar al màxim el potencial de la PAC per millorar la resiliència hídrica a les zones rurals i promoure canvis transformadors més sistèmics en la gestió del fenòmens.…</t>
+  </si>
+  <si>
+    <t>dv., 08/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/participacio-al-grup-tematic-la-millora-la-resiliencia-hidrica-les-zones-rurals-traves-la</t>
+  </si>
+  <si>
+    <t>La FAO llança un reconeixement per a joves agricultors d'Europa i Àsia Central amb motiu del 80è aniversari</t>
+  </si>
+  <si>
+    <t>L' Oficina Regional de la FAO per a Europa i Àsia Central ha posat en marxa la iniciativa "FAO REU Recognition of Young Farmers in Europe and Central Asia" , una distinció que busca visibilitzar i premiar el compromís, la innovació i el lideratge dels joves agricultors de la regió. Aquest reconeixement s'emmarca en la commemoració del 80è aniversari de la FAO , que té lloc el 2025, i contempla…</t>
+  </si>
+  <si>
+    <t>dv., 01/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-fao-llanca-reconeixement-joves-agricultors-deuropa-i-asia-central-amb-motiu-del-80e</t>
+  </si>
+  <si>
+    <t>Suport del MAPA al nou Saló de l'Agricultura i la Ramaderia (Expo Sagris)</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA ) va acollir, el 31 de juliol, la presentació oficial d' Expo Sagris, el nou Saló de l'Agricultura i Ramaderia promogut per l'associació Aliança per a una Agricultura Sostenible (ALAS), que se celebrarà al recinte firal d'IFEMA (Madrid) del 6 al 2008. La fira neix amb la vocació d'esdevenir el gran punt de trobada de l'ecosistema agrari,…</t>
+  </si>
+  <si>
+    <t>dj., 31/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/suport-del-mapa-al-nou-salo-lagricultura-i-la-ramaderia-expo-sagris</t>
+  </si>
+  <si>
+    <t>S'amplia al 20 de setembre el termini per participar a l'enquesta per identificar les necessitats formatives dels agents de l'AKIS el 2026</t>
+  </si>
+  <si>
+    <t>El projecte europeu modernAKIS , que treballa per enfortir els Sistemes de Coneixement i Innovació Agrària (AKIS-Agricultural Knowledge and Innovation Systems) a tota la Unió Europea, va llançar una nova enquesta dirigida als actors clau del sector agrari . Ara ha ampliat el termini per respondre fins al 20 de setembre de 2025. L'objectiu de la consulta és identificar les necessitats de formació…</t>
+  </si>
+  <si>
+    <t>dv., 18/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/samplia-al-20-setembre-el-termini-participar-lenquesta-identificar-les-necessitats</t>
+  </si>
+  <si>
+    <t>El projecte SOST4VID instal·la panells agrovoltaics al celler As Laxas i fa un nou pas cap a la viticultura sostenible</t>
+  </si>
+  <si>
+    <t>El projecte SOST4VID, liderat per l'Associació Agrària de Galícia (ASAGA) en col·laboració amb SOLTEC Enginyers, EVEGA, MEDRAR Innovation Office i els cellers As Laxas i Guímaro, ha aconseguit una nova fita amb la instal·lació de panells solars agrovoltaics a les vinyes d'As Laxas (Arbo, Ponte Els panells, instal·lats sobre les vinyes, permeten el pas de la llum per al cultiu i estan acompanyats…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-sost4vid-installa-panells-agrovoltaics-al-celler-laxas-i-fa-nou-pas-cap-la</t>
+  </si>
+  <si>
+    <t>La UE llança una enquesta per identificar les necessitats formatives dels agents de l'AKIS el 2026</t>
+  </si>
+  <si>
+    <t>El projecte europeu modernAKIS , que treballa per enfortir els Sistemes de Coneixement i Innovació Agrària (AKIS-Agricultural Knowledge and Innovation Systems) a tota la Unió Europea, ha llançat una nova enquesta adreçada als actors clau del sector agrari . L'objectiu és identificar les necessitats de formació i desenvolupament de capacitats per a l'any 2026 per tal d'avançar cap a una…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-ue-llanca-una-enquesta-identificar-les-necessitats-formatives-dels-agents-lakis-el-2026</t>
+  </si>
+  <si>
+    <t>La innovació i la sostenibilitat seran clau en la nova extensió de norma aprovada per a l'OIAM</t>
+  </si>
+  <si>
+    <t>El Consell General d'Organitzacions Interprofessionals Agroalimentàries ha donat llum verda a l'extensió de norma sol·licitada per l'Organització Interprofessional de l'Alvocat i el Mango (OIAM) . Aquest pas, essencial per al futur del sector, inclou un compromís significatiu amb la investigació, el desenvolupament i la innovació (R+D+i). L'aprovació preveu destinar entre un 2% i un 5% dels…</t>
+  </si>
+  <si>
+    <t>dj., 17/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-innovacio-i-la-sostenibilitat-seran-clau-la-nova-extensio-norma-aprovada-loiam</t>
+  </si>
+  <si>
+    <t>La Vega Innova llança la convocatòria 2025 del seu programa d'acceleració "Accelera la teva Startup Agro"</t>
+  </si>
+  <si>
+    <t>La Vega Innova obre el termini per presentar candidatures a l'edició 2025 del seu programa d'acceleració de startups agroalimentàries, "Accelera la teva Startup Agro" . El programa està dirigit a startups i emprenedors amb iniciatives innovadores al sector agroalimentari que vulguin fer un salt significatiu des de la idea al mercat. Entre els beneficis que ofereix aquesta acceleradora…</t>
+  </si>
+  <si>
+    <t>dl., 14/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-vega-innova-llanca-la-convocatoria-2025-del-seu-programa-dacceleracio-accelera-la-teva</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia impulsa la modernització del sector agrari amb ajuts de gairebé 175 milions d'euros</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia ha destinat 174,9 milions d'euros per ajudar prop de 3.800 pagesos i ramaders a adquirir maquinària nova. Aquest import representa un augment del 75% respecte a la xifra inicial de 100 milions prevista al Programa de Desenvolupament Rural (PDR) 2014-2020, a causa de l'alta demanda per part del sector. Aquestes subvencions pretenen donar suport a la modernització de les…</t>
+  </si>
+  <si>
+    <t>dj., 10/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-junta-dandalusia-impulsa-la-modernitzacio-del-sector-agrari-amb-ajuts-gairebe-175</t>
+  </si>
+  <si>
+    <t>Comença la convocatòria dels VIII Premis MujerAGRO, amb una nova categoria dedicada a FoodTech</t>
+  </si>
+  <si>
+    <t>Ja està obert el termini per presentar candidatures als VIII Premis MujerAGRO , uns reconeixements de caràcter nacional que destaquen l'impuls a la igualtat de gènere a l'àmbit agroalimentari. El procés estarà obert fins al 20 d'octubre del 2025 . Organitzats per Siete Agromarketing i eComercio Agrario , els premis busquen visibilitzar el lideratge femení i el compromís amb l'equitat a totes les…</t>
+  </si>
+  <si>
+    <t>dl., 07/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/comenca-la-convocatoria-dels-viii-premis-mujeragro-amb-una-nova-categoria-dedicada</t>
+  </si>
+  <si>
+    <t>L'Agència Europea de Medicaments avala la primera vacuna del món davant de la disenteria porcina</t>
+  </si>
+  <si>
+    <t>L'origen de la vacuna és la investigació del grup Digesporc, liderada pel professor Pedro Rubio, catedràtic de Malalties Infeccioses de la Universitat de León El Comitè de Medicaments d'Ús Veterinari (CVMP) de l' Agència Europea de Medicaments (EMA) ha avaluat positivament la vacuna Biobhyo dissenyada per la spin-off de la Universitat de León 'Aquilón Cyl' . Es tracta de la primera vacuna a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lagencia-europea-medicaments-avala-la-primera-vacuna-del-mon-davant-la-disenteria-porcina</t>
+  </si>
+  <si>
+    <t>Enrique Tomás crea un centre de recerca sobre la nutrició del porc</t>
+  </si>
+  <si>
+    <t>Segons publica el digital ON Economía , l'empresa distribuïdora de pernil ibèric Enrique Tomás ha decidit investigar l'alimentació dels porcs per millorar-ne el producte. Amb aquesta intenció, ha creat l'empresa Centre de Recerca Nutricional del Porc , que té com a objectiu declarat el cultiu de nous farratges per "investigar i assajar millores en el pinso dels animals". També es proposa…</t>
+  </si>
+  <si>
+    <t>dj., 03/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/enrique-tomas-crea-centre-recerca-la-nutricio-del-porc</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu SIMBIOLIVA presentarà els avenços del seu projecte a la jornada “AgriWaste Zero” sobre economia circular al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>El proper dimarts 15 de juliol de 2025 , el Grup Operatiu SIMBIOLIVA participarà com a ponent a la jornada virtual "AgriWaste Zero. Economia circular: solucions per a l'aprofitament de residus" , un esdeveniment que se celebrarà en format online d' 11:00 a 13:00 hores . Organitzada per Agromarketing i Proexport , amb la col·laboració de BIOVEGEN , aquesta jornada reunirà experts i projectes…</t>
+  </si>
+  <si>
+    <t>dc., 02/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-simbioliva-presentara-els-avencos-del-seu-projecte-la-jornada-agriwaste</t>
+  </si>
+  <si>
+    <t>Begoña García, secretària d'Estat d'Agricultura i Alimentació: "La Xarxa Espanyola de Desenvolupament Rural ens ajuda a vertebrar i impulsar la vida dels nostres pobles"</t>
+  </si>
+  <si>
+    <t>La secretària d'Estat d'Agricultura i Alimentació, Begoña Garcí a, ha ressaltat el caràcter vertebrador de la Xarxa Espanyola de Desenvolupament Rural (REDR) per impulsar l'activitat econòmica i social als pobles. Durant la seva intervenció a l'assemblea general de la xarxa , la secretària d'Estat ha reivindicat el programa Leader , una “eina indiscutible al territori”   que promou projectes…</t>
+  </si>
+  <si>
+    <t>dt., 01/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/begona-garcia-secretaria-destat-dagricultura-i-alimentacio-la-xarxa-espanyola</t>
+  </si>
+  <si>
+    <t>Provacuno desenvolupa juntament amb la UMH i la UPV un nou mètode per al compostatge de fems de boví que produeix menys emissions contaminants</t>
+  </si>
+  <si>
+    <t>El mètode contribueix a més a millorar la rendibilitat econòmica de les granges de bestiar boví a Espanya. El projecte, impulsat per Provacuno, va sorgir de la necessitat del sector ramader d'avançar cap a sistemes de producció basats en el coneixement, que millorin l'eficiència i redueixin la petjada ambiental. L'Organització Interprofessional de la Carn de Boví (PROVACUNO), la Universitat…</t>
+  </si>
+  <si>
+    <t>dc., 25/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-desenvolupa-juntament-amb-la-umh-i-la-upv-nou-metode-al-compostatge-fems-bovi</t>
+  </si>
+  <si>
+    <t>El MAPA reforça la seva aposta per l'agricultura de precisió amb una nova línia d'ajuts al Pla Renove 2025</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha convocat els ajuts del Pla Renove 2025 , amb una dotació total de 9,5 milions d'euros per modernitzar el parc de maquinària agrícola. Per primera vegada, s'hi inclou una línia específica d'un milió d'euros destinada a components d'agricultura de precisió , un senyal clar del compromís amb la digitalització i l'eficiència del sector agrari…</t>
+  </si>
+  <si>
+    <t>dt., 24/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-reforca-la-seva-aposta-lagricultura-precisio-amb-una-nova-linia-dajuts-al-pla</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS crea el Fòrum d'Emprenedoria i Cooperativisme per impulsar el desenvolupament rural sostenible</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS, el Saló de l'Agricultura i la Ramaderia que celebrarà la seva primera edició del 6 al 8 de novembre de 2025 a IFEMA MADRID , anuncia el llançament del Fòrum d'Emprenedoria i Cooperativisme . Aquest espai estarà dedicat a destacar el paper del cooperativisme i l'economia social com a motors d'un desenvolupament sostenible i equilibrat al medi rural. El Fòrum acollirà panells,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/expo-sagris-crea-el-forum-demprenedoria-i-cooperativisme-impulsar-el-desenvolupament-rural</t>
+  </si>
+  <si>
+    <t>El MAPA obre el termini de sol·licituds d'estades formatives del programa Cultiva 2025</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha obert el termini perquè els joves interessats en les estades formatives a explotacions agrícoles i ramaderes dins del programa Cultiva 2025 puguin presentar la seva sol·licitud. El catàleg amb les explotacions ofertes on es poden realitzar les estades formatives, amb informació detallada sobre les característiques de cadascuna, està publicat a la…</t>
+  </si>
+  <si>
+    <t>dv., 20/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-obre-el-termini-sollicituds-destades-formatives-del-programa-cultiva-2025</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025 obre el Congrés AgriTech 4.0 als protagonistes de la innovació agroalimentària</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025 , la trobada tecnològica més gran del sector agrícola, ha obert el termini perquè els professionals del sector presentin les seves candidatures i comparteixin els seus projectes més innovadors en el marc del Congrés AgriTech 4.0 . Aquesta convocatòria busca identificar i donar veu als que estan liderant la transformació i la modernització del camp, mostrant exemples d'èxit i…</t>
+  </si>
+  <si>
+    <t>dj., 19/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/expo-agritech-2025-obre-el-congres-agritech-40-als-protagonistes-la-innovacio</t>
+  </si>
+  <si>
+    <t>El projecte innovador navarrès BIOGREENFOOD, premi al Millor Projecte Estratègic SciencEkaitza</t>
+  </si>
+  <si>
+    <t>El projecte BioGreenFood , "Aplicació de (bio)tecnologies per al desenvolupament d'ingredients saludables mitjançant processos tecnològics sostenibles", ha estat guardonat amb el Premi al Millor Projecte Estratègic a la darrera edició de SciencEkaitza , l'esdeveniment organitzat per ADItech , entitat coordinadora del Sistema Navarro d'I+D+i . Aquest projecte innovador té com a objectiu el…</t>
+  </si>
+  <si>
+    <t>dc., 18/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-innovador-navarres-biogreenfood-premi-al-millor-projecte-estrategic</t>
+  </si>
+  <si>
+    <t>El Grup AN organitza una jornada formativa sobre sostenibilitat adreçada als seus equips</t>
+  </si>
+  <si>
+    <t>El proper 27 de juny de 2025 , la Fundació Grup AN celebrarà a Pamplona una nova edició del seu programa de formació en sostenibilitat , una iniciativa que cerca reforçar el compromís de l'organització amb un model empresarial més responsable i respectuós amb l'entorn. La jornada està dirigida a un grup estimat de 25 participants , entre els quals hi ha professionals i responsables de diferents…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-organitza-una-jornada-formativa-sostenibilitat-adrecada-als-seus-equips</t>
+  </si>
+  <si>
+    <t>El projecte ZEST celebra a Riga la seva tercera assemblea general</t>
+  </si>
+  <si>
+    <t>Els dies 11 i 12 de juny de 2025 , el consorci del projecte europeu ZEST , integrat per dotze entitats, va celebrar la seva tercera assemblea general a Riga (Letònia) , en una trobada organitzada pel Latvian State Institute of Wood Chemistry (LSIWC) . L'esdeveniment va servir per analitzar els progressos tècnics, reforçar la col·laboració entre socis i explorar sinergies amb altres iniciatives…</t>
+  </si>
+  <si>
+    <t>dl., 16/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-zest-celebra-riga-la-seva-tercera-assemblea-general</t>
+  </si>
+  <si>
+    <t>Neix la Xarxa d'Espais Test Agraris de Catalunya (XETAC) per impulsar el relleu generacional i la continuïtat del sector agrari</t>
+  </si>
+  <si>
+    <t>El passat 16 de juny de 2025 es va presentar oficialment a Passanant i Belltall (Conca de Barberà) la Xarxa d'Espais Test Agraris de Catalunya (XETAC) , una iniciativa que sorgeix amb l'objectiu de promoure la incorporació de nous emprenedors al sector agrari i garantir la continuïtat de la pagesia al territori. L'acte de presentació, organitzat per l' Associació d'Iniciatives Rurals i Marítimes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/neix-la-xarxa-despais-test-agraris-catalunya-xetac-impulsar-el-relleu-generacional-i-la</t>
+  </si>
+  <si>
+    <t>Cooperatives Agroalimentàries d'Espanya llança un itinerari formatiu virtual a SIGCEX per a assessors del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Entre el 30 de juny i el 16 de juliol del 2025 , Cooperatives Agroalimentàries d'Espanya organitza un itinerari formatiu virtual dirigit a assessors i tècnics del sector agroalimentari, amb l'objectiu de reforçar les seves competències en l'ús del Sistema d'Informació Geogràfica Cooperatiu SIGCEX . Aquesta formació, emmarcada a l'àrea de Sostenibilitat, Qualitat i Innovació , es desenvoluparà en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cooperatives-agroalimentaries-despanya-llanca-itinerari-formatiu-virtual-sigcex-assessors</t>
+  </si>
+  <si>
+    <t>Guia sobre els ajuts de minimis que ha elaborat el Principat d'Astúries</t>
+  </si>
+  <si>
+    <t>El Principat d'Astúries ha llançat una Guia sobre les ajudes de minimis que resumeix de manera senzilla molts dels dubtes habituals sobre el tema, així com les novetats introduïdes pels darrers reglaments de minimis aprovats. Com es recordarà, en el context dels ajuts públics, "minimis" es refereix a petites quantitats de diners que un estat membre de la Unió Europea pot concedir a empreses sense…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/guia-els-ajuts-minimis-que-ha-elaborat-el-principat-dasturies</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu CARBOGAN divulgarà els seus objectius al Congrés Forestal Espanyol 2025</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu CARBOGAN ha anunciat la seva participació al IX Congrés Forestal Espanyol , que se celebrarà del 16 al 20 de juliol de 2025 a Gijón , com a part de les seves activitats de divulgació i sensibilització sobre la importància de la gestió forestal com a eina per a la captura de carboni i el desenvolupament rural sostenible . Durant l'esdeveniment, el grup donarà a conèixer els…</t>
+  </si>
+  <si>
+    <t>dj., 12/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-carbogan-divulgara-els-seus-objectius-al-congres-forestal-espanyol-2025</t>
+  </si>
+  <si>
+    <t>ExpoAgritech 2025 obre la convocatòria dels AgriTech Innovation Awards</t>
+  </si>
+  <si>
+    <t>Ja està oberta la convocatòria per als AgriTech Innovation Awards 2025 , els guardons que celebren les idees, projectes i tecnologies que estan marcant un abans i un després al sector agrícola. El lliurament de premis tindrà lloc a la propera edició d' ExpoAgritech , que se celebrarà a l'octubre, i busca reunir els veritables impulsors del canvi: agricultors visionaris, empreses innovadores,…</t>
+  </si>
+  <si>
+    <t>dc., 11/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/expoagritech-2025-obre-la-convocatoria-dels-agritech-innovation-awards</t>
+  </si>
+  <si>
+    <t>CTA impulsa un agro més sostenible amb la seva participació al nou Clúster Andalús de Bioeconomia Circular</t>
+  </si>
+  <si>
+    <t>CTA (Corporació Tecnològica d'Andalusia) ha participat el dia 10 de juny passat en la constitució del primer Clúster Andalús de Bioeconomia Circular centrat en la cadena de valor agroalimentària, una fita clau cap a un model productiu més sostenible i eficient. L'assemblea fundacional, presidida pel conseller d'Agricultura del govern andalús, Ramón Fernández-Pacheco, marca l'inici d'un projecte…</t>
+  </si>
+  <si>
+    <t>dt., 10/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cta-impulsa-agro-mes-sostenible-amb-la-seva-participacio-al-nou-cluster-andalus</t>
+  </si>
+  <si>
+    <t>El MAPA dóna suport a 15 empreses emergents a través del programa Agrobank Tech Digital Innovation</t>
+  </si>
+  <si>
+    <t>El ministeri d'Agricultura, Pesca i Alimentació continua amb el suport a les empreses emergents a través del programa Agrobank Tech Digital Innovation . alimentari. La tercera edició d'aquest programa, que compta amb una inversió de 640.000 euros per a aquest any, té com a objectiu cercar solucions als reptes a què s'enfronta el sector agroalimentari, així com atraure i retenir el talent…</t>
+  </si>
+  <si>
+    <t>dl., 09/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-dona-suport-15-empreses-emergents-traves-del-programa-agrobank-tech-digital</t>
+  </si>
+  <si>
+    <t>Campus Rural ofereix pràctiques a 750 universitaris a municipis rurals aquest estiu</t>
+  </si>
+  <si>
+    <t>El programa Campus Rural llança la seva quarta edició aquest estiu, oferint fins a 750 places de pràctiques formatives a municipis rurals a estudiants de grau i màster de 44 universitats espanyoles. La iniciativa, impulsada pel MITECO , en col·laboració amb altres organismes, permet realitzar pràctiques en cooperatives, empreses, entitats locals o administracions, amb una ajuda econòmica de 1.000…</t>
+  </si>
+  <si>
+    <t>dc., 28/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/campus-rural-ofereix-practiques-750-universitaris-municipis-rurals-aquest-estiu</t>
+  </si>
+  <si>
+    <t>Nou acord Cajamar-UAL per convertir Almeria en referent tecnològic agroalimentari</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nou-acord-cajamar-ual-convertir-almeria-referent-tecnologic-agroalimentari</t>
+  </si>
+  <si>
+    <t>5a reunió del GT Assessorament de l'Òrgan de Coordinació SCIA-AKIS</t>
+  </si>
+  <si>
+    <t>El 27 de maig es va dur a terme la 5a reunió del Grup de Treball d'Assessorament de l'Òrgan de Coordinació SCIA-AKIS. agroalimentari. En aquesta darrera reunió es van revisar els treballs que han estat fent els subgrups a les diferents línies temàtiques per validar els documents de necessitats i orientacions elaborats en nutrició sostenible (INTIASA) , joves i nous agricultors (UPA),…</t>
+  </si>
+  <si>
+    <t>dt., 27/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/5a-reunio-del-gt-assessorament-lorgan-coordinacio-scia-akis</t>
+  </si>
+  <si>
+    <t>Concurs Anual de Projectes de Fons Europeus</t>
+  </si>
+  <si>
+    <t>El 6 de juny es tanca el termini per presentar-se al Concurs Anual de Projectes de Fons Europeus, que el Ministeri d'Hisenda , a través de la Secretaria General de Fons Europeus (SGFE) , organitza un any més per donar visibilitat i incrementar la conscienciació dels ciutadans sobre els resultats i el valor afegit del suport dels fons europeus a Espanya. El concurs té l'objectiu de seleccionar,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/concurs-anual-projectes-fons-europeus</t>
+  </si>
+  <si>
+    <t>Plataforma Assessors AKIS, a l'esdeveniment de RedPAC d'intercanvi d'experiències entre GO de Ramaderia de Precisió</t>
+  </si>
+  <si>
+    <t>El passat 21 de maig RedPAC va organitzar un esdeveniment d'intercanvi d'experiències entre Grups Operatius i Projectes Innovadors de Ramaderia de Precisió que es va desenvolupar a l' iHub La Vega Innova , a San Fernando de Henares (Madrid). L'esdeveniment va comptar amb la participació de Natalia Villalobos, Subdirectora Adjunta a la SG d'Innovació i Digitalització (MAPA) i Alba Gallardo,…</t>
+  </si>
+  <si>
+    <t>dl., 26/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-assessors-akis-lesdeveniment-redpac-dintercanvi-dexperiencies-entre-go</t>
+  </si>
+  <si>
+    <t>Plataforma d'Assessors AKIS del MAPA es va presentar a DEMOAGRO 2025 com a eina clau per reforçar la innovació i el coneixement al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Medina del Campo (Valladolid) va acollir del 20 al 22 de maig la sisena edició de DEMOAGRO , una de les principals fires de maquinària agrícola en camp obert. En aquest escenari, la Plataforma Assessors AKIS , impulsada pel Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va presentar als visitants els seus serveis i novetats, amb l' objectiu de donar a conèixer aquest recurs entre els…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-dassessors-akis-del-mapa-va-presentar-demoagro-2025-com-eina-clau-reforcar-la</t>
+  </si>
+  <si>
+    <t>Oberta la convocatòria 2025 pels Premis ARIA de la Unió Europea</t>
+  </si>
+  <si>
+    <t>La Xarxa Europea de la PAC (EU CAP Network) ha llançat la tercera edició dels Premis ARIA (Agricultural &amp; Rural Inspiration Awards) 2025 sota el lema “Modelant el demà junts”. Aquests guardons reconeixen iniciatives rurals destacades finançades pels fons FEADER i FEAGA, que reforcin la sostenibilitat, la seguretat alimentària i el desenvolupament del medi rural. El procés passa per la…</t>
+  </si>
+  <si>
+    <t>dc., 21/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-convocatoria-2025-pels-premis-aria-la-unio-europea</t>
+  </si>
+  <si>
+    <t>Nova enquesta a professionals per valorar la implantació de tecnologies digitals al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>L' Observatori de la Digitalització del Sector Agroalimentari , iniciativa del Ministeri d'Agricultura, Pesca i Alimentació en col·laboració amb el Grup Cajamar, ha engegat una nova enquesta adreçada a professionals del sector , per tal d'identificar el grau d'implantació de tecnologies digitals a les seves activitats. Amb els resultats d'aquesta consulta s'elaborarà una nova edició del vostre…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-enquesta-professionals-valorar-la-implantacio-tecnologies-digitals-al-sector</t>
+  </si>
+  <si>
+    <t>Plataforma d'Assessors AKIS estarà present a DEMOAGRO 2025</t>
+  </si>
+  <si>
+    <t>El proper 20 de maig , l'equip de la Plataforma d'Assessors AKIS participarà a DEMOAGRO 2025 , l'esdeveniment demostratiu de maquinària agrícola més rellevant d'Espanya. Estarem disponibles durant tota la jornada a l' estand del Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , per informar totes les persones que desenvolupen activitats d'assessorament agroalimentari sobre els avantatges i…</t>
+  </si>
+  <si>
+    <t>dj., 15/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-dassessors-akis-estara-present-demoagro-2025</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura obre el termini per sol·licitar els ajuts, per un total de 46,5 milions, per a projectes innovadors supraautonòmics</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació va publicar al Butlletí Oficial de l'Estat (BOE) del dia 7 passat l'obertura del procés per sol·licitar subvencions per un total de 46,5 milions d'euros , destinats a la preparació i execució de projectes d'innovació d'interès general per grups operatius supraautonòmics de l'Associació Europea per a la Innovació en matèria de productivitat i…</t>
+  </si>
+  <si>
+    <t>dj., 08/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-obre-el-termini-sollicitar-els-ajuts-total-465-milions-projectes</t>
+  </si>
+  <si>
+    <t>Agrocompostatge avançat de fems de boví de carn, una proposta de millors tècniques disponibles</t>
+  </si>
+  <si>
+    <t>Provacuno organitza dues jornades els dies 20 i 29 de maig, a Múrcia i Valladolid, respectivament, per presentar els resultats del projecte desenvolupat en col·laboració amb la Universitat Politècnica de València i la Universitat Miguel Hernández. El compostatge és una tècnica que permet reduir les emissions de gasos efecte hivernacle procedents de la gestió dels fems, que, a més, és capaç de…</t>
+  </si>
+  <si>
+    <t>dl., 05/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agrocompostatge-avancat-fems-bovi-carn-una-proposta-millors-tecniques-disponibles</t>
+  </si>
+  <si>
+    <t>Activa presència del GO Simbioliva a la propera edició d'EXPOLIVA</t>
+  </si>
+  <si>
+    <t>El GO Simbioliva (Noves solucions biotecnològiques per a una economia circular de l'alperujo) mostrarà els seus progressos al XXII Simposi Internacional Científic tècnic i de transferència d'EXPOLIVA 2025 , que tindrà lloc en el marc de la fira especialitzada en el sector de l'oli d'oliva entre els dies 14 i 17. El pòster del GO s'ha acceptat dins l'Àrea Temàtica Indústria Oleícola i Qualitat per…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/activa-presencia-del-go-simbioliva-la-propera-edicio-dexpoliva</t>
+  </si>
+  <si>
+    <t>La Xarxa Galega de Tecnoloxies Quàntiques llança una enquesta per identificar les necessitats del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>La Xarxa Galega de Tecnoloxies Quàntiques ha engegat una enquesta adreçada a les empreses del sector agroalimentari amb l'objectiu de detectar les seves necessitats, barreres i oportunitats en relació amb la computació quàntica. Aquesta iniciativa s'emmarca en el compromís de la xarxa per impulsar el lideratge de Galícia a l'àmbit de les tecnologies quàntiques. L'acció compta amb la col·laboració…</t>
+  </si>
+  <si>
+    <t>dl., 28/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-galega-tecnoloxies-quantiques-llanca-una-enquesta-identificar-les-necessitats-del</t>
+  </si>
+  <si>
+    <t>Fins al 19 de maig es poden sol·licitar els nous ajuts per a la formació al sector agroramader a La Rioja</t>
+  </si>
+  <si>
+    <t>La Conselleria d'Agricultura de La Rioja ha obert la convocatòria d' ajudes per a l'organització de cursos i jornades formatives dirigides al sector agroramader el 2025 , dins del Pla Estratègic de la PAC 2023-2027. Aquesta línia de subvencions, dotada amb 375.000 euros i cofinançada amb fons FEADER, està destinada a entitats formatives registrades oficialment, que podran presentar les sol…</t>
+  </si>
+  <si>
+    <t>ds., 26/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fins-al-19-maig-poden-sollicitar-els-nous-ajuts-la-formacio-al-sector-agroramader-la-rioja</t>
+  </si>
+  <si>
+    <t>V Reunió de la CoP nacional ModernAKIS: avenços i noves eines per a la innovació agrícola</t>
+  </si>
+  <si>
+    <t>El passat 23 d'abril es va celebrar la V Reunió de la Comunitat de Pràctica (CoP) nacional ModernAKIS , de manera online, amb la participació de destacats ponents de l'àmbit agroalimentari, l'objectiu dels quals ha estat plantejar suggeriments per a la millora de la presentació de les dades i investigacions i així aconseguir una divulgació més propera i accessible a tots els actors que poden…</t>
+  </si>
+  <si>
+    <t>dj., 24/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/v-reunio-la-cop-nacional-modernakis-avencos-i-noves-eines-la-innovacio-agricola</t>
+  </si>
+  <si>
+    <t>El GO Agri-ROVENAT assaja amb ovelles i un robot tècniques per conservar la coberta vegetal en oliverar i vinya</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu, promogut per la Fundació General CSIC, ha dut a terme un innovador assaig en diverses parcel·les de vinya i oliverar autòcton de Galícia per optimitzar la sostenibilitat. Aquest projecte, cofinançat per la Unió Europea i el Govern d'Espanya, té com a objectiu impulsar l'emprenedoria rural a través de cultius agrícoles sostenibles i rendibles, per atraure i retenir població, a…</t>
+  </si>
+  <si>
+    <t>dt., 22/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-agri-rovenat-assaja-amb-ovelles-i-robot-tecniques-conservar-la-coberta-vegetal</t>
+  </si>
+  <si>
+    <t>El GO PITAMED divulgarà els seus resultats a la jornada tècnica Phytoma sobre subtropicals</t>
+  </si>
+  <si>
+    <t>El GO PITAMED (Cultiu sostenible de pitaia a Espanya) ha enviat un pòster tècnic que serà presentat a la Trobada Internacional PHYTOMA sobre Subtropicals , que tindrà lloc els dies 13 i 14 de maig de 2025 a Vélez-Màlaga. El GO participarà activament en aquestes jornades, incloent-hi la publicació d'un article resum del treball a l'edició especial de maig 2025 de la revista Phytoma-España.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-pitamed-divulgara-els-seus-resultats-la-jornada-tecnica-phytoma-subtropicals</t>
+  </si>
+  <si>
+    <t>El Ministeri dʻAgricultura, Pesca i Alimentació reforça lʻassessorament científic per impulsar la millora vegetal a través de les noves tècniques genòmiques</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) col·laborarà amb el Centre de Recerca en Agrigenòmica (CRAG) en un projecte pioner d'assessorament científic sobre les noves tècniques genòmiques (NTG) i el seu potencial al sector agroalimentari, amb l'objectiu de reforçar el paper de la ciència a les polítiques públiques.   Les noves tècniques genòmiques (NTG) són eines innovadores que…</t>
+  </si>
+  <si>
+    <t>dt., 15/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-reforca-lassessorament-cientific-impulsar-la</t>
+  </si>
+  <si>
+    <t>Castella i Lleó activa la seva xarxa AKIS: un impuls col·laboratiu cap a un sistema agroalimentari més innovador, sostenible i digital</t>
+  </si>
+  <si>
+    <t>La Conselleria d'Agricultura, Ramaderia i Desenvolupament Rural de Castella i Lleó ha engegat la seva xarxa AKIS (Sistema de Coneixement i Innovació en Agricultura), una aposta estratègica que materialitza l'enfocament europeu que impulsa la col·laboració entre tots els agents implicats en la innovació agroalimentària: assessors, agricultors, ramaders, ramaders públiques. Aquesta iniciativa que…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/castella-i-lleo-activa-la-seva-xarxa-akis-impuls-collaboratiu-cap-sistema-agroalimentari</t>
+  </si>
+  <si>
+    <t>Espanya llança el primer 'Sandbox AgriFoodtech' d'Europa per impulsar la innovació agroalimentària</t>
+  </si>
+  <si>
+    <t>El Govern d'Espanya (MCIU i MAPA) , juntament amb les comunitats autònomes de Navarra i la Rioja , han posat en marxa el primer 'Sandbox AgriFoodtech' d'Europa, una iniciativa pionera destinada a accelerar la innovació al sector agroalimentari. Aquest espai d'experimentació estarà gestionat pel Centre Nacional de Tecnologia i Seguretat Alimentària (CNTA) , en col·laboració amb el hub tecnològic…</t>
+  </si>
+  <si>
+    <t>dv., 11/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/espanya-llanca-el-primer-sandbox-agrifoodtech-deuropa-impulsar-la-innovacio</t>
+  </si>
+  <si>
+    <t>Cajamar obre les convocatòries per a projectes innovadors a Agua, Agrotech i Foodtech</t>
+  </si>
+  <si>
+    <t>El programa Cajamar Innova posa en marxa les seves convocatòries 2025 amb el propòsit d'impulsar el creixement de startups i projectes empresarials que desenvolupin solucions tecnològiques i sostenibles en els àmbits d' Aigua , Agrotech i Foodtech . Aquesta és una gran oportunitat per a emprenedors que volen portar les seves iniciatives al nivell següent amb el suport d'experts i una metodologia…</t>
+  </si>
+  <si>
+    <t>dl., 24/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cajamar-obre-les-convocatories-projectes-innovadors-agua-agrotech-i-foodtech</t>
+  </si>
+  <si>
+    <t>Servei d'atenció a l'usuari de FEGA per facilitar l'accés als ajuts FEADER</t>
+  </si>
+  <si>
+    <t>El Fons Espanyol de Garantia Agrària (FEGA) compta amb un servei de Centre d'Atenció a Usuaris (CAU) per proporcionar informació i assistència als que es vulguin beneficiar de les ajudes finançades pel Fons Europeu Agrícola de Desenvolupament Rural (FEADER). Aquest servei cerca facilitar l'accés a la informació i optimitzar la gestió de les ajudes per a projectes de desenvolupament rural. Un…</t>
+  </si>
+  <si>
+    <t>dj., 20/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/servei-datencio-lusuari-fega-facilitar-lacces-als-ajuts-feader</t>
+  </si>
+  <si>
+    <t>Andalusia reforça la seva digitalització agroalimentària amb Andalusia Agrotech DIH</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia, a través de la Conselleria d'Agricultura, Pesca, Aigua i Desenvolupament Rural, està impulsant amb fermesa la digitalització i la innovació en el sector agroalimentari. Una mostra d‟aquest compromís és el lideratge d‟Andalusia Agrotech DIH (Digital Innovation Hub), un centre d‟innovació digital dissenyat per fomentar la modernització de tota la cadena de valor…</t>
+  </si>
+  <si>
+    <t>dl., 17/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/andalusia-reforca-la-seva-digitalitzacio-agroalimentaria-amb-andalusia-agrotech-dih</t>
+  </si>
+  <si>
+    <t>Luis Planas destaca la capacitat innovadora del sector agroalimentari a l'Estratègia Nacional d'Alimentació</t>
+  </si>
+  <si>
+    <t>El ministre dʻAgricultura, Pesca i Alimentació, Luis Planas, ha ressaltat la gran capacitat innovadora del sector agroalimentari espanyol i la importància de lʻaposta per la tecnologia en el marc de lʻEstratègia Nacional dʻAlimentació (ENA) . Durant la seva compareixença al Congrés dels Diputats, el 13 de març passat, Planas ha subratllat que la innovació i la tecnologia són pilars essencials per…</t>
+  </si>
+  <si>
+    <t>dj., 13/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-destaca-la-capacitat-innovadora-del-sector-agroalimentari-lestrategia-nacional</t>
+  </si>
+  <si>
+    <t>Enquesta oberta per a membres de projectes Horitzó 2020, Horitzó Europa i de Grups Operatius</t>
+  </si>
+  <si>
+    <t>El projecte PREMIERE , finançat per Horizonte Europa, té com a objectiu enfortir la implementació de l'Enfocament Multiactor (MAA, per les sigles en anglès), que és obligatori en aproximadament el 40% de les convocatòries Horitzó en l'àmbit de "Alimentació, Bioeconomia, Recursos Naturals, Agricultura i Medi Ambient". "Soil Mission". L'equip de PREMIERE ha desenvolupat una enquesta en línia per…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/enquesta-oberta-membres-projectes-horitzo-2020-horitzo-europa-i-grups-operatius</t>
+  </si>
+  <si>
+    <t>La Plataforma d'Assessors AKIS (PAA) llança el nou servei d'assessorament tècnic gratuït per a assessors agroalimentaris</t>
+  </si>
+  <si>
+    <t>Ja està disponible el Servei de Suport a l'Assessor , un nou mecanisme de transferència de coneixement i innovació destinat als professionals de l'assessorament agroalimentari. Aquest servei exclusiu de la PAA i gratuït té com a objectiu oferir suport tècnic als assessors i assessores agraris, ajudant-los a resoldre consultes especialitzades amb el suport d'equips experts en un ampli ventall de…</t>
+  </si>
+  <si>
+    <t>dv., 07/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-plataforma-dassessors-akis-paa-llanca-el-nou-servei-dassessorament-tecnic-gratuit</t>
+  </si>
+  <si>
+    <t>FEGA, motor de la digitalització agrària: 30 anys d'innovació al servei del camp espanyol</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas , ha subratllat el paper clau del Fons Espanyol de Garantia Agrària (FEGA) en la transformació digital de l'agricultura espanyola. En la visita a la seu del FEGA a Madrid, ahir 4 de març, Planas va destacar l'evolució d'aquest organisme, que fa 30 anys que impulsa la modernització del sector i proporciona eines digitals essencials per a…</t>
+  </si>
+  <si>
+    <t>dt., 04/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fega-motor-la-digitalitzacio-agraria-30-anys-dinnovacio-al-servei-del-camp-espanyol</t>
+  </si>
+  <si>
+    <t>Convocatòria oberta de la 5a edició de Food (Tech)² Challengers per a startups</t>
+  </si>
+  <si>
+    <t>Fins al proper 30 de març està oberta la participació a la 5a edició del programa Food (Tech)² Challengers en el marc de col·laboració entre el Ministeri d'Agricultura, Pesca i Alimentació (MAPA) i el Centre Nacional de Tecnologia i Seguretat Alimentària (CNTA). El programa cerca: Startups foodtech de base tecnològica amb solucions innovadores que es puguin aplicar a la cadena de valor…</t>
+  </si>
+  <si>
+    <t>dl., 17/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-oberta-la-5a-edicio-food-tech2-challengers-startups</t>
+  </si>
+  <si>
+    <t>Presentat SAVIA, el primer projecte del Clúster d'Agroalimentació de la Comunitat de Madrid</t>
+  </si>
+  <si>
+    <t>Com a resultat de la col·laboració activa a la taula dedicada a Salut, Seguretat i Qualitat Alimentària de MadriFood (el Clúster d'Agroalimentació de la Comunitat de Madrid), aquesta setmana s'ha presentat el seu primer projecte a la convocatòria CPP24 de l'Agència Estatal de Recerca . Sota el nom de SAVIA , aquest projecte de R+D, valorat en més d'1 milió d'euros, reuneix diversos socis del…</t>
+  </si>
+  <si>
+    <t>dj., 13/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentat-savia-el-primer-projecte-del-cluster-dagroalimentacio-la-comunitat-madrid</t>
+  </si>
+  <si>
+    <t>La Comissió Europea planeja un pressupost nou per a la UE i demana l'opinió dels ciutadans</t>
+  </si>
+  <si>
+    <t>La Comissió Europea està preparant el proper pressupost a llarg termini de la Unió Europea, anomenat Marc Financer Plurianual (MFP) , que entrarà en vigor el 2028. Per això, ha llançat una consulta pública on qualsevol ciutadà, govern o entitat pot opinar sobre com s'haurien de distribuir els diners de la UE. Un dels principals canvis que es proposen és simplificar els programes de finançament ,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-comissio-europea-planeja-pressupost-nou-la-ue-i-demana-lopinio-dels-ciutadans</t>
+  </si>
+  <si>
+    <t>Oberta la convocatòria al premi Aliments d'Espanya 2025</t>
+  </si>
+  <si>
+    <t>Aquest premi té la finalitat de promoure i estimular els diferents elements de la cadena alimentària, en la producció, la transformació, la utilització, el coneixement i el consum dels aliments i reconèixer el seu esforç comercialitzador, innovador, de desenvolupament rural i cura del medi ambient i d'internacionalització, i en l'elaboració d'aliments de qualitat i la seva promoció. Per a la…</t>
+  </si>
+  <si>
+    <t>dt., 11/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-convocatoria-al-premi-aliments-despanya-2025</t>
+  </si>
+  <si>
+    <t>Convocatòria per a la participació a les visites creuades de Grups Operatius a Europa</t>
+  </si>
+  <si>
+    <t>Fins al 23 de febrer es poden inscriure els interessats. La Xarxa EU CAP Network està organitzant les següents visites creuades per a projectes de Grups Operatius: Visita "Abelles i altres pol·linitzadors" – a Romania, els dies 7 i 8 de maig de 2025. Visita de camp al GO 'Abelles intel·ligents, abelles sanes' Visita "Rec: optimització de les pràctiques d'ús de l'aigua en cultius anuals (i…</t>
+  </si>
+  <si>
+    <t>dv., 07/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-la-participacio-les-visites-creuades-grups-operatius-europa</t>
+  </si>
+  <si>
+    <t>Trucada a participar al proper taller d'EU CAP Network dedicat a la innovació logística</t>
+  </si>
+  <si>
+    <t>Fins al 10 de febrer et pots inscriure. La Xarxa EU CAP Network ha anunciat la celebració del proper taller " Innovació en logística per millorar la posició dels agricultors a la cadena de subministrament", que se centrarà en la innovació i l'intercanvi de coneixements en el marc de l'Associació Europea d'Innovació Agrícola (European Innovation Partnership (EIP-AGRI). L'organització cerca…</t>
+  </si>
+  <si>
+    <t>dj., 06/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/trucada-participar-al-proper-taller-deu-cap-network-dedicat-la-innovacio-logistica</t>
+  </si>
+  <si>
+    <t>Enquesta oberta per a persones assessores en producció ecològica</t>
+  </si>
+  <si>
+    <t>Si sou una persona assessora en producció ecològica, ens agradaria conèixer la vostra opinió. L' Òrgan de Coordinació del Sistema de Coneixement i Innovació en Agricultura (SCIA/AKIS) , al si del Grup de Treball d'Assessorament Agrari, i dins de la línia de treball d'assessorament en producció ecològica , que lidera Ecovalia , treballa en l'elaboració d'un document de recomanacions polítiques que…</t>
+  </si>
+  <si>
+    <t>dc., 05/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/enquesta-oberta-persones-assessores-produccio-ecologica</t>
+  </si>
+  <si>
+    <t>Convocatòria oberta del Programa de mentorització AgroBank Tech Digital INNovation per a startups.</t>
+  </si>
+  <si>
+    <t>Fins al proper 10 de març està oberta la convocatòria del programa AgroBank Tech Digital INNovation en el marc de col·laboració MAPA-CAIXABANK. El programa cerca busca les millors solucions del sector agroalimentari perquè formin part de la seva comunitat Agro. AgroBank Tech Digital INNovation és el programa d'acceleració desenvolupat per AgroBank, la línia de negoci agro CaixaBank. Cinc són els…</t>
+  </si>
+  <si>
+    <t>dl., 03/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-oberta-del-programa-mentoritzacio-agrobank-tech-digital-innovation-startups</t>
+  </si>
+  <si>
+    <t>Espanya lidera la revolució agrotech a Europa i atrau inversió estrangera</t>
+  </si>
+  <si>
+    <t>Espanya es consolida com a referent europeu en tecnologia agroalimentària , impulsant la inversió estrangera en R+D+i. L'informe destaca la contribució estratègica de l'agro espanyol a l'economia, amb un alt valor afegit i una ocupació. A més, l'estudi identifica oportunitats per a empreses innovadores i reforça el paper del país com a hub de tecnologia agrícola, clau per a la transformació…</t>
+  </si>
+  <si>
+    <t>dc., 29/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/espanya-lidera-la-revolucio-agrotech-europa-i-atrau-inversio-estrangera</t>
+  </si>
+  <si>
+    <t>Presentació de resultats del Grup Operatiu "ARISTEO. Formatges andalusos 4.0"</t>
+  </si>
+  <si>
+    <t>La Universitat de Còrdova ha estat l'escenari elegit per a la jornada de cloenda del Grup Operatiu ARISTEO , una iniciativa que ha impulsat la modernització del sector formatger andalús mitjançant la incorporació de tecnologies innovadores. Aquest projecte, sota el lema "Formatges Andalussos 4.0", ha treballat en la digitalització i optimització de la gestió de les formatgeries tradicionals a…</t>
+  </si>
+  <si>
+    <t>dt., 28/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentacio-resultats-del-grup-operatiu-aristeo-formatges-andalusos-40</t>
+  </si>
+  <si>
+    <t>Startup del Parc Tecnològic de Còrdova rep 250.000 euros per a innovador dispositiu de detecció de patògens en hivernacles</t>
+  </si>
+  <si>
+    <t>L'empresa Tiaris Biosciences, liderada per Tania García i Fé García, ha estat una de les 16 pimes espanyoles finançades pel CDTI a través del programa NEOTEC per a empreses dirigides per dones . Amb seu al Parc Tecnològic de Còrdova , ha obtingut una ajuda de 250.000 euros per desenvolupar un innovador dispositiu capaç de detectar in situ la presència de patògens agrícoles en cultius,…</t>
+  </si>
+  <si>
+    <t>dl., 27/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/startup-del-parc-tecnologic-cordova-rep-250000-euros-innovador-dispositiu-deteccio</t>
+  </si>
+  <si>
+    <t>Oberta l'aula virtual</t>
+  </si>
+  <si>
+    <t>En el marc del projecte EDIH DATAlife s'ha obert l' aula virtual que recull els continguts dels cursos realitzats al llarg del 2024. A través d'una nova plataforma en línia, creada en col·laboració amb FEUGA i CESGA , es mostren: ⏩ Continguts educatius sobre aplicacions de tecnologies disruptives centrades en els nostres sectors clau. ⏩ Les gravacions, presentacions i materials complementaris de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-laula-virtual</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu PDApp celebrarà tres jornades de difusió de resultats</t>
+  </si>
+  <si>
+    <t>El projecte “Avançant cap a un model digital per al malbaratament zero al sector agroalimentari” que desenvolupa el Grup Operatiu PDApp està arribant a la fase final. Per exposar tots fruits aconseguits i fites aconseguides ha organitzat, entre altres activitats, tres jornades de difusió de resultats. Aquestes sessions tindran lloc els propers 29 de gener a Vigo , 5 de febrer a Torre Pacheco…</t>
+  </si>
+  <si>
+    <t>dj., 23/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-pdapp-celebrara-tres-jornades-difusio-resultats</t>
+  </si>
+  <si>
+    <t>PROVACUNO i la UCAM creen la càtedra "Investigació en proteïna animal, nutrició i salut"</t>
+  </si>
+  <si>
+    <t>L' Organització Interprofessional de la Carn de Boví d'Espanya (PROVACUNO) ha signat un acord amb la Universitat Catòlica de Múrcia (UCAM) per a la creació de la Càtedra Universitària d'Empresa "Investigació en proteïna animal, nutrició i salut", que tindrà la seu al Campus de la UCAM a Múrcia. L'objectiu de la Càtedra és la realització contínua d'activitats de recerca, transferència, divulgació,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-i-la-ucam-creen-la-catedra-investigacio-proteina-animal-nutricio-i-salut</t>
+  </si>
+  <si>
+    <t>L'Estratègia Nacional d'Alimentació prioritza, entre altres reptes, la innovació i la tecnologia al sector alimentari</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, va presentar ahir, 21 de gener, al Consell de Ministres, l' Estratègia Nacional d'Alimentació (ENA) , un marc per enfortir la sostenibilitat i la competitivitat del sistema agroalimentari espanyol. Dins dels sis desafiaments identificats ( Proveïment estratègic, Sistemes alimentaris sostenibles , Enfortiment de les àrees rurals i…</t>
+  </si>
+  <si>
+    <t>dt., 21/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lestrategia-nacional-dalimentacio-prioritza-entre-altres-reptes-la-innovacio-i-la</t>
+  </si>
+  <si>
+    <t>El projecte PREMIERE facilita informació sobre com involucrar encara més els GGOO en els projectes Horizonte Europa</t>
+  </si>
+  <si>
+    <t>El Grup de treball estratègic europeu sobre Sistemes de Coneixement i Innovació Agrícola (SCIA-AKIS) es va reunir els dies 15 i 16 de gener del 2025. Aquest grup funciona en el marc del Comitè Permanent de Recerca Agrícola (SCAR) , creat per la Comissió Europea. El seu objectiu principal és fomentar la innovació i l'intercanvi de coneixements a l'agricultura, la silvicultura i les zones rurals…</t>
+  </si>
+  <si>
+    <t>dl., 20/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-premiere-facilita-informacio-com-involucrar-encara-mes-els-ggoo-els-projectes</t>
+  </si>
+  <si>
+    <t>Fecoam està promovent la digitalització del sector agropecuari mitjançant el programa Kit Consulting</t>
+  </si>
+  <si>
+    <t>La Federació de Cooperatives Agràries de Múrcia (Fecoam) està promovent la digitalització del sector agropecuari mitjançant el programa Kit Consulting, impulsat per Red.es, entitat del Ministeri per a la Transformació Digital . Aquest programa ofereix ajuts a petites i mitjanes empreses (pimes) amb entre 10 i 250 empleats, incloent-hi explotacions agropecuàries i cooperatives. El Kit Consulting…</t>
+  </si>
+  <si>
+    <t>dj., 16/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fecoam-esta-promovent-la-digitalitzacio-del-sector-agropecuari-mitjancant-el-programa-kit</t>
+  </si>
+  <si>
+    <t>La segona edició del programa AgroBank Tech Digital INNovation selecciona 15 startups</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation ha seleccionat 15 startups innovadores en la segona edició del programa d'acceleració per al sector agroalimentari, destacant-se com la iniciativa d'innovació oberta més gran a Espanya. Recolzat pel Ministeri d'Agricultura, Pesca i Alimentació , el programa busca solucions a desafiaments del sector, com ara agricultura de precisió, ús eficient de l'aigua i…</t>
+  </si>
+  <si>
+    <t>dc., 15/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-segona-edicio-del-programa-agrobank-tech-digital-innovation-selecciona-15-startups</t>
+  </si>
+  <si>
+    <t>Terra ferma. Guia per començar al sector agrari.</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha llançat “Terra Firme - Guia per començar al sector agrari” , un document dissenyat per orientar els qui volen dedicar-se professionalment a l'agricultura i ramaderia. Aquesta guia té com a propòsit no només guiar els nous emprenedors en la creació i el desenvolupament dels seus projectes, sinó també atraure aquells que encara dubten sobre la seva…</t>
+  </si>
+  <si>
+    <t>dl., 13/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/terra-ferma-guia-comencar-al-sector-agrari</t>
+  </si>
+  <si>
+    <t>L'Observatori de la Digitalització publica nou document de treball</t>
+  </si>
+  <si>
+    <t>L' Observatori de la Digitalització del Sector Agroalimentari , iniciativa del Ministeri d'Agricultura, Pesca i Alimentació i Cajamar , ha publicat un nou document de treball en què, sota el títol "La transformació digital a l'agricultura espanyola", examina el nivell de digitalització al sector agrícola , utilitzant dades recopilades per l'Observatori i fonts oficials com la Comissió Europea. L…</t>
+  </si>
+  <si>
+    <t>dv., 10/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lobservatori-la-digitalitzacio-publica-nou-document-treball</t>
+  </si>
+  <si>
+    <t>Vuit startups d'agroalimentació entre les 100 millors d'Espanya al llistat d'APTE</t>
+  </si>
+  <si>
+    <t>L' Associació de Parcs Científics i Tecnològics d'Espanya (APTE) ha llançat el llistat anual amb les 100 startups més destacades de l'any 2024 ubicades als seus parcs científics i tecnològics presents a 15 comunitats autònomes espanyoles. El llistat inclou 100 projectes innovadors de sectors capdavanters com: biotecnologia, intel·ligència artificial, energies netes, telecomunicacions, salut,…</t>
+  </si>
+  <si>
+    <t>dc., 08/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/vuit-startups-dagroalimentacio-entre-les-100-millors-despanya-al-llistat-dapte</t>
+  </si>
+  <si>
+    <t>Un estudi científic de l'Ifapa a Màlaga identifica regions específiques del genoma de la maduixa per millorar-ne la fermesa</t>
+  </si>
+  <si>
+    <t>Un equip d'investigadors de l'Ifapa a Màlaga ha identificat regions del genoma de la maduixa que influeixen en la fermesa, cosa que ha permès desenvolupar un marcador molecular per seleccionar varietats un 50% més fermes de manera més eficient. L'estudi va analitzar 124 varietats de maduixes del Banc de Germoplasma de Fragària, avaluant característiques com a grandària, fermesa, contingut de…</t>
+  </si>
+  <si>
+    <t>dt., 07/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/estudi-cientific-lifapa-malaga-identifica-regions-especifiques-del-genoma-la-maduixa</t>
+  </si>
+  <si>
+    <t>El MAPA impulsa la innovació en biotecnologia agrícola a través del programa StartBEC: seleccionades sis empreses a la segona edició.</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació en col·laboració amb el centre tecnològic AINIA ha seleccionat les sis empreses emergents que podran perfeccionar les seves solucions i processos de bioeconomia dins de la segona edició del programa de desenvolupament tecnològic StartBEC . Aquest programa cerca fomentar la innovació sostenible en àrees com la sostenibilitat, l'economia circular i la…</t>
+  </si>
+  <si>
+    <t>dv., 03/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-impulsa-la-innovacio-biotecnologia-agricola-traves-del-programa-startbec</t>
+  </si>
+  <si>
+    <t>Taula rodona a Expo Agritech 2024: Claus per a la transformació digital del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>En el marc d' Expo Agritech 2024 , el passat 27 de novembre es va celebrar la taula rodona "Assessorament per a la digitalització del sector agroalimentari" , on destacats experts van debatre sobre els desafiaments, oportunitats i marcs de suport necessaris per accelerar l'adopció tecnològica al sector agroalimentari. La sessió, moderada per Maite Ambrós Mendioroz, Sotsdirectora General d…</t>
+  </si>
+  <si>
+    <t>dv., 27/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/taula-rodona-expo-agritech-2024-claus-la-transformacio-digital-del-sector-agroalimentari</t>
+  </si>
+  <si>
+    <t>PAA recomana: "Hubs d'innovació en agricultura: un pas endavant", a Revista Agricultura</t>
+  </si>
+  <si>
+    <t>Des de Plataforma d'Assessors AKIS us recomanem el següent article publicat a la revista Agricultura sobre l'important paper dels hubs d'innovació en agricultura. En resum, l'article destaca com els hubs d'innovació agrícola a Espanya es consoliden com a pilars de l'agricultura tecnològica i es fomenta la col·laboració entre agricultors, empreses i investigadors. Aquests espais faciliten l'accés…</t>
+  </si>
+  <si>
+    <t>dl., 23/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/paa-recomana-hubs-dinnovacio-agricultura-pas-endavant-revista-agricultura</t>
+  </si>
+  <si>
+    <t>Èxit de la jornada inaugural del Grup Operatiu SMARTFARMRANI</t>
+  </si>
+  <si>
+    <t>El passat 18 de desembre de 2024, l'Hotel El Milano Real, a Hoyos de l'Espino (Àvila), va acollir la jornada inaugural del Grup Operatiu SMARTFARMRANI (SFR) , centrada en el futur de la ramaderia extensiva a Espanya. Sota el lema “Ranyeria de Precisió per Incrementar la Sostenibilitat i Resiliència de les Explotacions” , l'esdeveniment va reunir experts en nutrició, benestar animal,…</t>
+  </si>
+  <si>
+    <t>dc., 18/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/exit-la-jornada-inaugural-del-grup-operatiu-smartfarmrani</t>
+  </si>
+  <si>
+    <t>Vitartis inclou mesures de millora de la digitalització entre les vint propostes que ha presentat al Pla Estratègic de la Indústria Agroalimentària del Govern de Castella i Lleó</t>
+  </si>
+  <si>
+    <t>L' Associació de la Indústria Alimentària de Castella i Lleó, Vitartis , la Junta Directiva de la qual es va reunir el passat 12 de desembre a Salamanca , ha valorat positivament el pla industrial presentat recentment pel president Fernández Mañueco. Però entre les mesures de millora presentades recentment ha reclamat a la Junta "treballar de manera conjunta amb altres conselleries per millorar…</t>
+  </si>
+  <si>
+    <t>dj., 12/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/vitartis-inclou-mesures-millora-la-digitalitzacio-entre-les-vint-propostes-que-ha</t>
+  </si>
+  <si>
+    <t>Innovació i tecnologia: pilars del futur de l'agricultura a la UE</t>
+  </si>
+  <si>
+    <t>La Comissió Europea ha publicat el seu darrer informe de perspectives agrícoles de la UE per al 2024-2035 L'informe"EU Agricultural Outlook Report" (2024-2035) presentat per la Comissió Europea ofereix un panorama detallat sobre les perspectives del sector agrícola a la regió. Al marge de la gran quantitat de dades i projeccions que conté l'informe, cal destacar com s'inclouen els conceptes d…</t>
+  </si>
+  <si>
+    <t>dc., 11/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/innovacio-i-tecnologia-pilars-del-futur-lagricultura-la-ue</t>
+  </si>
+  <si>
+    <t>ENOMAQ-OLEOMAQ-EBEER i TECNOVID-OLEOTEC 2025 ja tenen guanyadors del Concurs de Millores i Innovacions Tecnològiques</t>
+  </si>
+  <si>
+    <t>El Jurat del Concurs de Millores i Innovacions Tecnològiques d'ENOMAQ-OLEOMAQ-EBEER i TECNOVID-OLEOTEC es va reunir el passat divendres 28 de novembre a les instal·lacions de Fira de Saragossa per deliberar i designar els guanyadors en cada categoria per a l'edició de 2025. El Jurat està presidit per Don Ernesto Franco El senyor Luis Sanz Tejedor, el senyor Juan Sagarna García, el senyor José…</t>
+  </si>
+  <si>
+    <t>dt., 10/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/enomaq-oleomaq-ebeer-i-tecnovid-oleotec-2025-ja-tenen-guanyadors-del-concurs-millores-i</t>
+  </si>
+  <si>
+    <t>El Banc Europeu d?Inversions impulsa la innovació agroalimentària amb un paquet de finançament de 3.000 milions d?euros</t>
+  </si>
+  <si>
+    <t>El Grup Banc Europeu d'Inversions (BEI) va anunciar un pla de finançament de 3.000 milions d'euros per donar suport a l'agricultura i la bioeconomia a Europa. Aquest paquet, que mobilitzarà un total de 8.400 milions d'euros sumant contribucions d'altres institucions financeres, se centrarà a promoure la innovació al sistema agroalimentari i contribuir als objectius de sostenibilitat de la UE.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-banc-europeu-dinversions-impulsa-la-innovacio-agroalimentaria-amb-paquet-financament</t>
+  </si>
+  <si>
+    <t>Descobreixen un mecanisme clau en l'adaptació de les plantes a la sequera i les altes temperatures</t>
+  </si>
+  <si>
+    <t>L' Institut de Biologia Molecular i Cel·lular de Plantes (CSIC-UPV) col·labora en un estudi internacional que revela com les plantes regulen els seus estomes davant de condicions d'estrès ambiental oposades. Un estudi internacional liderat per un equip d'investigadors, entre ells membres de l' Institut de Biologia Molecular i Cel·lular de Plantes (IBMCP) , centre conjunt del Consell Superior d…</t>
+  </si>
+  <si>
+    <t>dv., 29/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/descobreixen-mecanisme-clau-ladaptacio-les-plantes-la-sequera-i-les-altes-temperatures</t>
+  </si>
+  <si>
+    <t>3a reunió del Grup de Treball d'Assessorament de l'Òrgan de Coordinació de l'AKIS espanyol</t>
+  </si>
+  <si>
+    <t>El passat 19 de novembre va tenir lloc la 3a reunió del Grup de Treball d'Assessorament de l'Òrgan de Coordinació de l'AKIS espanyol . Prop de 50 participants en representació de l'administració pública nacional i regional, organitzacions agràries, centres de recerca, el món acadèmic i, en resum, de tota la cadena agroalimentària, van abordar les diferents àrees en què es vol incidir en relació…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/3a-reunio-del-grup-treball-dassessorament-lorgan-coordinacio-lakis-espanyol</t>
+  </si>
+  <si>
+    <t>ASAJA ofereix assessorament per a emprenedors rurals amb el servei AgroEmprende</t>
+  </si>
+  <si>
+    <t>ASAJA ha llançat AgroEmprende , un servei dissenyat per oferir suport tècnic i assessoria integral als que vulguin iniciar una carrera al sector agrícola. Aquest programa busca fomentar l'autoocupació, modernitzar les àrees rurals i promoure la digitalització, la sostenibilitat i el relleu generacional al sector agrari . Què inclou AgroEmprende? El programa s'enfoca en àrees clau per a la…</t>
+  </si>
+  <si>
+    <t>dc., 27/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/asaja-ofereix-assessorament-emprenedors-rurals-amb-el-servei-agroemprende</t>
+  </si>
+  <si>
+    <t>DATAGRI 2024 va comptar amb més d'un miler de participants i va tancar amb gran èxit la VII edició</t>
+  </si>
+  <si>
+    <t>Entre els dies 13 i 14 de novembre ha tingut lloc a l' iHub La Vega Innova (a San Fernando de Henares, Madrid), la VII edició del Fòrum DATAGRI , punt de trobada per a l'impuls de la innovació i les últimes tecnologies digitals al sector agroalimentari espanyol. Durant la inauguració del fòrum pel ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha destacat que Espanya s'ha de consolidar…</t>
+  </si>
+  <si>
+    <t>dv., 15/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/datagri-2024-va-comptar-amb-mes-dun-miler-participants-i-va-tancar-amb-gran-exit-la-vii</t>
+  </si>
+  <si>
+    <t>ModernAKIS impulsa la digitalització i sostenibilitat del sector agroalimentari a Espanya amb dues jornades de connexió entre professionals</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , en el marc del projecte europeu ModernAKIS , ha llançat una Comunitat de Pràctica (CoP) que busca modernitzar el sistema productiu agroalimentari a Espanya amb l'objectiu de facilitar l'accés dels agricultors al coneixement, la innovació i la digitalització . Les primeres sessions d'aquesta CoP es van realitzar el 22 i 30 d'octubre ,…</t>
+  </si>
+  <si>
+    <t>dt., 12/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/modernakis-impulsa-la-digitalitzacio-i-sostenibilitat-del-sector-agroalimentari-espanya</t>
+  </si>
+  <si>
+    <t>Primera trobada nacional d'Agroalnext</t>
+  </si>
+  <si>
+    <t>L'1 d'octubre es va celebrar la primera trobada nacional d' Agroalnext , un programa clau per impulsar la transformació del sector agroalimentari a Espanya. Aquest esdeveniment, realitzat a La Vega Innova , va destacar els avenços en projectes de R+D liderats per centres tecnològics i organismes de recerca de set comunitats autònomes: Aragó, Astúries, Navarra, Comunitat Valenciana, Extremadura,…</t>
+  </si>
+  <si>
+    <t>dv., 04/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/primera-trobada-nacional-dagroalnext</t>
+  </si>
+  <si>
+    <t>La innovació agroalimentària centrarà la participació del MAPA a Fruit Attraction 2024</t>
+  </si>
+  <si>
+    <t>La participació del Ministeri d'Agricultura, Pesca i Alimentació (MAPA) a la propera edició de la fira Fruit Attraction , que se celebra a IFEMA Madrid entre el 8 i el 10 d'octubre de 2024, estarà fortament orientada cap a la innovació tecnològica i la digitalització agrícola , posant en relleu en les presentacions que durà a P05) les seves iniciatives per fomentar una agricultura més sostenible…</t>
+  </si>
+  <si>
+    <t>dj., 03/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-innovacio-agroalimentaria-centrara-la-participacio-del-mapa-fruit-attraction-2024</t>
+  </si>
+  <si>
+    <t>Prop de 37 milions d'euros per estalviar aigua a regadius de Girona</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació duu a terme dos projectes per a la modernització de 3.492 hectàrees de regadiu a la província de Girona, amb una inversió total de 36,85 milions d'euros. Les obres beneficiaran 1.274 regants als municipis d'Albons, Bellcaire d'Empordà, L'Escala, Tallada d'Empordà, Torroella de Montgrí, Pals, Gualta, Fontanilles, Palau-Sator, Ullastret, Serra de Daró…</t>
+  </si>
+  <si>
+    <t>dl., 30/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/prop-37-milions-deuros-estalviar-aigua-regadius-girona</t>
+  </si>
+  <si>
+    <t>La Junta de Castella i Lleó signa un acord perquè estudiants de FP es capacitin amb tractors d'última tecnologia</t>
+  </si>
+  <si>
+    <t>La Conselleria d'Agricultura, Ramaderia i Desenvolupament Rural de Castella i Lleó ha signat un acord amb les principals marques de tractors agrícoles a la regió amb l'objectiu que els estudiants de cicles formatius a la branca agrària rebin formació pràctica amb maquinària equipada amb les tecnologies més avançades . Aquesta mesura cerca impulsar la modernització i digitalització del sector…</t>
+  </si>
+  <si>
+    <t>dv., 27/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-junta-castella-i-lleo-signa-acord-perque-estudiants-fp-capacitin-amb-tractors-dultima</t>
+  </si>
+  <si>
+    <t>Pascual Innoventures amplia fins als 2M€ la seva inversió en investigació d'aliments del futur amb la tercera edició de Mylkcubator</t>
+  </si>
+  <si>
+    <t>Pascual Innoventures , el braç de Corporate Venturing del grup Pascual , ha incrementat la seva inversió en la investigació d'aliments innovadors i sostenibles, aportant un total de 2 milions d'euros al llarg de les tres primeres edicions del seu programa Mylkcubator . Aquest programa, pioner al sector alimentari, s'especialitza en fomentar la innovació mitjançant el suport a startups que estan…</t>
+  </si>
+  <si>
+    <t>dj., 26/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/pascual-innoventures-amplia-fins-als-2meu-la-seva-inversio-investigacio-daliments-del</t>
+  </si>
+  <si>
+    <t>Tancat el termini, el Ministeri d'Agricultura, Pesca i Alimentació ha aprovat 1.214 sol·licituds d'ajut per a la renovació de maquinària agrícola dins del Pla Renove 2024</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha aprovat 1.214 sol·licituds d'ajuda per a la renovació de maquinària agrícola dins del Pla Renove 2024 , cosa que representa el 88,7% de les peticions presentades per agricultors i ramaders. Aquest programa destinarà prop de 9,5 milions d'euros , pràcticament exhaurint els fons disponibles. Segons estimacions provisionals, el Pla Renove ha…</t>
+  </si>
+  <si>
+    <t>dv., 20/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/tancat-el-termini-el-ministeri-dagricultura-pesca-i-alimentacio-ha-aprovat-1214</t>
+  </si>
+  <si>
+    <t>Fins al 21 doctubre, obert el termini per a la consulta pública del Pla dAcció Nacional 2025-2029 sobre lús sostenible de productes fitosanitaris</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha obert la consulta pública per al Pla d'Acció Nacional 2025-2029 sobre l'ús sostenible de productes fitosanitaris. Aquest pla, emmarcat dins del Reial decret 1311/2012, representa un eix central a la política del ministeri per promoure un ús més racional i segur daquests productes. Lobjectiu principal és reduir limpacte dels fitosanitaris en la…</t>
+  </si>
+  <si>
+    <t>dj., 19/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fins-al-21-doctubre-obert-el-termini-la-consulta-publica-del-pla-daccio-nacional-2025-2029</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura reafirma el compromís amb la formació, la innovació i la digitalització del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>El sector agroalimentari espanyol viu un moment clau de transformació impulsat per la digitalització i la incorporació de tecnologies avançades com ara la intel·ligència artificial (IA). Des del Ministeri d'Agricultura, Pesca i Alimentació (MAPA), l'esforç per accelerar aquest canvi s'articula a través d'una sèrie d'iniciatives que promouen la formació, l'assessorament i l'ús d'eines…</t>
+  </si>
+  <si>
+    <t>dc., 18/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-reafirma-el-compromis-amb-la-formacio-la-innovacio-i-la</t>
+  </si>
+  <si>
+    <t>Luis Planas subratlla al G-20 d'agricultura que les noves tecnologies i la innovació són instruments fonamentals per al seu futur</t>
+  </si>
+  <si>
+    <t>Durant la seva participació a la segona sessió de la reunió de ministres d'Agricultura del G-20, que s'ha celebrat a Cuiabà (Brasil), el ministre d'Agricultura, Luis Planas, va destacar que les noves tecnologies i la innovació són fonamentals per a la agricultura del segle XXI. Va subratllar la importància d' implementar aquestes eines a l'agricultura familiar i professional per fer-la més…</t>
+  </si>
+  <si>
+    <t>dv., 13/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-subratlla-al-g-20-dagricultura-que-les-noves-tecnologies-i-la-innovacio-son</t>
+  </si>
+  <si>
+    <t>Premiada la innovació a l'activitat agrària de dones rurals</t>
+  </si>
+  <si>
+    <t>La innovació en l'activitat agrària no només transforma els models de producció, sinó que també hi juga un paper crucial en la igualtat de gènere, especialment en l'àmbit rural. De la mateixa manera, la creixent incorporació de la dona en posicions de més rellevància a l'àmbit rural aporta una visió nova que potencia la incorporació d'innovacions i tecnologies. El Ministeri d'Agricultura, Pesca i…</t>
+  </si>
+  <si>
+    <t>dl., 09/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/premiada-la-innovacio-lactivitat-agraria-dones-rurals</t>
+  </si>
+  <si>
+    <t>Presentat l'informe final del Grup de Diàleg Estratègic sobre el Futur de l'Agricultura de la UE</t>
+  </si>
+  <si>
+    <t>Anunciat per la Presidenta de la Comissió Europea en el seu discurs sobre l'Estat de la Unió del 13 de setembre de 2023 i llançat el gener de 2024 , el Diàleg Estratègic sobre el Futur de l'Agricultura de la UE va reunir 29 actors clau dels sectors agroalimentaris europeus, la societat civil, les comunitats rurals i el món acadèmic per assolir una entesa comuna sobre el desenvolupament d'una àrea…</t>
+  </si>
+  <si>
+    <t>dc., 04/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentat-linforme-final-del-grup-dialeg-estrategic-el-futur-lagricultura-la-ue</t>
+  </si>
+  <si>
+    <t>Luis Planas subratlla la importància de la innovació tecnològica i la digitalització al sector agropecuari per superar els desafiaments de futur</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura , Luis Planas, ha subratllat la importància de la innovació tecnològica i la digitalització com a claus per enfrontar els desafiaments del futur agrícola , especialment en el context del canvi climàtic. Durant la reunió de ministres d'Agricultura de MED9 a Xipre , Planas va destacar l'experiència d'Espanya en la implementació de sistemes de reg eficients, que abasten més…</t>
+  </si>
+  <si>
+    <t>dt., 03/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-subratlla-la-importancia-la-innovacio-tecnologica-i-la-digitalitzacio-al</t>
+  </si>
+  <si>
+    <t>2a edició del programa StarBEC, del MAPA, per a l'impuls de noves empreses en bioeconomia agroalimentària</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació , en col·laboració amb el centre tecnològic AINIA , ha llançat la segona edició del programa " StartBEC ", una iniciativa enfocada a donar suport a les empreses emergents del sector agroalimentari dins de l'àmbit de la bioeconomia. Aquest programa, que es presentarà oficialment el 23 de setembre a la seu del Ministeri, ofereix assessoria i…</t>
+  </si>
+  <si>
+    <t>dj., 29/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/2a-edicio-del-programa-starbec-del-mapa-limpuls-noves-empreses-bioeconomia-agroalimentaria</t>
+  </si>
+  <si>
+    <t>El Govern impulsa noves tecnologies per a una fertilització sostenible de sòls agraris</t>
+  </si>
+  <si>
+    <t>El Consell de Ministres ha aprovat el passat dia 27 d'agost un nou reial decret que actualitza les normes per a la nutrició sostenible dels sòls agraris de 27 de desembre de 2022 , introduint tecnologies avançades i mesures més flexibles que busquen millorar l'eficiència i reduir el impacte ambiental de l'agricultura a Espanya. Aquesta normativa s'emmarca dins dels esforços del Govern per alinear…</t>
+  </si>
+  <si>
+    <t>dt., 27/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-govern-impulsa-noves-tecnologies-una-fertilitzacio-sostenible-sols-agraris</t>
+  </si>
+  <si>
+    <t>Ajuts per a Proveïdors d'Assessorament al Pla Estratègic de la PAC 2023-2027 a Castella-la Manxa</t>
+  </si>
+  <si>
+    <t>El passat 19 d'agost, es va publicar al Diari Oficial de Castella-la Manxa l' Ordre 135/2024, de 8 d'agost , que estableix les bases reguladores per a la concessió d'ajuts als proveïdors de serveis d'assessorament agrícola dins del Pla Estratègic de la Política Agrària Comunitària (PAC) 2023-2027 . Objectiu de l'Ordre Aquesta ordre busca regular les subvencions adreçades a proveïdors de serveis…</t>
+  </si>
+  <si>
+    <t>dl., 19/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-proveidors-dassessorament-al-pla-estrategic-la-pac-2023-2027-castella-la-manxa</t>
+  </si>
+  <si>
+    <t>Modernització dels regadius a A Limia: Una inversió de 29,7 milions d'euros per millorar l'eficiència hídrica</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha iniciat un ambiciós projecte de modernització dels regadius a A Limia, Ourense, amb una inversió de 29,7 milions d'euros . Aquesta actuació, finançada amb fons Next Generation de la Unió Europea, cerca optimitzar l'ús de l'aigua i reduir el consum energètic a la zona. Modernització d'infraestructures i estalvi de recursos al reg El projecte se…</t>
+  </si>
+  <si>
+    <t>dj., 08/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/modernitzacio-dels-regadius-limia-una-inversio-297-milions-deuros-millorar-leficiencia</t>
+  </si>
+  <si>
+    <t>Convocats nous ajuts per a la formació en digitalització en el sector agroalimentari i forestal</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha llançat una convocatòria d'ajuts destinats a la formació i intercanvi de coneixements al sector agroalimentari i forestal, amb un pressupost total de nou milions d'euros. Aquestes subvencions, que formen part del pilar de desenvolupament rural del Pla Estratègic de la Política Agrària Comuna 2023-2027, busquen donar suport a la transició digital…</t>
+  </si>
+  <si>
+    <t>dt., 06/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocats-nous-ajuts-la-formacio-digitalitzacio-el-sector-agroalimentari-i-forestal</t>
+  </si>
+  <si>
+    <t>El MAPA destina més de 37 milions d'euros per finançar 65 nous projectes innovadors de grups operatius supraautonòmics al sector agroalimentari i forestal</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha anunciat el finançament de 65 nous projectes innovadors al sector agroalimentari i forestal, amb una inversió total de 37,3 milions d'euros. Els projectes es desenvoluparan a diverses comunitats autònomes i estaran en marxa fins al maig de 2027. Finançament per a projectes innovadors Els projectes seleccionats seran portats a terme per grups…</t>
+  </si>
+  <si>
+    <t>dl., 05/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-destina-mes-37-milions-deuros-financar-65-nous-projectes-innovadors-grups</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia signa l'encàrrec per al projecte de l'edifici Smart Green Cube, que impulsarà la R+D+i hortofructícola</t>
+  </si>
+  <si>
+    <t>La Junta d'Andalusia ha fet un pas decisiu cap al futur de l'agricultura a la regió amb la signatura de l' encàrrec per a la redacció del projecte de l'edifici Smart Green Cube Agridomo a l'empresa Tragsatec. Aquest innovador centre està destinat a convertir-se en un referent en la investigació, desenvolupament i innovació (R+D+i) al sector hortofructícola. Un centre de referència per a l…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-junta-dandalusia-signa-lencarrec-al-projecte-ledifici-smart-green-cube-que-impulsara-la</t>
+  </si>
+  <si>
+    <t>AgroInnpulso, innovadora iniciativa destacada a la revista "Savia Rural", de la RedPAC</t>
+  </si>
+  <si>
+    <t>El número d'estiu de la revista Savia Rural, editada per la RedPAC, destaca en un dels seus articles de portada la iniciativaAgroInnpulso , una línia de finançament per a petites i mitjanes empreses que tinguin projectes d'innovació a qualsevol punt de la cadena agroalimentària . Des de la Plataforma d'Assessors AKIS recomanem aquest article molt interessant per a aquelles iniciatives noves en l…</t>
+  </si>
+  <si>
+    <t>dc., 31/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agroinnpulso-innovadora-iniciativa-destacada-la-revista-savia-rural-la-redpac</t>
+  </si>
+  <si>
+    <t>Pla Renove 2024 de maquinària per impulsar les pràctiques amb cobertes en línia amb l'Agricultura de carboni</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació destinarà 9,55 milions d'euros a ajudes al Pla de Renovació del Parc Nacional de Maquinària Agrària, conegut com a Pla Renove, corresponent a l'exercici de 2024 . Aquest és el pressupost més gran atorgat fins ara per a aquests plans. Termini fins al 15 de setembre per al Pla Renove de Maquinària agrícola 2024 El termini per presentar sol·licituds d…</t>
+  </si>
+  <si>
+    <t>dv., 26/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/pla-renove-2024-maquinaria-impulsar-les-practiques-amb-cobertes-linia-amb-lagricultura</t>
+  </si>
+  <si>
+    <t>Acord CAMPAG-Atlas Tecnològic per a la digitalització, sostenibilitat i competitivitat del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>El Clúster Aragonès dels Mitjans de Producció Agrícoles i Ramaders (CAMPAG) i Atles Tecnològic han signat un acord per promoure la incorporació de serveis tecnològics a la indústria . L'acord també busca crear xarxes de cooperació entre l'Administració, agents tecnològics i associacions empresarials, beneficiant les empreses membres de CAMPAG i millorant l'eficiència i la innovació en el sector.…</t>
+  </si>
+  <si>
+    <t>dt., 23/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/acord-campag-atlas-tecnologic-la-digitalitzacio-sostenibilitat-i-competitivitat-del-sector</t>
+  </si>
+  <si>
+    <t>Convocatòria dels V Premis Compromís amb la Igualtat, d'AFAMMER</t>
+  </si>
+  <si>
+    <t>L'Associació de Famílies i Dones del Medi Rural (AFAMMER) ha convocat la V EDICIÓ DELS PREMIS COMPROMÍS AMB LA IGUALTAT EN EL DESENVOLUPAMENT RURAL 2024. L'objectiu d'aquests guardons és que la societat se sensibilitzi sobre la importància de la igualtat d'oportunitats entre homes i dones per a un desenvolupament rural sostenible. Els premis reconeixen aquelles dones, homes, mitjans, comunicadors…</t>
+  </si>
+  <si>
+    <t>dj., 18/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-dels-v-premis-compromis-amb-la-igualtat-dafammer</t>
+  </si>
+  <si>
+    <t>Tecnova participa a 12 nous grups operatius</t>
+  </si>
+  <si>
+    <t>Tecnova va presentar a mitjans del mes de juliol 12 nous grups operatius en què participa. Segons el grup, la seva participació es fa bé com a membre actiu, bé com a líder de grup, treballant en col·laboració amb empreses, centres de recerca i altres centres tecnològics. Projectes destacats per al futur de l'agricultura Aquests projectes aborden una varietat de temàtiques crucials per al sector…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/tecnova-participa-12-nous-grups-operatius</t>
+  </si>
+  <si>
+    <t>UPA participa al projecte TerraCert de formació en agricultura regenerativa mitjançant microcredencials</t>
+  </si>
+  <si>
+    <t>La Unió de Petits Agricultors (UPA) participa en el projecte internacional TerraCert , dedicat a la formació en agricultura regenerativa mitjançant microcredencials . Aquestes són com un minicertificat que mostra les habilitats i els coneixements que s'han adquirit al llarg d'una experiència d'aprenentatge breu. Aprenentatge ràpid en agricultura regenerativa amb microcredencials TerraCert vol…</t>
+  </si>
+  <si>
+    <t>dt., 16/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/upa-participa-al-projecte-terracert-formacio-agricultura-regenerativa-mitjancant</t>
+  </si>
+  <si>
+    <t>La innovació tecnològica, al centre del discurs de Luis Planas al Consell de Ministres d'Agricultura i Pesca de la UE</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas , ha apostat al Consell de Ministres Agricultura i Pesca de la UE celebrat el 15 de juliol passat perquè la Unió Europea (UE) mantingui el seu nivell d' ambició en la innovació alimentària , tant en els processos de producció com en els aliments. Tecnologia i relleu generacional al sector agropecuari La innovació tecnològica, juntament…</t>
+  </si>
+  <si>
+    <t>dl., 15/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-innovacio-tecnologica-al-centre-del-discurs-luis-planas-al-consell-ministres</t>
+  </si>
+  <si>
+    <t>La primera acceleradora d'emprenedoria del sector agroalimentari català neix de la mà de FEMAC i AFRUCAT</t>
+  </si>
+  <si>
+    <t>Segons publica el portal especialitzat Interempresas , FEMAC (Clúster de la maquinària i mitjans de producció agrícola) i Afrucat (Associació Empresarial de Fruita de Catalunya) han presentat recentment la primera "Acceleradora d'Emprenedoria del sector agroalimentari" a Catalunya. La iniciativa vol impulsar el talent i l'emprenedoria de projectes empresarials viables al sector agrari i…</t>
+  </si>
+  <si>
+    <t>dv., 12/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-primera-acceleradora-demprenedoria-del-sector-agroalimentari-catala-neix-la-ma-femac-i</t>
+  </si>
+  <si>
+    <t>Cooperatives agroalimentàries europees demanen més inversió en R+D+i de la UE</t>
+  </si>
+  <si>
+    <t>Les cooperatives agroalimentàries europees , a través de Copa-Cogeca , estan sol·licitant un augment significatiu en la inversió en R+D+ia la Unió Europea. Aquesta organització, que representa més de 22 milions d'agricultors i 22.000 cooperatives agràries , s'ha unit a un manifest signat per 110 associacions i organitzacions de diversos sectors tecnològics i industrials. Suport al Programa Marc…</t>
+  </si>
+  <si>
+    <t>dv., 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cooperatives-agroalimentaries-europees-demanen-mes-inversio-rdi-la-ue</t>
+  </si>
+  <si>
+    <t>L'assessorament, la formació i els ajuts, pilars per impulsar el relleu generacional a l'agro espanyol</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas , va subratllar ahir 4 de juliol durant la Conferència Sectorial extraordinària sobre el relleu generacional, celebrada a Pamplona, que l' assessorament específic per a joves abans, durant i després del procés d'instal·lació i en la innovació un element clau, entre d'altres, per fer al sector atractiu i rendible. També considera que una…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-la-formacio-i-els-ajuts-pilars-impulsar-el-relleu-generacional-lagro</t>
+  </si>
+  <si>
+    <t>Nous esdeveniments 2024/25 EU CAP Network centrats en la innovació i l'intercanvi de coneixements a l'agricultura</t>
+  </si>
+  <si>
+    <t>Des del juliol del 2024 fins al juny del 2025, la Xarxa PAC de la UE (EU CAP Network) organitzarà 13 esdeveniments centrats en la innovació, l'intercanvi de coneixements i EIP-AGRI. Per donar a conèixer aquesta convocatòria i animar la participació, s'ha publicat un vídeo a YouTube. Les trobades estan dirigides a grangers, silvicultors, investigadors, assessors agropecuaris, xarxes nacionals,…</t>
+  </si>
+  <si>
+    <t>dl., 01/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nous-esdeveniments-202425-eu-cap-network-centrats-la-innovacio-i-lintercanvi-coneixements</t>
+  </si>
+  <si>
+    <t>Presentada la nova fira SAGRIS 2025, centrada en la innovació i el talent per al futur agroalimentari</t>
+  </si>
+  <si>
+    <t>IFEMA acaba de presentar la nova fira SAGRIS, el Saló de l'Agricultura i la Ramaderia , que s'ha previst del 8 al 10 de maig del 2025 recolzada per les principals organitzacions agràries d'Espanya. (Aliança per una Agricultura Sostenible), associació que congrega les principals organitzacions agràries ASAJA , AEACSV , COAG , FEPEX , UPA i Cooperatives Agroalimentàries , se centrarà en tres eixos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentada-la-nova-fira-sagris-2025-centrada-la-innovacio-i-el-talent-al-futur</t>
+  </si>
+  <si>
+    <t>Investigació i innovació, les "millors eines" per atendre les necessitats del sector agropecuari al segle XXI</t>
+  </si>
+  <si>
+    <t>La Secretària d'Estat d'Agricultura i Alimentació, Begoña García, ha subratllat avui la importància de la investigació i la innovació com a "millor eines" per atendre les necessitats del sector agrari al segle XXI. Això va passar durant la seva intervenció a la inauguració de la jornada de presentació de resultats del programa StartBEC , dedicat a projectes d'innovació agroalimentària. García ha…</t>
+  </si>
+  <si>
+    <t>dv., 28/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/investigacio-i-innovacio-les-millors-eines-atendre-les-necessitats-del-sector-agropecuari</t>
+  </si>
+  <si>
+    <t>El MAPA cerca assessors i assessores agrifoodtech per a la UE</t>
+  </si>
+  <si>
+    <t>Sol·licitud, fins al 19 de juliol: El Ministeri d'Agricultura vol animar assessores i assessors espanyols a participar en les iniciatives de Grups Focals en Innovació de la Xarxa PAC de la UE (Euro CAP Network). En concret, fins al 19 de juliol , el mecanisme de suport a la innovació i l'intercanvi de coneixements de la Xarxa PAC (a Espanya a través de l'anomenat Òrgan de Coordinació de l'AKIS,…</t>
+  </si>
+  <si>
+    <t>dj., 27/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-cerca-assessors-i-assessores-agrifoodtech-la-ue</t>
+  </si>
+  <si>
+    <t>Primera reunió del Grup de treball d'Assessorament de l'Òrgan de Coordinació SCIA</t>
+  </si>
+  <si>
+    <t>El passat 25 de juny va tenir lloc la primera reunió del Grup de Treball (GT) d'Assessorament Agroalimentari de l'Òrgan de Coordinació SCIA . GT, Formació Agroalimentària i Coordinació de la R+D+I Agroalimentària, està previst que arrenquin durant el proper mes de setembre. La importància de l'assessorament per al futur del sector agropecuari espanyol En línia amb l' Òrgan de coordinació de l…</t>
+  </si>
+  <si>
+    <t>dt., 25/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/primera-reunio-del-grup-treball-dassessorament-lorgan-coordinacio-scia</t>
+  </si>
+  <si>
+    <t>Del 25 de juny al 3 de juliol, obert el termini dinscripció per a la formació a distància de RuralCat</t>
+  </si>
+  <si>
+    <t>Del 25 de juny al 3 de juliol de 2024, s'ha obert el termini d'inscripció als propers cursos a distància que programa Rural Cat, i que tindran lloc al llarg del proper mes de setembre: FITE BÀSIC. Curs de nivell bàsic de manipulador i aplicador de productes fitosanitaris QUALIFICAT. Curs de nivell qualificat de manipulador i aplicador de productes fitosanitaris Qualitat agroalimentària Aigua, sòl…</t>
+  </si>
+  <si>
+    <t>dv., 21/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/del-25-juny-al-3-juliol-obert-el-termini-dinscripcio-la-formacio-distancia-ruralcat</t>
+  </si>
+  <si>
+    <t>Virus per millorar els cultius: una proposta de IBMCP (CSIC-UPV)</t>
+  </si>
+  <si>
+    <t>Un equip d'investigadors de l'Institut de Biologia Molecular i Cel·lular de Plantes (IBMCP) i de la Universitat Politècnica de València (UPV) ha publicat a la revista científica 'Nature Reviews Bioengineering' un article on advoca per l'ús de virus atenuats per a la millora de la salut de les plantes. Incideix en la paradoxa que l'ús de vacunes i teràpies gèniques estigui àmpliament estès per a…</t>
+  </si>
+  <si>
+    <t>dc., 19/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/virus-millorar-els-cultius-una-proposta-ibmcp-csic-upv</t>
+  </si>
+  <si>
+    <t>El sector agroalimentari espanyol vol digitalitzar-se i robotitzar-ne els processos</t>
+  </si>
+  <si>
+    <t>El passat 12 de juny va tenir lloc, al hub d'innovació La Vega Innova , la presentació de l'estudi de l'Observatori de digitalització del sector agroalimentari "La transformació digital del sector agroalimentari vista pels seus professionals" (accés a l'estudi complet aquí ). L'objectiu: analitzar la percepció de les persones que treballen al sector agrícola, ramader i de la indústria…</t>
+  </si>
+  <si>
+    <t>dv., 14/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-sector-agroalimentari-espanyol-vol-digitalitzar-se-i-robotitzar-ne-els-processos</t>
+  </si>
+  <si>
+    <t>GOFAGUS: nou cas pràctic espanyol seleccionat per i2connect per aprendre del procés que genera la innovació interactiva entre diferents països</t>
+  </si>
+  <si>
+    <t>GOFAGUS és el nou cas pràctic espanyol seleccionat per un panell d'experts del projecte europeu i2connect, finançat amb fons Horizonte 2020, que mitjançant un intercanvi de coneixement entre països, analitza la innovació interactiva amb una revisió per parells. Permet a assessors de diferents països aprendre entre iguals de diferents innovacions de diferents casos pràctics posats en marxa a la UE…</t>
+  </si>
+  <si>
+    <t>dt., 11/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/gofagus-nou-cas-practic-espanyol-seleccionat-i2connect-aprendre-del-proces-que-genera-la</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech cerca projectes per desenvolupar la tecnologia agroalimentària del futur</t>
+  </si>
+  <si>
+    <t>Fins al 7 de juliol de 2024 s'ha obert la primera convocatòria de Cajamar Innova Agrotech , un programa d'acceleració per a empreses de l'àmbit Agrotech amb què l'organització vol impulsar el desenvolupament de les tecnologies que donin resposta als desafiaments globals de la producció sostenible aliments. La iniciativa s'emmarca dins del projecte “Andalusia Agrotech European Digital Innovation…</t>
+  </si>
+  <si>
+    <t>dj., 06/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cajamar-innova-agrotech-cerca-projectes-desenvolupar-la-tecnologia-agroalimentaria-del</t>
+  </si>
+  <si>
+    <t>Estades a l'estranger i conferències científiques: oberta la convocatòria del 2025 de finançament del Programa CRP de l'OCDE</t>
+  </si>
+  <si>
+    <t>La convocatòria 2025 del Programa de Recerca Cooperativa (CRP) en Agricultura Sostenible i Sistemes Alimentaris de l'OCDE s'ha obert recentment i permet presentar propostes fins al proper 10 de setembre per finançar l'organització de conferències científiques i estades científiques a l'estranger . L'OCDE ofereix dos tipus de finançament: Estades breus (6 a 26 setmanes) a institucions estrangeres…</t>
+  </si>
+  <si>
+    <t>dc., 05/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/estades-lestranger-i-conferencies-cientifiques-oberta-la-convocatoria-del-2025-financament</t>
+  </si>
+  <si>
+    <t>Les millors recomanacions per optar a les noves ajudes a l'assessorament per a la digitalització del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>La Subdirecció d'Innovació i Digitalització del Ministeri d'Agricultura, Pesca i Alimentació va oferir tot un catàleg de recomanacions per optar a les noves ajudes del sector , que es van exposar a la jornada celebrada el 21 de maig passat a Madrid, retransmesa pel canal de YouTube de lEscola dOrganització Industrial. Durant la jornada, Maite Ambrós, Sotsdirectora General d'Innovació i…</t>
+  </si>
+  <si>
+    <t>dv., 24/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/les-millors-recomanacions-optar-les-noves-ajudes-lassessorament-la-digitalitzacio-del</t>
+  </si>
+  <si>
+    <t>El sistema informàtic ECOGAN per a la transferència d'informació constata una reducció del 10,6% a les emissions d'amoníac</t>
+  </si>
+  <si>
+    <t>ECOGAN , el sistema informàtic per a la transferència d'informació desenvolupat pel MAPA , en coordinació amb el MITECO , ha permès quantificar una reducció del 10,6% de les emissions nacionals d'amoníac. És el segon any consecutiu que aquesta eina digital constata el compliment del sostre d‟emissió d‟amoníac fixat per al nostre país. Gestió digital de dades agrícoles i ramaders La informació que…</t>
+  </si>
+  <si>
+    <t>dj., 23/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-sistema-informatic-ecogan-la-transferencia-dinformacio-constata-una-reduccio-del-106</t>
+  </si>
+  <si>
+    <t>Digitalització integral de regadius: el MAPA ultima els treballs a Casinos (València)</t>
+  </si>
+  <si>
+    <t>La modernització en la gestió de regadius passa per aconseguir un millor control dels consums optimitzant les infraestructures. La digitalització en aquestes infraestructures de reg és clau i l'exemple de la implementació d'un sistema integral digitalitzat a Casinos (València) ultima ja els treballs per a aquesta millora digital a les seves infraestructures. Amb sistemes de telecomandament i la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/digitalitzacio-integral-regadius-el-mapa-ultima-els-treballs-casinos-valencia</t>
+  </si>
+  <si>
+    <t>Noves ajudes a l'assessorament per afavorir la transició digital al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Des d'avui, 20 de maig del 2024, es poden sol·licitar els nous ajuts a l'assessorament per a la digitalització del sector agroalimentari i forestal. Amb un import de tres milions d'euros, cofinançats amb la Unió Europea, les entitats de titularitat privada sense ànim de lucre i d'economia social les poden sol·licitar fins al proper 14 de juny. El Ministeri d'Agricultura, Pesca i Alimentació (MAPA…</t>
+  </si>
+  <si>
+    <t>dl., 20/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/noves-ajudes-lassessorament-afavorir-la-transicio-digital-al-sector-agroalimentari</t>
+  </si>
+  <si>
+    <t>Plataforma d'innovació perquè els sistemes alimentaris siguin més resilients i sostenibles</t>
+  </si>
+  <si>
+    <t>Amb enfocament transdisciplinar i multiactor, l'equip del projecte d'innovació CULTIVATE desenvolupa una plataforma anomenada brúixola d'intercanvi d'aliments que consta d' eines clau que es provaran o reproduiran a nou ciutats i localitats de tota la Unió Europea per avançar cap a un intercanvi d'aliments resilient i sostenible. Les eines de la plataforma són: Base de dades SHARECITY200…</t>
+  </si>
+  <si>
+    <t>dc., 24/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-dinnovacio-perque-els-sistemes-alimentaris-siguin-mes-resilients-i-sostenibles</t>
+  </si>
+  <si>
+    <t>Actualització de les bases reguladores del pla Renove de maquinària agrícola i del termini de presentació de la sol·licitud única</t>
+  </si>
+  <si>
+    <t>El Consell de Ministres de 23 d'abril del 2024 ha aprovat el Reial Decret 408/2024 de 23 d'abril , a proposta del Ministeri d'Agricultura, Pesca i Alimentació, que modifica les bases reguladores per a la concessió directa dels ajuts estatals per a la renovació del parc nacional de maquinària agrària que estan estipulades al Reial Decret el 1055/2021 . Entre les novetats del Reial Decret 408/2024…</t>
+  </si>
+  <si>
+    <t>dt., 23/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/actualitzacio-les-bases-reguladores-del-pla-renove-maquinaria-agricola-i-del-termini</t>
+  </si>
+  <si>
+    <t>Avenços per impulsar la innovació i l'assessorament al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>La Directora General de Desenvolupament Rural, Innovació i Formació Agroalimentària, Isabel Bombal, ha participat avui a la inauguració de l' Assemblea d'òrgans de coordinació del Sistema de Coneixement i Innovació a l'Agricultura que se celebra a Madrid els dies 22 i 23 d'abril amb la presència de representants de la Comissió Europea i de diferents Estats membres de la UE. Durant aquestes…</t>
+  </si>
+  <si>
+    <t>dl., 22/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avencos-impulsar-la-innovacio-i-lassessorament-al-sector-agroalimentari</t>
+  </si>
+  <si>
+    <t>CaixaBank presenta Terra d'Oportunitats 2024 per fixar població i crear ocupació al món rural</t>
+  </si>
+  <si>
+    <t>Als mesos de maig i juny es preveu el llançament de la convocatòria del Programa Terra d'Oportunitats 2024 en col·laboració amb els Grups de Desenvolupament Rural de cada àrea geogràfica, els quals donaran suport local a la iniciativa. La convocatòria està adreçada a emprenedors l'activitat dels quals es desenvolupi en un municipi amb una població inferior a 5.000 habitants, encara que en algunes…</t>
+  </si>
+  <si>
+    <t>dv., 19/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/caixabank-presenta-terra-doportunitats-2024-fixar-poblacio-i-crear-ocupacio-al-mon-rural</t>
+  </si>
+  <si>
+    <t>Tres Grups Operatius espanyols opten als Premis a la innovació EIP-AGRI</t>
+  </si>
+  <si>
+    <t>La XARXA PAC informa que la Xarxa Europea de la PAC ha seleccionat 3 Grups Operatius (GO) espanyols per a la final: GO Subalma , GO Phytodron i GO Pujar de cara als “I Premis a la innovació EIP-AGRI” 2024. GO SUBALMA – Millorant la productivitat i sostenibilitat dels sistemes de reg subterrani per degoteig que utilitzen residus de trull com a fertilitzant mitjançant l'ús de nano bombolles:…</t>
+  </si>
+  <si>
+    <t>dj., 18/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/tres-grups-operatius-espanyols-opten-als-premis-la-innovacio-eip-agri</t>
+  </si>
+  <si>
+    <t>El consumidor impulsa el redisseny de la categoria dels aperitius</t>
+  </si>
+  <si>
+    <t>Nota de premsa que posa de manifest les característiques de la indústria de l'snack que segons l' Associació de Snacks representa un consum per persona i any a Espanya de 7,5 quilos i una producció de 356.000 tones per a una facturació anual de 2.300 milions d'euros . Per categories, els fruits secs suposen el 44% del total, seguits per les patates fregides amb 32% i la resta d'aperitiu amb 24%.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-consumidor-impulsa-el-redisseny-la-categoria-dels-aperitius</t>
+  </si>
+  <si>
+    <t>Inspeccions alimentàries més rigoroses</t>
+  </si>
+  <si>
+    <t>El Parlament Europeu (PE) va donar suport a endurir les inspeccions alimentàries a tota la cadena de subministrament , des del productor al consumidor. La nova normativa, acordada ja informalment amb el Consell, pretén millorar la traçabilitat dels aliments, combatre el frau i recuperar la confiança dels consumidors a la cadena alimentària. L' acord negociat pels eurodiputats amb el Consell de…</t>
+  </si>
+  <si>
+    <t>dc., 17/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/inspeccions-alimentaries-mes-rigoroses</t>
+  </si>
+  <si>
+    <t>Disponible l'Informe de condicionalitat 2023 (controls 2022) de FEGA</t>
+  </si>
+  <si>
+    <t>Informe en què s'avalua l'aplicació de la condicionalitat a Espanya basada en les dades obtingudes als controls duts a terme l'any 2022 a partir de la informació subministrada per les comunitats autònomes, i comunicada a la Comissió Europea el 15 de juliol de 2023. Descarregar informe aquí</t>
+  </si>
+  <si>
+    <t>dt., 16/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/disponible-linforme-condicionalitat-2023-controls-2022-fega</t>
+  </si>
+  <si>
+    <t>Acordada la distribució de més de 207 milions d'euros entre les CCAA per a desenvolupament rural, agricultura i ramaderia</t>
+  </si>
+  <si>
+    <t>El Consell de Ministres del 16 d'abril ha autoritzat la distribució territorial entre les comunitats autònomes de vuit crèdits per un import total de 207,87 milions d'euros per finançar intervencions de desenvolupament rural contemplades al Pla Estratègic Nacional de la Política Agrària Comuna (PAC) ) i diferents actuacions en matèria de competitivitat i qualitat de la producció dels mercats,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/acordada-la-distribucio-mes-207-milions-deuros-entre-les-ccaa-desenvolupament-rural</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació sotmet a consulta pública la flexibilització de la normativa sobre identificació animal i veterinari dexplotació</t>
+  </si>
+  <si>
+    <t>Obert el termini del procediment de consulta pública de la modificació del Reial decret 787/2023 que regula el sistema de traçabilitat, identificació i registre de determinades espècies animals terrestres en captivitat, per donar cabuda a les mesures de flexibilització compromeses pel Govern amb les organitzacions agràries en aquesta matèria. La consulta pública està disponible en aquest enllaç.…</t>
+  </si>
+  <si>
+    <t>dv., 12/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-sotmet-consulta-publica-la-flexibilitzacio</t>
+  </si>
+  <si>
+    <t>Preguntes Freqüents sobre la Llei de la Cadena Alimentària</t>
+  </si>
+  <si>
+    <t>Trobeu respostes precises sobre la Llei de Cadena Alimentària , objecte, àmbit d'aplicació, definicions, contractes, pràctiques comercials, infraccions i sancions, etcètera.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/preguntes-frequents-la-llei-la-cadena-alimentaria</t>
+  </si>
+  <si>
+    <t>Convocatòria d'ajuts a inversions materials o immaterials en transformació, comercialització i desenvolupament de productes agraris</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació , a través del Fons Espanyol de Garantia Agrària ( FEGA ), ha publicat avui al Butlletí Oficial de l'Estat (BOE) la convocatòria d'ajudes a inversions materials o immaterials en transformació, comercialització i desenvolupament de productes agraris. El límit dajuda màxim per projecte dinversió és de 5.000.000 €. L' objectiu de totes aquestes mesures…</t>
+  </si>
+  <si>
+    <t>dc., 10/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-dajuts-inversions-materials-o-immaterials-transformacio-comercialitzacio-i</t>
+  </si>
+  <si>
+    <t>S'amplia en 6 milions d'euros la línia de subvencions per obtenir avals de SAECA</t>
+  </si>
+  <si>
+    <t>El 9 de febrer es publica al BO E l'ampliació en 6 milions d'euros de la línia d'ajuts destinats a l' obtenció d'avals de la Societat Anònima Estatal de Caució Agrària (SAECA) per garantir el finançament de préstecs a titulars d'explotacions agràries ia operadors econòmics del sector pesquer o d'indústries agroalimentàries . Amb aquesta ampliació s'eleva fins a 85 milions d'euros el crèdit…</t>
+  </si>
+  <si>
+    <t>dt., 09/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/samplia-6-milions-deuros-la-linia-subvencions-obtenir-avals-saeca</t>
+  </si>
+  <si>
+    <t>Identifiquen un gen que controla la producció de flors i fruits en plantes lleguminoses</t>
+  </si>
+  <si>
+    <t>L' estudi Analysis de pea mutants reveals conserven role FRUITFULL controlant l'end de flowering i els seus potencials per boost yield dirigit per Cristina Fernández de l' Institut de Biologia Molecular i Cel·lular de Plantes (CSIC-UPV) observa per primera vegada en plantes de cultiu que el gen FUL (Fruitfull) controla la durada del període reproductiu en plantes de cultiu com el pèsol. Les…</t>
+  </si>
+  <si>
+    <t>dt., 02/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/identifiquen-gen-que-controla-la-produccio-flors-i-fruits-plantes-lleguminoses</t>
+  </si>
+  <si>
+    <t>Luis Planas presenta 43 mesures que responen a les principals preocupacions del sector agrari</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha presentat a les organitzacions professionals agràries un conjunt “sòlid” i “ambiciós” de 43 propostes de mesures que donen resposta a les principals preocupacions expressades pels pagesos i ramaders. Les mesures (43) s'agrupen en set blocs i inclouen l'aplicació de les flexibilitats de la PAC que va aprovar el Consell de Ministres d…</t>
+  </si>
+  <si>
+    <t>dl., 01/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-presenta-43-mesures-que-responen-les-principals-preocupacions-del-sector</t>
+  </si>
+  <si>
+    <t>XIX Concurs Nacional de Vins de Cellers Cooperatius, Premis Manojo</t>
+  </si>
+  <si>
+    <t>La Unió Regional de Cooperatives Agroalimentàries de Castella i Lleó (URCACYL) convoca el XIX Concurs Nacional de Vins de Cellers Cooperatius, Premis Manojo. Podran concórrer tots els cellers Cooperatives productores, criadores i/o embotelladores d'Espanya. El concurs estableix 8 categories : Blancs Joves, Rosats Joves, Negres Joves, negres Joves Roure, Negre Criança, Negre Reserves, Caves i Vins…</t>
+  </si>
+  <si>
+    <t>dt., 26/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/xix-concurs-nacional-vins-cellers-cooperatius-premis-manojo</t>
+  </si>
+  <si>
+    <t>XVIII Premi a la Investigació de l'Institut d'Estudis de l'Ou</t>
+  </si>
+  <si>
+    <t>L' Institut d'Estudis de l'Ou convoca el XVIII Premi a la Investigació (12.000 €) per als investigadors espanyols que treballen en la investigació de tots els aspectes relatius a l'ou: composició i qualitat nutricional, aspectes productius, tecnològics, de qualitat o relació amb la salut, entre d'altres, relacionats amb ous i ovoproductes. Les candidatures es podran presentar fins al 15 de juny…</t>
+  </si>
+  <si>
+    <t>dl., 25/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/xviii-premi-la-investigacio-linstitut-destudis-lou</t>
+  </si>
+  <si>
+    <t>4a. Convocatòria CAJAMAR INNOVA Projectes Aigua</t>
+  </si>
+  <si>
+    <t>Obert fins al 2 de maig la inscripció a la 4a. edició de CAJAMAR INNOVA incubadora i acceleradora de startups especialitzada en tecnologies de l'aigua , per a la selecció de projectes tecnològics que aportin solucions reals a les problemàtiques de l'aigua. Després del tancament del termini de recepció de candidatures, se seleccionaran un màxim de 10 projectes nacionals i internacionals a tots els…</t>
+  </si>
+  <si>
+    <t>dj., 21/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/4a-convocatoria-cajamar-innova-projectes-aigua</t>
+  </si>
+  <si>
+    <t>Subvencions-Programa Emplea verda+ 2024</t>
+  </si>
+  <si>
+    <t>La Fundació Biodiversitat publica la convocatòria de subvencions Emplea verda + 2024 per donar suport a projectes (import per projecte entre 150.000 i 2 milions d'€) que promoguin la transició ecològica de l'economia a través d' actuacions de capacitació adreçades a persones aturades, treballadores i emprenedores . Els projectes s'emmarcaran en un dels 14 eixos prioritaris següents :…</t>
+  </si>
+  <si>
+    <t>dc., 20/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/subvencions-programa-emplea-verda-2024</t>
+  </si>
+  <si>
+    <t>Subvencions per a projectes de recerca aplicada al sector apícola</t>
+  </si>
+  <si>
+    <t>Es convoquen les subvencions per a la realització de projectes de recerca aplicada al sector apícola i els seus productes dins de la Intervenció Sectorial Apícola del PEPAC ( Extracte de la convocatòria al Butlletí Oficial de l'Estat de 20/03/2024). La Intervenció Sectorial Apícola inclou nombrosos tipus d' intervencions possibles , entre la qual cal destacar la mesura relativa a la col·laboració…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/subvencions-projectes-recerca-aplicada-al-sector-apicola</t>
+  </si>
+  <si>
+    <t>MAPA remet a les comunitats autònomes la proposta de modificació del PEPAC</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ( MAPA ) ha remès a les comunitats autònomes, com a Autoritats Regionals de Gestió (AGR), una proposta de simplificació i modificació del Pla Estratègic de la PAC ( PEPAC ), que servirà de base per començar el diàleg informal amb la Comissió Europea. El document , que ha estat debatut en reunions tècniques i en les sessions de l'òrgan de coordinació…</t>
+  </si>
+  <si>
+    <t>dv., 15/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/mapa-remet-les-comunitats-autonomes-la-proposta-modificacio-del-pepac</t>
+  </si>
+  <si>
+    <t>Oberta la 4a. edició del Food Tech Challengers del CNTA per a Startups agroalimentàries</t>
+  </si>
+  <si>
+    <t>Food (Tech)2 Challengers programa d'impuls tecnològic finançat pel Ministeri d'Agricultura, Pesca i Alimentació (MAPA) i liderat per CNTA (Centre Nacional de Tecnologia i Seguretat Alimentària) engega la quarta edició perquè entre 4 i 8 startups puguin beneficiar-se de les capacitats i del coneixement del personal expert de CNTA i millorar-ne la solvència tecnològica durant un període de 6 mesos…</t>
+  </si>
+  <si>
+    <t>dc., 13/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-4a-edicio-del-food-tech-challengers-del-cnta-startups-agroalimentaries</t>
+  </si>
+  <si>
+    <t>Convocats els premis Aliments d'Espanya'24 als millors vins ia la millor beguda espirituosa</t>
+  </si>
+  <si>
+    <t>L' objectiu d'aquests guardons és promocionar els vins de qualitat espanyols i contribuir a un millor coneixement de les begudes espirituoses, així com promoure i estimular els diferents elements de la cadena alimentària i reconèixer l'esforç comercialitzador, innovador, de desenvolupament rural i cura del medi ambient de les empreses en l'elaboració dels aliments de qualitat. El Ministeri d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocats-els-premis-aliments-despanya24-als-millors-vins-ia-la-millor-beguda-espirituosa</t>
+  </si>
+  <si>
+    <t>Modificació normativa de la Intervenció Sectorial Vitivinícola de la collita en verd</t>
+  </si>
+  <si>
+    <t>El Reial decret aprovat possibilita que les comunitats autònomes ajustin el màxim possible la gestió de la collita en verd a lestratègia i els objectius específics establerts en el seu territori. El nou Reial decret modifica la regulació de la Intervenció Sectorial Vitivinícola en el marc del Pla Estratègic de la Política Agrícola Comuna (PAC) en els requisits de les sol·licituds d'ajuda ,…</t>
+  </si>
+  <si>
+    <t>dt., 12/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/modificacio-normativa-la-intervencio-sectorial-vitivinicola-la-collita-verd</t>
+  </si>
+  <si>
+    <t>Aprovades les bases reguladores de les ajudes a l'intercanvi de coneixement ia l'assessorament per a la transició digital del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>El Consell de Ministres ha aprovat les bases reguladores per a la concessió dajuts supraautonòmics per a dos tipus dintervencions destinades al sector agroalimentari i forestal: una per a lintercanvi de coneixement i activitats de formació i informació i una altra per a serveis dassessorament per a la transició digital. Aquests ajuts s'emmarquen en les mesures de desenvolupament rural del Pla…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/aprovades-les-bases-reguladores-les-ajudes-lintercanvi-coneixement-ia-lassessorament-la</t>
+  </si>
+  <si>
+    <t>XXVI edició del Premi Fertiberia a la Millor Tesi Doctoral</t>
+  </si>
+  <si>
+    <t>Grup Fertiberia convoca la 26a Edició del seu Premi a la Millor Tesi Doctoral . La finalitat del premi és promoure una aplicació racional i responsable dels fertilitzants compatible amb els criteris d¿un desenvolupament sostenible. El termini per postular estarà obert fins al 24 de maig del 2024. La dotació econòmica del 26è Premi FERTIBERIA ascendeix a 14.000 € per al guanyador i 8.000 € per a…</t>
+  </si>
+  <si>
+    <t>dl., 11/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/xxvi-edicio-del-premi-fertiberia-la-millor-tesi-doctoral</t>
+  </si>
+  <si>
+    <t>Convocatòria d'itineraris d'emprenedoria i assessorament en economia social 2024-2026</t>
+  </si>
+  <si>
+    <t>La Confederació Empresarial Espanyola de l'Economia Social ( CEPES ), cofinançat pel FSE+ , llança una nova convocatòria d'ajuts a entitats d'economia social per desenvolupar projectes d'emprenedoria col·lectiva de base tecnològica o en sectors emergents i en l' àmbit rural . El termini per presentar sol·licituds romandrà obert fins al 19 d'abril de 2024. Tipus de projectes d'emprenedoria en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-ditineraris-demprenedoria-i-assessorament-economia-social-2024-2026</t>
+  </si>
+  <si>
+    <t>XV edició dels "Premis d'Excel·lència a la Innovació per a Dones Rurals"</t>
+  </si>
+  <si>
+    <t>Amb l'objectiu de distingir projectes innovadors desenvolupats per dones en l'àmbit rural i actuacions que reconeguin el seu paper fonamental al territori, el Ministeri d'Agricultura, Pesca i Alimentació convoca la XV edició dels " Premis d'Excel·lència a la Innovació per a Dones Rurals " . Aquests premis es convoquen en 4 categories , (1) Excel·lència a la innovació a l'activitat agrària, (2)…</t>
+  </si>
+  <si>
+    <t>dv., 08/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/xv-edicio-dels-premis-dexcellencia-la-innovacio-dones-rurals</t>
+  </si>
+  <si>
+    <t>V edicion Premis Talenta en suport a l'apoderament de les dones rurals</t>
+  </si>
+  <si>
+    <t>El 8 de març Dia Internacional de la Dona es van lliurar els premis de la V edició del programa TalentA que neix amb l'objectiu de recolzar i visibilitzar el talent i l'emprenedoria de les dones a l'entorn rural. Les guardonades del premi organitzat per FADEMUR i Corteva Agriscience van ser: Guanyadora , Virginia Fradejas Alonso amb el projecte KAMARERE (Boecillo, Valladolid) dedicat a la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/v-edicion-premis-talenta-suport-lapoderament-les-dones-rurals</t>
+  </si>
+  <si>
+    <t>Compost patentat pel CSIC i la UPV redueix l'impacte de la sequera i millora la productivitat a plantes de tomàquet</t>
+  </si>
+  <si>
+    <t>El treball, publicat a Horticulture Research , de l'equip de l'Institut de Biologia Molecular i Cel·lular de Plantes, IBMCP (centre mixt del CSIC i la UPV) ha descobert com actua el butanoat d'hexenil (HB), aroma que emeten les plantes de tomàquet per resistir als bacteris: “Atesa la importància que el control estomàtic té sobre els estressos hídrics, els tractaments amb HB alleugen la…</t>
+  </si>
+  <si>
+    <t>dc., 06/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/compost-patentat-pel-csic-i-la-upv-redueix-limpacte-la-sequera-i-millora-la-productivitat</t>
+  </si>
+  <si>
+    <t>Plataforma e-learning per a formació en legislació alimentària de la UE</t>
+  </si>
+  <si>
+    <t>Emmarcat en el projecte europeu ERASMUS+ TRIFLIM , és un consorci format per socis de Portugal, Itàlia, Grècia i Espanya, que ha desenvolupat una plataforma e-learning per a formació en legislació alimentària . La plataforma fusiona els avenços tecnològics amb les metodologies tradicionals per assegurar que els professionals de la indústria agroalimentària assoleixin el màxim coneixement…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/plataforma-e-learning-formacio-legislacio-alimentaria-la-ue</t>
+  </si>
+  <si>
+    <t>El Parlament Europeu ha donat el vistiplau final a la nova regulació per a les IGP i les DO</t>
+  </si>
+  <si>
+    <t>L'Eurocambra ha ratificat l'acord polític que té com a objectiu enfortir les produccions emparades per distintius com les denominacions o les IGP, el patrimoni gastronòmic i la defensa en els acords comercials. Les regles revisades milloraran el sistema existent gràcies a un procediment de registre simplificat i més eficient, cosa que reduirà el temps despera entre la sol·licitud i el…</t>
+  </si>
+  <si>
+    <t>dc., 28/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-parlament-europeu-ha-donat-el-vistiplau-final-la-nova-regulacio-les-igp-i-les-do</t>
+  </si>
+  <si>
+    <t>FEGA publica un cercador de les ajudes excepcionals per província i comunitat autònoma</t>
+  </si>
+  <si>
+    <t>Al cercador es pot tenir accés als imports pagats i al nombre de beneficiaris de les ajudes excepcionals concedides des del 2022 com a conseqüència de l'increment dels costos dels insums amb motiu de la invasió d'Ucraïna i les condicions de sequera. els dades desagregades per província i comunitat autònoma de les ajudes excepcionals que gestiona directament el FEGA (sector lacti, fertilitzants,…</t>
+  </si>
+  <si>
+    <t>dt., 27/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fega-publica-cercador-les-ajudes-excepcionals-provincia-i-comunitat-autonoma</t>
+  </si>
+  <si>
+    <t>2a. Convocatòria de Projectes INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>La segona convocatòria de projectes Sudoe és oberta fins al 31 de maig de 2024 per a totes les entitats públiques, privades o sense ànim de lucre i empreses. Dotada d'un pressupost de 53,7 milions. d'€ , els projectes aprovats pel Programa tracten sobre cinc eixos prioritaris: Investigació i innovació; competitivitat de les PIMES, Economia baixa en carboni, Lluita contra el canvi climàtic i Medi…</t>
+  </si>
+  <si>
+    <t>dl., 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/2a-convocatoria-projectes-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>Es reconeixen 6 projectes excel·lents i 32 aptes a Cursos d'Emprenedoria Rural</t>
+  </si>
+  <si>
+    <t>La vuitena i novena edició del “Curs d'emprenedoria al medi rural” de la Xarxa PAC conclouen amb èxit i van camí de convertir-se en un clàssic per a totes aquelles persones que volen implantar un projecte al medi rural. Els cursos tenen com a objectiu enfortir les capacitats de qualsevol persona interessada a emprendre un negoci o activitat al medi rural. A cada curs hi han participat unes 45…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/reconeixen-6-projectes-excellents-i-32-aptes-cursos-demprenedoria-rural</t>
+  </si>
+  <si>
+    <t>Ampliació del termini per a la justificació i sol·licitud de pagament dels ajuts vitivinícoles</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha ampliat en 30 dies el termini per a la justificació i sol·licitud de pagament de la primera convocatòria de la intervenció en inversions materials i immaterials en instal·lacions de transformació i en infraestructures vitivinícoles, així com en estructures i instruments de comercialització, cosa que afavorirà una millor execució dels projectes d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ampliacio-del-termini-la-justificacio-i-sollicitud-pagament-dels-ajuts-vitivinicoles</t>
+  </si>
+  <si>
+    <t>Pla de formació contínua 2024 per al personal tècnic del Medi Rural</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha publicat a la seva pàgina web el Pla de formació contínua 2024 per al personal tècnic del Medi Rural , amb l'objectiu d'impulsar la formació agroalimentària com a eina clau en el desenvolupament del món rural. Al Pla S'han organitzat un total de 52 activitats formatives en què es tracten diversos temes d'especial rellevància, com són el relleu…</t>
+  </si>
+  <si>
+    <t>dv., 23/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/pla-formacio-continua-2024-al-personal-tecnic-del-medi-rural</t>
+  </si>
+  <si>
+    <t>XI Premi RuralApps</t>
+  </si>
+  <si>
+    <t>El premi engloba solucions tecnològiques innovadores en els àmbits de la digitalització i la transformació digital com ara: aplicacions, governança i gestió de dades, la intel·ligència artificial, la realitat augmentada, la realitat virtual, la robòtica, l'internet de les coses, la connectivitat . La finalitat és que els guardons visualitzin possibles eines que hi ha al mercat de les tecnologies…</t>
+  </si>
+  <si>
+    <t>dj., 22/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/xi-premi-ruralapps</t>
+  </si>
+  <si>
+    <t>L'informe final de l'OMC dóna la raó a la Comissió Europea sobre les olives negres espanyoles</t>
+  </si>
+  <si>
+    <t>El Govern valora positivament l'informe final del Panell de Compliment de l' Organització Mundial de Comerç (OMC) sol·licitat per la Comissió Europea al litigi sobre les olives negres espanyoles . L' informe de l' OMC r esquena els arguments europeus contra les mesures proteccionistes imposades pels Estats Units contra l'oliva negra d'Espanya perquè són incompatibles amb les normes d'aquesta…</t>
+  </si>
+  <si>
+    <t>dt., 20/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/linforme-final-lomc-dona-la-rao-la-comissio-europea-les-olives-negres-espanyoles</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació convoca el Premi Aliments d'Espanya 2024</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació publica al Butlletí Oficial de l'Estat (BOE) un extracte de l'ordre per la qual es convoca el Premi Aliments d'Espanya 2024 . El termini de presentació de sol·licituds començarà l'endemà de la publicació de l'extracte de la convocatòria al BOE (20 de febrer), i acabarà el proper 25 de març , inclòs. L'edició d'enguany contempla les següents…</t>
+  </si>
+  <si>
+    <t>dl., 19/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-convoca-el-premi-aliments-despanya-2024</t>
+  </si>
+  <si>
+    <t>Consorci europeu participat pel CSIC compartirà dades científiques en obert per als canvis climàtics globals</t>
+  </si>
+  <si>
+    <t>El Consell Superior d'Investigacions Científiques , a través de l' Institut de Física de Cantàbria (IFCA, CSIC-UC) que forma part del projecte Envri-Hub Next finançat pel programa marc Horitzó Europa de la Comissió Europea donarà suport informàtic a equips de recerca a ciències ambientals per avançar en l'estudi del canvi climàtic, des de mesures i estratègies de mitigació i adaptació a aquest,…</t>
+  </si>
+  <si>
+    <t>dv., 16/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/consorci-europeu-participat-pel-csic-compartira-dades-cientifiques-obert-als-canvis</t>
+  </si>
+  <si>
+    <t>VI Premis Dona Agro</t>
+  </si>
+  <si>
+    <t>A la sisena edició dels Premis MujerAGRO es van presentar 49 candidatures . Els Premis compten amb el suport de les empreses del sector agroalimentari que decideixen mostrar les seves accions relacionades amb la igualtat i el compromís RSC . La cerimònia de lliurament dels VI Premis MujerAGRO es va celebrar a Madrid el 23 de febrer a l'Auditori de l' ICEX Espanya Exportació i Inversions . Les…</t>
+  </si>
+  <si>
+    <t>dj., 15/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/vi-premis-dona-agro</t>
+  </si>
+  <si>
+    <t>Luis Planas presenta un paquet de mesures “sòlid i treballat” que respon a les preocupacions d'agricultors i ramaders</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha presentat a les organitzacions professionals agràries un paquet de mesures , “sòlid i treballat”, per donar resposta a les inquietuds dels agricultors i ramaders (simplificació, ecorregims, quadern digital d'explotació , entre altres) Es tracta de 18 mesures articulades a set blocs: reforç de l'aplicació de la llei de la cadena…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-presenta-paquet-mesures-solid-i-treballat-que-respon-les-preocupacions</t>
+  </si>
+  <si>
+    <t>Captadors solars bons per a la butxaca i el medi ambient</t>
+  </si>
+  <si>
+    <t>Un estudi d'un equip d'investigadors recolzats pel projecte ASTEP (Application of Solar Thermal Energy to Processes) finançat amb fons europeus va desenvolupar uns captadors solars avantguardistes per a processos industrials. La tecnologia SunDial promet reduir els costos de producció i les emissions de carboni de diferents indústries. El catedràtic Antonio Rovira, coordinador del projecte ASTEP…</t>
+  </si>
+  <si>
+    <t>dc., 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/captadors-solars-bons-la-butxaca-i-el-medi-ambient</t>
+  </si>
+  <si>
+    <t>L'alta productivitat de les plantes cultivades s'explica pels trets fisiològics dels progenitors silvestres</t>
+  </si>
+  <si>
+    <t>Un estudi de la Universitat Rey Juan Carlos liderat pel professor Ruben Milla, i en què participa personal investigador del Consell Superior d'Investigacions Científiques (CSIC), ha analitzat per què les plantes cultivades són espècies acaparadores de recursos i de creixement ràpid. L'estudi publicat recentment a la revista Nature Plants analitza l'origen i l'evolució de diferents trets…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lalta-productivitat-les-plantes-cultivades-sexplica-pels-trets-fisiologics-dels</t>
+  </si>
+  <si>
+    <t>Kit de ferramentes rurals: Guia virtual de finançament per a les zones rurals</t>
+  </si>
+  <si>
+    <t>El “ Kit rural ” o “ Caixa d'eines rurals ” ( Rural Toolkit ) és una plataforma digital a manera de guia que centralitza els diferents tipus de finançament que la Unió Europea posa a disposició de les àrees rurals dels països comunitaris . a les persones, autoritats locals, institucions i empreses a identificar i aprofitar els fons, programes i altres iniciatives de finançament i suport existents…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/kit-ferramentes-rurals-guia-virtual-financament-les-zones-rurals</t>
+  </si>
+  <si>
+    <t>Presentació de l'informe interactiu ECREA 2.0</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació presenta la nova versió de l'eina d'Estudis de costos i rendes de les explotacions agràries (Ecrea 2.0), dissenyada per la Subsecretaria d'Agricultura, Pesca i Alimentació del ministeri. Aquest informe presenta dades de superfície, producció, ingressos, costos i resultats tecnicoeconòmic de les explotacions que componen la mostra, per cultius i/o…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentacio-linforme-interactiu-ecrea-20</t>
+  </si>
+  <si>
+    <t>Reunió del ple de l'Observatori de la cadena alimentària</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha assegurat avui que la modificació de la Llei de mesures per millorar el funcionament de la cadena alimentària , que va entrar en vigor el desembre del 2021, “funciona”. Alhora, ha advocat per “enfortir la seva aplicació” a través d'un esforç més gran en les inspeccions. Durant la XVII sessió ordinària del ple de l'Observatori de la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/reunio-del-ple-lobservatori-la-cadena-alimentaria</t>
+  </si>
+  <si>
+    <t>Modificació de les condicions d'ús de les mencions 'dry' i 'pale dry' a l'etiquetatge dels vins de licor</t>
+  </si>
+  <si>
+    <t>El Consell de Ministres ha aprovat un Reial decret que modifica les condicions d' ús de les mencions facultatives dry i pale dry a l'etiquetatge dels vins de licor. Fins ara, la menció dry era aplicable als vins de licor amb Denominació d'Origen protegida (DOP) , amb un contingut en sucres no superior a 45 grams per litre. Mentre que pale dry podia ser utilitzada per vins de licor, igualment amb…</t>
+  </si>
+  <si>
+    <t>dt., 13/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/modificacio-les-condicions-dus-les-mencions-dry-i-pale-dry-letiquetatge-dels-vins-licor</t>
+  </si>
+  <si>
+    <t>Resum nacional del SIGPAC per comunitats autònomes (campanya 2024)</t>
+  </si>
+  <si>
+    <t>Resum de les dades de superfície i recintes desglossats per agrupacions d'usos i per comunitats autònomes , continguts a les bases de dades del Sistema d'Informació Geogràfica de Parcel·les Agrícoles d'Espanya ( SIGPAC ) a la campanya 2024. TAULA RESUM</t>
+  </si>
+  <si>
+    <t>dl., 12/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/resum-nacional-del-sigpac-comunitats-autonomes-campanya-2024</t>
+  </si>
+  <si>
+    <t>Reforçar les obligacions d'informació al consumidor per a les “directives de l'esmorzar”</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació , Luis Planas, ha mostrat la seva satisfacció amb l' acord aconseguit recentment per la Comissió Europea, el Parlament i el Consell de la Unió Europea, els anomenats “trílegs”, per reforçar les obligacions d'informació al consumidor sobre la mel, els sucs i nèctars de fruites, les confitures de fruites i la llet deshidratada , a través d'una sèrie de…</t>
+  </si>
+  <si>
+    <t>dv., 09/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/reforcar-les-obligacions-dinformacio-al-consumidor-les-directives-lesmorzar</t>
+  </si>
+  <si>
+    <t>El Govern aposta fermament per la innovació al sector agroalimentari</t>
+  </si>
+  <si>
+    <t>A l'acte de presentació del IV Informe sobre el sector Foodtech a Espanya elaborat per l'ICEX , el Ministeri d'Agricultura, Pesca i Alimentació (Ministeri) recolza fermament la transformació digital del sector i la puixant indústria auxiliar de tecnologia per a l'agricultura existent a Espanya , ressaltant la importància de la innovació i la tecnologia com a eines clau per avançar en el procés de…</t>
+  </si>
+  <si>
+    <t>dc., 07/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-govern-aposta-fermament-la-innovacio-al-sector-agroalimentari</t>
+  </si>
+  <si>
+    <t>Més de 139.000 pagesos rebran una ajuda extraordinària de l'Estat</t>
+  </si>
+  <si>
+    <t>Amb un import de 268,7 milions d'euros amb càrrec als Pressupostos Generals de l'Estat , 139.756 titulars d'explotacions agrícoles productors de terres de cultiu de secà, arròs i tomàquet per a indústria es beneficiaran del pagament d'aquest ajut per compensar les dificultats degudes a la sequera ia la guerra a Ucraïna. Aquest ajut, establert mitjançant el Reial decret llei 4/2023 , d'11 de maig,…</t>
+  </si>
+  <si>
+    <t>dt., 06/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/mes-139000-pagesos-rebran-una-ajuda-extraordinaria-lestat</t>
+  </si>
+  <si>
+    <t>El CSIC combat la desinformació sobre aliments i nutrició</t>
+  </si>
+  <si>
+    <t>El CSIC combat la desinformació sobre aliments i nutrició amb activitats per a centres educatius. L'alumnat divulgarà a les xarxes socials continguts apresos a l'Institut de Ciència i Tecnologia d'Aliments i Nutrició, ICTAN-CSIC . Durant el curs acadèmic 2023-2024 , l' Institut de Ciència i Tecnologia d'Aliments i Nutrició (ICTAN-CSIC) acull estudiants de Batxillerat i Cicle Formatiu de la…</t>
+  </si>
+  <si>
+    <t>dl., 05/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-csic-combat-la-desinformacio-aliments-i-nutricio</t>
+  </si>
+  <si>
+    <t>Què és l'agricultura regenerativa i perquè s'impulsa des de la indústria alimentària?</t>
+  </si>
+  <si>
+    <t>Article de Juan Sagarna, director del departament de Sostenibilitat, Qualitat i Innovació de Cooperatives Agroalimentàries d'Espanya. Llegir més</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/que-lagricultura-regenerativa-i-perque-simpulsa-des-la-industria-alimentaria</t>
+  </si>
+  <si>
+    <t>La ramaderia de boví de carn d'Espanya emet un 66% menys de gasos amb efecte d'hivernacle que la mitjana mundial</t>
+  </si>
+  <si>
+    <t>En un estudi recent publicat a la revista científica Animal , científics espanyols de la Universitat Politècnica de València conclouen que la ramaderia de carn de boví emet menys gasos d'efecte hivernacle que la mitjana mundial. L'informe 'Avaluació de l'impacte ambiental de les cadenes de producció de carn de boví que integren sistemes de pasturatge i sense terra' carn de boví produïda a Espanya…</t>
+  </si>
+  <si>
+    <t>dv., 02/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-ramaderia-bovi-carn-despanya-emet-66-menys-gasos-amb-efecte-dhivernacle-que-la-mitjana</t>
+  </si>
+  <si>
+    <t>El CSIC i la Fundació Fòrum Ambiental signen un conveni per investigar l'economia circular</t>
+  </si>
+  <si>
+    <t>El Consell Superior d'Investigacions Científiques ( CSIC ) i la Fundació Fòrum Ambiental ( FFA ) han signat un Conveni de Col·laboració en el marc de la Plataforma Temàtica Interdisciplinar del CSIC de Sostenibilitat i Economia Circular ( SosEcoCir ) per desenvolupar projectes de recerca en l'àmbit de economia circular. Aquesta col·laboració cerca unir l'experiència de les dues entitats per…</t>
+  </si>
+  <si>
+    <t>dj., 01/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-csic-i-la-fundacio-forum-ambiental-signen-conveni-investigar-leconomia-circular</t>
+  </si>
+  <si>
+    <t>Premi Càtedra Corteva a la Millor Tesi Doctoral en Agricultura Digital i Sostenibilitat</t>
+  </si>
+  <si>
+    <t>Oberta la nova edició fins al 01/04/2024 del Premi Càtedra Corteva a la Millor Tesi Doctoral en Agricultura Digital i Sostenibilitat. BASES DE LA CONVOCATÒRIA 2024 | catedracorteva@us.es</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/premi-catedra-corteva-la-millor-tesi-doctoral-agricultura-digital-i-sostenibilitat</t>
+  </si>
+  <si>
+    <t>Pagaments d'ajuts directes de la PAC 2023</t>
+  </si>
+  <si>
+    <t>Pagaments d'ajuts directes de la PAC 2023 Els pagaments d'ajudes directes de la Política Agrària Comuna (PAC) de la campanya 2023 superen els 3.475 milions d'euros a 31 de desembre de 2023. Aquest import és similar a l'efectuat en altres primeres campanyes en què s'ha engegat una nova PAC. Comunitat Autònoma TOTAL (€) ANDALUSIA 999.539.275,60 ARAGÓ 302.906.965,61 ASTÚRIES 45.837.361,14 BALEARS 20…</t>
+  </si>
+  <si>
+    <t>dv., 05/01/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/pagaments-dajuts-directes-la-pac-2023</t>
+  </si>
+  <si>
+    <t>Agri Sustainability Compass: nova eina per entendre fàcilment l'evolució de 20 indicadors clau de sostenibilitat a l'agricultura europea</t>
+  </si>
+  <si>
+    <t>La innovació agrícola i la sostenibilitat són conceptes clau per al present i el futur del sector. Per això la UE ha llançat una nova eina digital que permet entendre, d'una sola ullada, l'evolució de més de 20 indicadors clau de la sostenibilitat a l'agricultura europea : Agri Sustainability Compass .  Adoptar tecnologies innovadores pot contribuir a millorar la sostenibilitat per transformar l…</t>
+  </si>
+  <si>
+    <t>dj., 07/12/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agri-sustainability-compass-nova-eina-entendre-facilment-levolucio-20-indicadors-clau</t>
+  </si>
+  <si>
+    <t>El secretari general dAgricultura i Alimentació destaca el paper de la fertilització en la consecució duna agricultura sostenible</t>
+  </si>
+  <si>
+    <t>El secretari general d'Agricultura i Alimentació, Fernando Miranda, ha destacat avui el paper de la fertilització en la consecució d'una agricultura sostenible, ja que l'aplicació de nutrients als cultius és essencial per a la productivitat dels cultius i en redunda en la rendibilitat i sostenibilitat. Fernando Miranda ha intervingut a la cloenda de la jornada de presentació dels resultats del…</t>
+  </si>
+  <si>
+    <t>dc., 29/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-secretari-general-dagricultura-i-alimentacio-destaca-el-paper-la-fertilitzacio-la</t>
+  </si>
+  <si>
+    <t>Accés obert a la investigació sobre pol·linitzadors silvestres</t>
+  </si>
+  <si>
+    <t>La investigació sobre abelles, papallones i altres insectes pol·linitzadors és de vital importància. Ens mostra com salvaguardar aquests pol·linitzadors i la seva valuosa contribució a l'ecosistema ia la nostra economia. També pot ajudar a orientar les iniciatives públiques i privades que s'esforcen per aturar i invertir la pèrdua de biodiversitat, motiu pel qual la UE ha invertit activament en…</t>
+  </si>
+  <si>
+    <t>dl., 27/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/acces-obert-la-investigacio-pollinitzadors-silvestres</t>
+  </si>
+  <si>
+    <t>El Consell Europeu aprova les conclusions sobre l'estratègia de la visió a llarg termini per a les zones rurals de la Unió Europea</t>
+  </si>
+  <si>
+    <t>Més impuls al medi rural El Consell demana a la Comissió Europea que converteixi la visió en una estratègia rural de la Unió Europea (UE) Per això, demana ajudes en la transició digital, al desenvolupament d'infraestructures, a la creació d'un instrument de control que avaluï el finançament de la UE en suport a les zones rurals, noves polítiques per al relleu generacional i una participació més…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-consell-europeu-aprova-les-conclusions-lestrategia-la-visio-llarg-termini-les-zones</t>
+  </si>
+  <si>
+    <t>Per què s'administren antibiòtics als animals de granja sans?</t>
+  </si>
+  <si>
+    <t>Igual que en el cas dels humans, els antibiòtics són una eina crucial per tractar infeccions i malalties als animals de granja. Això és especialment cert en el cas dels criats en gran nombre i en contacte estret entre si, on les malalties poden propagar-se amb rapidesa. Per això els ramaders de vegades administren fàrmacs a animals sans com a mesura de prevenció. Amb el temps, els ramaders s'han…</t>
+  </si>
+  <si>
+    <t>dj., 23/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/que-sadministren-antibiotics-als-animals-granja-sans</t>
+  </si>
+  <si>
+    <t>La convenció "Creixem juntes" presenta casos d'èxit d'emprenedoria femení al medi rural</t>
+  </si>
+  <si>
+    <t>Més impuls al medi rural La trobada estatal de dones rurals "Creixem Juntes-Projecte Mentores Rurals" va exposar experiències d'emprenedoria exitoses liderades per dones rurals per tal d'encoratjar la dinamització en el medi rural A la convenció es va estrenar un documental amb quatre històries d'èxit de dones a l'àmbit de la ramaderia, agricultura, tèxtil i pesca El Ministeri d'Agricultura,…</t>
+  </si>
+  <si>
+    <t>dc., 22/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-convencio-creixem-juntes-presenta-casos-dexit-demprenedoria-femeni-al-medi-rural</t>
+  </si>
+  <si>
+    <t>Solucions basades en dades per capacitar les persones a prendre millors decisions alimentàries</t>
+  </si>
+  <si>
+    <t>El projecte FOODITY , finançat amb fons europeus, ha llançat la primera convocatòria oberta de solucions innovadores basades en dades que no només promoguin millors sistemes alimentaris, sinó que a més tornin als ciutadans el poder de l'ús de les dades personals. FOODITY, que es va posar en marxa el gener del 2023, està revolucionant l'àmbit de l'alimentació i la nutrició a Europa, en fomentar el…</t>
+  </si>
+  <si>
+    <t>dv., 10/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/solucions-basades-dades-capacitar-les-persones-prendre-millors-decisions-alimentaries</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació obre la convocatòria del programa CULTIVA 2023 per a joves pagesos i ramaders</t>
+  </si>
+  <si>
+    <t>Més impuls al medi rural Aquesta experiència consisteix en estades formatives en explotacions agràries model Els sol·licitants podran seleccionar on fer les estades entre més de 180 explotacions recollides en un catàleg disponible a la web del ministeri El Ministeri d'Agricultura, Pesca i Alimentació ha obert el termini de presentació de sol·licituds per al programa CULTIVA 2023 , que es…</t>
+  </si>
+  <si>
+    <t>dt., 07/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-obre-la-convocatoria-del-programa-cultiva</t>
+  </si>
+  <si>
+    <t>L'estrès hídric amenaça la propera campanya d'hortícoles</t>
+  </si>
+  <si>
+    <t>Especialistes de la zona han evidenciat en els darrers mesos un increment de la conductivitat elèctrica a l'aigua de reg de zones concretes del sud d'Espanya, en què solien conservar una qualitat de l'aigua òptima. La primavera d'aquest any s'ha acabat posicionant com la segona més seca de la història. Tot i les tempestes pronosticades, però, l'estiu que acaba de començar “es preveu molt càlid,…</t>
+  </si>
+  <si>
+    <t>dv., 30/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lestres-hidric-amenaca-la-propera-campanya-dhorticoles</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu FitoNet posa en marxa el desenvolupament d‟una xarxa social sobre biodiversitat genètica vegetal</t>
+  </si>
+  <si>
+    <t>Més impuls al medi rural El Grup Operatiu GO FitoNet neix per millorar l'oferta de varietats genètiques i afavorir l'aprofitament de la biodiversitat dels cultius El seu propòsit és facilitar informació i recursos per fomentar l'ús d'una varietat genètica més gran que potenciï la qualitat dels productes vegetals 19.06.2023 . Biodiversitat no és un concepte buit ni referit només al món dels…</t>
+  </si>
+  <si>
+    <t>dj., 29/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-fitonet-posa-marxa-el-desenvolupament-duna-xarxa-social-biodiversitat</t>
+  </si>
+  <si>
+    <t>El secretari general d'Agricultura subratlla la importància de restablir els fluxos comercials d'aliments i de fertilitzants per a la seguretat alimentària mundial</t>
+  </si>
+  <si>
+    <t>El secretari general d'Agricultura i Alimentació, Fernando Miranda, ha destacat avui la necessitat de restablir els fluxos comercials d'aliments i fertilitzants per garantir la seguretat alimentària al món, amenaçada per la situació de guerra a Ucraïna, i especialment als països més vulnerables . particularment indicant que cal mantenir l'Acord sobre el Gra del Mar Negre per garantir el comerç d…</t>
+  </si>
+  <si>
+    <t>dv., 16/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-secretari-general-dagricultura-subratlla-la-importancia-restablir-els-fluxos-comercials</t>
+  </si>
+  <si>
+    <t>Subvencions a Programes Pluriregionals de formació a professionals del medi rural, 2023</t>
+  </si>
+  <si>
+    <t>Ordre per la qual es convoquen Subvencions a programes pluriregionals de formació adreçats als professionals del medi rural per a l'exercici 2023 Seran beneficiàries les entitats previstes a l'article 2.1 de les bases reguladores d' aquestes subvencions del Reial decret 347/2019, de 17 de maig, pel qual s'estableixen les bases reguladores per a la concessió de subvencions destinades a programes…</t>
+  </si>
+  <si>
+    <t>dc., 14/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/subvencions-programes-pluriregionals-formacio-professionals-del-medi-rural-2023</t>
+  </si>
+  <si>
+    <t>Subvencions a organitzacions que realitzin actuacions de suport a la presentació de la sol·licitud única als beneficiaris d'ajuts de la PAC</t>
+  </si>
+  <si>
+    <t>Ordre per les quals s'aproven les bases reguladores per a la concessió de subvencions en règim de concurrència competitiva a organitzacions del sector agroalimentari que realitzin actuacions de suport a la presentació de la sol·licitud única als beneficiaris d'ajudes de la política agrícola comuna, PAC Seran beneficiàries d'aquestes subvencions les organitzacions professionals agràries d'àmbit…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/subvencions-organitzacions-que-realitzin-actuacions-suport-la-presentacio-la-sollicitud</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació inverteix dos milions d'euros en obres de modernització de regadius sostenibles a Valderredible (Cantàbria)</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA), a través de la Societat Mercantil Estatal d'Infraestructures Agràries (SEIASA), ha formalitzat avui dos convenis de col·laboració amb les comunitats de regants de Ruijas-Ebro i Villamoñicos-Revelillas, al municipi càntabre de Valderredible per realitzar actuacions de modernització en aquests regadius per un valor de 2.000.000 euros (IVA no…</t>
+  </si>
+  <si>
+    <t>dt., 13/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-inverteix-dos-milions-deuros-obres</t>
+  </si>
+  <si>
+    <t>Premis Inspiració Agrària i Rural, ARIA 2023</t>
+  </si>
+  <si>
+    <t>La Xarxa Europea de la PAC ( UE CAP Network ) convoca els " Premis d'Inspiració Agrària i Rural, ARIA 2023 " que guardonen els millors projectes i bones pràctiques desenvolupades en el marc de la PAC que mostrin l'aprenentatge permanent i que capaciten les persones per donar suport a la innovació i la competitivitat . Els objectius de ARIA'23 són Augmentar la visibilitat del desenvolupament…</t>
+  </si>
+  <si>
+    <t>dl., 12/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/premis-inspiracio-agraria-i-rural-aria-2023</t>
+  </si>
+  <si>
+    <t>Luis Planas: La investigació i la innovació són eines estratègiques per a la producció eficient d'aliments</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha reiterat que la investigació, la innovació i l'aplicació de noves tecnologies són "eines estratègiques imprescindibles" que permetran una producció d'aliments més eficient, que consumeixi menys recursos, i que generi major valor afegit i millor qualitat de vida al medi rural.   El ministre, que ha intervingut avui a Brussel·les a l…</t>
+  </si>
+  <si>
+    <t>dc., 31/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-la-investigacio-i-la-innovacio-son-eines-estrategiques-la-produccio-eficient</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu ITO-FOG cerca millorar la qualitat de l'oli d'oliva amb una eina de programari i menor quantitat de reg</t>
+  </si>
+  <si>
+    <t>Més impuls al medi rural El Grup Operatiu (GO) ITO-FOG estudia el rendiment dels cultius d'oliverar Els experiments permetran veure si la qualitat de l'oli millora amb les estratègies de reg i si es veu afectada per un reg deficitari El cultiu de l'oliva es realitza normalment en secà, però la utilització del reg permet una sèrie d'avantatges com són una producció més gran, el control de la salut…</t>
+  </si>
+  <si>
+    <t>dc., 03/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-ito-fog-cerca-millorar-la-qualitat-loli-doliva-amb-una-eina-programari-i</t>
+  </si>
+  <si>
+    <t>El Ministeri d´Agricultura, Pesca i Alimentació inicia el procés d´acceleració de 15 empreses emergents agroalimentàries</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació i l'entitat financera CaixaBank han iniciat el procés d'acceleració de 15 empreses emergents o startups dedicades a promoure la digitalització al sector agroalimentari, de les quals 13 són d'àmbit nacional i 2 procedeixen de Perusa (Itàlia) i Rishpon (Israel). Les empreses seleccionades desenvolupen projectes relacionats amb el comerç electrònic…</t>
+  </si>
+  <si>
+    <t>dt., 02/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-inicia-el-proces-dacceleracio-15-empreses</t>
+  </si>
+  <si>
+    <t>L´Instrument Financer de Gestió Centralitzada facilita l´accés al crèdit a 1.000 explotacions i indústries del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>L'Instrument Financer de Gestió Centralitzada (IFGC), impulsat pel Ministeri d'Agricultura Pesca i Alimentació, ha facilitat l'accés al crèdit a 1.000 pagesos, ramaders silvicultors i indústries agroalimentàries de Castella i Lleó, Extremadura i Galícia. Aquestes tres comunitats autònomes són les que, fins ara, han decidit dedicar part del Fons Europeu Agrari de Desenvolupament Rural (Feader) a…</t>
+  </si>
+  <si>
+    <t>dv., 28/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/linstrument-financer-gestio-centralitzada-facilita-lacces-al-credit-1000-explotacions-i</t>
+  </si>
+  <si>
+    <t>Luis Planas recolza a París la celebració del 44è Congrés Mundial de la Vinya i el Vi</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha intervingut a la presentació del 44è Congrés Mundial de la Vinya i el Vi que ha tingut lloc aquesta tarda a l'ambaixada d'Espanya a París. Aquest esdeveniment se celebrarà a Cadis ia Jerez de la Frontera entre el 5 i el 9 de juny, amb el lema “Vitivinicultura i les Tecnologies de la Informació”. El ministre ha afirmat que el sector…</t>
+  </si>
+  <si>
+    <t>dj., 27/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-recolza-paris-la-celebracio-del-44e-congres-mundial-la-vinya-i-el-vi</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació posa en marxa un programa de mentoria per a dones emprenedores al medi rural</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) en col·laboració amb Caixabank, ha posat en marxa el programa Creixem Juntes-projecte mentores rurals, per al desenvolupament professional de dones emprenedores al medi rural. Aquest programa té, entre altres objectius, sistematitzar la transmissió de coneixements i experiències acumulades per les emprenedores rurals i accelerar-ne i…</t>
+  </si>
+  <si>
+    <t>dc., 26/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-posa-marxa-programa-mentoria-dones</t>
+  </si>
+  <si>
+    <t>Luis Planas: La digitalització i les noves tecnologies són necessàries per a un regadiu sostenible davant de l'escassetat d'aigua</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, ha subratllat avui que la digitalització i l'aplicació de noves tecnologies són instruments necessaris per aconseguir sistemes de regadius sostenibles i eficients en un escenari de canvi climàtic caracteritzat per l'escassetat d'aigua. El ministre ha participat avui a Fraga (Osca) en una jornada sobre la digitalització del canal d'Aragó…</t>
+  </si>
+  <si>
+    <t>dj., 20/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-la-digitalitzacio-i-les-noves-tecnologies-son-necessaries-regadiu-sostenible</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional celebra la cinquena reunió del partenariat per presentar les principals novetats sobre el Pla Estratègic de la PAC 2023-2027</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional celebra la cinquena reunió del partenariat per presentar les principals novetats sobre el Pla Estratègic de la PAC 2023 – 2027 asimon dij, 03/11/2022 - 16:35 Els integrants del Partenariat són convocats a una nova jornada informativa i de debat al voltant del Pla Estratègic de la PAC 2023-2027 per a Espanya El partenariat del Pla reuneix entitats i associacions…</t>
+  </si>
+  <si>
+    <t>dj., 03/11/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-celebra-la-cinquena-reunio-del-partenariat-presentar-les</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional mostra els projectes existents als territoris amb perspectiva de gènere i de conciliació</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional mostra els projectes existents als territoris amb perspectiva de gènere i de conciliació asimon Mié, 02/11/2022 - 08:00 La Xarxa Rural Nacional (RRN) organitza la jornada “Intercanvi d'experiències LEADER: dones rurals en els àmbits de conciliació, coresponsabilitat, perspectiva de gènere, economia social i sostenibilitat” La trobada està emmarcada dins de les accions de…</t>
+  </si>
+  <si>
+    <t>dc., 02/11/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-mostra-els-projectes-existents-als-territoris-amb-perspectiva</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu BIOFRUITNET impulsa la innovació en la producció de fruites ecològiques europees</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu BIOFRUITNET impulsa la innovació en la producció de fruites ecològiques europees asimon Vie, 28/10/2022 - 07:09 El projecte del Grup Operatiu (GO) BIOFRUITNET pretén enfortir i generar noves xarxes entre els diferents actors europeus implicats El seu objectiu és la divulgació de coneixements sobre el cultiu de fruites ecològiques per donar-los a conèixer a països de la Unió…</t>
+  </si>
+  <si>
+    <t>dv., 28/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-grup-operatiu-biofruitnet-impulsa-la-innovacio-la-produccio-fruites-ecologiques</t>
+  </si>
+  <si>
+    <t>Les associacions de joves rurals presenten els seus projectes a la fira Presura de la mà de la Xarxa Rural Nacional</t>
+  </si>
+  <si>
+    <t>Les associacions de joves rurals presenten els seus projectes a la fira Presura de la mà de la Xarxa Rural Nacional asimon Dj, 27/10/2022 - 11:11 La iniciativa Joventut enREDada de la Xarxa Rural Nacional (RRN) pretén visibilitzar les associacions de joves per motivar l'associacionisme juvenil en projectes que repercuteixin en el medi rural. La (RRN) ha seleccionat diversos treballs d…</t>
+  </si>
+  <si>
+    <t>dj., 27/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/les-associacions-joves-rurals-presenten-els-seus-projectes-la-fira-presura-la-ma-la-xarxa</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional es converteix en Xarxa Nacional de la PAC</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional es converteix en Xarxa Nacional de la PAC asimon Mar, 25/10/2022 - 10:28 La Xarxa Rural Nacional celebra la seva darrera assemblea abans de la seva conversió Els nous Plans Estratègics de la PAC transformen totes les xarxes rurals dels estats membres en xarxes nacionals PAC La Xarxa Nacional de la PAC es converteix en el nou paraigua del desenvolupament rural i de les…</t>
+  </si>
+  <si>
+    <t>dt., 25/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-converteix-xarxa-nacional-la-pac</t>
+  </si>
+  <si>
+    <t>Neix la “Xarxa Europea de la PAC”</t>
+  </si>
+  <si>
+    <t>Neix la “Xarxa Europea de la PAC” asimon dij, 20/10/2022 - 09:52 La “Xarxa Europea de la PAC” és la continuació de la Xarxa Europea de Desenvolupament Rural (ENRD) sota el marc de la nova PEPAC 23-27 Reunirà sota una única xarxa a nivell europeu a les noves “Xarxes Nacionals de la PAC”, conegudes fins ara com a xarxes nacionals de desenvolupament rural D'aquesta manera, a les polítiques de…</t>
+  </si>
+  <si>
+    <t>dj., 20/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/neix-la-xarxa-europea-la-pac</t>
+  </si>
+  <si>
+    <t>Els Premis europeus d'inspiració Rural 2022 reconeixen els projectes liderats pels joves rurals</t>
+  </si>
+  <si>
+    <t>Els Premis europeus d'inspiració Rural 2022 reconeixen els projectes liderats pels joves rurals asimon Dj, 13/10/2022 - 13:41 La IV edició dels Rural Inspiration Awards 2022 – organitzada per la Xarxa Europea de Desenvolupament Ruralda a conèixer els projectes beneficiaris d'ajuts del Fons Europeu Agrícola de Desenvolupament Rural (FEADER) del període 2014-2020 Aquest any els premis han estat…</t>
+  </si>
+  <si>
+    <t>dj., 13/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/els-premis-europeus-dinspiracio-rural-2022-reconeixen-els-projectes-liderats-pels-joves</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació organitza la cinquena edició del Cicle Nacional de Cinema i Dones Rurals</t>
+  </si>
+  <si>
+    <t>10 d'octubre del 2022 La mostra arribarà a 70 localitats repartides per les 17 comunitats autònomes i podrà seguir-se en línia a 8 països de Centreamèrica El Ministeri d'Agricultura, Pesca i Alimentació organitza la cinquena edició del Cicle Nacional de Cinema i Dones Rurals, que se celebrarà entre els dies 11 d'octubre i 24 de novembre, i arribarà a 70 localitats repartides per tot el territori…</t>
+  </si>
+  <si>
+    <t>dl., 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-organitza-la-cinquena-edicio-del-cicle</t>
+  </si>
+  <si>
+    <t>Avenços, canvis i innovacions cobraran protagonisme a SEPOR</t>
+  </si>
+  <si>
+    <t>La 55a Edició de SEPOR 2022 arriba amb un programa ple de jornades, debats i activitats que tornaran a posicionar la fira com a centre neuràlgic de tot el sector ramader, agroalimentari i industrial en un panorama ple d'avenços, canvis i innovacions. Al programa del Simposi Internacional de Porcinocultura se sumen diverses jornades sectorials i transversals. Així, es preveu la celebració del…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avencos-canvis-i-innovacions-cobraran-protagonisme-sepor</t>
+  </si>
+  <si>
+    <t>Competència pel millor cas pràctic de suport a la innovació a Europa</t>
+  </si>
+  <si>
+    <t>Cerquem assessors agrícoles i forestals amb una història d'èxit per compartir! Els temps estan canviant! Per tot Europa, les empreses agrícoles i forestals s'enfronten a importants, econòmics, i desafiaments ambientals, així com oportunitats sense precedents. La innovació és un factor clau en l'adaptació contínua a aquests reptes diversos i de vegades contradictoris, i aprofitar noves…</t>
+  </si>
+  <si>
+    <t>dv., 07/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/competencia-pel-millor-cas-practic-suport-la-innovacio-europa</t>
+  </si>
+  <si>
+    <t>La V edició del cicle nacional de Cinema i Dones Rurals porta el cinema a 70 localitats rurals d'Espanya</t>
+  </si>
+  <si>
+    <t>La V edició del cicle nacional de "Cinema i Dones Rurals" porta el cinema a 70 localitats rurals d'Espanya asimon Vie, 07/10/2022 - 10:13 El Ministeri d'Agricultura, Pesca i Alimentació organitza la cinquena edició del Cicle Nacional de Cinema i Dones Rurals Aquest any té lloc entre els dies 11 d'octubre i 24 de novembre La mostra portarà el cinema a 70 localitats repartides per tot el territori…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-v-edicio-del-cicle-nacional-cinema-i-dones-rurals-porta-el-cinema-70-localitats-rurals</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació selecciona les guanyadores dels "Premis d'Excel·lència a la Innovació per a Dones Rurals"</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació selecciona les guanyadores dels "Premis d'Excel·lència a la Innovació per a Dones Rurals" asimon Dv, 07/10/2022 - 06:58 Els XIII Premis d'Excel·lència a la Innovació per a Dones Rurals premien 13 iniciatives diferents per donar visibilitat a la tasca de dones rurals El suport es fa per mostrar la diversificació de l'activitat econòmica i les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-selecciona-les-guanyadores-dels-premis</t>
+  </si>
+  <si>
+    <t>Els tres punts més importants d¿una empresa sostenible</t>
+  </si>
+  <si>
+    <t>En un món i una societat cada cop més ocupada, la competitivitat de les grans empreses ja no només es basa en la seva logística i qualitat de productes o serveis. La sostenibilitat ha passat diverses vegades a determinar l'elecció de l'usuari . Després d'una enquesta realitzada per PwC sobre un total de més de 30.000 persones arreu del món, es va comprovar que més del 60% prioritzava les…</t>
+  </si>
+  <si>
+    <t>dj., 06/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/els-tres-punts-mes-importants-duna-empresa-sostenible</t>
+  </si>
+  <si>
+    <t>Divulgar i sensibilitzar sobre la importància de la producció sostenible d'aliments: objectiu indefugible</t>
+  </si>
+  <si>
+    <t>Sota el lema No deixar ningú enrere, la FAO celebrarà el proper dia 16 d'octubre el Dia Mundial de l'Alimentació. Per commemorar aquesta efemèride, el dilluns 17 d'octubre la Universitat Politècnica de Madrid i la seva Escola Tècnica Superior d'Enginyeria Agronòmica, Alimentària i de Biosistemes (ETSIAAB), juntament amb el Grup Editorial Agrícola-Henar Comunicació, organitzen la tertúlia “Cap a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/divulgar-i-sensibilitzar-la-importancia-la-produccio-sostenible-daliments-objectiu</t>
+  </si>
+  <si>
+    <t>Sol·liciteu el taller de la UE Cap Network 'Joves emprenedors – Motors d'innovació a les zones rurals'</t>
+  </si>
+  <si>
+    <t>El taller de la Xarxa de PAC de la UE "Joves emprenedors: motors d'innovació a les zones rurals" és un esdeveniment d'un dia i mig que tindrà lloc a Dublín, Irlanda, el dimecres 30 de novembre i el dijous 1 de desembre de 2022. El taller se centrarà a intercanviar coneixements i compartir pràctiques innovadores i inspiradores que puguin donar suport a l'emprenedoria i als ecosistemes d'innovació…</t>
+  </si>
+  <si>
+    <t>dc., 05/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/solliciteu-el-taller-la-ue-cap-network-joves-emprenedors-motors-dinnovacio-les-zones</t>
+  </si>
+  <si>
+    <t>Escola d'estiu i2connect a Chania: Enfortiment de la capacitat dels futurs assessors per donar suport a la innovació interactiva</t>
+  </si>
+  <si>
+    <t>La primera Escola d'Estiu d'i2connect, amb l'objectiu d'enfortir la capacitat dels futurs assessors rurals per donar suport a la innovació interactiva, took place from the 23rd till the 29th of July 2022 at the Mediterranean Agronomic Institute of Chania del projecte i2connect és enfortir les habilitats, Grècia. Agricultural University of Athens és organitzador d'event i facilitators de la…</t>
+  </si>
+  <si>
+    <t>dt., 04/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/escola-destiu-i2connect-chania-enfortiment-la-capacitat-dels-futurs-assessors-donar-suport</t>
+  </si>
+  <si>
+    <t>Creixen els focus de verola ovina i caprina a Andalusia</t>
+  </si>
+  <si>
+    <t>Els nous brots s'han detectat en dues explotacions localitzades a les localitats granadines de Cúllar i Benamaurel, tots dos situades al radi de vigilància del primer focus. En el primer cas, el Cúllar, la malaltia s'ha detectat en una instal·lació amb 170 ovelles i 20 cabres arran de la visita que els serveis veterinaris oficials de la Junta d'Andalusia estan fent a totes les explotacions…</t>
+  </si>
+  <si>
+    <t>dv., 30/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/creixen-els-focus-verola-ovina-i-caprina-andalusia</t>
+  </si>
+  <si>
+    <t>Desenvolupen robots cooperatius per recol·lectar raïms de taula</t>
+  </si>
+  <si>
+    <t>Investigadors de l'Institut de Robòtica i Informàtica Industrial (IRI) i de la Unitat de Mecanització Agrària (UMA) de la UPC treballen amb altres centres de recerca i empreses europees en el desenvolupament de robots que col·laborin en les tasques de recol·lecció i poda de vinyes de raïm de taula La col·laboració entre els robots i les persones al sector industrial és cada vegada més habitual en…</t>
+  </si>
+  <si>
+    <t>dj., 29/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/desenvolupen-robots-cooperatius-recollectar-raims-taula</t>
+  </si>
+  <si>
+    <t>Convocatòria de projectes pilot – una oportunitat per provar alguna cosa nova</t>
+  </si>
+  <si>
+    <t>alguns assessors, participant al programa de formació i2connect, podria participar en una prometedora iniciativa d'innovació interactiva, i tenir una idea clara sobre un enfocament efectiu per recolzar-lo. I2connect ofereix l'oportunitat a aquests assessors de sol·licitar suport per provar aquest enfocament a través d'i2connect. Aquests pilots es convertiran en aparadors d'enfocaments que donen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-projectes-pilot-una-oportunitat-provar-alguna-cosa-nova</t>
+  </si>
+  <si>
+    <t>Cinc grups d'acció local uneixen forces per visibilitzar i donar suport als seus geoparcs</t>
+  </si>
+  <si>
+    <t>Cinc Grups d'Acció Local uneixen forces per visibilitzar i recolzar els seus geoparcs asimon Dj, 29/09/2022 - 11:44 El Grup d'Acció Local (GAL) de la Subbètica Cordobesa coordina aquest projecte de cooperació nacional Les accions inclouen un pla conjunt de màrqueting i la realització d'un catàleg de Bones Pràctiques Cinc grups d'acció local uneixen forces per visibilitzar i donar suport als seus…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cinc-grups-daccio-local-uneixen-forces-visibilitzar-i-donar-suport-als-seus-geoparcs</t>
+  </si>
+  <si>
+    <t>Què puc fer si la calor ensopega la meva collita</t>
+  </si>
+  <si>
+    <t>Els agricultors volen que les altes temperatures siguin cobertes per les pòlisses, tal com passa amb les gelades Els agricultors extremenys han viscut estius calorosos, però és probable que molt pocs com aquest. Les fruites i hortalisses estivals s'han cuit – literalment – en un dels estius més calorosos des que hi ha registres a la regió. Algunes comarques han patit temperatures màximes mitjanes…</t>
+  </si>
+  <si>
+    <t>dc., 28/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/que-puc-fer-si-la-calor-ensopega-la-meva-collita</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional impulsa el lideratge rural femení mitjançant un cicle de trobades presencials a tot Espanya</t>
+  </si>
+  <si>
+    <t>La Xarxa Rural Nacional impulsa el lideratge rural femení a través d'un cicle de trobades presencials a tot Espanya asimon Mié, 28/09/2022 - 08:25 En total, tindran lloc 10 trobades autonòmiques a l'octubre de 2022 sota el títol de “La posada en valor de les dones al sector agroalimentari” L'objectiu és fomentar l'emprenedoria i el lideratge, així com la creació de xarxa i de contactes entre les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-rural-nacional-impulsa-el-lideratge-rural-femeni-mitjancant-cicle-trobades</t>
+  </si>
+  <si>
+    <t>Quatre països europeus signen un manifest a favor de la ramaderia extensiva</t>
+  </si>
+  <si>
+    <t>Quatre països europeus signen un manifest a favor de la ramaderia extensiva asimon Dll, 26/09/2022 - 08:34 El programa LIFE de la Unió Europea impulsa el manifest “Més Ramaderia Extensiva, més Biodiversitat per a Europa” Espanya està entre els països adherits El manifest proposa deu mesures de suport perquè aquest sistema de producció segueixi aportant beneficis no només a la biodiversitat, sinó…</t>
+  </si>
+  <si>
+    <t>dl., 26/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/quatre-paisos-europeus-signen-manifest-favor-la-ramaderia-extensiva</t>
+  </si>
+  <si>
+    <t>La trobada “Va de Agro” reuneix a Galícia Grups Operatius i Projectes Innovadors de 15 països europeus</t>
+  </si>
+  <si>
+    <t>La trobada “Va de Agro” reuneix a Galícia Grups Operatius i Projectes Innovadors de 15 països europeus asimon Dj, 22/09/2022 - 11:25 L'esdeveniment va ser organitzat pels Grups Operatius Avienergy, Micoalga-Feed, Proteinleg i Tirac La jornada va servir per presentar avenços i novetats innovadores dels sectors agroalimentari i forestal La trobada “Va de Agro” reuneix a Galícia Grups Operatius i…</t>
+  </si>
+  <si>
+    <t>dj., 22/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-trobada-va-agro-reuneix-galicia-grups-operatius-i-projectes-innovadors-15-paisos</t>
+  </si>
+  <si>
+    <t>L'Agenda Espanya Digital 2026 impulsa la tecnologia 5G en municipis de menys de 1.000 habitants</t>
+  </si>
+  <si>
+    <t>L'”Agenda Espanya Digital 2026” impulsa la tecnologia 5G en municipis de menys de 1.000 habitants asimon Mar, 20/09/2022 - 11:19 El Ministeri d'Afers Econòmics i Transformació Digital facilita una formació en 5G per a les entitats locals amb una població menor de 1.000 habitants. El curs s'adreça a tècnics d'entitats locals i ajuntaments que treballin en matèria de desplegament de xarxes i instal…</t>
+  </si>
+  <si>
+    <t>dt., 20/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lagenda-espanya-digital-2026-impulsa-la-tecnologia-5g-municipis-menys-1000-habitants</t>
+  </si>
+  <si>
+    <t>Visita creuada d'assessors hongaresos a Alemanya (Niederalteich) en el marc del projecte i2connect</t>
+  </si>
+  <si>
+    <t>Quin és el paper de NAK a i2connect? (NAK) ha estat membre actiu del projecte internacional i2connect H2020 com a soci del consorci durant dos anys i mig. El projecte , el qual s'iniciarà en November 2019, address agricultural advisors building on already existing advisory networks i realitzades success stories , s'approach in which innovation és a bottom-up initiative . Particular emphasis és…</t>
+  </si>
+  <si>
+    <t>dl., 19/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/visita-creuada-dassessors-hongaresos-alemanya-niederalteich-el-marc-del-projecte-i2connect</t>
+  </si>
+  <si>
+    <t>L'Acadèmia Europea de Lideratge crea l'Acadèmia de dones per a la innovació rural</t>
+  </si>
+  <si>
+    <t>L'Acadèmia Europea de Lideratge crea l'Acadèmia de dones per a la innovació rural asimon dim El programa acollirà 15 dones d'àrees rurals europees diferents per adquirir les habilitats i eines necessàries que els permetin emprendre digitalment des dels seus pobles La inauguració tindrà lloc a Candeleda (Castella i Lleó) del 23 al 28 d'octubre del 2022 El termini de sol·licituds és obert fins al…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lacademia-europea-lideratge-crea-lacademia-dones-la-innovacio-rural</t>
+  </si>
+  <si>
+    <t>Idees inspiradores: els agricultors francesos estableixen una cadena de valor local amb fusta de tanques</t>
+  </si>
+  <si>
+    <t>S'acosta la temporada de barbacoes! I aquesta és una bona notícia per als agricultors de l''Association Bois Paysan' de la regió de les Cevennes franceses, que van establir un col·lectiu local que produeix troncs, estelles i "fustes de barbacoa" a partir de tanques antigues a les seves terres de conreu. La idea del col·lectiu productor de fusta va sorgir fa uns anys quan diversos agricultors i…</t>
+  </si>
+  <si>
+    <t>dt., 13/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-els-agricultors-francesos-estableixen-una-cadena-valor-local-amb-fusta</t>
+  </si>
+  <si>
+    <t>Idees inspiradores: decisions basades en dades per a una millor agricultura</t>
+  </si>
+  <si>
+    <t>Els agricultors utilitzen cada cop més les noves tecnologies per recopilar i processar dades per oferir coneixements econòmics i ambientals i augmentar el rendiment de les explotacions. Les maneres intel·ligents de recopilar, gestionar i compartir dades poden ajudar els agricultors a treballar de manera més precisa, eficient i sostenible. El projecte innovador suec 'Better decisions for…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-decisions-basades-dades-una-millor-agricultura</t>
+  </si>
+  <si>
+    <t>Idees inspiradores: tecnologia mòbil per prevenir atacs de llops</t>
+  </si>
+  <si>
+    <t>La creixent població de llops està causant cada cop més problemes als ramaders espanyols de ramaderia extensiva. El Grup Operatiu GELOB ha desenvolupat i provat una solució tecnològica que pot ajudar a controlar els animals de pastura i protegir-los dels atacs. Els atacs de llops causen milions d'euros de danys al bestiar espanyol cada any. Especialment a les zones de muntanya remotes, els…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-tecnologia-mobil-prevenir-atacs-llops</t>
+  </si>
+  <si>
+    <t>Gestió de plagues i malalties forestals emergents</t>
+  </si>
+  <si>
+    <t>En les últimes dècades, un nombre creixent de plagues i malalties autòctones i no autòctones han causat greus pèrdues als boscos europeus. El projecte multiactor Horizon 2020 HOMED està desenvolupant mètodes i eines pràctiques basades en la ciència per avaluar i controlar plagues i patògens forestals emergents o invasius. "Les plagues d'insectes i fongs patògens poden ser inofensius en el seu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/gestio-plagues-i-malalties-forestals-emergents</t>
+  </si>
+  <si>
+    <t>Idees inspiradores: unir forces per als serveis ecosistèmics relacionats amb l'aigua</t>
+  </si>
+  <si>
+    <t>La plana mitjana del riu Brenta a la regió italiana del Vèneto forma un ric ecosistema amb valor ambiental, cultural, recreatiu i agrícola. Sota el títol 'Parco Fiume Brenta', un projecte LIFE i un grup operatiu treballen en estreta sinergia per gestionar els recursos hídrics de Brenta de manera sostenible. La plana del riu Brenta és un corredor ecològic per a la biodiversitat, reconegut com a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/idees-inspiradores-unir-forces-als-serveis-ecosistemics-relacionats-amb-laigua</t>
+  </si>
+  <si>
+    <t>Recomanacions de l'EFSA per millorar el benestar dels animals durant el transport</t>
+  </si>
+  <si>
+    <t>Segons les recomanacions publicades per l'EFSA, cal proporcionar més espai, reduir les temperatures màximes i mantenir els temps de viatge al mínim per millorar el benestar dels animals de granja durant el transport. L'EFSA facilita les seves recomanacions a la Comissió Europea en una sèrie de cinc dictàmens científics destinats a donar suport a la revisió en curs de la legislació en matèria de…</t>
+  </si>
+  <si>
+    <t>dv., 09/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/recomanacions-lefsa-millorar-el-benestar-dels-animals-durant-el-transport</t>
+  </si>
+  <si>
+    <t>OPTIMA: sistemes IPM holístics</t>
+  </si>
+  <si>
+    <t>OPTIMA és un projecte Horizon 2020 que va centrar un sistema holístic de MIP per reduir de manera sostenible l'ús de pesticides. Va desenvolupar un marc IPM respectuós amb el medi ambient per a vinyes, pomeres i pastanagues proporcionant un enfocament integrat holístic. L'enfocament inclou tots els aspectes crítics relacionats amb la gestió integrada de la malaltia, com ara: ús de nous productes…</t>
+  </si>
+  <si>
+    <t>dj., 08/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/optima-sistemes-ipm-holistics</t>
+  </si>
+  <si>
+    <t>Solucions innovadores de gestió de plagues per a la producció d'hortalisses</t>
+  </si>
+  <si>
+    <t>Descobriu més de 160 solucions innovadores de gestió de plagues per a la producció d'hortalisses en 12 idiomes diferents. Totes aquestes solucions són d'accés lliure a la plataforma SmartProtect . Exploreu les tecnologies i metodologies per a la gestió integrada de plagues (IPM) en la producció d'hortalisses tant per a sistemes de producció a camp obert com d'hivernacle. Cerca per tècnica (per…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/solucions-innovadores-gestio-plagues-la-produccio-dhortalisses</t>
+  </si>
+  <si>
+    <t>Felicitació dels agricultors sobre l'ús de fertilitzants i microorganismes alternatius</t>
+  </si>
+  <si>
+    <t>BRESOV, un projecte Horizon 2020, ha realitzat recentment una enquesta sobre fertilitzants i microorganismes alternatius. Mostra que el 93% dels enquestats recomanen l'ús de fertilitzants alternatius i el 59% l'ús de microorganismes. L'enquesta va trobar que entre els enquestats, els fertilitzants alternatius s'utilitzen principalment per a la reducció de residus i en hortalisses de camp obert.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/felicitacio-dels-agricultors-lus-fertilitzants-i-microorganismes-alternatius</t>
+  </si>
+  <si>
+    <t>Compartir coneixements sobre equips de polvorització</t>
+  </si>
+  <si>
+    <t>Els nous equips de polvorització i els procediments de formació i assessorament (SETA) poden conduir a una producció agrícola més productiva i sostenible. La xarxa temàtica Horizon 2020 INNOSETA, que s'ha acabat recentment, va reunir les solucions existents relacionades amb equips de polvorització i va capturar idees innovadores a nivell de base de la comunitat agrícola. El seu treball ha…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/compartir-coneixements-equips-polvoritzacio</t>
+  </si>
+  <si>
+    <t>Accelerar el canvi positiu en el sistema alimentari</t>
+  </si>
+  <si>
+    <t>La nova convocatòria d'innovació oberta de l'EIT Food finançarà projectes col·laboratius d'innovació alimentària que crearan un canvi positiu en el sistema alimentari. Les propostes han de tenir com a objectiu produir productes i serveis comercialment viables que ajudin a garantir un sistema alimentari més saludable, just, transparent i resilient per a tothom. Uneix-te al seminari web per obtenir…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/accelerar-el-canvi-positiu-el-sistema-alimentari</t>
+  </si>
+  <si>
+    <t>Demostrant que l'IPM funciona</t>
+  </si>
+  <si>
+    <t>IPMWORKS és un projecte Horizon 2020 que té com a objectiu demostrar maneres de reduir significativament els pesticides en tots els sectors agraris europeus. És una xarxa de centres de demostració de granges que ofereixen als agricultors l'oportunitat d'intercanviar coneixements sobre mètodes no químics per controlar les plagues i reduir la pressió de les plagues. Ara s'han instal·lat 21 centres…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/demostrant-que-lipm-funciona</t>
+  </si>
+  <si>
+    <t>Agricultors comparteixen les seves pràctiques agroecològiques – Estoig AGLAÉ</t>
+  </si>
+  <si>
+    <t>El projecte AGLAE (Agricultors comparteixen les seves pràctiques agroecològiques) té com a objectiu crear un repositori de pràctiques agroecològiques innovadores en cultius i ramaderia a gran escala (LSCL), Viticultura i Arboricultura, qualificat per experts i basat en els comentaris dels agricultors identificats localment a la regió d'Occitània a França. El sistema es basa en la identificació de…</t>
+  </si>
+  <si>
+    <t>dj., 01/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/agricultors-comparteixen-les-seves-practiques-agroecologiques-estoig-aglae</t>
+  </si>
+  <si>
+    <t>Eines d'ajuda en l'optimització del reg de blat de moro gra per fer front al canvi climàtic</t>
+  </si>
+  <si>
+    <t>Per JA Martinez-López1, H. Martinez-López1, JJ Pardo1, A. Martinez-Romero1, J. Montero1, R. López-Urrea2, C. Casas1, JM Tarjuelo1, A. Domínguez1 (1Centre Regional d'Estudis de l'Aigua (CREA ) de la Universitat de Castella-la Manxa (UCLM) i 2Institut Tècnic Agronòmic Provincial d'Albacete (ITAP)) La manca de recursos hídrics és un dels principals obstacles per a la sostenibilitat de l'agricultura…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/eines-dajuda-loptimitzacio-del-reg-blat-moro-gra-fer-front-al-canvi-climatic</t>
+  </si>
+  <si>
+    <t>FAIRshare Cross Visit – Cas d'usuari: planificació estratègica de gestió de granges</t>
+  </si>
+  <si>
+    <t>A finals de juny, la Cambra d'Agricultura i Silvicultura d'Eslovènia - CAFS (part de SEASN) va organitzar una visita creuada en línia de 3 dies per discutir i compartir experiències sobre el cas d'usuari sobre la planificació estratègica de la gestió agrícola. En aquesta Cross Visit han participat companys de 6 països europeus diferents : Hongria (NAK), França (IDELE), Sèrbia (IPN), Croàcia (MofA…</t>
+  </si>
+  <si>
+    <t>dt., 16/08/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-cross-visit-cas-dusuari-planificacio-estrategica-gestio-granges</t>
+  </si>
+  <si>
+    <t>I4Agri Innovació per a l'Agricultura (I4Agri) PROJECTE del programa de visites creuades</t>
+  </si>
+  <si>
+    <t>Els propers 11 i 13 d'octubre de 2022 , es farà una altra visita creuada al Regne Unit que s'anomenarà " I4Agri Innovation for Agriculture (I4Agri) DRAFT Cross Visit Program ". Busquem millorar la nostra comprensió de les necessitats i el compromís dels agricultors pel que fa a la comunicació digital (sobretot en els sectors ramader i sòl/carboni) i busquem oportunitats per compartir solucions…</t>
+  </si>
+  <si>
+    <t>dl., 08/08/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/i4agri-innovacio-lagricultura-i4agri-projecte-del-programa-visites-creuades</t>
+  </si>
+  <si>
+    <t>El Centre Experimental d'Aviram va organitzar una visita creuada</t>
+  </si>
+  <si>
+    <t>Entre el 20 i el 22 de juny, el Centre Experimental d'Avicultura va acollir una visita creuada per demostrar el cas d'usuari en el projecte H2020_FAIRshare . A l'inici del primer dia de la visita cross, els convidats van ser rebuts a l'EPC amb un entrepà i begudes. Tots els participants es van presentar i es va fer una breu introducció a l'EPC i al sector avícola flamenc . Més tard aquella nit,…</t>
+  </si>
+  <si>
+    <t>dl., 01/08/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-centre-experimental-daviram-va-organitzar-una-visita-creuada</t>
+  </si>
+  <si>
+    <t>Comencem amb les degustacions sensorials de producte local amb el projecte Benvinguts a casa</t>
+  </si>
+  <si>
+    <t>28 de juliol de 2022 Una degustació amb els cinc sentits ofereix la possibilitat de descobrir en un aliment molt més que el simple plaer de menjar-lo. Conéixer la seua història, les característiques organolèptiques i altres detalls fa que menjar siga una experiència agradable, interessant i captivadora. Tant és així que amb el projecte Benvinguts a casa. Apropant el producte local» hem ofert als…</t>
+  </si>
+  <si>
+    <t>dj., 28/07/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/comencem-amb-les-degustacions-sensorials-producte-local-amb-el-projecte-benvinguts-casa</t>
+  </si>
+  <si>
+    <t>BioDistrictes: un enfocament territorial de l'agricultura ecològica a Itàlia</t>
+  </si>
+  <si>
+    <t>Un biodistricte és un espai geogràfic amb vocació natural per l'agricultura ecològica. En aquesta àrea, els diversos actors, com els agricultors, els ciutadans, associacions i administracions públiques, definir un acord per a la gestió sostenible dels recursos. S'estan enfocant en la producció orgànica que involucra tots els socis a la cadena de subministrament fins al consum. Els tres pilars d…</t>
+  </si>
+  <si>
+    <t>dj., 07/07/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/biodistrictes-enfocament-territorial-lagricultura-ecologica-italia</t>
+  </si>
+  <si>
+    <t>Impulsors del desenvolupament a l'agricultura: innovació interactiva i creació de xarxes a Hongria</t>
+  </si>
+  <si>
+    <t>el NAK, com a soci del projecte I2Connect, formació organitzada per a assessors agrícoles i experts forestals sobre el tema de “Impulsors del desenvolupament: innovació interactiva i treball en xarxa”. durant l'entrenament, busquem i responem les preguntes següents: – Per què algunes propostes estan destinades a l'èxit i d'altres al fracàs? – Com es relacionen les preguntes anteriors amb la…</t>
+  </si>
+  <si>
+    <t>dc., 22/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/impulsors-del-desenvolupament-lagricultura-innovacio-interactiva-i-creacio-xarxes-hongria</t>
+  </si>
+  <si>
+    <t>El segon taller regional de parts interessades d'AKIS organitzat amb un enfocament als països del sud d'Europa</t>
+  </si>
+  <si>
+    <t>El primer taller regional de parts interessades d'AKIS organitzat amb un enfocament als països del nord d'Europa, el segon taller regional de parts interessades d'AKIS s'ha organitzat en línia amb un enfocament als països del sud d'Europa. Durant el projecte, hem preparat 27 hem preparat hem preparat, hem preparat, va donar una descripció general i una introducció breu al concepte AKIS i les…</t>
+  </si>
+  <si>
+    <t>dl., 13/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-segon-taller-regional-parts-interessades-dakis-organitzat-amb-enfocament-als-paisos-del</t>
+  </si>
+  <si>
+    <t>FAIRShare Cross Visit UC "Preguntes i respostes"</t>
+  </si>
+  <si>
+    <t>Aquesta Visita creuada s'ha realitzat de manera presencial cara a cara , del 6 al 8 de juny de 2022 . Va tenir lloc a Zagreb al Ministeri d'Agricultura. Les instal·lacions del Ministeri d'Agricultura oferien totes les condicions necessàries per a la celebració de conferències o tallers, i la majoria dels participants es van allotjar a l'Hotel Internacional. L'objectiu principal del CV és la…</t>
+  </si>
+  <si>
+    <t>dl., 06/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-cross-visit-uc-preguntes-i-respostes</t>
+  </si>
+  <si>
+    <t>Forma part de la xarxa dassessors i2connect</t>
+  </si>
+  <si>
+    <t>Vostè o la seva organització estarien interessats a pertànyer a una àmplia xarxa europea?, intercanvi amb assessors d'altres països, i participant en cursos de formació, visites de camp i seminaris web organitzats pel projecte i2connect? Registri's al Base de dades de serveis d'assessorament d'i2connect i tornar-se fàcilment identificable pels agricultors, silvicultors, autoritats locals o…</t>
+  </si>
+  <si>
+    <t>dl., 30/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/forma-part-la-xarxa-dassessors-i2connect</t>
+  </si>
+  <si>
+    <t>El nostre #4 El butlletí i2connect és aquí!</t>
+  </si>
+  <si>
+    <t>Des del començament del 2022, les activitats del nostre projecte han augmentat: al febrer, es van realitzar dos cursos de formació per a assessors a Hongria i un taller conjunt amb el projecte FAIRshare per intercanviar bones pràctiques i complementarietats; al març, es va dur a terme una primera visita creuada en què van participar assessors de cinc països europeus a Eslovènia i es va fer en…</t>
+  </si>
+  <si>
+    <t>dj., 26/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-nostre-4-el-butlleti-i2connect-aqui</t>
+  </si>
+  <si>
+    <t>Ajuts per 4 milions per a l'assessorament en la tramitació de la nova PAC a organitzacions agràries i cooperatives</t>
+  </si>
+  <si>
+    <t>Ordre del Ministeri d'Agricultura, Pesca i Alimentació per la qual s'aproven les Bases reguladores per a la concessió de subvencions en règim de concurrència competitiva a les organitzacions del sector agroalimentari que facin actuacions de suport a la presentació de la sol·licitud única als beneficiaris d'ajudes de la Política Agrària Comuna (PAC) . La convocatòria té un pressupost total de…</t>
+  </si>
+  <si>
+    <t>dv., 20/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-4-milions-lassessorament-la-tramitacio-la-nova-pac-organitzacions-agraries-i</t>
+  </si>
+  <si>
+    <t>La primera visita cara a cara FAIRshare Cross té lloc a Alemanya</t>
+  </si>
+  <si>
+    <t>Naturland va organitzar la primera visita transversal cara a cara en el projecte europeu FAIRshare del 20 al 22 d'abril de 2022. Juntament amb els socis de Lituània (LAAS), Espanya (INTIA), Croàcia (MOfA) i Àustria (LKÖ), Naturland ha estat treballant en les tasques i reptes del seu cas d'usuari (UC). En aquesta UC, Naturland utilitza una eina d'assessorament digital, que ofereix una aplicació de…</t>
+  </si>
+  <si>
+    <t>dl., 02/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-primera-visita-cara-cara-fairshare-cross-te-lloc-alemanya</t>
+  </si>
+  <si>
+    <t>1a Visita Cross Online dins del projecte FAIRshare</t>
+  </si>
+  <si>
+    <t>L'Institut d'Aplicació Científica a l'Agricultura de Belgrad (IPN) és membre de la Xarxa de Serveis d'Assessorament d'Europa del Sud-Est (SEASN) i opera com a tercer en el projecte FAIRshare. IPN va organitzar la primera Cross Visit (CV) dins del projecte FAIRshare i, a causa de la pandèmia de la COVID-19, aquest CV es va organitzar com un esdeveniment en línia de dos dies (del 23 al 24 de…</t>
+  </si>
+  <si>
+    <t>dg., 01/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/1a-visita-cross-online-dins-del-projecte-fairshare</t>
+  </si>
+  <si>
+    <t>Isabel Bombal: La innovació i digitalització facilitaran el trànsit cap a una agricultura més sostenible</t>
+  </si>
+  <si>
+    <t>La directora general de Desenvolupament Rural, Innovació i Formació Agroalimentària del Govern espanyol ha assegurat que la innovació i la digitalització de tota la cadena de valor del sector agroalimentari són instruments clau per impulsar la competitivitat, la sostenibilitat i la traçabilitat. Durant la seva intervenció en la inauguració del VIII Fòrum Nacional de Desenvolupament Rural, que se…</t>
+  </si>
+  <si>
+    <t>dc., 27/04/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/isabel-bombal-la-innovacio-i-digitalitzacio-facilitaran-el-transit-cap-una-agricultura-mes</t>
+  </si>
+  <si>
+    <t>Nou inventari de mòduls de formació ja disponible</t>
+  </si>
+  <si>
+    <t>FAIRshare té com a objectiu donar suport als assessors agrícoles d'arreu d'Europa perquè col·laborin i implementin pràcticament Eines i serveis d'assessorament digital (DATS) amb l'objectiu de donar suport a una agricultura més sostenible. Ho fa de dues maneres principals, la primera per compartir eines que ja estan disponibles per utilitzar-les a tot Europa i, en segon lloc, per donar suport als…</t>
+  </si>
+  <si>
+    <t>dt., 12/04/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nou-inventari-moduls-formacio-ja-disponible</t>
+  </si>
+  <si>
+    <t>Els projectes Horizon FAIRshare i i2connect s'uneixen per donar suport a la digitalització i la innovació interactiva entre els assessors agrícolas europeus</t>
+  </si>
+  <si>
+    <t>El dijous 24 de febrer FAIRshare juntament amb i2Connect van organitzar un esdeveniment conjunt en línia per debatre sobre " La digitalització i la innovació interactiva a l'agricultura: apoderar els assessors agrícoles per actuar ". FAIRshare i i2Connect es dirigeixen als assessors agrícoles en els seus projectes, amb FAIRshare donant suport específicament a la digitalització entre els assessors…</t>
+  </si>
+  <si>
+    <t>dc., 02/03/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/els-projectes-horizon-fairshare-i-i2connect-suneixen-donar-suport-la-digitalitzacio-i-la</t>
+  </si>
+  <si>
+    <t>La convocatòria de finançament ja està oberta per donar suport als assessors agrícoles europeus a adoptar eines i tecnologies digitals</t>
+  </si>
+  <si>
+    <t>El projecte FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) es va posar en marxa el novembre de 2018 i pretén habilitar una comunitat d'assessorament agrícola i agrícola més activa digitalment. El projecte se centra a superar la bretxa digital evident entre i dins dels serveis d'assessorament animant i donant suport als assessors agrícoles i agrícoles a adoptar o…</t>
+  </si>
+  <si>
+    <t>dl., 14/02/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-convocatoria-financament-ja-esta-oberta-donar-suport-als-assessors-agricoles-europeus</t>
+  </si>
+  <si>
+    <t>Nova galeria de bones pràctiques de FAIRshare</t>
+  </si>
+  <si>
+    <t>Durant l'últim any, els nostres socis i assessors del projecte a tota la UE han compartit amb nosaltres les seves bones pràctiques en l'ús o desenvolupament d'eines digitals o DATS, com es coneix al projecte FAIRshare. Una bona pràctica es pot definir simplement com una característica clau d'un DATS, per exemple, una eina pot tenir una interfície fàcil d'utilitzar o es pot utilitzar fora de línia…</t>
+  </si>
+  <si>
+    <t>dv., 29/10/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-galeria-bones-practiques-fairshare</t>
+  </si>
+  <si>
+    <t>Nova galeria de vídeos – Lloc web de FAIRshare</t>
+  </si>
+  <si>
+    <t>FAIRshare té una nova pàgina al seu web, una galeria de vídeos! Fins ara, s'hi han penjat els 3 primers episodis de la sèrie de YouTube FAIRshare Talks. Aquesta sèrie de vídeos breus, presenten testimonis d'agricultors i assessors, d'arreu d'Europa. Cada assessor/agricultor presenta un problema al qual s'enfronta en la seva feina diària i després presenta la solució, una eina digital, que ha…</t>
+  </si>
+  <si>
+    <t>dc., 29/09/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-galeria-videos-lloc-web-fairshare</t>
+  </si>
+  <si>
+    <t>Nova versió en línia de l'eina d'avaluació FAIRshare DATS</t>
+  </si>
+  <si>
+    <t>A principis d'any, el projecte FAIRshare va afegir una nova eina d'avaluació a l'inventari DATS de FAIRshare. L'objectiu de l'eina d'avaluació és ajudar els assessors agrícoles a avaluar i seleccionar els DATS més adequats per ajudar-los a satisfer les seves necessitats. L'eina funciona mitjançant l'avaluació d'eines seleccionades mitjançant un conjunt uniforme de criteris, que s'han provat i…</t>
+  </si>
+  <si>
+    <t>dl., 06/09/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nova-versio-linia-leina-davaluacio-fairshare-dats</t>
+  </si>
+  <si>
+    <t>La importància dels assessors agrícoles en el desplegament de les tecnologies digitals</t>
+  </si>
+  <si>
+    <t>La Dra. Teresa Hooks, la cap de projecte del projecte FAIRshare H2020, ha escrit una entrada al blog sobre la importància dels assessors agrícoles en el desplegament de les tecnologies digitals, que ha estat publicada pel projecte DEMETER H2020.  Segons la doctora Teresa, "El projecte FAIRshare H2020 té com a objectiu abordar la divisió i garantir que les tecnologies i les eines digitals s…</t>
+  </si>
+  <si>
+    <t>dl., 19/07/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-importancia-dels-assessors-agricoles-el-desplegament-les-tecnologies-digitals</t>
+  </si>
+  <si>
+    <t>FAIRshare participa a EUFRAS, ESEE Conference i a l'esdeveniment de xarxa del projecte Innoseta H2020</t>
+  </si>
+  <si>
+    <t>FAIRshare ha estat ocupat les últimes setmanes participant en les diferents reunions, conferències i seminaris en línia. A principis de juny FAIRshare va assistir i va presentar pòsters a la conferència EUFRAS, IALB i SEASN, que es va centrar en el tema " Vida i agricultura en transició: acompanyar el canvi, donar suport a la innovació i reforçar la resiliència" . La Dra. Eleanore Tran (HAFL) i…</t>
+  </si>
+  <si>
+    <t>dc., 07/07/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-participa-eufras-esee-conference-i-lesdeveniment-xarxa-del-projecte-innoseta</t>
+  </si>
+  <si>
+    <t>FAIRshare llança una nova eina d'avaluació per ajudar els assessors agrícoles a seleccionar les eines digitals adequades</t>
+  </si>
+  <si>
+    <t>El projecte H2020 FAIRshare ( F arm A advisory Digital Innovation Tools Realized and Shared) finançat per la UE, llançat el novembre de 2018 i amb 22 socis implicats, inclou una combinació de serveis d'assessorament, organitzacions i institucions de recerca de tota la UE. L'objectiu de FAIRshare és habilitar una comunitat d'assessorament agrícola i agrícola més activa digitalment. FAIRshare se…</t>
+  </si>
+  <si>
+    <t>dc., 02/06/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-llanca-una-nova-eina-davaluacio-ajudar-els-assessors-agricoles-seleccionar-les</t>
+  </si>
+  <si>
+    <t>FAIRshare rellança la convocatòria de finançament per al nord-est d'Europa</t>
+  </si>
+  <si>
+    <t>El projecte FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) es va posar en marxa el novembre de 2018 i amb 22 socis implicats inclou una combinació de serveis d'assessorament, organitzacions i institucions de recerca de tota la UE. Aquest projecte finançat per la UE H2020 té com a objectiu permetre una comunitat d'assessorament agrícola i agrícola més activa digitalment…</t>
+  </si>
+  <si>
+    <t>dl., 10/05/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-rellanca-la-convocatoria-financament-al-nord-est-deuropa</t>
+  </si>
+  <si>
+    <t>El projecte FAIRshare llança una convocatòria de propostes de finançament per donar suport a la digitalització de l'agricultura a tota la UE</t>
+  </si>
+  <si>
+    <t>El projecte FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) es va llançar el novembre de 2018 i amb 22 socis implicats, inclou una combinació de serveis d'assessorament, organitzacions i institucions de recerca de tota la UE. Aquest projecte finançat per la UE H2020, coordinat per Teagasc (Irlanda), pretén habilitar una comunitat d'assessorament agrícola i agrícola més…</t>
+  </si>
+  <si>
+    <t>dl., 15/03/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-fairshare-llanca-una-convocatoria-propostes-financament-donar-suport-la</t>
+  </si>
+  <si>
+    <t>FAIRshare va organitzar esdeveniments en 4 Hubs Regionals</t>
+  </si>
+  <si>
+    <t>El desembre passat FAIRshare va organitzar 4 tallers i 4 focus groups en 4 regions geogràfiques europees diferents. Els tallers tenien com a objectiu trobar solucions d'agricultura digital per als reptes quotidians comuns dels agricultors i els seus assessors. Tenint en compte la situació actual de la pandèmia a Europa, els tallers i els grups focals es van organitzar en línia a les 4 regions:…</t>
+  </si>
+  <si>
+    <t>dj., 11/02/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-va-organitzar-esdeveniments-4-hubs-regionals</t>
+  </si>
+  <si>
+    <t>L'inventari de FAIRshare ha arribat als 200 DATS!</t>
+  </si>
+  <si>
+    <t>L'inventari de Fairshare està creixent! Ens complau anunciar que ja hem reunit amb èxit 200 DATS a l'Inventari, procedents d'usuaris existents i nous que es registren cada dia a la plataforma. És el moment d'unir les nostres forces per difondre la veu i atraure nous usuaris de comunitats alienes al consorci que registraran més DATS i també milloraran la visibilitat de la plataforma. Noves…</t>
+  </si>
+  <si>
+    <t>dl., 11/01/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/linventari-fairshare-ha-arribat-als-200-dats</t>
+  </si>
+  <si>
+    <t>Preparant els assessors per a l'era digital - Discurs magistral - Tom Kelly</t>
+  </si>
+  <si>
+    <t>Tom Kelly, de TEAGASC , va pronunciar la conferència principal sobre el Fòrum Global de Serveis d'Assessorament Rural (GFRAS) relacionat amb la globalització de les solucions d'assessorament digital i com l'extensió pot beneficiar-se de la digitalització. Tom Kelly va donar la seva perspectiva sobre l'enorme repte de la digitalització i també les grans oportunitats, així com va donar una visió…</t>
+  </si>
+  <si>
+    <t>dv., 13/11/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/preparant-els-assessors-lera-digital-discurs-magistral-tom-kelly</t>
+  </si>
+  <si>
+    <t>Acosta't als socis de FAIRshare subscrivint-te al nostre canal de YouTube!</t>
+  </si>
+  <si>
+    <t>Ja seguiu el nostre canal de YouTube del projecte? Al nostre canal de YouTube podeu obtenir més informació sobre els socis implicats en el projecte i també, una sèrie de petits vídeos d'un seminari web organitzat per la doctora Áine Macken-Walsh de Teagasc titulat: "Facilitar el co-disseny: experiències dels aprenents de moure's en línia". ” que ens dóna alguns consells de bones eines digitals…</t>
+  </si>
+  <si>
+    <t>dj., 23/07/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/acostat-als-socis-fairshare-subscrivint-te-al-nostre-canal-youtube</t>
+  </si>
+  <si>
+    <t>Per què hauríeu d'ajudar a FAIRshare a recopilar més DATS?</t>
+  </si>
+  <si>
+    <t>Les eines i els sistemes d' assessorament digital són tecnologies que permeten recopilar, analitzar i compartir dades/informació entre els agricultors i els seus assessors, cosa que permet que les tecnologies funcionin de manera molt més efectiva. El terme DATS inclou aplicacions i serveis informàtics i de telefonia mòbil, les bases de dades de fons associades i les tecnologies de transmissió de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/que-haurieu-dajudar-fairshare-recopilar-mes-dats</t>
+  </si>
+  <si>
+    <t>El COVID-19 és un impulsor per a la revolució digital a l'agricultura?</t>
+  </si>
+  <si>
+    <t>En un article d' Euractiv, editat per Sam Morgan , s'afirma que l'agricultura digital "està a punt de créixer després de la crisi de la COVID-19, donada la seva capacitat per ajudar el sector agrícola de la UE a millorar la seva sostenibilitat i recuperar-se de l'impacte del brot". Però també hi ha preocupacions considerables sobre el ritme d'aquest canvi i si els agricultors estan adequadament…</t>
+  </si>
+  <si>
+    <t>ds., 18/07/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-covid-19-impulsor-la-revolucio-digital-lagricultura</t>
+  </si>
+  <si>
+    <t>NEFERTITI va organitzar un seminari web sobre Com produir els teus propis vídeos de baix pressupost</t>
+  </si>
+  <si>
+    <t>El projecte H2020 NERFETITI va organitzar un webinar, el passat 9 de juliol. Thomas Alföldi del FiBL (Institut de Recerca d'Agricultura Ecològica) va presentar com produir material audiovisual de baix pressupost per a projectes de recerca i innovació en el camp de l'agricultura. Thomas també va demostrar equips assequibles per produir vídeos de bona qualitat i va compartir la seva experiència…</t>
+  </si>
+  <si>
+    <t>dc., 15/07/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/nefertiti-va-organitzar-seminari-web-com-produir-els-teus-propis-videos-baix-pressupost</t>
+  </si>
+  <si>
+    <t>FAIRshare es va presentar per als assessors i la comunitat agrícola sèrbia</t>
+  </si>
+  <si>
+    <t>El 25 de febrer, l'Institut per a l'aplicació de la ciència a l'agricultura, sota l'autorització del Ministeri d'Agricultura, Silvicultura i Gestió de l'Aigua de la República de Sèrbia, en cooperació amb la Facultat d'Agricultura de la Universitat de Belgrad, va organitzar un mòdul de formació per a assessors agrícoles. anomenada ''La digitalització a l'agricultura per a assessors i pagesos…</t>
+  </si>
+  <si>
+    <t>dc., 25/03/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-va-presentar-als-assessors-i-la-comunitat-agricola-serbia</t>
+  </si>
+  <si>
+    <t>FAIRshare va estar present al seminari EIP-AGRI: New skills for digital farming</t>
+  </si>
+  <si>
+    <t>La primera setmana de febrer es va celebrar a Aranjuez (Espanya) el seminari EIP-AGRI sobre les habilitats de notícies per a l'agricultura digital. El seminari es va centrar en la digitalització. El seminari pretenia contribuir al disseny i implementació d'enfocaments i eines que puguin ajudar els agricultors i assessors agrícoles a desenvolupar les competències que necessiten davant la transició…</t>
+  </si>
+  <si>
+    <t>dv., 14/02/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fairshare-va-estar-present-al-seminari-eip-agri-new-skills-digital-farming</t>
   </si>
   <si>
     <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
   </si>
   <si>
     <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
   </si>
   <si>
-    <t>dj., 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
   </si>
   <si>
-    <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
-[...118 lines deleted...]
-  <si>
     <t>El projecte MujerForest forma dones del medi rural per a l'ocupabilitat verda</t>
   </si>
   <si>
     <t>MujerForest és un projecte gratuït de formació i ocupabilitat verda dirigit principalment a dones del medi rural de la Serra Morena de Sevilla , en el marc de la bioeconomia i la gestió forestal sostenible. Està cofinançat pel Fons Social Europeu Plus (FSE+) en un 85% , dins de la Convocatòria 2024 del Programa Empleaverde+ , gestionat per la Fundació Biodiversitat del Ministeri per a la…</t>
   </si>
   <si>
-    <t>dl., 09/03/2026 - 12:57</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-projecte-mujerforest-forma-dones-del-medi-rural-locupabilitat-verda</t>
   </si>
   <si>
-    <t>La Junta aprova la creació de l'Acadèmia Andalusa d'Agricultura</t>
-[...10 lines deleted...]
-  <si>
     <t>CIDAF i quatre projectes d'innovació circular: del residu agroalimentari al bioinsum ia l'ingredient funcional</t>
   </si>
   <si>
-    <t>La bioeconomia circular està obrint noves vies perquè el sector agroalimentari converteixi subproductes i recursos naturals en solucions d'alt valor : bioestimulants, ingredients funcionals, pinsos més eficients i alternatives naturals per millorar la sanitat i la productivitat dels cultius. En aquesta línia se situen quatre projectes col·laboratius amb participació destacada del Centre d'…</t>
-[...2 lines deleted...]
-    <t>dl., 02/03/2026 - 18:21</t>
+    <t>La bioeconomia circular està obrint noves vies perquè el sector agroalimentari converteixi subproductes i recursos naturals en solucions d'alt valor : bioestimulants, ingredients funcionals, pinsos més eficients i alternatives naturals per millorar la sanitat i la productivitat dels cultius. En aquesta línia se situen quatre projectes col·laboratius amb participació destacada del Centre d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/cidaf-i-quatre-projectes-dinnovacio-circular-del-residu-agroalimentari-al-bioinsum-ia</t>
   </si>
   <si>
-    <t>CTAEX impulsa la transferència i la col·laboració a Transfiere 2026</t>
-[...334 lines deleted...]
-  <si>
     <t>La digitalització del camp: una aliada per al futur del regadiu a la Comunitat de regants de La Nava</t>
   </si>
   <si>
     <t>La digitalització ha esdevingut una eina clau per fer front als grans reptes del camp del segle XXI: l'escassetat d'aigua, el canvi climàtic i la necessitat de produir més amb menys recursos. En aquest context, les noves tecnologies aplicades al regadiu, com els sensors, plataformes de dades, automatització o telegestió, estan transformant la manera com els agricultors planifiquen i gestionen els…</t>
   </si>
   <si>
-    <t>dv., 16/01/2026 - 11:33</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-digitalitzacio-del-camp-una-aliada-al-futur-del-regadiu-la-comunitat-regants-la-nava</t>
   </si>
   <si>
-    <t>Evolució del projecte del GO Olivebiome</t>
-[...562 lines deleted...]
-  <si>
     <t>Premis a la Inspiració Agrícola i Rural (ARIA) 2025</t>
   </si>
   <si>
     <t>Quins són els projectes inspiradors de la Política Agrícola Comuna (PAC) més ecològics, intel·ligents, socialment inclusius, innovadors i resilients? Quines iniciatives sostenen les economies rurals i involucren activament els joves en la construcció del futur de les comunitats rurals? La tercera edició dels Premis a la Inspiració Agrícola i Rural (ARIA) és una iniciativa d' EU CAP Network que…</t>
   </si>
   <si>
-    <t>dj., 20/11/2025 - 12:06</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/premis-la-inspiracio-agricola-i-rural-aria-2025</t>
   </si>
   <si>
-    <t>Millores en la gestió d'ajuts a l'intercanvi de coneixement ia l'assessorament per a la transició digital del sector agroalimentari</t>
-[...322 lines deleted...]
-  <si>
     <t>El Saló del Gas Renovable es consolida com a referent en la transició energètica i la bioeconomia circular</t>
   </si>
   <si>
     <t>El 5è Saló del Gas Renovable i el 18è Congrés Internacional de Bioenergia han tancat una nova edició a Valladolid amb xifres rècord de participació i un missatge clar: el sector del biogàs i el biometà avança amb pas ferm a Espanya. Entre els dies 1 i 2 d'octubre, l'esdeveniment va reunir prop de 250 empreses expositores i més de 4.000 professionals , fet que suposa un increment del 15% respecte…</t>
   </si>
   <si>
-    <t>dv., 10/10/2025 - 17:23</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-salo-del-gas-renovable-consolida-com-referent-la-transicio-energetica-i-la-bioeconomia</t>
   </si>
   <si>
-    <t>Extremadura avança en la millora del cultiu de stevia amb el projecte innovador del GO STEVIBREED</t>
-[...634 lines deleted...]
-  <si>
     <t>Convocatòria per a l'obertura de nous grups temàtics de la xarxa d'EU CAP Network</t>
   </si>
   <si>
     <t>Fins al 9 de juliol es pot presentar sol·licitud per participar com a expert en els nous grups temàtics de discussió que se centren en aquesta nova convocatòria en Salut forestal, Cadena de valor de la llana i Energia a l'explotació. Agricultors, silvicultors, assessors , científics i altres innovadors, amb coneixements i experiència específics sobre els temes que centren aquesta convocatòria…</t>
   </si>
   <si>
-    <t>dv., 13/06/2025 - 12:19</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/convocatoria-lobertura-nous-grups-tematics-la-xarxa-deu-cap-network</t>
   </si>
   <si>
-    <t>El Grup Operatiu CARBOGAN divulgarà els seus objectius al Congrés Forestal Espanyol 2025</t>
-[...247 lines deleted...]
-  <si>
     <t>Oberta la XXVII edició del Premi Fertiberia a la millor tesi doctoral en temes agrícoles</t>
   </si>
   <si>
     <t>Fins al 30 de maig del 2025 està oberta la XXVII edició del Premi Fertiberia a la millor tesi doctoral en temes agrícoles Aquest guardó, referent a la recerca agrària des del 1996, promou l'ús responsable de fertilitzants en línia amb el desenvolupament sostenible. El seu objectiu és reconèixer l'excel·lència acadèmica en estudis defensats a universitats d'Espanya i Portugal a l'àmbit de la…</t>
   </si>
   <si>
-    <t>dj., 03/04/2025 - 18:14</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-xxvii-edicio-del-premi-fertiberia-la-millor-tesi-doctoral-temes-agricoles</t>
   </si>
   <si>
-    <t>Cajamar obre les convocatòries per a projectes innovadors a Agua, Agrotech i Foodtech</t>
-[...94 lines deleted...]
-  <si>
     <t>Impuls a la innovació i la transferència de coneixements al medi rural a través del Pla de Formació 2025 del MAPA</t>
   </si>
   <si>
     <t>El Ministeri d'Agricultura, Pesca i Alimentació ha publicat a la seva pàgina web el ' Pla de Formació contínua 2025 per a tècnics del medi rural ' , una iniciativa clau per modernitzar el sector agroalimentari a través de la generació i transferència de coneixements, la innovació i la incorporació de noves tecnologies. Aquest pla, que amplia la seva oferta respecte a edicions anteriors, inclou 54…</t>
   </si>
   <si>
-    <t>dc., 19/02/2025 - 13:11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/impuls-la-innovacio-i-la-transferencia-coneixements-al-medi-rural-traves-del-pla-formacio</t>
   </si>
   <si>
-    <t>Presentat SAVIA, el primer projecte del Clúster d'Agroalimentació de la Comunitat de Madrid</t>
-[...430 lines deleted...]
-  <si>
     <t>Segona reunió del Grup de Treball d'Assessorament de l'Òrgan de Coordinació SCIA-AKIS</t>
   </si>
   <si>
     <t>El 26 de setembre passat, el Grup de Treball d'Assessorament Agroalimentari de l'Òrgan de Coordinació SCIA (AKIS) va celebrar la segona reunió, sota la coordinació del Ministeri d'Agricultura, Pesca i Alimentació. Aquest grup, compost per experts en assessorament agroalimentari de diferents àrees, es va reunir per aprofundir en lanàlisi del sistema dassessorament agrari i de les entitats que…</t>
   </si>
   <si>
-    <t>dj., 03/10/2024 - 09:57</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/segona-reunio-del-grup-treball-dassessorament-lorgan-coordinacio-scia-akis</t>
   </si>
   <si>
-    <t>La Junta de Castella i Lleó signa un acord perquè estudiants de FP es capacitin amb tractors d'última tecnologia</t>
-[...82 lines deleted...]
-  <si>
     <t>El capital financer aposta per l'agricultura tecnològica i sostenible: el cas d'Atgro</t>
   </si>
   <si>
     <t>En els darrers anys, el sector agrícola ha estat testimoni d'un canvi significatiu en la manera com es concep com a inversió financera. Tot i que tradicionalment certs tipus de models de negoci sempre s'han explotat des d'un punt de vista financer, moltes vegades l'agricultura era percebuda com a sector de baix rendiment i alta exposició a riscos climàtics . No obstant això, avui els grans…</t>
   </si>
   <si>
-    <t>dj., 12/09/2024 - 16:03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-capital-financer-aposta-lagricultura-tecnologica-i-sostenible-el-cas-datgro</t>
   </si>
   <si>
-    <t>AgroInnpulso, innovadora iniciativa destacada a la revista "Savia Rural", de la RedPAC</t>
-[...70 lines deleted...]
-  <si>
     <t>El 5 de setembre es tanca el termini per sol·licitar les estades formatives per a joves agricultors del Programa Cultiva 2024</t>
   </si>
   <si>
-    <t>El proper 5 de setembre es tanca el termini per a les sol·licituds de les estades formatives del Programa Cultiva 2024 . Aquest programa ofereix als joves pagesos l'oportunitat de millorar les seves habilitats i coneixements en explotacions agrícoles i ramaderes de tot Espanya. Les sol·licituds es poden presentar fins al 5 de setembre a través de la seu electrònica del ministeri . El catàleg d'…</t>
-[...2 lines deleted...]
-    <t>dc., 28/08/2024 - 16:09</t>
+    <t>El proper 5 de setembre es tanca el termini per a les sol·licituds de les estades formatives del Programa Cultiva 2024 . Aquest programa ofereix als joves pagesos l'oportunitat de millorar les seves habilitats i coneixements en explotacions agrícoles i ramaderes de tot Espanya. Les sol·licituds es poden presentar fins al 5 de setembre a través de la seu electrònica del ministeri . El catàleg d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-5-setembre-tanca-el-termini-sollicitar-les-estades-formatives-joves-agricultors-del</t>
   </si>
   <si>
-    <t>Ajuts per a Proveïdors d'Assessorament al Pla Estratègic de la PAC 2023-2027 a Castella-la Manxa</t>
-[...10 lines deleted...]
-  <si>
     <t>InBestSoil: Valorant la salut del sòl per a un futur sostenible</t>
   </si>
   <si>
     <t>El projecte InBestSoil , finançat per la Unió Europea a través del programa Horitzó Europa, se centra en la salut del sòl com un pilar fonamental per a la sostenibilitat del sector agroalimentari i la preservació del medi ambient. Aquest ambiciós projecte, liderat per la Universitat de Vigo i coordinat per Diego Soto Gómez, cerca assignar un valor econòmic als serveis ecosistèmics que proporciona…</t>
   </si>
   <si>
-    <t>dv., 09/08/2024 - 15:05</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/inbestsoil-valorant-la-salut-del-sol-futur-sostenible</t>
   </si>
   <si>
-    <t>Modernització dels regadius a A Limia: Una inversió de 29,7 milions d'euros per millorar l'eficiència hídrica</t>
-[...130 lines deleted...]
-  <si>
     <t>Ja estan disponibles l'enregistrament i presentació de l'esdeveniment sobre el Satèl·lit Espanyol d'AgrifoodTEF</t>
   </si>
   <si>
     <t>El passat 10 de juliol va tenir lloc a La Vega Innova , el Centre d'Innovació Digital per al Sector Agroalimentari del Ministeri d'Agricultura, Pesca i Alimentació ubicat a San Fernando de Henares (Madrid), l'esdeveniment "Intel·ligència Artificial i Robòtica a l'Agricultura: projecte AgrifoodTEF". Aplicació d'IA al sector agroalimentari Durant la trobada es va presentar el node espanyol del…</t>
   </si>
   <si>
-    <t>dj., 18/07/2024 - 11:02</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/ja-estan-disponibles-lenregistrament-i-presentacio-lesdeveniment-el-satellit-espanyol</t>
   </si>
   <si>
-    <t>Nous esdeveniments 2024/25 EU CAP Network centrats en la innovació i l'intercanvi de coneixements a l'agricultura</t>
-[...82 lines deleted...]
-  <si>
     <t>El quadern digital com a eina per optimitzar l'ús d'insums i millorar rendibilitat i sostenibilitat a les explotacions agràries</t>
   </si>
   <si>
     <t>Durant la celebració d'una jornada tècnica centrada en l'ús del quadern digital d'explotació (CUE) i el seu impacte en la gestió agrícola que ha tingut lloc al “ iHub La Vega Innova ” avui 26 de juny, el secretari general de Recursos Agraris i Seguretat Alimentària, Fernando Miranda , ha subratllat els beneficis que aquest aportarà als agricultors . es familiaritzin amb les eines digitals,…</t>
   </si>
   <si>
-    <t>dc., 26/06/2024 - 15:08</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-quadern-digital-com-eina-optimitzar-lus-dinsums-i-millorar-rendibilitat-i</t>
   </si>
   <si>
-    <t>Del 25 de juny al 3 de juliol, obert el termini dinscripció per a la formació a distància de RuralCat</t>
-[...238 lines deleted...]
-  <si>
     <t>CAMPUS RURAL</t>
   </si>
   <si>
     <t>El Programa Campus Rural és una iniciativa desenvolupada pel Min. per a la Transició Ecològica i el Repte Demogràfic (MITERD), en col·laboració amb el Min. de Ciència, Innovació i Universitats, la Conferència de Rectors d'Universitats Espanyoles (CRUE) i la majoria d'Universitats públiques espanyoles, que permet que els estudiants universitaris puguin fer pràctiques a municipis de zones rurals…</t>
   </si>
   <si>
-    <t>dt., 16/04/2024 - 07:52</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/campus-rural</t>
   </si>
   <si>
-    <t>Inspeccions alimentàries més rigoroses</t>
-[...94 lines deleted...]
-  <si>
     <t>Premis Galícia Alimentació 2024</t>
   </si>
   <si>
     <t>CLUSAGA convoca els X Premis Galicia Alimentació amb l'objectiu de reconèixer i visibilitzar les millors pràctiques en emprenedoria, digitalització, innovació, qualitat, excel·lència, sostenibilitat, màrqueting i internacionalització del sector, a través de cinc premis en dues categories : Categoria d'aliments i begudes: Premi Galícia Alimentació al producte innovador; Premi Galícia Alimentació…</t>
   </si>
   <si>
-    <t>dl., 01/04/2024 - 11:00</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/premis-galicia-alimentacio-2024</t>
   </si>
   <si>
-    <t>XXVI edició del Premi Fertiberia a la Millor Tesi Doctoral</t>
-[...416 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/mes-139000-pagesos-rebran-una-ajuda-extraordinaria-lestat</t>
+    <t>REDigitalEX: formació en habilitats digitals a la població rural a Extremadura</t>
+  </si>
+  <si>
+    <t>REDigitalEX és un projecte de formació per adquirir habilitats digitals bàsiques a la població rural a Extremadura que gestiona la Xarxa Extremenya de Desenvolupament Rural ( REDEX ) que s'enquadra dins del marc del Pla Nacional de Competències Digitals (PNCD) inclòs dins del Pla de Recuperació, Transformació i Resiliència , finançat per la Unió Europea Next Generation EU , amb càrrec als fons…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/redigitalex-formacio-habilitats-digitals-la-poblacio-rural-extremadura</t>
+  </si>
+  <si>
+    <t>El VI congrés de “Cultura i Ruralitats” aprofundeix en la importància de la cultura per a la identitat dels pobles</t>
+  </si>
+  <si>
+    <t>Més impuls al medi rural  La sisena edició del Fòrum Cultura i Ruralitats ha tingut lloc a Conca del 4 al 7 de juliol Sota el títol de “Continuïtats-Discontinuïtats. Arts, creació i ruralitats contemporànies a Europa”, el fòrum ha analitzat l'influx de les tradicions rurals a l'art contemporani Aquesta edició ha coincidit amb l'arrencada de la Presidència Espanyola del Consell de la Unió Europea…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-vi-congres-cultura-i-ruralitats-aprofundeix-la-importancia-la-cultura-la-identitat-dels</t>
+  </si>
+  <si>
+    <t>L´Observatori publica l´actualització de l´estudi de la cadena de valor de l´oli d´oliva verge extra i un informe sobre aliments innovadors</t>
+  </si>
+  <si>
+    <t>El ple de l´Observatori de la cadena alimentària reunit avui ha continuat l´anàlisi de la situació dels preus i el consum dels aliments, ha aprovat l´actualització de l´estudi de la cadena de valor de l´oli d´oliva verge extra de la campanya 2020/2021 i d'un informe sobre el comportament del consumidor davant dels productes innovadors. Al ple, presidit pel director general de la Indústria…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lobservatori-publica-lactualitzacio-lestudi-la-cadena-valor-loli-doliva-verge-extra-i</t>
+  </si>
+  <si>
+    <t>De l'aixada al GPS: el camp cultiva tecnologia</t>
+  </si>
+  <si>
+    <t>Agricultura de precisió, digitalització, intel·ligència artificial, drones, sensors per detectar plagues o conèixer les necessitats de les plantes, sistemes de geolocalització en explotacions ramaderes i cultius… són instruments fins fa uns anys amb prou feines coneguts i utilitzats en l'activitat agrària. Avui, encara que de vegades no ho sembli, són termes amb què ja s'ha familiaritzat el…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/laixada-al-gps-el-camp-cultiva-tecnologia</t>
   </si>
   <si>
     <t>La Xarxa PAC publica el primer número de 'Savia Rural'</t>
   </si>
   <si>
     <t>La Xarxa PAC ha publicat 'Savia Rural' , la primera d'una sèrie de publicacions trimestrals que donen suport a la consecució dels objectius comunicatius del nou Pla Estratègic de la PAC ( PEPAC 2023-2027 ), per tractar a cada nombre temes d' actualitat sobre rendibilitat agrària i desenvolupament rural. La seva proposta fonamental és oferir informació de qualitat sobre projectes i iniciatives…</t>
   </si>
   <si>
-    <t>dj., 15/02/2024 - 10:08</t>
+    <t>dl., 06/02/0204 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-xarxa-pac-publica-el-primer-numero-savia-rural</t>
-  </si>
-[...1075 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-centre-experimental-daviram-va-organitzar-una-visita-creuada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5720,54 +5546,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D464"/>
+  <dimension ref="A1:D468"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D464"/>
+      <selection activeCell="A1" sqref="A1:D468"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -5798,6478 +5624,6492 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>290</v>
+        <v>268</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>294</v>
+        <v>268</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>300</v>
+        <v>276</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>302</v>
+        <v>268</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>304</v>
+        <v>279</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>305</v>
+        <v>280</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>306</v>
+        <v>281</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>311</v>
+        <v>286</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>312</v>
+        <v>287</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>313</v>
+        <v>288</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>323</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>325</v>
+        <v>299</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>326</v>
+        <v>296</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>328</v>
+        <v>301</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>329</v>
+        <v>302</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>330</v>
+        <v>296</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>333</v>
+        <v>305</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>334</v>
+        <v>296</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>346</v>
+        <v>317</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>347</v>
+        <v>318</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>348</v>
+        <v>319</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>350</v>
+        <v>317</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>351</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>354</v>
+        <v>317</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>355</v>
+        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>356</v>
+        <v>325</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>357</v>
+        <v>326</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>358</v>
+        <v>317</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>359</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>360</v>
+        <v>328</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>362</v>
+        <v>330</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>363</v>
+        <v>331</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>369</v>
+        <v>337</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>370</v>
+        <v>334</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>371</v>
+        <v>338</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>372</v>
+        <v>339</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>373</v>
+        <v>340</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>374</v>
+        <v>334</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>375</v>
+        <v>341</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>376</v>
+        <v>342</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>377</v>
+        <v>343</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>379</v>
+        <v>345</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>380</v>
+        <v>346</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>381</v>
+        <v>347</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>383</v>
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>384</v>
+        <v>350</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>385</v>
+        <v>351</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>386</v>
+        <v>352</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>387</v>
+        <v>353</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>390</v>
+        <v>356</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>391</v>
+        <v>357</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>392</v>
+        <v>358</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>393</v>
+        <v>359</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>394</v>
+        <v>356</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>396</v>
+        <v>361</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>397</v>
+        <v>362</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>398</v>
+        <v>363</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>399</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>400</v>
+        <v>365</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>401</v>
+        <v>366</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>403</v>
+        <v>368</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>404</v>
+        <v>369</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>407</v>
+        <v>371</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>408</v>
+        <v>372</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>409</v>
+        <v>373</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>410</v>
+        <v>367</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>411</v>
+        <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>412</v>
+        <v>375</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>413</v>
+        <v>376</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>414</v>
+        <v>377</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>415</v>
+        <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>416</v>
+        <v>379</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>417</v>
+        <v>380</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>418</v>
+        <v>377</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>419</v>
+        <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>421</v>
+        <v>383</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>423</v>
+        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>424</v>
+        <v>386</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>425</v>
+        <v>387</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>426</v>
+        <v>388</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>427</v>
+        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>429</v>
+        <v>391</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>431</v>
+        <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>432</v>
+        <v>393</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>433</v>
+        <v>394</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>434</v>
+        <v>388</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>435</v>
+        <v>395</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>436</v>
+        <v>396</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>437</v>
+        <v>397</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>438</v>
+        <v>398</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>439</v>
+        <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>442</v>
+        <v>402</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>443</v>
+        <v>403</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>444</v>
+        <v>404</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>445</v>
+        <v>405</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>446</v>
+        <v>406</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>447</v>
+        <v>407</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>448</v>
+        <v>408</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>449</v>
+        <v>409</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>450</v>
+        <v>410</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>451</v>
+        <v>411</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>452</v>
+        <v>412</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>453</v>
+        <v>413</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>454</v>
+        <v>410</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>455</v>
+        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>456</v>
+        <v>415</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>457</v>
+        <v>416</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>458</v>
+        <v>410</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>459</v>
+        <v>417</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>460</v>
+        <v>418</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>461</v>
+        <v>419</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>462</v>
+        <v>420</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>463</v>
+        <v>421</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>464</v>
+        <v>422</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>465</v>
+        <v>423</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>466</v>
+        <v>424</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>467</v>
+        <v>425</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>468</v>
+        <v>426</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>469</v>
+        <v>427</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>470</v>
+        <v>424</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>474</v>
+        <v>431</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>475</v>
+        <v>432</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>476</v>
+        <v>433</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>477</v>
+        <v>434</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>478</v>
+        <v>431</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>479</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>480</v>
+        <v>436</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>481</v>
+        <v>437</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>482</v>
+        <v>438</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>484</v>
+        <v>440</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>485</v>
+        <v>441</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>487</v>
+        <v>443</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>488</v>
+        <v>444</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>489</v>
+        <v>445</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>490</v>
+        <v>442</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>491</v>
+        <v>446</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>492</v>
+        <v>447</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>493</v>
+        <v>448</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>494</v>
+        <v>442</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>495</v>
+        <v>449</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>496</v>
+        <v>450</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>497</v>
+        <v>451</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>498</v>
+        <v>452</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>499</v>
+        <v>453</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>501</v>
+        <v>455</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>502</v>
+        <v>456</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>503</v>
+        <v>457</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>504</v>
+        <v>458</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>505</v>
+        <v>459</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>506</v>
+        <v>460</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>507</v>
+        <v>461</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>508</v>
+        <v>462</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>509</v>
+        <v>463</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>510</v>
+        <v>460</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>511</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>512</v>
+        <v>465</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>513</v>
+        <v>466</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>514</v>
+        <v>467</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>515</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>516</v>
+        <v>469</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>517</v>
+        <v>470</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>518</v>
+        <v>467</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>519</v>
+        <v>471</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>522</v>
+        <v>474</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>523</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>524</v>
+        <v>476</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>525</v>
+        <v>477</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>526</v>
+        <v>478</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>527</v>
+        <v>479</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>528</v>
+        <v>480</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>529</v>
+        <v>481</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>530</v>
+        <v>478</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>531</v>
+        <v>482</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>532</v>
+        <v>483</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>533</v>
+        <v>484</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>534</v>
+        <v>478</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>535</v>
+        <v>485</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>536</v>
+        <v>486</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>537</v>
+        <v>487</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>538</v>
+        <v>478</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>539</v>
+        <v>488</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>540</v>
+        <v>489</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>541</v>
+        <v>490</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>542</v>
+        <v>491</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>543</v>
+        <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>544</v>
+        <v>493</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>545</v>
+        <v>494</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>546</v>
+        <v>495</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>547</v>
+        <v>496</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>548</v>
+        <v>497</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>549</v>
+        <v>498</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>550</v>
+        <v>495</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>551</v>
+        <v>499</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>552</v>
+        <v>500</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>553</v>
+        <v>501</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>554</v>
+        <v>495</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>555</v>
+        <v>502</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>556</v>
+        <v>503</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>557</v>
+        <v>504</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>558</v>
+        <v>495</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>559</v>
+        <v>505</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>560</v>
+        <v>506</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>561</v>
+        <v>507</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>562</v>
+        <v>508</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>563</v>
+        <v>509</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>564</v>
+        <v>510</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>565</v>
+        <v>511</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>566</v>
+        <v>512</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>567</v>
+        <v>513</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>568</v>
+        <v>514</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>569</v>
+        <v>515</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>570</v>
+        <v>512</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>571</v>
+        <v>516</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>572</v>
+        <v>517</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>573</v>
+        <v>518</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>576</v>
+        <v>521</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>577</v>
+        <v>522</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>578</v>
+        <v>523</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>579</v>
+        <v>524</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>580</v>
+        <v>525</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>581</v>
+        <v>526</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>582</v>
+        <v>523</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>583</v>
+        <v>527</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>584</v>
+        <v>528</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>585</v>
+        <v>529</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>586</v>
+        <v>530</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>587</v>
+        <v>531</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>588</v>
+        <v>532</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>589</v>
+        <v>533</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>590</v>
+        <v>534</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>591</v>
+        <v>535</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>592</v>
+        <v>536</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>593</v>
+        <v>537</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>594</v>
+        <v>538</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>595</v>
+        <v>539</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>596</v>
+        <v>540</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>597</v>
+        <v>541</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>598</v>
+        <v>542</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>599</v>
+        <v>543</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>600</v>
+        <v>544</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>601</v>
+        <v>545</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>602</v>
+        <v>546</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>603</v>
+        <v>547</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>604</v>
+        <v>548</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>605</v>
+        <v>549</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>606</v>
+        <v>550</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>607</v>
+        <v>551</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>608</v>
+        <v>552</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>610</v>
+        <v>554</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>611</v>
+        <v>555</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>612</v>
+        <v>556</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>613</v>
+        <v>557</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>614</v>
+        <v>554</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>615</v>
+        <v>558</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>617</v>
+        <v>560</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>619</v>
+        <v>562</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>621</v>
+        <v>564</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>622</v>
+        <v>565</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>623</v>
+        <v>566</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>624</v>
+        <v>567</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>625</v>
+        <v>568</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>626</v>
+        <v>569</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>627</v>
+        <v>570</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>628</v>
+        <v>571</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>629</v>
+        <v>572</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>630</v>
+        <v>573</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>631</v>
+        <v>574</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>632</v>
+        <v>575</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>635</v>
+        <v>578</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>638</v>
+        <v>577</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>639</v>
+        <v>581</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>640</v>
+        <v>582</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>641</v>
+        <v>583</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>642</v>
+        <v>577</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>643</v>
+        <v>584</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>644</v>
+        <v>585</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>645</v>
+        <v>586</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>646</v>
+        <v>587</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>647</v>
+        <v>588</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>648</v>
+        <v>589</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>650</v>
+        <v>591</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>651</v>
+        <v>592</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>652</v>
+        <v>593</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>653</v>
+        <v>594</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>654</v>
+        <v>595</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>655</v>
+        <v>596</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>656</v>
+        <v>597</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>657</v>
+        <v>598</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>658</v>
+        <v>599</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>659</v>
+        <v>600</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>660</v>
+        <v>601</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>661</v>
+        <v>602</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>662</v>
+        <v>599</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>663</v>
+        <v>603</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>666</v>
+        <v>606</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>667</v>
+        <v>607</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>669</v>
+        <v>609</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>670</v>
+        <v>610</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>671</v>
+        <v>611</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>672</v>
+        <v>612</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>673</v>
+        <v>613</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>674</v>
+        <v>614</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>675</v>
+        <v>615</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>676</v>
+        <v>616</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>677</v>
+        <v>617</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>679</v>
+        <v>619</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>680</v>
+        <v>620</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>681</v>
+        <v>621</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>682</v>
+        <v>622</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>683</v>
+        <v>623</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>684</v>
+        <v>624</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>685</v>
+        <v>625</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>686</v>
+        <v>622</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>687</v>
+        <v>626</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>688</v>
+        <v>627</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>690</v>
+        <v>629</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>691</v>
+        <v>630</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>692</v>
+        <v>631</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>694</v>
+        <v>633</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>695</v>
+        <v>634</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>696</v>
+        <v>635</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>697</v>
+        <v>636</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>698</v>
+        <v>637</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>699</v>
+        <v>638</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>700</v>
+        <v>639</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>701</v>
+        <v>640</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>702</v>
+        <v>637</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>710</v>
+        <v>644</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>711</v>
+        <v>648</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>712</v>
+        <v>649</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>713</v>
+        <v>650</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>714</v>
+        <v>644</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>715</v>
+        <v>651</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>716</v>
+        <v>652</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>717</v>
+        <v>653</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>718</v>
+        <v>644</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>719</v>
+        <v>654</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>720</v>
+        <v>655</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>721</v>
+        <v>656</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>722</v>
+        <v>657</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>723</v>
+        <v>658</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>724</v>
+        <v>659</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>725</v>
+        <v>660</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>726</v>
+        <v>661</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>727</v>
+        <v>662</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>728</v>
+        <v>663</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>729</v>
+        <v>664</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>730</v>
+        <v>665</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>731</v>
+        <v>666</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>732</v>
+        <v>667</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>733</v>
+        <v>668</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>734</v>
+        <v>669</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>735</v>
+        <v>670</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>736</v>
+        <v>671</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>737</v>
+        <v>672</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>738</v>
+        <v>673</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>739</v>
+        <v>674</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="B186" s="1"/>
       <c r="C186" s="1" t="s">
-        <v>742</v>
+        <v>673</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>743</v>
+        <v>676</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>744</v>
+        <v>677</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>745</v>
+        <v>678</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>746</v>
+        <v>679</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>747</v>
+        <v>680</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>748</v>
+        <v>681</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>749</v>
+        <v>682</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>750</v>
+        <v>679</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>751</v>
+        <v>683</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>752</v>
+        <v>684</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>753</v>
+        <v>685</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>754</v>
+        <v>686</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>755</v>
+        <v>687</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>756</v>
+        <v>688</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>757</v>
+        <v>689</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>758</v>
+        <v>686</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>759</v>
+        <v>690</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="B191" s="1"/>
+        <v>691</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>692</v>
+      </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>693</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>694</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>695</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>696</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>693</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>697</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
+        <v>698</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>768</v>
+        <v>699</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>769</v>
+        <v>700</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>770</v>
+        <v>701</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>771</v>
+        <v>702</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>772</v>
+        <v>703</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>704</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>774</v>
+        <v>705</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>775</v>
+        <v>706</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>776</v>
+        <v>707</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>777</v>
+        <v>708</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>778</v>
+        <v>709</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>779</v>
+        <v>710</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>780</v>
+        <v>711</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>781</v>
+        <v>708</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>782</v>
+        <v>712</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>783</v>
+        <v>713</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>784</v>
+        <v>714</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>785</v>
+        <v>715</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>786</v>
+        <v>716</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>787</v>
+        <v>717</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>788</v>
+        <v>718</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>789</v>
+        <v>719</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>790</v>
+        <v>720</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>791</v>
+        <v>721</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>792</v>
+        <v>722</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>793</v>
+        <v>723</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>794</v>
+        <v>724</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>795</v>
+        <v>725</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>796</v>
+        <v>726</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>797</v>
+        <v>727</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>798</v>
+        <v>728</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>799</v>
+        <v>729</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>800</v>
+        <v>730</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>801</v>
+        <v>727</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>802</v>
+        <v>731</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>803</v>
+        <v>732</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>804</v>
+        <v>733</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>805</v>
+        <v>734</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>806</v>
+        <v>735</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>807</v>
+        <v>736</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>808</v>
+        <v>737</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>809</v>
+        <v>734</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>810</v>
+        <v>738</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>811</v>
+        <v>739</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>812</v>
+        <v>740</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>813</v>
+        <v>741</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>814</v>
+        <v>742</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>815</v>
+        <v>743</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>816</v>
+        <v>744</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>817</v>
+        <v>745</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>818</v>
+        <v>746</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>819</v>
+        <v>747</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>820</v>
+        <v>748</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>821</v>
+        <v>749</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>822</v>
+        <v>750</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>823</v>
+        <v>751</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>824</v>
+        <v>752</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>825</v>
+        <v>753</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>826</v>
+        <v>754</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>828</v>
+        <v>756</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>829</v>
+        <v>757</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>830</v>
+        <v>758</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>831</v>
+        <v>759</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>832</v>
+        <v>760</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>833</v>
+        <v>757</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>834</v>
+        <v>761</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>835</v>
+        <v>762</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>836</v>
+        <v>763</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>837</v>
+        <v>764</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>838</v>
+        <v>765</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>839</v>
+        <v>766</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>840</v>
+        <v>767</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>841</v>
+        <v>768</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>842</v>
+        <v>769</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>843</v>
+        <v>770</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>844</v>
+        <v>771</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>845</v>
+        <v>772</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>846</v>
+        <v>773</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>847</v>
+        <v>774</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>848</v>
+        <v>775</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>849</v>
+        <v>776</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>850</v>
+        <v>777</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>851</v>
+        <v>778</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>852</v>
+        <v>779</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>853</v>
+        <v>776</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>854</v>
+        <v>780</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>855</v>
+        <v>781</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>856</v>
+        <v>782</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>857</v>
+        <v>783</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>858</v>
+        <v>784</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>859</v>
+        <v>785</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>860</v>
+        <v>786</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>861</v>
+        <v>787</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>862</v>
+        <v>788</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>863</v>
+        <v>789</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>864</v>
+        <v>790</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>865</v>
+        <v>791</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>866</v>
+        <v>792</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>867</v>
+        <v>793</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>868</v>
+        <v>794</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>869</v>
+        <v>795</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>870</v>
+        <v>796</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>871</v>
+        <v>797</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>872</v>
+        <v>798</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>873</v>
+        <v>799</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>874</v>
+        <v>800</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>875</v>
+        <v>801</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>876</v>
+        <v>802</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>877</v>
+        <v>803</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>878</v>
+        <v>804</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>879</v>
+        <v>805</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>880</v>
+        <v>806</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>881</v>
+        <v>807</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>882</v>
+        <v>808</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>883</v>
+        <v>809</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>884</v>
+        <v>810</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>885</v>
+        <v>811</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>886</v>
+        <v>812</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>887</v>
+        <v>813</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>888</v>
+        <v>814</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>889</v>
+        <v>811</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>890</v>
+        <v>815</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>891</v>
+        <v>816</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>892</v>
+        <v>817</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>893</v>
+        <v>818</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>894</v>
+        <v>819</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>895</v>
+        <v>820</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>896</v>
+        <v>821</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>897</v>
+        <v>818</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>898</v>
+        <v>822</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>899</v>
+        <v>823</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>900</v>
+        <v>824</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>901</v>
+        <v>825</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>902</v>
+        <v>826</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>903</v>
+        <v>827</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>904</v>
+        <v>828</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>905</v>
+        <v>829</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>906</v>
+        <v>830</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>907</v>
+        <v>831</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>908</v>
+        <v>832</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>909</v>
+        <v>833</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>910</v>
+        <v>834</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>911</v>
+        <v>835</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>912</v>
+        <v>836</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>913</v>
+        <v>837</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>914</v>
+        <v>838</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>915</v>
+        <v>839</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>916</v>
+        <v>840</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>917</v>
+        <v>841</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>918</v>
+        <v>842</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>919</v>
+        <v>843</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>920</v>
+        <v>844</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>921</v>
+        <v>845</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>922</v>
+        <v>846</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>923</v>
+        <v>847</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>924</v>
+        <v>848</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>925</v>
+        <v>849</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>926</v>
+        <v>850</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>927</v>
+        <v>851</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>928</v>
+        <v>852</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>929</v>
+        <v>853</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>930</v>
+        <v>854</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>931</v>
+        <v>855</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>932</v>
+        <v>856</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>933</v>
+        <v>857</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>934</v>
+        <v>858</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>935</v>
+        <v>859</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>936</v>
+        <v>860</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>937</v>
+        <v>861</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>938</v>
+        <v>862</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>939</v>
+        <v>863</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>940</v>
+        <v>864</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>941</v>
+        <v>865</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>942</v>
+        <v>866</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>943</v>
+        <v>867</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>944</v>
+        <v>868</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>945</v>
+        <v>869</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>946</v>
+        <v>870</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>947</v>
+        <v>871</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>948</v>
+        <v>872</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>949</v>
+        <v>873</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>950</v>
+        <v>874</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>951</v>
+        <v>875</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>952</v>
+        <v>876</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>953</v>
+        <v>877</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>954</v>
+        <v>878</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>955</v>
+        <v>879</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>956</v>
+        <v>880</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>957</v>
+        <v>881</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>958</v>
+        <v>882</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>959</v>
+        <v>883</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>960</v>
+        <v>884</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>961</v>
+        <v>881</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>962</v>
+        <v>885</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>963</v>
+        <v>886</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>964</v>
+        <v>887</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>965</v>
+        <v>888</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>966</v>
+        <v>889</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>967</v>
+        <v>890</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>968</v>
+        <v>891</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>969</v>
+        <v>888</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>970</v>
+        <v>892</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>971</v>
+        <v>893</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>972</v>
+        <v>894</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>973</v>
+        <v>895</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>974</v>
+        <v>896</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>975</v>
+        <v>897</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>976</v>
+        <v>898</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>977</v>
+        <v>899</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>978</v>
+        <v>900</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>979</v>
+        <v>901</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>980</v>
+        <v>902</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>981</v>
+        <v>903</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>982</v>
+        <v>904</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>983</v>
+        <v>905</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>984</v>
+        <v>906</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>985</v>
+        <v>907</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>986</v>
+        <v>908</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>987</v>
+        <v>909</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>988</v>
+        <v>910</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>989</v>
+        <v>911</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>990</v>
+        <v>912</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>991</v>
+        <v>913</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>992</v>
+        <v>914</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>993</v>
+        <v>915</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>994</v>
+        <v>916</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>995</v>
+        <v>917</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>996</v>
+        <v>918</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>997</v>
+        <v>919</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>998</v>
+        <v>920</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>999</v>
+        <v>921</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1000</v>
+        <v>922</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>1001</v>
+        <v>923</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>1002</v>
+        <v>924</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>1003</v>
+        <v>925</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1004</v>
+        <v>926</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1005</v>
+        <v>927</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>1006</v>
+        <v>928</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>1007</v>
+        <v>929</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1008</v>
+        <v>930</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1009</v>
+        <v>931</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>1010</v>
+        <v>932</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>1011</v>
+        <v>933</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1012</v>
+        <v>934</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1013</v>
+        <v>935</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>1014</v>
+        <v>936</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>1015</v>
+        <v>937</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1016</v>
+        <v>938</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1017</v>
+        <v>939</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1018</v>
+        <v>940</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>1019</v>
+        <v>941</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1020</v>
+        <v>942</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1021</v>
+        <v>943</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>1022</v>
+        <v>944</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>1023</v>
+        <v>945</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1024</v>
+        <v>946</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1025</v>
+        <v>947</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>1026</v>
+        <v>948</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>1027</v>
+        <v>949</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1028</v>
+        <v>950</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1029</v>
+        <v>951</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1030</v>
+        <v>952</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>1031</v>
+        <v>953</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1032</v>
+        <v>954</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1033</v>
+        <v>955</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1034</v>
+        <v>956</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>1035</v>
+        <v>957</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1036</v>
+        <v>958</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1037</v>
+        <v>959</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1038</v>
+        <v>960</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>1039</v>
+        <v>961</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1040</v>
+        <v>962</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1041</v>
+        <v>963</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1042</v>
+        <v>964</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>1043</v>
+        <v>965</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1044</v>
+        <v>966</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1045</v>
+        <v>967</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1046</v>
+        <v>968</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>1047</v>
+        <v>969</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1048</v>
+        <v>970</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1049</v>
+        <v>971</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1050</v>
+        <v>972</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>1051</v>
+        <v>973</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1052</v>
+        <v>974</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1054</v>
+        <v>976</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>1055</v>
+        <v>977</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1056</v>
+        <v>978</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1057</v>
+        <v>975</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1058</v>
+        <v>979</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>1059</v>
+        <v>980</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1060</v>
+        <v>981</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1061</v>
+        <v>982</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1062</v>
+        <v>983</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>1063</v>
+        <v>984</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1064</v>
+        <v>985</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1065</v>
+        <v>986</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1066</v>
+        <v>987</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>1067</v>
+        <v>988</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1068</v>
+        <v>989</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1069</v>
+        <v>990</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1070</v>
+        <v>991</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>1071</v>
+        <v>992</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1072</v>
+        <v>993</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1073</v>
+        <v>994</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1074</v>
+        <v>995</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>1075</v>
+        <v>996</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1076</v>
+        <v>997</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1077</v>
+        <v>994</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1078</v>
+        <v>998</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>1079</v>
+        <v>999</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1080</v>
+        <v>1000</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1081</v>
+        <v>1001</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1082</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>1083</v>
+        <v>1003</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1084</v>
+        <v>1004</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1085</v>
+        <v>1005</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1086</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>1087</v>
+        <v>1007</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1088</v>
+        <v>1008</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1089</v>
+        <v>1009</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1090</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>1091</v>
+        <v>1011</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1092</v>
+        <v>1012</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1093</v>
+        <v>1013</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1094</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>1095</v>
+        <v>1015</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1096</v>
+        <v>1016</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1097</v>
+        <v>1013</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1098</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>1099</v>
+        <v>1018</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1100</v>
+        <v>1019</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1101</v>
+        <v>1020</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1102</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>1103</v>
+        <v>1022</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1104</v>
+        <v>1023</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1105</v>
+        <v>1020</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1106</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>1107</v>
+        <v>1025</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1108</v>
+        <v>1026</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1109</v>
+        <v>1027</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1110</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>1111</v>
+        <v>1029</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1112</v>
+        <v>1030</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1113</v>
+        <v>1031</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1114</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>1115</v>
+        <v>1033</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1116</v>
+        <v>1034</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1117</v>
+        <v>1035</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1118</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>1119</v>
+        <v>1037</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1120</v>
+        <v>1038</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1121</v>
+        <v>1039</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1122</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>1123</v>
+        <v>1041</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1124</v>
+        <v>1042</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1125</v>
+        <v>1043</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1126</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>1127</v>
+        <v>1045</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1128</v>
+        <v>1046</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1129</v>
+        <v>1047</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1130</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>1131</v>
+        <v>1049</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1132</v>
+        <v>1050</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1133</v>
+        <v>1051</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1134</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>1135</v>
+        <v>1053</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1136</v>
+        <v>1054</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1137</v>
+        <v>1055</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1138</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>1139</v>
+        <v>1057</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1140</v>
+        <v>1058</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1141</v>
+        <v>1059</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1142</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>1143</v>
+        <v>1061</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1144</v>
+        <v>1062</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1145</v>
+        <v>1063</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1146</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>1147</v>
+        <v>1065</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1148</v>
+        <v>1066</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1149</v>
+        <v>1067</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1150</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>1151</v>
+        <v>1069</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1152</v>
+        <v>1070</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1153</v>
+        <v>1067</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1154</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>1155</v>
+        <v>1072</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1156</v>
+        <v>1073</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1157</v>
+        <v>1074</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1158</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>1159</v>
+        <v>1076</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1160</v>
+        <v>1077</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1161</v>
+        <v>1078</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1162</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>1163</v>
+        <v>1080</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1164</v>
+        <v>1081</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1165</v>
+        <v>1082</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1166</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>1167</v>
+        <v>1084</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1168</v>
+        <v>1085</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1169</v>
+        <v>1086</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1170</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>1171</v>
+        <v>1088</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1172</v>
+        <v>1089</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1173</v>
+        <v>1090</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1174</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>1175</v>
+        <v>1092</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1176</v>
+        <v>1093</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1177</v>
+        <v>1094</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1178</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>1179</v>
+        <v>1096</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1180</v>
+        <v>1097</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1181</v>
+        <v>1094</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1182</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>1183</v>
+        <v>1099</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1184</v>
+        <v>1100</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1185</v>
+        <v>1101</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1186</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>1187</v>
+        <v>1103</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1188</v>
+        <v>1104</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1189</v>
+        <v>1105</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1190</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>1191</v>
+        <v>1107</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1192</v>
+        <v>1108</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1193</v>
+        <v>1105</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1194</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>1195</v>
+        <v>1110</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1196</v>
+        <v>1111</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1197</v>
+        <v>1112</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1198</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>1199</v>
+        <v>1114</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1200</v>
+        <v>1115</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1201</v>
+        <v>1112</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1202</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>1203</v>
+        <v>1117</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1204</v>
+        <v>1118</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1205</v>
+        <v>1119</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1206</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>1207</v>
+        <v>1121</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1208</v>
+        <v>1122</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1209</v>
+        <v>1123</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1210</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>1211</v>
+        <v>1125</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1212</v>
+        <v>1126</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1213</v>
+        <v>1127</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1214</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>1215</v>
+        <v>1129</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1216</v>
+        <v>1130</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1217</v>
+        <v>1131</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1218</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>1219</v>
+        <v>1133</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1220</v>
+        <v>1134</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1221</v>
+        <v>1135</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1222</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>1223</v>
+        <v>1137</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1224</v>
+        <v>1138</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1225</v>
+        <v>1139</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1226</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>1227</v>
+        <v>1141</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1228</v>
+        <v>1142</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1229</v>
+        <v>1143</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1230</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>1231</v>
+        <v>1145</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1232</v>
+        <v>1146</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1233</v>
+        <v>1147</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1234</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>1235</v>
+        <v>1149</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1236</v>
+        <v>1150</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1237</v>
+        <v>1147</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1238</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>1239</v>
+        <v>1152</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1240</v>
+        <v>1153</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1241</v>
+        <v>1154</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1242</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>1243</v>
+        <v>1156</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1244</v>
+        <v>1157</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1245</v>
+        <v>1158</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1246</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>1247</v>
+        <v>1160</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1248</v>
+        <v>1161</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1249</v>
+        <v>1158</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1250</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>1251</v>
+        <v>1163</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1252</v>
+        <v>1164</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1253</v>
+        <v>1165</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1254</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>1255</v>
+        <v>1167</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1256</v>
+        <v>1168</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1257</v>
+        <v>1165</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1258</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>1259</v>
+        <v>1170</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1260</v>
+        <v>1171</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1261</v>
+        <v>1172</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1262</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>1263</v>
+        <v>1174</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1264</v>
+        <v>1175</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1265</v>
+        <v>1172</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1266</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>1267</v>
+        <v>1177</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1268</v>
+        <v>1178</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1269</v>
+        <v>1179</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1270</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>1271</v>
+        <v>1181</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1272</v>
+        <v>1182</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1273</v>
+        <v>1179</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1274</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>1275</v>
+        <v>1184</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1276</v>
+        <v>1185</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1277</v>
+        <v>1186</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1278</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>1279</v>
+        <v>1188</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1280</v>
+        <v>1189</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1281</v>
+        <v>1186</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>1282</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>1283</v>
+        <v>1191</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1284</v>
+        <v>1192</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1285</v>
+        <v>1193</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>1286</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>1287</v>
+        <v>1195</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1288</v>
+        <v>1196</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1289</v>
+        <v>1197</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>1290</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>1291</v>
+        <v>1199</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1292</v>
+        <v>1200</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1293</v>
+        <v>1201</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>1294</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>1295</v>
+        <v>1203</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1296</v>
+        <v>1204</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1297</v>
+        <v>1201</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1298</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>1299</v>
+        <v>1206</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1300</v>
+        <v>1207</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1301</v>
+        <v>1201</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1302</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>1303</v>
+        <v>1209</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1304</v>
+        <v>1210</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1305</v>
+        <v>1211</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>1306</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>1307</v>
+        <v>1213</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1308</v>
+        <v>1214</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1309</v>
+        <v>1215</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1310</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>1311</v>
+        <v>1217</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1312</v>
+        <v>1218</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1313</v>
+        <v>1219</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>1314</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>1315</v>
+        <v>1221</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1316</v>
+        <v>1222</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1317</v>
+        <v>1223</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1318</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>1319</v>
+        <v>1225</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1320</v>
+        <v>1226</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1321</v>
+        <v>1227</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>1322</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>1323</v>
+        <v>1229</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1324</v>
+        <v>1230</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1325</v>
+        <v>1231</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>1326</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>1327</v>
+        <v>1233</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1328</v>
+        <v>1234</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1329</v>
+        <v>1231</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>1330</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>1331</v>
+        <v>1236</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1332</v>
+        <v>1237</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1333</v>
+        <v>1238</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>1334</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>1335</v>
+        <v>1240</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1336</v>
+        <v>1241</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1337</v>
+        <v>1238</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>1338</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>1339</v>
+        <v>1243</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1340</v>
+        <v>1244</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1341</v>
+        <v>1238</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1342</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>1343</v>
+        <v>1246</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1344</v>
+        <v>1247</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1345</v>
+        <v>1238</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>1346</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>1347</v>
+        <v>1249</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1348</v>
+        <v>1250</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1349</v>
+        <v>1238</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1350</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>1351</v>
+        <v>1252</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1352</v>
+        <v>1253</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1353</v>
+        <v>1254</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1354</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>1355</v>
+        <v>1256</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1356</v>
+        <v>1257</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1357</v>
+        <v>1258</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1358</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>1359</v>
+        <v>1260</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1360</v>
+        <v>1261</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1361</v>
+        <v>1262</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1362</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1363</v>
+        <v>1264</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1364</v>
+        <v>1265</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1365</v>
+        <v>1266</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1366</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1367</v>
+        <v>1268</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1368</v>
+        <v>1269</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1369</v>
+        <v>1270</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1370</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1371</v>
+        <v>1272</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1372</v>
+        <v>1273</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1373</v>
+        <v>1274</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1374</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1375</v>
+        <v>1276</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1376</v>
+        <v>1277</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1377</v>
+        <v>1274</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1378</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1379</v>
+        <v>1279</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1380</v>
+        <v>1280</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1381</v>
+        <v>1281</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1382</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1383</v>
+        <v>1283</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1384</v>
+        <v>1284</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1385</v>
+        <v>1285</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1386</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1387</v>
+        <v>1287</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1388</v>
+        <v>1288</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1389</v>
+        <v>1285</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1390</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1391</v>
+        <v>1290</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1392</v>
+        <v>1291</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1393</v>
+        <v>1292</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1394</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1395</v>
+        <v>1294</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1396</v>
+        <v>1295</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1397</v>
+        <v>1296</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1398</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1399</v>
+        <v>1298</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1400</v>
+        <v>1299</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1401</v>
+        <v>1300</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1402</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1403</v>
+        <v>1302</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1404</v>
+        <v>1303</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1405</v>
+        <v>1304</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1406</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1407</v>
+        <v>1306</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1408</v>
+        <v>1307</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1409</v>
+        <v>1304</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1410</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1411</v>
+        <v>1309</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1412</v>
+        <v>1310</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1413</v>
+        <v>1311</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1414</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1415</v>
+        <v>1313</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1416</v>
+        <v>1314</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1417</v>
+        <v>1315</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1418</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1419</v>
+        <v>1317</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1420</v>
+        <v>1318</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1421</v>
+        <v>1319</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1422</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1423</v>
+        <v>1321</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1424</v>
+        <v>1322</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1425</v>
+        <v>1323</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1426</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1427</v>
+        <v>1325</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1428</v>
+        <v>1326</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1429</v>
+        <v>1327</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1430</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1431</v>
+        <v>1329</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1432</v>
+        <v>1330</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1433</v>
+        <v>1331</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1434</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1435</v>
+        <v>1333</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1436</v>
+        <v>1334</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1437</v>
+        <v>1335</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1438</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1439</v>
+        <v>1337</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1440</v>
+        <v>1338</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1441</v>
+        <v>1339</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1442</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1443</v>
+        <v>1341</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1444</v>
+        <v>1342</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1445</v>
+        <v>1339</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1446</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1447</v>
+        <v>1344</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1448</v>
+        <v>1345</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1449</v>
+        <v>1346</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1450</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1451</v>
+        <v>1348</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1452</v>
+        <v>1349</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1453</v>
+        <v>1350</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1454</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1455</v>
+        <v>1352</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1456</v>
+        <v>1353</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1457</v>
+        <v>1354</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1458</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1459</v>
+        <v>1356</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1460</v>
+        <v>1357</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1461</v>
+        <v>1358</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1462</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1463</v>
+        <v>1360</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1464</v>
+        <v>1361</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1461</v>
+        <v>1362</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1465</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1466</v>
+        <v>1364</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1467</v>
+        <v>1365</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1461</v>
+        <v>1366</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1468</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1469</v>
+        <v>1368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1470</v>
+        <v>1369</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1471</v>
+        <v>1370</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1472</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1473</v>
+        <v>1372</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1474</v>
+        <v>1373</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1471</v>
+        <v>1374</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1475</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1476</v>
+        <v>1376</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1477</v>
+        <v>1377</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1471</v>
+        <v>1378</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1478</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1479</v>
+        <v>1380</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1480</v>
+        <v>1381</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1481</v>
+        <v>1382</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1482</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1483</v>
+        <v>1384</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1484</v>
+        <v>1385</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1485</v>
+        <v>1386</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1486</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1487</v>
+        <v>1388</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1488</v>
+        <v>1389</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1485</v>
+        <v>1390</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1489</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1490</v>
+        <v>1392</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1491</v>
+        <v>1393</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1485</v>
+        <v>1394</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1493</v>
+        <v>1396</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1494</v>
+        <v>1397</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1495</v>
+        <v>1398</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1496</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1497</v>
+        <v>1400</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1498</v>
+        <v>1401</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1499</v>
+        <v>1402</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1500</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1501</v>
+        <v>1404</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1502</v>
+        <v>1405</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1503</v>
+        <v>1406</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1504</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1505</v>
+        <v>1408</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1506</v>
+        <v>1409</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1507</v>
+        <v>1410</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1508</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1509</v>
+        <v>1412</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1510</v>
+        <v>1413</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1511</v>
+        <v>1410</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1512</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1513</v>
+        <v>1415</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1514</v>
+        <v>1416</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1515</v>
+        <v>1417</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1516</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1517</v>
+        <v>1419</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1518</v>
+        <v>1420</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1519</v>
+        <v>1417</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1520</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1521</v>
+        <v>1422</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1522</v>
+        <v>1423</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1523</v>
+        <v>1417</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1524</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1525</v>
+        <v>1425</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1526</v>
+        <v>1426</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1527</v>
+        <v>1427</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1528</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1529</v>
+        <v>1429</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1530</v>
+        <v>1430</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1531</v>
+        <v>1427</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1532</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1533</v>
+        <v>1432</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1534</v>
+        <v>1433</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1531</v>
+        <v>1434</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1535</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1536</v>
+        <v>1436</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1537</v>
+        <v>1437</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1531</v>
+        <v>1438</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1538</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1539</v>
+        <v>1440</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1540</v>
+        <v>1441</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1531</v>
+        <v>1442</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1541</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1542</v>
+        <v>1444</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1543</v>
+        <v>1445</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1531</v>
+        <v>1446</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1544</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1545</v>
+        <v>1448</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1546</v>
+        <v>1449</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1548</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1549</v>
+        <v>1451</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1550</v>
+        <v>1452</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1551</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1552</v>
+        <v>1454</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1553</v>
+        <v>1455</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1547</v>
+        <v>1456</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1554</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1555</v>
+        <v>1458</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1556</v>
+        <v>1459</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1547</v>
+        <v>1456</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1557</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1558</v>
+        <v>1461</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1559</v>
+        <v>1462</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1547</v>
+        <v>1463</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1560</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1561</v>
+        <v>1465</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1562</v>
+        <v>1466</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1547</v>
+        <v>1467</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1563</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1564</v>
+        <v>1469</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1565</v>
+        <v>1470</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1547</v>
+        <v>1471</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1566</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1567</v>
+        <v>1473</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1568</v>
+        <v>1474</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1547</v>
+        <v>1475</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1569</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1570</v>
+        <v>1477</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1571</v>
+        <v>1478</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1547</v>
+        <v>1475</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1572</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1573</v>
+        <v>1480</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1574</v>
+        <v>1481</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1547</v>
+        <v>1482</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1575</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1576</v>
+        <v>1484</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1577</v>
+        <v>1485</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1547</v>
+        <v>1482</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1578</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1579</v>
+        <v>1487</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1580</v>
+        <v>1488</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1547</v>
+        <v>1482</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1581</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1582</v>
+        <v>1490</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1583</v>
+        <v>1491</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1547</v>
+        <v>1482</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1584</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1585</v>
+        <v>1493</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1586</v>
+        <v>1494</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1547</v>
+        <v>1482</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1587</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1588</v>
+        <v>1496</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1589</v>
+        <v>1497</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1547</v>
+        <v>1498</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1590</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1591</v>
+        <v>1500</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1592</v>
+        <v>1501</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1547</v>
+        <v>1502</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1593</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1594</v>
+        <v>1504</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1595</v>
+        <v>1505</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1547</v>
+        <v>1502</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1596</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1597</v>
+        <v>1507</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1598</v>
+        <v>1508</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1547</v>
+        <v>1502</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1599</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1600</v>
+        <v>1510</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1601</v>
+        <v>1511</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1547</v>
+        <v>1502</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1602</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1603</v>
+        <v>1513</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1604</v>
+        <v>1514</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1547</v>
+        <v>1502</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1605</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1606</v>
+        <v>1516</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1607</v>
+        <v>1517</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1547</v>
+        <v>1502</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1608</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1609</v>
+        <v>1519</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1610</v>
+        <v>1520</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1547</v>
+        <v>1521</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1611</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1612</v>
+        <v>1523</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1613</v>
+        <v>1524</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1547</v>
+        <v>1521</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1614</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1615</v>
+        <v>1526</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1616</v>
+        <v>1527</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1547</v>
+        <v>1528</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1617</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1618</v>
+        <v>1530</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1619</v>
+        <v>1531</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1547</v>
+        <v>1532</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1620</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1621</v>
+        <v>1534</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1622</v>
+        <v>1535</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1547</v>
+        <v>1536</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1623</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1624</v>
+        <v>1538</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1625</v>
+        <v>1539</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1547</v>
+        <v>1540</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1626</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1627</v>
+        <v>1542</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1628</v>
+        <v>1543</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1547</v>
+        <v>1544</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1629</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1630</v>
+        <v>1546</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1631</v>
+        <v>1547</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1632</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1633</v>
+        <v>1550</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1634</v>
+        <v>1551</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1635</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1636</v>
+        <v>1554</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1637</v>
+        <v>1555</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1638</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1639</v>
+        <v>1558</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1640</v>
+        <v>1559</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1547</v>
+        <v>1560</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1641</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1642</v>
+        <v>1562</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1643</v>
+        <v>1563</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1644</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1645</v>
+        <v>1566</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1646</v>
+        <v>1567</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1547</v>
+        <v>1568</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1647</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1648</v>
+        <v>1570</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1649</v>
+        <v>1571</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1547</v>
+        <v>1572</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1650</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1651</v>
+        <v>1574</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1652</v>
+        <v>1575</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1547</v>
+        <v>1576</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1653</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1654</v>
+        <v>1578</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1655</v>
+        <v>1579</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1547</v>
+        <v>1580</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1656</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1657</v>
+        <v>1582</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1658</v>
+        <v>1583</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1547</v>
+        <v>1584</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1659</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1660</v>
+        <v>1586</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1661</v>
+        <v>1587</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1547</v>
+        <v>1588</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1662</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1663</v>
+        <v>1590</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1664</v>
+        <v>1591</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1547</v>
+        <v>1592</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1665</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1666</v>
+        <v>1594</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1667</v>
+        <v>1595</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1547</v>
+        <v>1596</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1668</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1669</v>
+        <v>1598</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1670</v>
+        <v>1599</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1547</v>
+        <v>1600</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1671</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1672</v>
+        <v>1602</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1673</v>
+        <v>1603</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1547</v>
+        <v>1604</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1674</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1675</v>
+        <v>1606</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1676</v>
+        <v>1607</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1547</v>
+        <v>1608</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1610</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1611</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1612</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1681</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1682</v>
+        <v>1614</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1683</v>
+        <v>1615</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1684</v>
+        <v>1616</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1685</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1686</v>
+        <v>1618</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1687</v>
+        <v>1619</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1688</v>
+        <v>1620</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1689</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1690</v>
+        <v>1622</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1691</v>
+        <v>1623</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1692</v>
+        <v>1624</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1693</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1694</v>
+        <v>1626</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1695</v>
+        <v>1627</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1696</v>
+        <v>1628</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1697</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1698</v>
+        <v>1630</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1699</v>
+        <v>1631</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1700</v>
+        <v>1632</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1701</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1702</v>
+        <v>1634</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1703</v>
+        <v>1635</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1704</v>
+        <v>1636</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1705</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1706</v>
+        <v>1638</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1707</v>
+        <v>1639</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1708</v>
+        <v>1640</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1709</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1710</v>
+        <v>1642</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1711</v>
+        <v>1643</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1712</v>
+        <v>1640</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1713</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1714</v>
+        <v>1645</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1715</v>
+        <v>1646</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1716</v>
+        <v>1647</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1717</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1718</v>
+        <v>1649</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1719</v>
+        <v>1650</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1720</v>
+        <v>1651</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1721</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1722</v>
+        <v>1653</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1723</v>
+        <v>1654</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1724</v>
+        <v>1655</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1725</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1726</v>
+        <v>1657</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1727</v>
+        <v>1658</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1724</v>
+        <v>1659</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1728</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1729</v>
+        <v>1661</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1730</v>
-[...3 lines deleted...]
-      </c>
+        <v>1662</v>
+      </c>
+      <c r="C447" s="1"/>
       <c r="D447" s="1" t="s">
-        <v>1731</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1732</v>
+        <v>1664</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1733</v>
-[...3 lines deleted...]
-      </c>
+        <v>1665</v>
+      </c>
+      <c r="C448" s="1"/>
       <c r="D448" s="1" t="s">
-        <v>1734</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1735</v>
+        <v>1667</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1736</v>
-[...3 lines deleted...]
-      </c>
+        <v>1668</v>
+      </c>
+      <c r="C449" s="1"/>
       <c r="D449" s="1" t="s">
-        <v>1737</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1738</v>
+        <v>1670</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1739</v>
-[...3 lines deleted...]
-      </c>
+        <v>1671</v>
+      </c>
+      <c r="C450" s="1"/>
       <c r="D450" s="1" t="s">
-        <v>1740</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1741</v>
+        <v>1673</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1742</v>
-[...3 lines deleted...]
-      </c>
+        <v>1674</v>
+      </c>
+      <c r="C451" s="1"/>
       <c r="D451" s="1" t="s">
-        <v>1743</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1744</v>
+        <v>1676</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1677</v>
+      </c>
+      <c r="C452" s="1"/>
       <c r="D452" s="1" t="s">
-        <v>1747</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1748</v>
+        <v>1679</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      </c>
+        <v>1680</v>
+      </c>
+      <c r="C453" s="1"/>
       <c r="D453" s="1" t="s">
-        <v>1750</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1751</v>
+        <v>1682</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1752</v>
-[...3 lines deleted...]
-      </c>
+        <v>1683</v>
+      </c>
+      <c r="C454" s="1"/>
       <c r="D454" s="1" t="s">
-        <v>1753</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1754</v>
+        <v>1685</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1755</v>
-[...3 lines deleted...]
-      </c>
+        <v>1686</v>
+      </c>
+      <c r="C455" s="1"/>
       <c r="D455" s="1" t="s">
-        <v>1756</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>1757</v>
+        <v>1688</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1758</v>
-[...3 lines deleted...]
-      </c>
+        <v>1689</v>
+      </c>
+      <c r="C456" s="1"/>
       <c r="D456" s="1" t="s">
-        <v>1759</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>1760</v>
+        <v>1691</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1761</v>
-[...3 lines deleted...]
-      </c>
+        <v>1692</v>
+      </c>
+      <c r="C457" s="1"/>
       <c r="D457" s="1" t="s">
-        <v>1763</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>1764</v>
+        <v>1694</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1765</v>
-[...3 lines deleted...]
-      </c>
+        <v>1695</v>
+      </c>
+      <c r="C458" s="1"/>
       <c r="D458" s="1" t="s">
-        <v>1767</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>1768</v>
+        <v>1697</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1769</v>
-[...3 lines deleted...]
-      </c>
+        <v>1698</v>
+      </c>
+      <c r="C459" s="1"/>
       <c r="D459" s="1" t="s">
-        <v>1770</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>1771</v>
+        <v>1700</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1772</v>
-[...3 lines deleted...]
-      </c>
+        <v>1701</v>
+      </c>
+      <c r="C460" s="1"/>
       <c r="D460" s="1" t="s">
-        <v>1773</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
-        <v>1774</v>
+        <v>1703</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1775</v>
-[...3 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="C461" s="1"/>
       <c r="D461" s="1" t="s">
-        <v>1776</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
-        <v>1777</v>
+        <v>1706</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1778</v>
-[...3 lines deleted...]
-      </c>
+        <v>1707</v>
+      </c>
+      <c r="C462" s="1"/>
       <c r="D462" s="1" t="s">
-        <v>1779</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
-        <v>1780</v>
+        <v>1709</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1781</v>
-[...3 lines deleted...]
-      </c>
+        <v>1710</v>
+      </c>
+      <c r="C463" s="1"/>
       <c r="D463" s="1" t="s">
-        <v>1782</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
-        <v>1783</v>
+        <v>1712</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1784</v>
-[...3 lines deleted...]
-      </c>
+        <v>1713</v>
+      </c>
+      <c r="C464" s="1"/>
       <c r="D464" s="1" t="s">
-        <v>1785</v>
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C465" s="1"/>
+      <c r="D465" s="1" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C466" s="1"/>
+      <c r="D466" s="1" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C467" s="1"/>
+      <c r="D467" s="1" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1727</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>