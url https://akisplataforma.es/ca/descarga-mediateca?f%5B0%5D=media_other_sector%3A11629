--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -167,75 +167,75 @@
   <si>
     <t>Resultats dels assaigs realitzats al Centre IFAPA La Mojonera (Almeria) per valorar la influència en la producció, la productivitat de l'aigua i l'estat del sòl, de quatre barreges d'aigües i dues consignes d'activació de reg, en un cultiu de pebrot en hivernacle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73c0d41e-895c-47e9-8e99-876702b12dbd</t>
   </si>
   <si>
     <t>Anàlisi exploratòria de les pràctiques de maneig del reg i la fertilització a l'agricultura andalusa</t>
   </si>
   <si>
     <t>Resultats d'una anàlisi exploratòria realitzada el 2022, utilitzant informació recollida d'enquestes a agricultors/es assistents a cursos i jornades organitzades per l'IFAPA, sobre l'estat actual de les pràctiques agrícoles de maneig del reg i la fertilització nitrogenada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cef4fcc-3865-4120-a4b3-f6c2701feb03</t>
   </si>
   <si>
     <t>Resposta al reg d'un cultiu de nabiu a la província de huelva</t>
   </si>
   <si>
     <t>Resultats d'un assaig realitzat entre el 2017 i el 2019 per conèixer l'efecte del reg sobre el rendiment del cultiu de nabiu a la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
+    <t>Efecte de diferents dotacions de reg en el cultiu de l'alvocat. Campanya 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultats de la campanya 2016/17 dels assaigs de reg en explotacions comercials d'Aguacate del litoral andalús.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Pràctiques de fertilització en blat sota sembra directa: alternatives a lús de urea</t>
+  </si>
+  <si>
+    <t>Resultats de la investigació on s'han estudiat diferents metodologies de fertilització alternatives l'ús d'Urea. Entre les que destaca l'ús d'inhibidors de nitrificació i ureasa. Els resultats s'han presentat en relació amb els beneficis agronòmics (collita, N en gra,...), com a mediambientals (reducció de lixiviació de nitrats i d'emissions de N02).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
     <t>Estudi preliminar de reg deficitari en ametllers</t>
   </si>
   <si>
     <t>Resultats d'assajos sobre diferents estratègies de reg deficitari en cultiu de l'ametller realitzats a les campanyes 2013 i 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Ús de tensiómetres manuals i electrònics per a la gestió del reg</t>
   </si>
   <si>
     <t>Els tensiòmetres són instruments que mesuren el potencial matricial o tensió matricial del sòl. Aquesta és una mesura indirecta de la humitat del sòl i és originat per les forces que retenen l'aigua als capil·lars i sobre les partícules del sòl.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Optimització del Reg i l'Abonat al Cultiu del Gira-sol</t>
   </si>
   <si>
     <t>Per intentar aprofundir en el coneixement de la interacció entre les necessitats d'aigua i fertilitzants en el cultiu de gira-sol, s'ha realitzat un experiment durant tres anys en què s'han testat diferents volums de reg, diferents estratègies de fertilització i les possibles interaccions en el rendiment de llavor, contingut d'oli i altres components de rendiment. Aquest document ofereix els resultats de l'experiment realitzat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
   </si>
   <si>
     <t>Recomanacions de reg a oliverar a la campanya 2022-2023</t>
   </si>
   <si>
     <t>Recomanacions de reg per oliverar en condicions d'escassa pluviometria en què s'ofereixen estratègies per pal·liar en la mesura que sigui possible l'efecte de l'estrès hídric sobre la producció d'oliva i d'oli.</t>
   </si>