--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -314,75 +314,75 @@
   <si>
     <t>Resultats del comportament agronòmic i de la resposta davant la planta paràsita Orobanche crenata d'un total de tretze varietats locals andaluses de faves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>Tècniques de Biofumigació i Solarització, Adaptades a les Condicions de Cultiu de la Maduixa a Huelva</t>
   </si>
   <si>
     <t>Resultats obtinguts a partir d'un assaig de demostració realitzat a la campanya 2016/2017 sobre l'ús de tècniques de biofumigació i solarització en cultiu de maduixa a Huelva, realitzat en una finca col·laboradora i sobre la varietat "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Eutrofització i Ecotoxicitat al Cultiu de la Maduixa</t>
   </si>
   <si>
     <t>Resultats d'un treball l'objectiu del qual ha estat quantificar i avaluar els impactes ambientals Eutrofització i Ecotoxicitat del cultiu de la maduixa, considerant tot el cicle de vida dels diferents sistemes de producció. Com a resultat es dissenyen i recomanen estratègies d'optimització de les pràctiques agràries implementades pels agricultors per millorar la sostenibilitat de les seves explotacions agràries i augmentar la competitivitat del sector productor maduixer.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>El Cultiu de Blat de moro a Andalusia sota l'Impacte del Canvi Climàtic</t>
+  </si>
+  <si>
+    <t>Resultats d'estudis sobre els possibles impactes del canvi climàtic sobre el cultiu del blat de moro regadiu a Andalusia i mesures d'adaptació avaluades per limitar-los.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Estudi comparatiu de producció i qualitat de fruita en cinc cultivars de prunera de recol·lecció tardana en maneig ecològic i convencional</t>
+  </si>
+  <si>
+    <t>Resultats dels anys 2009 a 2013 de producció i de qualitat de la fruita de cinc cultivars comercials de prunera japonesa de recol·lecció tardana, que porten diversos anys sent cultivats en dos maneigs agronòmics diferenciats: ecològic i convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Ocupació de Bacteris al Cultiu de Maduixa. Resultats Preliminars de Camp.</t>
   </si>
   <si>
     <t>Resultats d'assajos preliminars realitzats a la campanya 2017/18 sobre l'ús de tres bacteris promotors del creixement en cultiu de maduixa. L'objectiu del treball és comprovar si la inoculació amb bacteris promotors del creixement pot, en part, disminuir l'ús de productes de síntesi en un cultiu tan important al camp andalús com la fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Implantació i maneig de Sinapis alba subsp. Mairei per a coberta vegetal i biofumigació</t>
   </si>
   <si>
     <t>Procediment per a la implantació correcta i el maneig d'una coberta vegetal de Sinapis alba subsp. mairei i la seva utilització per a biofumigació</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e635cb6a-a041-47e8-a7f9-4d24bdbda418</t>
   </si>
   <si>
     <t>Sistemes Sostenibles d'Olivar.</t>
   </si>
   <si>
     <t>Recull els compromisos que han de complir totes aquelles persones beneficiàries d'aquesta operació, per tal de fer bones pràctiques agroambientals fent un ús sostenible dels recursos naturals que coexisteixen amb el cultiu de l'oliverar, fent-ne un cultiu rendible econòmicament com mediambientalment.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Impacte mediambiental del cultiu d'oliverar a andalusia</t>
   </si>
   <si>
     <t>Els objectius d'aquest estudi van ser analitzar els impactes ambientals dels sistemes de producció d'oliva existents a Andalusia, seleccionar i millorar les pràctiques agrícoles per identificar els processos que produeixen els problemes ambientals més significatius i dissenyar un sistema de gestió del cultiu de l'oliverar més eficient i respectuós amb el medi ambient. Aquest és el primer estudi realitzat a Espanya que mostra els impactes mediambientals d'una gran varietat de sistemes de producció d'oliva utilitzant l'anàlisi de cicle de vida, incloent-hi els sistemes de producció integrats.</t>
   </si>