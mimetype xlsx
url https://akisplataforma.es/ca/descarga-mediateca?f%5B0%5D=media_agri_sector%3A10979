--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -305,84 +305,84 @@
   <si>
     <t>Resultats obtinguts a partir d'un assaig de demostració realitzat a la campanya 2016/2017 sobre l'ús de tècniques de biofumigació i solarització en cultiu de maduixa a Huelva, realitzat en una finca col·laboradora i sobre la varietat "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Resposta al reg d'un cultiu de nabiu a la província de huelva</t>
   </si>
   <si>
     <t>Resultats d'un assaig realitzat entre el 2017 i el 2019 per conèixer l'efecte del reg sobre el rendiment del cultiu de nabiu a la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Eutrofització i Ecotoxicitat al Cultiu de la Maduixa</t>
   </si>
   <si>
     <t>Resultats d'un treball l'objectiu del qual ha estat quantificar i avaluar els impactes ambientals Eutrofització i Ecotoxicitat del cultiu de la maduixa, considerant tot el cicle de vida dels diferents sistemes de producció. Com a resultat es dissenyen i recomanen estratègies d'optimització de les pràctiques agràries implementades pels agricultors per millorar la sostenibilitat de les seves explotacions agràries i augmentar la competitivitat del sector productor maduixer.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Efecte de diferents dotacions de reg en el cultiu de l'alvocat. Campanya 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultats de la campanya 2016/17 dels assaigs de reg en explotacions comercials d'Aguacate del litoral andalús.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Estudi comparatiu de producció i qualitat de fruita en cinc cultivars de prunera de recol·lecció tardana en maneig ecològic i convencional</t>
+  </si>
+  <si>
+    <t>Resultats dels anys 2009 a 2013 de producció i de qualitat de la fruita de cinc cultivars comercials de prunera japonesa de recol·lecció tardana, que porten diversos anys sent cultivats en dos maneigs agronòmics diferenciats: ecològic i convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Ocupació de Bacteris al Cultiu de Maduixa. Resultats Preliminars de Camp.</t>
   </si>
   <si>
     <t>Resultats d'assajos preliminars realitzats a la campanya 2017/18 sobre l'ús de tres bacteris promotors del creixement en cultiu de maduixa. L'objectiu del treball és comprovar si la inoculació amb bacteris promotors del creixement pot, en part, disminuir l'ús de productes de síntesi en un cultiu tan important al camp andalús com la fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Estudi preliminar de reg deficitari en ametllers</t>
   </si>
   <si>
     <t>Resultats d'assajos sobre diferents estratègies de reg deficitari en cultiu de l'ametller realitzats a les campanyes 2013 i 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Avaluació de la uniformitat de cintes de reg en condicions de camp. Elecció del temps de reg més adequat</t>
   </si>
   <si>
     <t>Els esforços per reduir els consums d'aigua en el cultiu de la maduixa han d'anar orientats tant a optimitzar els calendaris de reg, com també a conèixer la capacitat del sistema de reg per aplicar l'aigua en temps i forma adequada. reg.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Identificació de Varietats de Vid mitjançant Caracterització Genètica per Microsatelites.</t>
   </si>
   <si>
     <t>Les varietats de vinya locals cobren cada cop més importància per a l'obtenció de vins que compleixin amb requisits de qualitat i tipicitat. Els procediments per recuperar, catalogar i autoritzar una varietat de vinya són molt llargs i feixucs. IFAPA, amb els seus know how i recursos tècnics, representa una eina vàlida per identificar correctament les varietats i assessorar en la presa de decisions per accelerar, en la mesura del possible, aquests procediments.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
     <t>Perfil Fisicoquímic i Nutricional de Varietats de Mora Cultivades a Hivernacle a Almeria</t>
   </si>
   <si>
     <t>Les característiques particulars d'algunes espècies de Rubus podrien utilitzar-se per augmentar la diversitat de productes amb qualitat nutricional disponibles per al consumidor; no obstant això, no hi ha informes concloents sobre les propietats fisicoquímiques i nutricionals de varietats de mora en hivernacles d'Almeria, Espanya. L'objectiu d'aquest estudi es va centrar en l'anàlisi fisicoquímica i nutricional de tres varietats de mora. El cultiu es va realitzar durant la primavera del 2014 en un hivernacle del centre IFAPA La Mojonera, Almeria, seguint les pràctiques agronòmiques locals. Les tres varietats seleccionades van ser Arapaho, Apache i Tupi. Va ser analitzada la qualitat externa i interna (pes de fruit, dimensions, fermesa, color, matèria seca, sòlids solubles, pH, acidesa total) i contingut nutricional (contingut total de carotenoides i fenòlics).</t>
   </si>