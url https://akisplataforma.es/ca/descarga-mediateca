--- v0 (2026-03-04)
+++ v1 (2026-04-24)
@@ -12,215 +12,542 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4195">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guia dinàmica d'ajuts i incentius nacionals per a empreses del sector ramader</t>
+  </si>
+  <si>
+    <t>Publicacions</t>
+  </si>
+  <si>
+    <t>La Direcció General dIndústria i de la Petita i Mitjana Empresa del Ministeri dIndústria, Energia i Turisme, elabora una Guia Dinàmica dajuts i incentius nacionals per a empreses del sector ramader. Aquesta Guia està permanentment actualitzada i conté informació sobre ajuts i incentius amb el termini de sol·licitud obert. Això s'aconsegueix ja que la Guia es genera al moment que es descarrega. Aquesta Guia recull totes les ajudes i els incentius destinats a empreses del sector ramader, atorgats i convocats per l'Administració General de l'Estat, Administracions Autònomes, Administracions Locals i altres organismes públics. La Guia està organitzada per comunitats autònomes i sectors productius. També es preveuen els ajuts que afecten l'àmbit geogràfic nacional.</t>
+  </si>
+  <si>
+    <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
+  </si>
+  <si>
+    <t>Pla estratègic de la PAC</t>
+  </si>
+  <si>
+    <t>Amb la reforma de la PAC 2023-2027, s'estableix un nou enfocament amb què els Estats membres han d'establir els detalls de les intervencions o mesures de la nova PAC, a través d'un pla estratègic. El 31 d'agost del 2022 la Comissió Europea va aprovar el Pla Estratègic de la PAC d'Espanya, i va ser un dels primers estats membres a assolir l'aprovació del pla. Amb posterioritat, el 12 de desembre de 2025, la Comissió va aprovar la quarta modificació del Pla estratègic, versió actualment en vigor</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
+  </si>
+  <si>
+    <t>Guia Pràctica Orientativa A L'Aplicació De Traçabilitat, Autocontrol I Condicionalitat Al Sistema De Producció Integrada De Castella i Lleó</t>
+  </si>
+  <si>
+    <t>Aquesta GUIA PRÀCTICA té per objecte recomanar les actuacions mínimes que han de posar en pràctica les entitats que realitzen el sistema de producció integrada, especialment pel que fa als tipus de control a efectuar, la freqüència d'aquests i la metodologia de mostreig.</t>
+  </si>
+  <si>
+    <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
+  </si>
+  <si>
+    <t>Cultius hortícoles a Castella i Lleó</t>
+  </si>
+  <si>
+    <t>Aquest conjunt de fitxes de cultius hortícoles a Castella i Lleó conté informació sobre: All. Col. Ceba. Endívia. Espàrrec. Maduixa i maduixot. Pèsols verds. Mongetes verdes. Enciam. Pebrot. Porro. Tomàquet. Pastanaga.</t>
+  </si>
+  <si>
+    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
+  </si>
+  <si>
+    <t>Eco-règims en pastures</t>
+  </si>
+  <si>
+    <t>Ecorregims en pastures.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2</t>
+  </si>
+  <si>
+    <t>Millora a la Gestió d'Explotacions Agràries</t>
+  </si>
+  <si>
+    <t>Un dels reptes a què s'enfronta el sector és la millora de la gestió de l'eficiència de les explotacions agràries. La innovació adquireix una importància crucial per aconseguir-ho. El sector agronòmic està immers en un procés accelerat d'actualització i adaptació a un model digital que ve marcat per la incorporació de tecnologies de la informació i la comunicació.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/Dosier_innovaciones_agricolas_Red%20PAC.pdf</t>
+  </si>
+  <si>
+    <t>Traçabilitat al sector Agroalimentari, Ramader, Agrícola i Forestal</t>
+  </si>
+  <si>
+    <t>La tecnologia i la digitalització a través de diferents eines com el blockchain, les eines TIC o el Big Data, constitueixen solucions eficients per optimitzar la traçabilitat, la seguretat alimentària, evitar el frau i la competència deslleial al llarg de la cadena de subministrament. No obstant això, cal destacar que hi ha encara una bretxa tecnològica digital important que afecta principalment els productors, tant els agricultors individuals com les micro i petites empreses.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
+  </si>
+  <si>
+    <t>Màrqueting al sector Agrícola, Ramader, Forestal i Indústries Agroalimentàries</t>
+  </si>
+  <si>
+    <t>La digitalització representa un avantatge d'oportunitat per al sector agrícola, ramader, forestal i agroalimentari, de cara a la promoció i la venda dels seus productes. Així mateix, les plataformes en línia de venda, les pàgines webs i les xarxes socials són eines assequibles, d'ús fàcil i eficaces per donar-se a conèixer, comunicar amb un públic ampli i generar nous canals de comercialització, com ara els circuits curts i km0. La divulgació - de manera senzilla al consumidor - a través d'una estratègia de comunicació i màrqueting es presenta com a imprescindible avui dia.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
+  </si>
+  <si>
+    <t>Canvi Climàtic i Reducció de Petjada de Carboni</t>
+  </si>
+  <si>
+    <t>Els reptes actuals se centren en impulsar noves estratègies, més sostenibles amb el medi ambient. Els tècnics i els investigadors coincideixen en la necessitat d'augmentar el segrest de carboni en tres àmbits complementaris: els sistemes forestals, cultius i sistemes agroforestals. A través dels grups operatius i projectes innovadors s'estan desenvolupant noves eines de gestió d'ús del sòl més sostenibles.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_CambioClimatico_v2.pdf</t>
+  </si>
+  <si>
+    <t>El sector apícola espanyol el 2022. Principals magnituds i indicadors econòmics</t>
+  </si>
+  <si>
+    <t>Document amb indicadors econòmics del sector apícola a Espanya.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/produccion-y-mercados-ganaderos/sectores-ganaderos-2/apicultura/informacion-del-sector/indicadores-economicos/indicadores-2024-final.pdf</t>
+  </si>
+  <si>
+    <t>Pla Nacional de Contingència davant de la Triquina</t>
+  </si>
+  <si>
+    <t>La triquinosi és una malaltia parasitària que afecta els humans i nombroses espècies hostatjadores, principalment mamífers silvestres i domèstics, produïda per diverses espècies del gènere Trichinella. Les larves de Trichinella desenvolupen totes les etapes del seu cicle biològic, des de larva fins a adult, dins del cos del mateix hospedador1 i posseeixen especificitat cap al teixit muscular estriat, especialment al de major activitat i alta concentració d'oxigen (pilars diafragmàtics, masseters, intercostals), linguals.</t>
+  </si>
+  <si>
+    <t>https://www.aesan.gob.es/AECOSAN/docs/documentos/seguridad_alimentaria/gestion_riesgos/Plan_contingencia_triquina_2025.pdf</t>
+  </si>
+  <si>
+    <t>Pla Nacional de Contingència d'Eotetranychus lewisi</t>
+  </si>
+  <si>
+    <t>En aquest document es recullen les mesures que s'han d'adoptar contra Eotetranychus lewisi, organisme nociu regulat, amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i aplicar mesures d'eradicació. Eotetranychus lewisi és un àcar de la família Tetranychidae. S'alimenta al revers de les fulles, principalment a prop de les venes principals (EFSA, 2014). E. lewisi pot causar importants pèrdues econòmiques en els cultius de les principals plantes hospedants.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/pncelewisienero2025.pdf</t>
+  </si>
+  <si>
+    <t>Pla de Contingència de la Flavescència Daurada de la vinya</t>
+  </si>
+  <si>
+    <t>En aquest document es recullen les mesures que s'han d'adoptar contra la Flavescència daurada de la vinya (FD), plaga quarantenària de la Unió regulada pel Reglament (UE) 2016/2031 i el Reglament (UE) 2019/2072, amb l'objectiu d'impedir-ne la aparició i la seva aparició. eradicar-la.FD és una malaltia associada a un fitoplasma que provoca greus danys al cultiu de la vinya (Vitis vinífera L.). El risc d'introducció i propagació d'aquesta malaltia a moltes parts de la península Ibèrica és alt, ja que s'ha detectat diverses vegades de forma localitzada a Catalunya, des del primer brot el 1996. Els esforços d'eradicació van donar els seus fruits i el 2020 el brot a Catalunya es va declarar eradicat. Tot i això, recentment, el desembre del 2021, Catalunya ha notificat un nou brot d'aquest fitoplasma a Girona on s'ha procedit a delimitar la zona infestada i establir una zona demarcada on s'han posat en marxa les mesures d'eradicació.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/fd/pncdefdenero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Pla Nacional de Contingència d'Elsinoë fawcettii</t>
+  </si>
+  <si>
+    <t>En aquest document es recullen les mesures que s'han d'adoptar contra Elsinoë fawcettii, organisme nociu regulat, amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i aplicar mesures d'eradicació. Elsinoë fawcettii és un fong del tall Ascomycota i de la família Elsinoaceae causant de la malaltia anomenada ronya o sarna dels cítrics.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/oonn-citricos/elsinoe/e_fawcettii_enero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Pla de Contingència de Tomato brown rugose fruit virus</t>
+  </si>
+  <si>
+    <t>En aquest document es recullen les mesures que s'han d'adoptar contra el virus Tomato brown rugose fruit virus (ToBRFV), amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i combatre-la per intentar eradicar-la i en tot moment evitar-ne la propagació.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/virus-rugoso-del-tomate/240613_pnsv_tomate.pdf</t>
+  </si>
+  <si>
+    <t>Pla de Contingència d'Aleurocanthus spiniferus (Quaintance)</t>
+  </si>
+  <si>
+    <t>En aquest document es recullen les mesures que s'han d'adoptar contra l'insecte Aleurocanthus spiniferus (Quaintance), plaga de quarantena, amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i combatre-la per intentar eradicar-la i en tot moment evitar-ne la propagació.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncaleurocanthusspiniferus_tcm30-618863.pdf</t>
+  </si>
+  <si>
+    <t>Pla Nacional de Contingència de Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>En aquest document es recullen les mesures que s'han d'adoptar contra l'insecte Scirtothrips aurantii Faure, plaga de quarantena, amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i combatre-la per intentar eradicar-la i en tot moment evitar-ne la propagació.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/scirthotrips-aurantii/pnc-scirtothrips-auranti--dic-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Carns i productes carnis: tripes</t>
+  </si>
+  <si>
+    <t>Valoració nutricional: el component majoritari de les tripes és l'aigua i li segueix la proteïna. El contingut en greixos, especialment saturats, és inferior al 3%. Aquesta darrera dada cal interpretar-la amb cautela. A l'hora de valorar nutricionalment una recepta l'ingredient bàsic de la qual siguin les tripes s'haurà de tenir en compte el contingut lipídic de la resta d'ingredients que, segons la cuina tradicional del nostre país, solen ser aliments amb un contingut lipídic important (com el xoriço o la botifarra) que eleven notablement el contingut de greix final del plat. Les tripes no tenen hidrats de carboni i presenten quantitats de colesterol per sobre de la mitjana del grup. A causa d'això últim no són recomanables en dietes hipocolesterolèmiques. Cal destacar-ne el contingut en minerals com el ferro, magnesi, zinc, fòsfor, potassi i, especialment seleni. Una ració de 150 g de tripa cobreix les ingestes recomanades d'aquest mineral. Les vitamines del grup B més rellevants en la composició són la B2 i la niacina. Presenta petites quantitats d'àcid fòlic i de vitamina E.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/ministerio/pags/plataforma_conocimiento/alimentos/fichas%20de%20alimentos/carnes/CALLOS.pdf</t>
+  </si>
+  <si>
+    <t>Butlletí fitosanitari d'avisos i informacions</t>
+  </si>
+  <si>
+    <t>Els insectes pol·linitzadors són de vital importància per al correcte funcionament dels cultius. La pol·linització és fonamental per assegurar la quantitat i la qualitat de les collites, la producció d'aliments, vinculant directament els ecosistemes silvestres amb els sistemes de producció agrícola.</t>
+  </si>
+  <si>
+    <t>https://agricultura.castillalamancha.es/actuaciones/boletin-fitosanitario-de-avisos</t>
+  </si>
+  <si>
+    <t>Tríptic Rhynchophorus ferrugineus (Picut vermell)</t>
+  </si>
+  <si>
+    <t>Recomanacions per a tractaments contra el morrut vermell i altres trepants de palmeres</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359287/Triptico+PICUDO+abril+2025.pdf/6f166aec-cc47-9038-4e7b-6946a210c788</t>
+  </si>
+  <si>
+    <t>Seguiment de la mosca de l'olivera (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Informe de la situació de la plaga a camp, campanya 2024, setmana 43: 21 Octubre-27 d'Octubre</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera,+%C3%BAltima+semana.pdf/9200bf4a-3d65-1c8f-5b82-ba4aa5dc0131</t>
+  </si>
+  <si>
+    <t>Avís de tractament mosca de l'olivera (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Comença a augmentar la població de mosca de l'olivera aquest any, per la qual cosa es recomana fer un primer tractament esquer. Un cop apareguin les primeres olives picades, aproximadament 25 dies després apareixeran els adults de la següent generació i per al seu control s'haurà de fer un segon tractament esquer.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/395345354/Aviso+n%C2%BA+1+Mosca+de+la+oliva+09-09-2025.pdf/56c6e35a-2181-9727-a17b-cca95f04edaa</t>
+  </si>
+  <si>
+    <t>Seguiment Cotonet de Sud-àfrica en cítrics</t>
+  </si>
+  <si>
+    <t>Delottococcus aberiae s'ha convertit en una plaga clau a les parcel·les on és present perquè causa greus danys i és de difícil control. A més dels danys típics d'altres espècies de pseudocòccids, aquesta espècie provoca la deformació i/o reducció de la mida del fruit. Delottococcus aberiae deforma els fruits des de la caiguda de pètals fins que els fruits adquireixen un diàmetre entre 2-3 cm. Per tant, els tractaments contra la plaga se solen aplicar per protegir el fruit als seus primers estadis de desenvolupament.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373114923/COTONET++de+SUD%C3%81FRICA.+++MANEJO+en+CITRICULTURA+ECOL%C3%93GICA.++Ficha+T%C3%A9cnica..pdf/3ddbe4d5-1202-40b4-9405-1e6934885e51</t>
+  </si>
+  <si>
+    <t>Seguiment de Paraleyrodes minei a Caqui</t>
+  </si>
+  <si>
+    <t>Les mosques blanques són de les plagues que més preocupa el sector de producció del caqui a la Comunitat Valenciana. Dins aquest grup d'insectes, les espècies que podem trobar al caqui són, Dialeurodes citri, Paraleyrodes minei i Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788692/07+Seguimiento+din%C3%A1mica+poblacional+Paraleyrodes+minei+2025-07-25.pdf/31831a1b-58d3-c720-5e26-f275dbce1569</t>
+  </si>
+  <si>
+    <t>Seguiment de Dialeurodes citri amb caqui i cítrics.</t>
+  </si>
+  <si>
+    <t>Les mosques blanques són les plagues que en els darrers anys més preocupen tant el sector de producció del caqui com el de cítrics a la Comunitat Valenciana. Dins aquest grup d'insectes, les espècies que podem trobar són, Dialeurodes citri, Paraleyrodes minei i Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788736/01+Seguimiento+estructura+poblacional+Dialeurodes+citri+2025-05-09.pdf/bc8355f8-b054-c3d7-a4c2-aa1b673e1069</t>
+  </si>
+  <si>
+    <t>Seguiment de Pseudococcus longispinus a Caqui</t>
+  </si>
+  <si>
+    <t>Els cotonets són de les plagues que més preocupen el sector de producció del caqui a la Comunitat Valenciana. S'alimenten de la saba de la planta, debilitant-la i excreten una gran quantitat de melassa sobre la qual es desenvolupen fongs sapròfits, que formen un feltre negre característic conegut com a “negreta”. Els fruits tacats per negreta perden qualitat comercial. A més, la presència de colònies als fruits atrau arnes que s'alimenten de restes orgàniques i melassa que també provoquen danys sobre el fruit.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/394148016/09+Seguimiento+estructura+poblacional+Pseudococcus+longispinus+2025-08-29.pdf/4c685fb6-9875-0ba9-66a0-9e699141298e</t>
+  </si>
+  <si>
+    <t>Seguiment poll vermell de Califòrnia en cítrics</t>
+  </si>
+  <si>
+    <t>El poll vermell de Califòrnia (Aonidiella aurantii) és una de les plagues que més preocupa el sector citrícola a la Comunitat Valenciana ja que deprecia l'escorça del fruit i, en tenir diverses generacions a l'any, es reprodueix de manera exponencial al llarg de la campanya.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/392094742/01+Seguimiento+piojo+rojo+California+2025-04-17.pdf/b48da94c-ef6d-3b54-0714-3be5396c34f1</t>
+  </si>
+  <si>
+    <t>Avisos sobre plagues i malalties vegetals, Presència d'elevat nombre d'individus de Mythimna unipuncta, eruga defoliadora de gramínies.</t>
+  </si>
+  <si>
+    <t>Eruga defoliadora molt voraç i polífaga que pot afectar tant a cultius farratgers com hortícoles, sent les praderies i pastures, al costat del blat de moro, els més castigats</t>
+  </si>
+  <si>
+    <t>https://ria.asturias.es/RIA/bitstream/123456789/666/1/Archivo.pdf</t>
+  </si>
+  <si>
+    <t>Webinar - Com impacta la digitalització en el control de plagues i malalties als cultius sota hivernacle?</t>
+  </si>
+  <si>
+    <t>Vídeo i Canal TV online</t>
+  </si>
+  <si>
+    <t>Com impacta la digitalització en el control de plagues i malalties als cultius sota hivernacle?</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=SNH_lP-ETaw</t>
+  </si>
+  <si>
+    <t>Eco-règims a terres de cultiu</t>
+  </si>
+  <si>
+    <t>Ecorregims a terres de cultiu.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Siembra+directa.pdf/0c0bbde3-0f05-01f8-4e2e-08dc3cc46c1c?version=1.0&amp;t=1775632876669</t>
+  </si>
+  <si>
+    <t>Eco-règims en cultius sota aigua</t>
+  </si>
+  <si>
+    <t>Ecorregims en cultius sota aigua.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Cubiertas+Inertes+Restos+de+Poda.pdf/37d0a7a4-76d3-63ad-eea6-380624aed05c?version=1.0&amp;t=1775027620820</t>
+  </si>
+  <si>
+    <t>Condicionalitat reforçada</t>
+  </si>
+  <si>
+    <t>Condicionalitat reforçada.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373115007/Condicionalidad+Reforzada.pdf/564bed84-a1c8-046d-a479-2276bbefa37b?version=1.0&amp;t=1725966847372</t>
+  </si>
+  <si>
+    <t>Pla d'Acció Nacional 2018-2022 d'ús sostenible de productes fitosanitaris</t>
+  </si>
+  <si>
+    <t>A l'elaboració del Pla d'Acció Nacional s'han considerat les experiències extretes de l'anterior PAN 2013-2017 així com les indicacions de l'informe de la FVO sobre l'avaluació dels plans nacionals de tots els Estats membres.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/pan18-22v2.pdf</t>
+  </si>
+  <si>
+    <t>Anàlisi de l'estructura productiva del sector oví de llet a Espanya 2017-2021</t>
+  </si>
+  <si>
+    <t>L´objectiu de l´estudi és caracteritzar l´estructura productiva del sector oví de llet a Espanya.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuradeovinodeleche2017-2021_tcm30-510322.pdf</t>
+  </si>
+  <si>
+    <t>Manual d'usuari perfil ramader ECOGAN Boví d'esquer</t>
+  </si>
+  <si>
+    <t>És un sistema informatitzat desenvolupat pel Ministeri d'Agricultura, Pesca i Alimentació en coordinació amb el Ministeri per a la Transició Ecològica i Repte Demogràfic, que permet registrar les Millors Tècniques Disponibles (MTDs) aplicades a la granja, així com estimar les emissions contaminants i de gasos d'efecte llarg hivernacle i el consum de recursos d'una granja concreta.</t>
+  </si>
+  <si>
+    <t>DOCUMENT FAQ ECOGAN PORCÍ</t>
+  </si>
+  <si>
+    <t>Aquest document no té completament naturalesa normativa i constitueix únicament un instrument de treball per facilitar el millor coneixement de la normativa aplicable a la matèria considerada, així com l'aplicació harmonitzada de la mateixa. En cap cas no és hàbil per constituir el fonament jurídic d'actuacions i resolucions administratives que poguessin afectar, en qualsevol sentit, els drets, interessos i posicions jurídiques de les parts implicades; tracti's d'interessats o d'Administracions Públiques.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/ganaderia-y-medio-ambiente/ecogan/mapa--documentos--imagenes/manuales-y-faq/faqsecoganporcinofebrero2025.pdf</t>
+  </si>
+  <si>
+    <t>Manual d'usuari perfil ramader ECOGAN Porcí</t>
+  </si>
+  <si>
+    <t>Els titulars de les granges són responsables de l'estimació de les seves emissions i de l'aplicació de les millors tècniques disponibles (MTD), per evitar o, quan això no sigui possible, reduir les emissions i l'impacte en el conjunt del medi ambient. També són responsables de notificar la implementació daquestes tècniques a les autoritats competents. Per tal de proveir el sector ramader i les autoritats competents d'un suport electrònic a nivell nacional que faciliti el càlcul, el seguiment i la notificació de les emissions de cada granja, així com de la notificació al Registre General de MTDs, el Ministeri d'Agricultura, Pesca i Alimentació ha desenvolupat el sistema informatitzat ECOGAN. En base a l'article 16.2 del Reial Decret 306/220, d'11 de febrer, els titulars de les granges de porcí en sistema de producció intensiu estan obligats a comunicar a les autoritats competents les Millors Tècniques Disponibles (MTDs) aplicades a la granja durant l'any anterior. S'exceptuen d'aquesta obligació les granges extensives (article 1.3.a), les granges d'autoconsum i les reduïdes. El titular de la granja haurà de fer la comunicació a l'autoritat competent de les MTDs aplicades a la granja durant el període comprès entre l'1 de gener i abans de l'1 de març de cada any.</t>
+  </si>
+  <si>
     <t>EATrends 2025-2027</t>
   </si>
   <si>
-    <t>Publicacions</t>
-[...1 lines deleted...]
-  <si>
     <t>Identifica les tendències alimentàries clau que marcaran la innovació i l'estratègia empresarial els propers anys, amb una mirada posada en els nous valors socials, les prioritats del consumidor i les forces d'un entorn canviant</t>
   </si>
   <si>
     <t>https://www.azti.es/productos/eatrends-2025-2027/</t>
   </si>
   <si>
     <t>Codi de bones pràctiques mediambientals de boví de carn</t>
   </si>
   <si>
     <t>Codi de bones pràctiques mediambientals de boví de carn per ajudar el sector a reduir les emissions</t>
   </si>
   <si>
     <t>https://www.gosecuesvac.com/wp-content/uploads/2024/10/CODIGO-BUENAS-PRACTICAS-MEDIOAMBIENTALES-GANADERIA.pdf</t>
   </si>
   <si>
     <t>Maneig de porcí ibèric en devesa</t>
   </si>
   <si>
     <t>La Devesa o els sistemes adehesats són un agroecosistema ramader on trobem dos components bàsics: l'arbre (habitualment quercus sp) i la coberta vegetal (pastura i matolls), i aprofitant els seus productes, la ramaderia extensiva (boví, oví i porcí ibèric). De les espècies ramaderes esmentades, el porcí ibèric és un animal perfectament lligat i integrat a la devesa i els seus usos, que tradicionalment s'ha anomenat “el senyor de la devesa”. Així tots dos, porc ibèric i devesa, formen un binomi inseparable, i avui dia és tota una referència quant a qualitat alimentària.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/58c3d7c9-5dde-46e5-9534-c8ec8d6632a1</t>
   </si>
   <si>
     <t>Impacte de Diferents Accions de Conservació de la Devesa al Sector i la Societat d'Andalusia</t>
   </si>
   <si>
     <t>Resultats de l'avaluació realitzada sobre l'impacte de les accions que el Projecte LIFE+ biodehesa ha desenvolupat a Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2288d79a-72c1-4453-9ea7-9c93f994dd2b</t>
   </si>
   <si>
     <t>Manual d'elaboració de l'aiguardent de sidra</t>
   </si>
   <si>
     <t>L'elaboració d'un aiguardent té com a objectiu principal obtenir una beguda d'alta graduació mitjançant la destil·lació d'una altra de baix contingut alcohòlic. Per això qualsevol matèria primera capaç d'experimentar un procés de fermentació alcohòlica pot donar lloc a un aiguardent.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Manual+de+elaboraci%C3%B3n+de+aguardiente+de+sidra.pdf/82e61477-2503-c91a-466e-e1512b10c351?t=1729770338719</t>
   </si>
   <si>
     <t>INFOVI: Sistema d'Informació de Mercats del Sector Vitivinícola</t>
   </si>
   <si>
-    <t>Vídeo i Canal TV online</t>
-[...1 lines deleted...]
-  <si>
     <t>Darrere de cada ampolla de vi hi ha molt més que raïms i vinyes Tradició, esforç i treball constant sostenen el sector vitivinícola Avui, gràcies al sistema INFOVI, el vi a Espanya compta amb més transparència i dades en temps real per prendre millors decisions</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hVLxMmuBknM</t>
   </si>
   <si>
     <t>Quadern d'explotació agrícola</t>
   </si>
   <si>
     <t>El Quadern digital d'explotació agrícola (CUE) és una de les eines adreçades a professionals agraris per optimitzar-ne la producció i simplificar la gestió de les seves explotacions. Suposa canviar del suport en paper del quadern d'explotació tradicional a un suport digital que permeti al pagès treure millor profit de la informació que genera i poder transmetre-la a les administracions per mètodes telemàtics. Després de les darreres modificacions del Pla Estratègic de la PAC 2023-2027, la seva utilització és voluntària i s'han habilitat aplicacions per fer les anotacions de manera senzilla en qualsevol moment i lloc amb flexibilitat. Les Conselleries dAgricultura de les comunitats autònomes ofereixen la informació necessària per als usuaris que vulguin saber com implantar el CUE.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MZ1SwK7T0nA</t>
   </si>
   <si>
     <t>Agricultura sostenible i ecorregims: pràctiques que tenen cura del camp i reben suport europeu</t>
   </si>
   <si>
     <t>Sabies que pots cuidar el medi ambient i rebre ajuts directes? Els ecorregimens són pràctiques voluntàries que milloren el rendiment ambiental i climàtic al camp. En aquest vídeo de la Xarxa PAC, et mostrem dos exemples reals de bones pràctiques aplicables a ecorregims</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=j1hA5YwST8g</t>
   </si>
   <si>
     <t>Maneig de resistències a insecticides per al control químic de Scirtothrips aurantii</t>
   </si>
   <si>
     <t>Jornada sobre nous trips a cítrics</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Normes d'ordenació ramaderes</t>
   </si>
   <si>
     <t>L'activitat ramadera a Espanya està subjecta a normatives cada cop més unificades i en línia amb les directrius europees. Aquest vídeo permet entendre el perquè de les normes d'ordenació ramadera, que pretenen agrupar tots els requisits adreçats a professionals de la ramaderia, facilitar-ne la tasca, augmentar l'eficiència i garantir la sostenibilitat. Tenen un enfocament global que promou la qualitat i la seguretat alimentària, la reducció de l'impacte ambiental i l'impuls del benestar animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jlrBSPSNV9Y</t>
   </si>
   <si>
     <t>Estratègies de maneig de Scirtothrips aurantii en cítrics de la Comunitat Valenciana</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Plantes hostes de Scirtothrips aurantii a la Comunitat Valenciana</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Cultiu vertical i hidropònic: la investigació del Centre d'Experiències Cajamar per produir més amb menys</t>
   </si>
   <si>
     <t>Al Centre d'Experiències Cajamar (Paiporta, València) es treballa des de fa anys en els sistemes de producció hortícola sense sòl. En aquesta ocasió, el director, Carlos Baixauli, ens mostra una investigació que combina cultiu vertical i sistemes hidropònics d'alta eficiència, dues tecnologies que busquen maximitzar la producció en espais reduïts, reduir consums i millorar la sostenibilitat.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/cultivo-vertical-hidroponico-investigacion-centro-experiencias-cajamar-producir-con-menos</t>
   </si>
   <si>
     <t>Estratègies de maneig de plagues i malalties en caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Jornada sobre el cultiu del Kiwi</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Gestió integrada de cotonets a caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Primeres bases per a la gestió integrada de Scirtothrips aurantii a caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Biologia, ecologia i mètodes de control de Scirtothrips aurantii en cítrics</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Presentació de la Jornada nous trips en cítrics pel secretari autonòmic i el director de l'IVIA</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Control biològic en caqui: Cajamar i Agrobío aposten per estratègies combinades per a un cultiu sostenible</t>
   </si>
   <si>
     <t>Tanques, cobertes vegetals i alliberament d'insectes beneficiosos es converteixen en aliats clau per disminuir l'ús de químics i protegir la biodiversitat en aquest cultiu</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/control-biologico-caqui-cajamar-agrobio-apuestan-estrategias-combinadas-cultivo-sostenible</t>
   </si>
   <si>
     <t>Viticultura regenerativa</t>
   </si>
   <si>
     <t>Importància de la microbiologia als sòls agrícoles</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jWwBA7NMK1Q</t>
   </si>
   <si>
     <t>Normativa per a comercialització de productes de la fusta aprofitats legalment: Reg. EUTR - FLEGT</t>
   </si>
   <si>
     <t>Informació sobre les obligacions d'importadors, propietaris i rematants en el marc de l'aplicació dels reglaments de la fusta de la Unió Europea i del futur marc de lluita contra la desforestació.</t>
   </si>
@@ -365,69 +692,69 @@
   <si>
     <t>Idoneïtat enològica de ceps de llevats autòctons per a l'elaboració de vi 'Verdejo'</t>
   </si>
   <si>
     <t>L´ús de llevats autòctons per a la producció de vins és una eina per defensar la tipicitat d´una regió particular. La selecció de llevats autòctons apropiats assegura el manteniment de les característiques enològiques simulant la fermentació alcohòlica espontània (FA) alhora que evita els riscos de fermentacions aturades o lentes. En aquest estudi, es van seleccionar, identificar i caracteritzar llevats autòctons de most de raïm Verdejo (Denominació d'Origen Roda) per explotar les característiques del terroir.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2304-8158/12/9/1888</t>
   </si>
   <si>
     <t>Selecció i utilització de ceps silvestres de Lachancea thermotolerans de la DOC Rioja amb capacitat bioacidificant com a estratègia per mitigar els efectes del canvi climàtic a la indústria vitivinícola</t>
   </si>
   <si>
     <t>El vi és un producte alcohòlic que s'ha produït a tot el món durant els darrers mil·lennis amb molt pocs canvis en el seu procés de producció fins al segle passat. Durant les darreres dècades, les vinyes han patit els efectes del canvi climàtic actual com a múltiples cultius climatèrics i, per tant, la composició del most de raïm i del vi final està canviant. L'efecte combinat de l'augment de les temperatures i la fenologia avançada afecta la composició de les baies, augmentant el sucre, disminuint les concentracions d'àcids orgànics i alterant les composicions de metabòlits secundaris i precursors de l'aroma. Aleshores, els vins produïts sota les noves condicions climàtiques tendeixen a presentar baixa acidesa, alt contingut d'alcohol, alt pH i variació de diversos paràmetres, com el color o els compostos fenòlics</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2306-5710/11/3/70</t>
   </si>
   <si>
     <t>la fertirrigació del llimoner</t>
   </si>
   <si>
     <t>La fertirrigació és la tècnica que permet la distribució dels fertilitzants conjuntament dissolts amb laigua de reg. Aquesta tècnica, que es pot utilitzar amb els diferents sistemes de reg, està totalment estesa en el cas del reg per degoteig.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Impacte de l'època de verema a la biodiversitat de llevats silvestres i la seva influència en la fermentació del vi</t>
   </si>
   <si>
     <t>El microbioma del raïm és un factor clau que impacta la composició i aroma del vi. La biodiversitat autòctona del raïm està vinculada a la petjada microbiana responsable de les propietats enològiques distintives de cada regió, coneguda com el terroir microbià. La microbiota del raïm depèn de diversos factors com el clima, la varietat de raïm, la collita, les característiques de la vinya, el sòl i les pràctiques vitícoles. En aquest context, les fermentacions espontànies estan guanyant atenció pels efectes potencials que tenen en la complexitat organolèptica del vi.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2076-2607/13/12/2836</t>
   </si>
   <si>
     <t>Plagues i malalties de Llimona i Pomelo a la Regió de Múrcia</t>
   </si>
   <si>
     <t>Període crític, estats més vulnerables, mètodes de seguiment, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Una agricultura sense agricultors</t>
   </si>
   <si>
     <t>França sempre ha estat vista com un país de petites i mitjanes explotacions agràries, autònomes i gestionades pel titular i la família. El model d'agricultura familiar, consolidat i reforçat durant el període de modernització que va tenir lloc després de la Segona Guerra Mundial, avui es veu travessat per forts processos de canvi que generen noves i molt diverses formes d'organització del treball i del capital agrícola.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/agricultura-sin-agricultores</t>
   </si>
   <si>
     <t>Plagues regulades en la producció de fruiters de pinyol i ametller (Quarentenàries i RNQPS)</t>
   </si>
   <si>
     <t>L'entrada en vigor del Reglament 2016/2031 ha suposat la introducció de nombrosos canvis legislatius. Entre ells, la classificació de les plagues en quarantenàries, prioritàries i regulades no quarantenàries. Aquesta classificació la estableix la Unió Europea i comporta uns graus de protecció i l'aplicació de diferents mesures.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/95195654/3-2023+Informaci%C3%B3n+T%C3%A9cnica+.pdf/3dcfbaa6-c7a7-601e-fafa-e37a4d52766f?t=1698916023334</t>
   </si>
   <si>
     <t>Orientacions per al seguiment de Eurytoma amygdali</t>
   </si>
   <si>
     <t>En els darrers anys, Eurytoma amygdali s'ha estès pel territori de la Comunitat Autònoma d'Aragó de manera similar a com ho està fent a altres zones espanyoles, i és previsible que aquesta expansió continuï. Actualment no estan disponibles atraients a base de feromones o altres semioquímics, que permetin seguir l'evolució dels adults d'aquesta plaga d'una manera fiable per poder fixar els moments òptims de tractament, qüestió molt rellevant tenint en compte el curt espai de temps en què la plaga està fora de les ametlles i és susceptible de ser controlada amb productes.</t>
   </si>
@@ -710,86 +1037,59 @@
   <si>
     <t>El Canvi Climàtic i les seves conseqüències negatives per al nostre planeta i els sistemes socioeconòmics ja són una evidència reconeguda per la comunitat científica i la societat en general [1]. Per intentar pal·liar aquesta situació, és crucial reduir l'emissió de gasos amb efecte d'hivernacle derivats de l'acció de l'home, ja que són la causa principal de l'escalfament global del planeta. En aquesta línia, els participants a la COP21 de París [2] van acordar promoure un model de progrés tecnològic i financer de baixes emissions amb l'objectiu de mantenir l'augment global de la temperatura per sota de 2°C, i intentant limitar-lo a 1,5°C. Pel que fa a la possibilitat d'assolir aquests objectius, l'Intergovernmental Panel on Climate Change (IPCC) en el seu informe de 2022 assenyala que, amb més ambició climàtica per part dels governs, és possible aconseguir que l'augment global de la temperatura no superi els 1,5ºC [2].</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/publicaciones/informeprospectivoagrivoltaica2023.pdf</t>
   </si>
   <si>
     <t>Assaig de portaempelts en varietats de vinya d'Astúries</t>
   </si>
   <si>
     <t>A l'antiguitat, el geògraf i historiador grec Estrabón (63 aC – 20 dC aprox.) esmenta que els habitants preromans d'Astúries coneixien el vi, però era molt escàs i només el bevien als grans festins. Quan van arribar els romans a l'actual Astúries el 29 aC, no hi havia vinyes; la invasió romana no va produir cap impuls en aquest cultiu, continuant-se cultivant en emparrat la varietat cocolòbis, amb escassa producció de vi (Gómez, 1920).</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Ensayo+de+portainjertos+en+variedades+de+vid+de+Asturias.pdf/d4ef19e8-6c62-bbdd-aeb1-97f0972435e8?t=1729770450155</t>
   </si>
   <si>
     <t>El foc bacterià de les rosàcies (Erwinia amylovora)</t>
   </si>
   <si>
     <t>La malaltia del foc bacterià està causada pel bacteri Erwinia amylovora (Burril) Winslow et al., considerada com a organisme nociu de quarantena a la Unió Europea, per a la qual hi ha legislació específica sobre mesures preventives contra la introducció i difusió (RD 58/2005), així com un programa nacional d'eradicació i control 1201/1999 i RD 1512/2005).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/publicaciones/erwinia-baja.pdf</t>
   </si>
   <si>
-    <t>Cultius hortícoles a Castella i Lleó</t>
-[...7 lines deleted...]
-  <si>
     <t>Manual de preguntes freqüents. Assessorament en producció ecològica</t>
   </si>
   <si>
     <t>Què és la producció ecològica? Es tracta d'un mètode de producció agrícola i ramadera que es caracteritza per conjugar pràctiques agràries respectuoses amb el medi ambient, normes exigents sobre benestar animal, mantenir nivells elevats de biodiversitat i no aplicar productes químics de síntesi, tot això per posar al nostre abast aliments saludables i de qualitat.</t>
   </si>
   <si>
     <t>https://www.ecoagricultor.com/manual-preguntas-frecuentes-en-la-produccion-ecologica/</t>
   </si>
   <si>
-    <t>Claus per millorar la bacteriologia i el recompte de cèl·lules somàtiques de la llet del bestiar oví i cabrum</t>
-[...16 lines deleted...]
-  <si>
     <t>Podcast agricultura</t>
   </si>
   <si>
     <t>Podcast</t>
   </si>
   <si>
     <t>Benvingut a Podcast Agricultura, el primer podcast agrícola en espanyol. Des del seu llançament, el gener del 2020, s'ha consolidat com una font d'informació al món agrícola. El meu objectiu és oferir contingut de valor per a professionistes del sector agrícola. Ja siguis un agrònom experimentat o un graduat recent, aquí trobaràs una font de coneixement. Abordo temes generals d'agricultura, tots relacionats amb l'agroindústria i els agronegocis. Considero el meu podcast com un complement essencial per a aquells que han estudiat agronomia.</t>
   </si>
   <si>
     <t>https://podimo.com/es/shows/podcast-agricultura?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Entre Chozos i Cañadas</t>
   </si>
   <si>
     <t>Podcast de la Reial Federació Espanyola d'Associacions de Bestiar Select (RFEAGAS) que mostra la realitat d'un sector que combina tradició, sostenibilitat i tecnologia d'avantguarda. Des de les canyades que recorren els transhumants fins als laboratoris on es custodien els tresors genètics de les nostres races autòctones, aquest espai ens portarà de la mà d'experts per entendre millor el món ramader.</t>
   </si>
   <si>
     <t>https://open.spotify.com/show/5ZE7poKYhtmSERTg7JOrS3</t>
   </si>
   <si>
     <t>La Terra</t>
   </si>
   <si>
     <t>En aquest capítol de LA TERRA Podcast s'aborda una temàtica molt interessant, però sobre la qual hi ha un gran desconeixement entre el públic general, que és la recol·lecció d'aliments, i especialment la maquinària que es fa servir per recollir aquests aliments. Entrevistem a Juan Marugán, Responsable de Producte de la Línia de Recol·lecció de New Holland.</t>
@@ -1058,59 +1358,50 @@
   <si>
     <t>Aquest document ofereix una revisió als principals factors interns o externs a l'arbre que afecten la producció de gla a la devesa. Aquest material resumeix la xerrada que es va presentar a les "IX Jornades de porc ibèric" organitzades per ASAJA Córdoba el 6 d'abril de 2016 a Villanueva de Córdoba</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14f94d6e-ee37-4d15-a93e-684d42558a1e</t>
   </si>
   <si>
     <t>Poda de l'arbre a la devesa</t>
   </si>
   <si>
     <t>Aquesta publicació té com a finalitat exposar els aspectes tècnics més importants que defineixen la poda de l'arbrat de la devesa així com les limitacions i les precaucions que s'han de considerar per a la seva realització. A la unitat 1 s'exposen els criteris generals i la base fisiològica que cal tenir en compte a l'hora d'abordar la poda de l'arbrat a la devesa. A la unitat 2 es descriuen els diferents tipus de poda que es realitzen a la devesa així com les consideracions que s'han de tenir en compte per evitar impactes negatius en el vigor de l'arbre. Finalment a la unitat 3 se'n quantifica el cost i el de la gestió dels diferents subproductes, es descriu el procés per a la sol·licitud de permisos a l'Administració, i se n'aborden alguns aspectes bàsics de prevenció de riscos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbcb1934-ab8c-4ad9-9a3c-288d3404d6ce</t>
   </si>
   <si>
     <t>Avanços en l'avaluació de la producció de pastura i gla a la devesa mitjançant sensors propers i remots</t>
   </si>
   <si>
     <t>Aquesta publicació descriu una sèrie d'avenços que s'han realitzat a IFAPA per integrar informació procedents de sensors remots en la gestió del pasturatge extensiu als sistemes de devesa. Per això, es combinen les dades proporcionades per aquests sensors, fonamentalment a bord de satèl·lits i avions, amb mesures precises de camp i models. Aquesta integració permet fer un seguiment precís, regular i amb un cost baix de l'estat de les cobertes vegetals de la devesa, quantificant-les i estimant-ne el desenvolupament fenològic, i de les seves produccions, en concret la producció i qualitat de la pastura i la producció de gla, principals aliments del bestiar a la devesa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89b5eb5e-7dd8-4449-b253-6cd55bd4e53a</t>
   </si>
   <si>
-    <t>Traçabilitat al sector Agroalimentari, Ramader, Agrícola i Forestal</t>
-[...7 lines deleted...]
-  <si>
     <t>Validació i seguretat de les aplicacions aèries amb drones a l'entorn agroforestal (PHYTODRON)</t>
   </si>
   <si>
     <t>Validació de l'ús de drones com a alternativa segura i eficaç de manera comparativa a les aplicacions amb fitosanitaris convencionals (anàlisi rigorosa de riscos, escenaris, aplicacions i equips).</t>
   </si>
   <si>
     <t>Desenvolupament i implantació d'un Sistema de Suport a la Gestió Forestal a RED-SAGEFER</t>
   </si>
   <si>
     <t>Disseny, desenvolupament i implementació duna xarxa de sistemes de programari dimplantació territorial que permeti limpuls i la posada en valor del territori forestal a escala municipal a Espanya amb la mobilització de tots els agents del sector.</t>
   </si>
   <si>
     <t>Estratègia de digitalització del sector agroalimentari i forestal i del medi rural</t>
   </si>
   <si>
     <t>Document que defineix les línies estratègiques i mesures necessàries per impulsar la transformació digital dels sectors agroalimentari i forestal i del medi rural i els instruments previstos per implementar-los.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estrategia_digitalizacion_sector_agroalimentario_forestal_medio_rural_ve_tcm30-560060.pdf</t>
   </si>
   <si>
     <t>Resum de la jornada de presentació del demostrador digital forestal implantat a Kiwi Atlàntic en el marc del projecte HIBA+</t>
   </si>
   <si>
     <t>Resum de la jornada de presentació del demostrador digital forestal implantat a kiwi atlàntic en el marc del projecte HIBA+</t>
@@ -1124,59 +1415,50 @@
   <si>
     <t>Aquesta publicació és una recopilació de Grups Operatius i Projectes Innovadors en matèria de traçabilitat al sector agroalimentari, agrícola, ramader i forestal a Espanya i Europa</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
   </si>
   <si>
     <t>Màrqueting en Sector Agrícola, Ramader, Forestal i Indústries Agroalimentàries. Grups Operatius i Projectes Innovadors</t>
   </si>
   <si>
     <t>Aquesta publicació és una recopilació de Grups Operatius i Projectes Innovadors en matèria de màrqueting al sector agrícola, ramader, forestal i indústries agroalimentàries a Espanya i Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
   </si>
   <si>
     <t>Millores a la Gestió d'Explotacions Forestals. Grups Operatius i Projectes Innovadors</t>
   </si>
   <si>
     <t>Aquesta publicació és una recopilació de grups operatius i projectes innovadors en matèria de millores en la gestió d'explotacions forestals a Espanya i Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_MejoraExplotacionesForestales_v2.pdf</t>
   </si>
   <si>
-    <t>Màrqueting al sector Agrícola, Ramader, Forestal i Indústries Agroalimentàries</t>
-[...7 lines deleted...]
-  <si>
     <t>Anàlisi de la disposició dels olivicultors de muntanya a participar en programes de reconversió forestal</t>
   </si>
   <si>
     <t>Aquest treball analitza la disposició dels olivicultors de muntanya a participar en un programa agroambiental que promogués l'abandonament parcial o total de la producció per tal de potenciar la provisió de béns públics de caràcter ambiental (biodiversitat i funcionalitat del sòl). Per això, es va utilitzar una enquesta basada en la tècnica de valoració contingent, realitzada a les comarques de Los Pedroches i La Sierra (Còrdova) i Sª Nord (Sevilla). Els resultats mostren una acceptació reduïda per part dels olivicultors de muntanya (entre el 5% i el 25% segons l'escenari i el nivell de compensació), i és més atractiu per a aquells que presenten reduïts rendiments i que implementen actualment bones pràctiques agràries (p. ex., cobertes vegetals en bona part de la seva explotació). Així mateix, la participació en el programa està determinada per les opinions i actituds dels olivicultors, especialment respecte de la producció ecològica i de la conversió de l'oliverar a terres de muntanya.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0ac670bd-7596-4afe-8adc-8e08217adab3</t>
   </si>
   <si>
     <t>Decàleg sobre el control de les plagues de porcs senglars</t>
   </si>
   <si>
     <t>Resum de les principals mesures per al control sostenible de les poblacions de porc senglar</t>
   </si>
   <si>
     <t>https://iberico.com/wp-content/uploads/2023/04/DECALOGO.pdf</t>
   </si>
   <si>
     <t>Taller online: Habilitats d'assessorament avançades per a assessors agrícoles al camp de les solucions tecnològiques per a l'agricultura digital</t>
   </si>
   <si>
     <t>En aquest taller en línia, organitzat per QuantiFarm en col·laboració amb EUFRAS, el 28 de novembre del 2024, agricultors, consultors rurals i altres parts interessades van tenir l'oportunitat d'aprofundir en: Factors que influeixen en l'adopció de DATS ( Digital Agriculture Technology Solutions-solucions tecnològiques per a l'agricultura digital) per part dels agricultors Diverses categories de DATS ( Digital Agriculture Technology Solutions- solucions tecnològiques per a l'agricultura digital) i els seus possibles beneficis El kit d'eines de QuantiFarm i els vostres serveis d'assessorament personalitzats Com donar suport als agricultors en l'ús de DATS ( Digital Agriculture Technology Solutions- Solucions tecnològiques per a l'agricultura digital) en situacions reals</t>
   </si>
   <si>
     <t>https://youtu.be/Cjv4ZaZPcfg</t>
@@ -2894,50 +3176,68 @@
   <si>
     <t>La característica coloració de les maduixes madures és deguda a l'acumulació d'antocianines. Aquests pigments, a més d'augmentar l'atractiu dels fruits, tenen nombrosos beneficis per a la salut a causa de les propietats antioxidants. Les diferents varietats i espècies de maduixa presenten una cridanera variabilitat en el color dels seus fruits, sent aquest un important caràcter per als milloradors. Al centre IFAPA de Màlaga, en col·laboració amb altres grups de recerca, hem desenvolupat dues proves d'ADN per predir la presència/absència i la distribució d'aquests pigments al fruit, evitant la necessitat de créixer la planta per observar el fenotip. Els marcadors utilitzats detecten diferents al·lels del gen FaMYB10 que és el responsable de la variació qualitativa d'aquests caràcters. En aquest document es presenten els detalls de totes dues proves, que podran ser utilitzades a gran escala i de forma econòmica i senzilla als programes de millora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Gestió Integrada de la Cotxinilla Blanca del Mango</t>
   </si>
   <si>
     <t>La cotxinilla blanca (Aulacaspis tubercularis) és la plaga més important del mànec al Sud d'Espanya, i una de les més perjudicials a nivell mundial. Aquí es proposen les bases per a la gestió integrada. Es fa una descripció de la plaga i s'aporten dades sobre la seva biologia i els símptomes i els danys que produeix. A més, se suggereix l'ús d'olis parafínics per controlar-los, que han mostrat eficàcia als assajos de camp. El control biològic, a través d'un depredador (Cybocephalus nipponicus) i un parasitoide (Encarsia citrina), és una opció de futur, tot i que caldrà estudiar-ne la implementació amb cobertes vegetals que els serveixin de refugi i aliment alternatiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Control químic sostenible de la cotxinilla blanca del mànec (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>La cotxinilla blanca, és una plaga clau en els cultius de mango a Andalusia ja que produeix importants</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Balanç d'Aigua al Sòl. Un Mètode Eficient per Programar el Reg de la Maduixa</t>
+  </si>
+  <si>
+    <t>L'aplicació de reg és imprescindible per assegurar la qualitat i la producció de les collites en regions àrides i semiàrides. L'absència d'una programació racional del reg pot fer que sistemes de reg amb una alta eficiència potencial es gestionin de manera ineficient. El mètode de balanç d'aigua a terra per a la programació de regs és senzill d'aplicar i l'ús s'ha vist afavorit per la implantació de la Xarxa SIAR, una xarxa pública del Ministeri d'Agricultura, Pesca i Alimentació, composta per més de 450 estacions meteorològiques automàtiques, que proporcionen informació per al càlcul de l'evapotranspiració de referència. El seu ús en la programació dels regs pot produir estalvis d‟aigua de fins al 40% respecte al reg tradicional del pagès. Aquest treball presenta els resultats de l‟aplicació d‟aquest mètode al cultiu de la maduixa a la província de Huelva i mostra que la seva aplicació va produir estalvis mitjans d‟aigua superiors al 40%.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
+  </si>
+  <si>
+    <t>Estudi de l'autofertilitat a faves. Aplicacions en millora</t>
+  </si>
+  <si>
+    <t>L'autofertilitat és l'habilitat de les plantes de produir fruits sense que les flors hagin estat prèviament manipulades (ja sigui per pol·linització intervinguda per insectes o mitjançant pol·linització manual). La pol·linització és essencial per a la reproducció del 90% de les plantes amb flor i per a un terç dels nostres cultius. El declivi de les poblacions de pol·linitzadors pot suposar un risc per a la producció dels cultius, per la qual cosa sorgeix la necessitat de desenvolupar noves varietats capaces d'autofertilitzar-se. Tot i això, els caràcters que promouen la capacitat d'autofertilització estan poc estudiats. En aquest treball es pretenen descobrir caràcters florals associats a l'autofertilitat en faves, per així poder fer en un futur estudis de gens candidats que accelerin els programes de millora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
+  </si>
+  <si>
     <t>Torymus sinensis. Parasitoide Exòtic de l'Avispilla del Castaño</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document es fa un estudi del paràsit específic Torymus sinensis, s'informa de les soltes experimentals que s'han realitzat fins ara i de les mesures necessàries per aconseguir la seva instal·lació al cultiu, advertint dels possibles riscos mediambientals que pot comportar el seu alliberament al medi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2016/2017</t>
   </si>
   <si>
     <t>Informació actualitzada sobre les noves varietats de blats durs a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de blat dur a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2015/2016</t>
   </si>
   <si>
     <t>Informació actualitzada sobre les noves varietats de blats durs a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de blat tou a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
@@ -2954,68 +3254,50 @@
   <si>
     <t>Informació actualitzada sobre les noves varietats de triticals a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de triticals a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
   </si>
   <si>
     <t>Control Integrat de Plagues a Carbassó Baix Hivernacle en Cicle de Primavera</t>
   </si>
   <si>
     <t>L'actual problemàtica en cultiu de carbassó a causa del virus del Nova Delhi (ToLCNDV transmès per l'espècie de mosca blanca Bemisa tabaci, està provocant importants pèrdues de producció. L'aplicació reiterada d'insecticides com a única mesura no aconsegueix un control adequat d'aquesta plaga. En aquest treball s'avalua la utilització del depredador Amblyseius swirski instal·lació, com a part d'una estratègia de control integrat, en un cultiu de carbassó en cicle de primavera. Els resultats mostren que les mesures preventives tant d'hermeticitat com de protecció del cultiu, juntament amb una instal·lació adequada del depredador, disminueixen la presència i el desenvolupament de la plaga en el cultiu, minimitzant la incidència del virus del Nova Delhi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
     <t>Recomanacions a l'Elaboració de Formatge de Pasta Rentada</t>
   </si>
   <si>
     <t>L'addició d'aigua durant l'elaboració del formatge es coneix com a 'rentat de la pasta'. Mitjançant aquesta operació bàsica, es vol obtenir unes característiques organolèptiques molt típiques d'aquesta tipologia de formatges, de consistència cremosa, i sabor i aromes suaus. Aquest treball estableix unes recomanacions bàsiques durant les diferents fases d'elaboració per obtenir un producte òptim des del punt de vista tecnològic, nutricional i sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
   </si>
   <si>
-    <t>Balanç d'Aigua al Sòl. Un Mètode Eficient per Programar el Reg de la Maduixa</t>
-[...16 lines deleted...]
-  <si>
     <t>Ecotips Andalussos de Faves. Campanya 2021/2022.</t>
   </si>
   <si>
     <t>IFAPA conserva una valuosa col·lecció d'ecotips de faves andalusos. Amb l'objectiu de fomentar-ne l'ús, s'han realitzat diferents anàlisis experimentals per conèixer-ne el comportament agronòmic i l'adaptació en ambients específics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Aplicació de Productes Fitosanitaris Nivell Pilot Aplicador: Actualització de Continguts Formatius</t>
   </si>
   <si>
     <t>Índex: UD 1: Generalitats de protecció vegetal; UD 2: Productes fitosanitaris: classificació i característiques; UD 3: Formulacions de productes fitosanitaris: naturalesa i característiques. UD 4: Riscos per al medi ambient derivats</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Avaluacion de l'Eficacicia de Fungicides en Blat dur i tou a Andalusia. Campana 2014-2015.</t>
   </si>
   <si>
     <t>Informació actualitzada sobre l'Avaluació de l'eficàcia de l'ús de fungicides d'última generació al control de malalties fúngiques en blat dur i blat fariner tenint en compte criteris de rendibilitat i sostenibilitat ambiental. En aquesta publicació es recullen els resultats dels assaigs duts a terme durant la campanya 2014/2015. Aquests són resultats d'una única campanya, i per tant a mesura que avanci el projecte s'aniran obtenint dades noves que permetran oferir a tècnics i agricultors una informació més completa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -4208,104 +4490,104 @@
   <si>
     <t>En aquest document es presenten els resultats obtinguts amb el tractament de la fruita amb anhídrid carbònic quant a la vida útil del producte per al consum en fresc i les característiques organolèptiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certificació Ecològica de Cogombre mitjançant Isòtops Estables de Nitrogen</t>
   </si>
   <si>
     <t>En aquest document es presenten els resultats obtinguts en un assaig sobre la diferenciació de diverses varietats de cogombre cultivades a Andalusia pel sistema convencional i en ecològic, mitjançant la tècnica analítica d'espectrometria de masses de raons isotòpiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certificació Ecològica de Cigron mitjançant Isòtops Estables de Nitrogen</t>
   </si>
   <si>
     <t>En aquest document es presenten els resultats obtinguts per a la diferenciació, per espectrometria de masses de raons isotòpiques (IRMS), de cigrons de la varietat Fardó, cultivats en dos sòls diferents i amb diversos tipus d'adobament, uns adequats per al cultiu convencional i altres per al cultiu ecològic.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Avaluació tècnica de l'efecte de la pressió de treball en aplicacions fitosanitàries amb llança polvoritzadora manual sobre cultiu de tomàquet en hivernacle</t>
+  </si>
+  <si>
+    <t>En aquest document es presenta una avaluació tècnica de tres aplicacions fitosanitàries realitzades amb llança polvoritzadora manual a pressions de treball diferents (20 bar, 15 bar i 10 bar), determinant la quantitat de producte polvoritzat que cau sobre la massa vegetal, la uniformitat de la distribució del producte aplicat sobre la planta i les pèrdues al terra del producte polvoritzat optimitzat generant, amb el paràmetre de polvorització operatiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
+  </si>
+  <si>
+    <t>Taronja Ecològica i Convencional. Qualitat General i Sensorial</t>
+  </si>
+  <si>
+    <t>En aquest document es presenten els resultats de qualitat físic química i de qualitat sensorial de dues varietats de taronja, Navelina i Salustiana, àmpliament cultivades a la Vall del Guadalquivir, en cultiu convencional i en cultiu ecològic.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
+  </si>
+  <si>
+    <t>Anàlisi de la Pungència de 110 Cultivars de Pebrots (Capsicum annuum L.)</t>
+  </si>
+  <si>
+    <t>En aquest document es presenten els resultats del contingut en capsaïcina d'una col·lecció de 110 noves varietats de pebrots desenvolupats per una empresa a Andalusia, i es troben valors entre 200 i 250.000 unitats de Scoville.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
+  </si>
+  <si>
     <t>Guia Maneig Integrat de Plagues</t>
   </si>
   <si>
     <t>En aquest document s'exposa una revisió dels principals aspectes teòrics i pràctics que poden ser útils en la lluita contra les principals plagues dels fruiters de pinyol a la nostra comunitat, dins del Programa de Producció Integrada contemplat al Reglament de Producció Integrada de presseguer, prunera i albercoquer a Andalusia (BOJA, 2013).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
   </si>
   <si>
     <t>Efecte de la Conductivitat Elèctrica de l'Aigua de Reg i de la Fertilització Carbònica a la Conservació del Tomàquet Raf</t>
   </si>
   <si>
     <t>En aquest document s'ofereixen els resultats d'un estudi on s'avalua l'efecte que sobre la qualitat i la vida útil del tomàquet tipus Raf (cv. Delizia) exerceix la conductivitat elèctrica (CE) de la solució nutritiva així com la fertilització carbònica mitjançant l'aportació de CO2 a l'hivernacle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
   </si>
   <si>
     <t>Protocol d'Inoculació amb Fusarium oxysporum f. sp. ciceris a Garbanzo</t>
   </si>
   <si>
     <t>En aquest document es presenta el procediment a seguir per fer la inoculació en condicions controlades amb el fong del sòl Fusarium oxysporum f.sp. ciceris en cigró de manera que qualsevol persona interessada sigui capaç de dur a terme aquest procés. Tot i que està enfocat a Fusarium oxysporum, aquest manual serà útil per a altres espècies de fongs que penetrin per l'arrel així com per a altres espècies susceptibles que s'infectin de la mateixa manera. Realitzar una correcta selecció de genotips és fonamental en qualsevol programa de millora, per la qual cosa és molt important disposar de protocols adequats que ens permetin seleccionar amb gran fiabilitat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
   </si>
   <si>
-    <t>Avaluació tècnica de l'efecte de la pressió de treball en aplicacions fitosanitàries amb llança polvoritzadora manual sobre cultiu de tomàquet en hivernacle</t>
-[...25 lines deleted...]
-  <si>
     <t>Recomanacions per reduir l'impacte de la sequera en cítrics</t>
   </si>
   <si>
     <t>En aquest document es donen les recomanacions més adequades per a una gestió eficient de l‟aigua en el cultiu dels cítrics en situació d‟escassetat hídrica, i sota diferents escenaris de disponibilitat. Per això és important diferenciar diferents grups d'actuació en funció de la dotació d'aigua autoritzada per a la campanya i es faran recomanacions o estratègies que cal seguir en cada cas:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Sistemes de Regadiu Tradicionals a Andalusia: Definició, Caracterització, Valors i Problemàtiques</t>
   </si>
   <si>
     <t>En aquest document es defineixen els sistemes de regadius històrics o tradicionals, se'n fa una caracterització, se n'enumeren els valors i se'n planteja la problemàtica actual. Els sistemes de regadiu tradicionals, a més de presentar un valor productiu generador d'economia i ocupació, proporcionen grans serveis ecosistèmics, i són d'especial importància social, patrimonial, paisatgística i històrica. La supervivència d'aquests sistemes passa perquè l'activitat agrària sigui econòmicament sostenible, ja que han de competir amb altres sistemes productius a l'economia de mercat. Per això cal buscar la diferenciació dels productes (per exemple, agricultura i ramaderia ecològica), augment de la productivitat (diversificació, nous cultius) i la recerca de nous canals de comercialització i mercats, entre d'altres.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Elaboració de Conserves de Codony</t>
   </si>
   <si>
     <t>En aquest document es descriu el procés d'elaboració de 9 tipus de conserves elaborades a partir de la fruita del codony i una infusió de fulla del codony. Es presenten els diagrames de flux del procés, les característiques analítiques del producte, el rendiment i la valoració sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -4748,50 +5030,59 @@
   <si>
     <t>El mató és un producte lacti obtingut a partir del sèrum lacti obtingut durant el procés d'elaboració del formatge. S'elabora mitjançant l'escalfament del sèrum, cosa que provoca la precipitació de les proteïnes sèriques. Aquest treball estableix unes recomanacions bàsiques durant les diferents fases d'elaboració per obtenir un producte òptim des del punt de vista tecnològic, nutricional i sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
   </si>
   <si>
     <t>Viabilitat de la reutilització de salmorres de fermentació com a aigües de procés i rentats</t>
   </si>
   <si>
     <t>El sector de l'oliva de taula a Espanya s'ha incrementat en els darrers anys, arribant a duplicar la seva producció a l'última dècada assolint valors superiors a les 800.000 tones. Destaca la producció andalusa d'oliva de taula ja que representa al voltant del 80% de la producció espanyola i dins la província de Sevilla on es concentra el 58% de la producció nacional. És un sector industrial que està en fase de modernització, dinàmic i preparat per fer totes les fases de preparació i industrialització de l'oliva de taula. Les dades aportades anteriorment avalen en part el dinamisme del sector, permetent afrontar amb més èxit els reptes a què s'ha d'enfrontar, com la millora mediambiental de la indústria, la creixent competència d'altres països productors i la necessitat de continuar innovant.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Ineficiència per efecte vora deguda a la fragmentació de l'oliverar de Jaén</t>
   </si>
   <si>
     <t>La mida de l'explotació agrària, la fragmentació i la dispersió n'afecten la rendibilitat. Tot i això, no hi ha estudis que facin una anàlisi conjunta de les variables esmentades, i se'n centre la pràctica totalitat en la grandària de l'explotació. La proporció òptima dels costos fixos de les maquinàries emprades en la gestió agrícola només es pot aconseguir quan les granges arriben a una certa grandària mínima. Aquest fet sanalitza a través de lefecte vora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>Denominació d'Origen Protegida com a Sistema de Qualitat Certificada a la Indústria de l'Oli d'Oliva Andalús: Factors d'Adopció i Pràctiques de Gestió</t>
+  </si>
+  <si>
+    <t>Aquest treball té com a objectiu analitzar els factors que han condicionat l'adopció de la DOP al sector industrial oliverer d'Andalusia, així com la influència d'aquesta adopció en les pràctiques industrials i comercials implementades a la indústria, per tal d'ajudar el disseny de polítiques públiques que reforcin la difusió de la DOP al sector.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
+  </si>
+  <si>
     <t>Desenvolupament de Sinapis alba subsp. Mairei i producció de glucosinolats amb diferents dosis de sembra i tipus d'abonat</t>
   </si>
   <si>
     <t>Aquest treball avalua diferents dosis de sembra de Sinapis alba i les estratègies d'abonat adequades per maximitzar el desenvolupament de la planta i el contingut de glucosinolats d'aquesta espècie, per tal que sigui eficaç quan s'empra com a cobertura vegetal per a biofumigació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
   </si>
   <si>
     <t>Diversitat de la Qualitat Físico-Química de Pepino Dulce, un Cultiu Nou a Espanya</t>
   </si>
   <si>
     <t>El principal objectiu d'aquest treball va ser estudiar la qualitat fisicoquímica de varietats de cogombre dolç cultivades en hivernacle a Almeria, amb la finalitat que consumidors, agricultors, tècnics i empreses agroalimentàries disposin d'aquesta informació amb vista a diversificar i potenciar el consum i la producció. S'ha trobat una gran variabilitat en components de qualitat fisicoquímica en les sis varietats estudiades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Estudi econòmic comparatiu del maneig de sòl d'oliverar amb ajuda agroambiental i sense ajuda</t>
   </si>
   <si>
     <t>El Programa de Desenvolupament Rural d'Andalusia 2014-2020 ha inclòs la Mesura 10 “Agroambient i Clima” i una sèrie de submesures; concretament la Submesura 10.1. Pagaments per compromisos agroambientals i climàtics defineixen operacions que persegueixen el manteniment d'activitats beneficioses per al medi ambient davant del risc d'abandonament, la introducció de sistemes productius que permeten un ús més sostenible dels recursos naturals i el desenvolupament sostenible dels recursos genètics a l'agricultura. Per l'Ordre de 26 de maig de 2015 publicada al BOJA núm. 102 s'aproven les bases reguladores per a la concessió de subvencions a la Mesura 10 “Agroambient i Clima” a la Comunitat Autònoma d'Andalusia; al seu Annex I denominat "Condicions d'admissibilitat que s'han de complir durant tot el període de compromisos i compromisos de les diferents operacions de la Mesura 10: Agroambient i Clima", estableix com a compromís per a les operacions 10.1.4. “Sistemes sostenibles de cultius herbàc</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
@@ -4802,59 +5093,50 @@
   <si>
     <t>El Programa Formatiu consta de quatre mòduls genèrics, comuns a totes les orientacions productives i els quatre mòduls restants, són específics de cada orientació productiva i se centren en els aspectes tècnics específics corresponents a les produccions agràries i ramaderes. Al Mòdul 1. Empresa Agrària s'aborden aspectes generals relatius a la gestió de l'explotació agrària. Entre aquests, cal destacar la rendibilitat econòmica de les inversions, les ajudes a la creació d'empreses adreçades a joves agricultors que s'incorporen per primera vegada al sector, les ajudes de modernització d'explotacions agràries i les explotacions prioritàries.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Influència del patró sobre el comportament agronòmic de Clementina de Nules en cultiu ecològic a Màlaga. Campanya 2022/2023.</t>
   </si>
   <si>
     <t>El projecte TRANSFORMA Cítrics, mitjançant una xarxa d'assajos experimentals a Andalusia, busca impulsar una citricultura més sostenible i rendible, especialment en producció ecològica. El Centre IFAPA de Màlaga contribueix avaluant material vegetal i pràctiques de cultiu innovadores. Aquest estudi se centra en el comportament agronòmic de la mandarina 'Clementina de Nules' sobre cinc patrons de cítrics ecològics a Màlaga durant la campanya 2022/2023, avaluant producció, maduració i qualitat de la fruita per optimitzar el maneig agronòmic i millorar la rendibilitat de les plantacions ecològiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
   </si>
   <si>
     <t>Recomanacions a l'Elaboració de Formatge de Pasta Blava</t>
   </si>
   <si>
     <t>El formatge blau constitueix una categoria general de formatges, elaborats a partir de llet de vaca, cabra, ovella, o barreja, que es caracteritza pel desenvolupament intern de la floridura Penicillium roqueforti el qual li confereix unes coloracions verda - blavoses típiques. Tradicionalment, aquests formatges es maduraven en coves, on s'implantava aquesta floridura, i en les quals existien unes condicions idònies que permetien el desenvolupament del mateix. Aquest treball estableix unes recomanacions bàsiques durant les diferents fases d'elaboració per obtenir un producte òptim des del punt de vista tecnològic, nutricional i sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
   </si>
   <si>
-    <t>Denominació d'Origen Protegida com a Sistema de Qualitat Certificada a la Indústria de l'Oli d'Oliva Andalús: Factors d'Adopció i Pràctiques de Gestió</t>
-[...7 lines deleted...]
-  <si>
     <t>Fenologia floral i qualitat de la flor a l'olivera</t>
   </si>
   <si>
     <t>Aquest treball mostra la variabilitat genètica i ambiental per a la floració i la qualitat de flor de l'olivera a Andalusia. A més de remarcar el possible efecte de la temperatura sobre aquests paràmetres decisius per a la producció anual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Assaig d'herbicides en oliverar selectius per a una coberta vegetal de Brachypodium distachyon</t>
   </si>
   <si>
     <t>Aquest treball mostra els resultats d'un assaig de camp a oliverar en què es van aplicar tres tractaments herbicides amb l'objectiu de controlar les males herbes en una coberta vegetal establerta de Brachypodium distachyon.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Correcció de clorosi fèrrica en oliverar mitjançant quelats</t>
   </si>
   <si>
     <t>Aquest treball mostra els resultats d'un estudi en què, durant 4 anys, des del 2003 fins al 2006, s'ha avaluat la resposta productiva de diferents tipus d'oliverar a l'aplicació de quelats de ferro o Fe EDDHA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5aa92a17-01b1-4a8a-bf8f-4c577f0ca450</t>
@@ -7322,59 +7604,50 @@
   <si>
     <t>https://plagas.itacyl.es/documents/109511/1322754/LE-E-08_O%C3%8DDIO+EN+LEGUMINOSAS_2021-W.pdf/2f3e259f-4652-cde9-2739-b1b604f25232?t=1637913956976</t>
   </si>
   <si>
     <t>Malalties en lleguminoses. Fusariosi en lleguminoses.</t>
   </si>
   <si>
     <t>AGENT CAUSAL: Ocasionada pels fongs Fusarium solani (podridura de coll i radicular) i F. oxysporum (marchitez), tots dos amb un elevat nombre d'hospedants, incloent els cultius de lleguminoses (pèsol, cigró, llentia, yeros, batecs, tramussos. oxysporum està estructurat en formes especials que ataquen a una sola espècie oa un nombre limitat d'elles. progressar de forma lenta o molt explosiva. En infeccions primerenques pot haver-hi casos asimptomàtics, però en pujar la temperatura en la floració pot donar-se un creixement ràpid del fong que ocasioni importants danys en molt pocs dies. SÍMPTOMES I DANYS: Poden romandre al terra durant molts anys. l'arrel, i de vegades de la part baixa de la tija, visible en practicar un saixat vertical o en talls transversals expressa, normalment per sota del sòl, taques vermelloses o marrons que acaben podrint-se. El flux d'aigua i nutrients disminueix, provocant símptomes a la part aèria, senescència prematura i mort de la planta.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2068720/LE-E-07_FUSARIOSIS+EN+LEGUMINOSAS_2021-W.pdf/1b49f7c9-563f-f571-0e5b-cb56c3b4717a?t=1671607569606</t>
   </si>
   <si>
     <t>Malalties en lleguminoses. Mildiu en lleguminoses (Peronospora spp.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3581736/LE-E-03+MILDIU+EN+LEGUMINOSAS_2025-W.pdf/1afc629d-1927-55bc-e952-9528d66ab070?t=1744025579505</t>
   </si>
   <si>
     <t>Dossier de projectes dinnovació</t>
   </si>
   <si>
     <t>Inventari de projectes innovadors executats per grups operatius supraautonòmics de l'Associació Europea per a la Innovació per a la Productivitat i Sostenibilitat Agrícola del Programa Nacional de Desenvolupament Rural (PNDR) 2014-2022, submesura 16.2.</t>
   </si>
   <si>
-    <t>Avisos sobre plagues i malalties vegetals, Presència de Cydalima perspectalis, lepidòpter defoliador associat al gènere Buxus spp.; estant afectats a Astúries exemplars de boix (Buxus sempervirens)</t>
-[...7 lines deleted...]
-  <si>
     <t>Memòria anual 2023</t>
   </si>
   <si>
     <t>L'Institut de Recursos Naturals i Agrobiologia de Sevilla (IRNAS) és un centre de recerca experimental a les àrees de Ciències Agràries i Recursos Naturals</t>
   </si>
   <si>
     <t>https://www.irnas.csic.es/wp-content/uploads/2024/06/MEMORIA_IRNAS_2023.pdf</t>
   </si>
   <si>
     <t>Arada</t>
   </si>
   <si>
     <t>Programa dagricultura, ramaderia i actualitat agroalimentària.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-arada_sq_f1308280_1.html</t>
   </si>
   <si>
     <t>EFE-Agro Món Rural</t>
   </si>
   <si>
     <t>Àudios relatius a l'agricultura i la ramaderia.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-mundo-rural_sq_f174949_1.html</t>
@@ -7664,51 +7937,51 @@
   <si>
     <t>Guia il·lustrada de les malalties, les plagues i la fauna beneficiosa del cultiu de la pomera</t>
   </si>
   <si>
     <t>La poma té una importància considerable a Astúries, tant econòmica (és el principal cultiu agrícola) com sociocultural (constitueix la matèria primera d'un producte emblemàtic a Astúries: la sidra). Actualment, les plantacions de pomera ocupen a Astúries una superfície de 10.324 ha, segons un estudi presentat el 2010 per l'Institut de Recursos Naturals i Ordenació del Territori (INDUROT) de la Universitat d'Oviedo. Tradicionalment, la poma es produeix en plantacions extensives adevesades amb aprofitament mixt de l'herba per al bestiar i amb arbres en patró franc, formació lliure a tot vent i escasses o cap aportació fitosanitaria. D'altra banda, des de finals dels 80 del segle passat s'estan realitzant plantacions de pomera de caràcter semiintensiu amb varietats seleccionades i amb els arbres distribuïts en línies i formats en eix. Segons l'estudi de l'INDUROT, aquestes noves plantacions ocupen 839 hectàrees.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Gu%C3%ADa+ilustrada+de+las+enfermedades%2C+las+plagas+y+la+fauna+beneficiosa+del+cultivo+del+manzano.pdf/154207db-b7da-516e-46ad-b611e2046ca6?t=1729770322619</t>
   </si>
   <si>
     <t>Descripció de les varietats de poma de la DOP Sidra d'Astúries</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Descripci%C3%B3n+de+las+variedades+de+manzana+de+la+D.O.P.+Sidra+de+Asturias.pdf/357e4e87-98cf-ba01-120f-b6daf98a5dfe?t=1729770417324</t>
   </si>
   <si>
     <t>Plagues i malalties en fruiters. Taca bacteriana en ametller i fruiters de pinyol</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2034461/FR-E-06_MANCHA+BACTERIANA+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2022-W.pdf/3134ed6e-b87e-679b-f009-100f28e6485f?t=1671607990109</t>
   </si>
   <si>
     <t>Varietats asturianes d'avellana: una font d'antioxidants i greixos saludables</t>
   </si>
   <si>
-    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=/art%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
+    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=%2Fart%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
   </si>
   <si>
     <t>Plagues i malalties en fruiters. Clitra o escarabat del pistatxo (Labidostomis lusitanica Germ.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3608273/PI-P-01_CLITRA+O+ESCARABAJILLO+DEL+PISTACHO_2025-W.pdf/1dc8e760-5bc8-fa7c-7b29-a425982ea9f1?t=1748856561472</t>
   </si>
   <si>
     <t>Plagues i malalties en fruiters. Taca ocre (Polystigma amygdalinum PF Cannon)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/624006/FR-E-04+MANCRA+OCRE.pdf/80b275e6-5be2-fa01-901b-0efbf47b3078?t=1614596657150</t>
   </si>
   <si>
     <t>Plagues i malalties en fruiters. Garrí o Caparreta blanca de la figuera (Ceroplastes rusci L.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/621101/FR-P-05+Cochinilla+de+la+higuera-2020+W.pdf/2ad87640-e656-15cc-a1fd-3e85fb1b4994?t=1595500849687</t>
   </si>
   <si>
     <t>Plagues i malalties en fruiters. Cribratge o perdigonat en ametller i fruiters de pinyol</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3152470/FR-E-05_CRIBADO+O+PERDIGONADO+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2023-W.pdf/5cdee10b-456c-67fa-d181-45021d3146af?t=1687759957308</t>
   </si>
@@ -8471,59 +8744,50 @@
   <si>
     <t>Els Estats membres són els primers responsables de l'eradicació de la Brucel·losi ovina i caprina. Per això, l'objectiu principal és la declaració mitjançant Decisió comunitària de regions o províncies com oficialment indemnes, si compleixen els criteris establerts al Reglament Delegat (UE) 2020/689, consistents en la no existència de casos confirmats per B.abortus, B.melitensis o B.suis en els darrers 3 anys; manteniment de la qualificació oficialment lliure de brucel·losi sense vacunació en almenys un 99,8% d'establiments que comprenguin almenys un 99,9% dels animals en almenys aquests 3 darrers anys; i sense vacunació en aquests 3 anys ni entrades danimals que hagin estat vacunats 3 anys abans de la seva introducció.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/sites/default/files/inline-files/2023/01/Programa%20%20Brucelosis%20Ov_Cap%202023%28F%29.pdf</t>
   </si>
   <si>
     <t>Programa Nacional de Vigilància i Control de la Brucel·losi Ovina i Caprina 2023-2030. (Infecció per B. abortus, B. melitensis i B. suis)</t>
   </si>
   <si>
     <t>Els Estats Membres són els primers responsables de l'eradicació de la brucel·losi ovina i caprina. Per a la declaració d'una zona com a oficialment lliure de la malaltia ha de complir els requisits següents: no existència de casos confirmats per B.abortus, B.melitensis i B.suis en els darrers 3 anys; manteniment de la qualificació oficialment lliure de brucel·losi sense vacunació en almenys un 99,8% d'establiments que comprenguin almenys un 99,9% dels animals en almenys aquests 3 darrers anys; i sense vacunació en aquests 3 anys ni entrades danimals que hagin estat vacunats 3 anys abans de la seva introducció.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programavigilanciaboc2023-2030_tcm30-639976.pdf</t>
   </si>
   <si>
     <t>Programa Nacional d'eradicació de tuberculosi bovina, (Infecció pel complex Mycobacterium tuberculosi)</t>
   </si>
   <si>
     <t>La tuberculosi és la infecció per qualsevol de les espècies de micobacteris del Complex Mycobacterium tuberculosi (CMT) present en animals bovins (incloent-hi totes les espècies Bos i Bubalus) i en el bisó (Bison bison i Bison bonasus), en cèrvids, cabres o camèlids.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programatb2025_18022025_tcm30-698268.pdf</t>
   </si>
   <si>
-    <t>Carns i productes carnis: tripes</t>
-[...7 lines deleted...]
-  <si>
     <t>Fitxes Fitopatològiques</t>
   </si>
   <si>
     <t>Informar sobre la biologia i el control de plagues, malalties, males herbes, fisiopaties i auxiliars d'interès per als vegetals d'Extremadura.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Fichas+Fitopatologicas+Indice+20231003.pdf/511213aa-e15c-4ae1-afcc-449680c0f7b9?t=1696338055227</t>
   </si>
   <si>
     <t>Situació epidemiològica de la pesta porcina clàssica</t>
   </si>
   <si>
     <t>La PPC és una malaltia altament contagiosa que afecta suits, tant domèstics com salvatges. Està causada per un virus de la família Flaviviridae, gènere Pestivirus, i es caracteritza per originar lesions hemorràgiques i tenir normalment un curs fatal en les formes agudes, afectant animals de totes les edats. La PPC ha de ser descartada davant de qualsevol cas que cursi amb quadre hemorràgic o de simptomatologia nerviosa. La mortalitat i la morbiditat solen ser molt elevades, si bé també s'han descrit ceps de menor virulència que causen infeccions cròniques o lleus, amb importants pèrdues de nounats i alteracions de la fertilitat.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/informeppc_2025-03-21_tcm30-550589.pdf</t>
   </si>
   <si>
     <t>GermanAgrolife</t>
   </si>
   <si>
     <t>Aquí veurem la meva evolució com a agricultor, parlarem de tot allò relacionat amb el sector primari i explicarem trucs i consells per a entre tots millorar. A més tindreu un podcast setmanal on no només parlarem d'agro sinó que també tindrem convidats on ens contaran les vostres històries. Portarem experts i professionals de tots els sectors.</t>
   </si>
   <si>
     <t>https://www.youtube.com/@GermanAgrolife</t>
@@ -8579,150 +8843,114 @@
   <si>
     <t>Informació sobre l'arrencada de plantacions d'oliveres per utilitzar-les amb fins ornamentals a la Comunitat Autònoma d'Aragó</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>Matèries actives admeses en producció integrada per a fruiters de llavor i les restriccions d'ús</t>
   </si>
   <si>
     <t>Informació sobre les matèries actives en producció integrada per a fruiters de llavor i les restriccions d'ús</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240222_frutales-de-pepita-2024</t>
   </si>
   <si>
     <t>Matèries actives admeses en producció integrada per a fruiters de pinyol i les restriccions d'ús</t>
   </si>
   <si>
     <t>Informació sobre les matèries actives en producció integrada per a fruiters de pinyol i les restriccions d'ús</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240223_frutales-de-hueso-2024</t>
   </si>
   <si>
-    <t>Avisos sobre plagues i malalties vegetals, detecció de Trioza erytreae, psila africana dels cítrics, a la zona centre-oriental costanera d'Astúries</t>
-[...25 lines deleted...]
-  <si>
     <t>Flavescència daurada de la vinya i el seu vector Scaphoideus titanus Ball</t>
   </si>
   <si>
     <t>La flavescència daurada, en anglès “flavescence dorée of grapevine”, és una malaltia molt greu i destructiva que afecta a la vinya.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
-[...8 lines deleted...]
-    <t>https://www.asturias.es/documents/217090/1859119/Ficha-tecnica-2018-29-polilla-patata-tecia-solanivora.pdf/3d376ee2-b0f2-4cbb-dc3e-b6e52db40a78?t=1667824955639</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Directrius per al control biològic de la vespa del castanyer</t>
   </si>
   <si>
     <t>Recomanacions per a la solta de Torymus sinensis, organisme de control biològic de la vespa del castanyer</t>
   </si>
   <si>
     <t>https://www.asturias.es/documents/217090/555900/20210506-directrices-control-avispilla-casta%C3%B1o.pdf/ee4f19f3-7690-9ae9-0937-644c55fa67b0?t=1667822066025</t>
   </si>
   <si>
     <t>Fitxa informativa sobre Xilella fastidiosa</t>
   </si>
   <si>
     <t>Qui és Xilella, la temible assassina de plantes?</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Avís per la detecció del primer focus de Virus Rugós del Tomàquet (ToBRFV) a la Regió de Múrcia ( 27 de setembre de 2021)</t>
   </si>
   <si>
     <t>El Virus Rugós del Tomàquet (Tomato brown rugose fruit virus (ToBRFV)), pertany a la família dels tobamovirus, va ser detectat per primera vegada a Israel (2014) en cultius de tomàquet, ia Europa a Alemanya el 2018. El 2019 pateix una gran expansió en aïllar-se a Itàlia, Holanda a Itàlia. Havent-se detectat per primera vegada a Espanya a Almeria el 2019 i recentment a la Regió de Múrcia setembre de 2021.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Nota informativa sobre el control de cotxinilles en cítrics</t>
   </si>
   <si>
     <t>Recomanacions per al control de cotxinilles en cítrics</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Símptomes sospitosos de malaltia en cítrics</t>
   </si>
   <si>
     <t>Aparició de símptomes sospitosos a algunes plantacions per malalties</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Manual per a la identificació de plagues i malalties dels cítrics a camp</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Guia abreujada per a la identificació de plagues i malalties de quarantena en cítrics</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Informació tècnica sobre la plaga de cargol poma a l'arròs</t>
   </si>
   <si>
     <t>A Espanya es troba l'espècie Pomacea insularum (cargol poma). Detectat per primera vegada el 2009, s'ha estès pel Delta de l'Ebre. Aquesta espècie està considerada com una de les 100 espècies invasores més perjudicials.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Cítrics, nota informativa Amitus spiniferus (Brèthes). Control biològic Aleurothrixus floccosus Mask</t>
   </si>
   <si>
     <t>Control biològic de les mosques blanques Aleurothrixus floccosus, Dialeurodes citri i Parabemisia myricae (Homoptera: Aleyrodidae) als cítrics valencians per mitjà de paràsits Hymenopteros Amitus spiniferus</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Amitus+spiniferus+Caste.pdf/4c479bb3-3f56-852b-231c-c5024c2366e7?t=1706105425267</t>
   </si>
   <si>
     <t>Clementines, tractaments exportació als Estats Units</t>
   </si>
   <si>
     <t>Programa de col·laboració Estats Units-Espanya en exportació de clementines als Estats Units campanya 2021-2022</t>
   </si>
@@ -8744,113 +8972,77 @@
   <si>
     <t>El foc bacterià és una malaltia causada pel bacteri Erwinia amylovora que afecta diverses espècies de la família de les rosàcies, entre les quals es troba la perera, la pomera, el codonyat, el nespre japons, etc.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359203/Fuego+bacteriano.pdf/3ccc53c4-6b78-4a66-b49c-dec00968d3ed</t>
   </si>
   <si>
     <t>Vespa de l'Ametller</t>
   </si>
   <si>
     <t>La vespa de l'Ametller (Eurytoma amigdali E) és un himenòpter de recent aparició a les explotacions d'ametller de la Comunitat Valenciana. Els adults són de color negre i surten a la primavera dels fruits parasitats a la campanya anterior.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359209/FOLLETO+AVISPILLA+2023.pdf/27784343-f50a-c1ef-d541-79aa9d9c278e?t=1694517361697</t>
   </si>
   <si>
     <t>Nota informativa i recomanacions de maneig: danys produïts per trips en cítrics, caqui i magrana.</t>
   </si>
   <si>
     <t>Davant els danys per trips observats des de maig en fulles i fruits en diferents cultius de cítrics, caqui i magrana i un cop confirmada la presència de Scirtothrips aurantii Faure en determinades zones, s'ha considerat convenient elaborar les recomanacions següents:</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/370665641/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/3b641e50-7541-d50f-c831-9d487d3e1706?t=1736254979179</t>
   </si>
   <si>
-    <t>Recomanacions estratègia control Necrosi Foliar del caqui</t>
-[...16 lines deleted...]
-  <si>
     <t>Recomanacions contra la mosca de la fruita (Ceratitis capitata) a cítrics.</t>
   </si>
   <si>
     <t>Mosca de la fruita (Ceratitis capitata). Recomanacions que ha de seguir el pagès per aconseguir la màxima eficàcia en el tractament contra la mosca de la fruita.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/C%C3%ADtricos%2C+Aviso+de+tratamiento+ceratitis+capitata+agosto+2024.pdf/8201cc70-3020-484b-f0a0-fc2a9526e43d?t=1724135614766</t>
   </si>
   <si>
     <t>Avís de tractament de Drosophila suzukii en cirerer</t>
   </si>
   <si>
     <t>A les diferents zones on s'està fent seguiment de la Drosophila suzukii, s'està detectant la presència de poblacions d'aquest insecte. Es recorda que al començament de la collita els atacs solen ser més intensos i freqüents i el seu tractament serà especialment necessari en parcel·les amb atac en anys anteriors i que van deixar cireres sense collir l'any passat (danys de mosca o esquerdat, manca de rendibilitat...)</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cerezo+Drosophila+Suzukii+6+de+mayo+2024-v2.pdf/0a8ab9f9-0ce7-24ee-8edb-a4a8eaace001?t=1715003789838</t>
   </si>
   <si>
     <t>Avís de tractament de la arna de les prunes (Cydia funebrana) en prunera</t>
   </si>
   <si>
     <t>S'ha produït entre final de maig i principis de juny el vol de la 2a generació de l'arna de les prunes a les comarques de la Ribera i la Val d'Albaida i una mica més tard a zones de l'interior. Durant aquesta setmana i la propera es produiran l'eclosió d'ous. Tractar en funció del producte a emprar.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cydia+04+de+junio+2024.pdf/c34ae3a0-e9cc-6fb8-3c39-62fc4035985c?t=1717504144108</t>
   </si>
   <si>
-    <t>Avís de tractament mosca de l'olivera (Bactrocera oleae)</t>
-[...16 lines deleted...]
-  <si>
     <t>Manual de camp per a la prevenció de la malaltia bacteriana coneguda com a HLB (Huanglongbing, greening..)</t>
   </si>
   <si>
     <t>Manual de Camp per a la prevenció de l'HBL (Huanglongbing), malaltia bacteriana que afecta el sistema vascular-floema- de la planta, causa la mort dels cítrics: taronja, mandarina, llimona, aranja, llima i altres Citrus. Dispersió mitjançant insectes vectors: Trioza erytreae i Diaphorina citri. Òrgans que ataca: fulles, tiges, arrels i fruits. Símptomes: malformacions a les fulles i als fruits, clorosi.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/MANUAL+DE+CAMPO+HLB+-+PRE-HLB+v4.pdf/f3f73256-c967-c5ac-fd71-883b9cffe032?t=1718777793039</t>
   </si>
   <si>
     <t>Pòster informació general per a la prevenció de la malaltia bacteriana coneguda com a HLB (Huanglongbing, greening..)</t>
   </si>
   <si>
     <t>Pòster amb informació general per a la prevenció de la malaltia bacteriana HBL (Huanglongbing, greening, enverdiment..) que afecta el floema de la planta. L'agent causal és el bacteri Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/Poster+v3.pdf/95599e6e-8caa-7dc1-0903-1b2a68b525d7?t=1652075967244</t>
   </si>
   <si>
     <t>Cartell informatiu per a la prevenció de la malaltia bacteriana coneguda com a HLB (Huanglongbing, greening..)</t>
   </si>
   <si>
     <t>Cartell informatiu amb informació general per a la prevenció de la malaltia bacteriana HBL (Huanglongbing, greening, enverdiment..) que afecta el floema de la planta. L'agent causal és el bacteri Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/CARTEL+INFORMATIVO+-+PRE-HLB_v2.pdf/7744b3be-40cd-ce17-811c-94ee069f6203?t=1652075968027</t>
@@ -8858,104 +9050,95 @@
   <si>
     <t>Nota informativa Trioza erytreae (psílid africà dels cítrics)</t>
   </si>
   <si>
     <t>La psila africana (Trioza erytreae) és un insecte xuclador de l'ordre Hemiptera, pertanyent a la família Triozidae.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Trioza+erytreae%2C+febrero+2015.pdf/f4eaf160-7ac2-45cd-b82a-63cca43b1a52</t>
   </si>
   <si>
     <t>Informació tècnica sobre la polzeta de la creïlla (Epitrixs pp.)</t>
   </si>
   <si>
     <t>Es coneix com pulguilla de la patata a diverses espècies del gènere Epitrix, considerades plaga del cultiu de la patata fonamentalment, encara que també pot afectar altres solanàcies com el pebrot, el tomàquet o l'albergínia.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Nota+informativa+patata+%28Epitrix+spp%29%2C+febrero+2016.pdf/556115f6-db65-4b33-9126-c8656fbb839d</t>
   </si>
   <si>
     <t>Fitxa informativa sobre Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis Hood, conegut com a trips chilli, groc del te o de les flors, és un organisme nociu catalogat com a plaga de quarantena. Es tracta d'un insectooriginari del sud i est d'Àsia, que posseeix un ampli espectre de plantes hospedants (més de 150 espècies), incloent cultius d'interès comercial com: mongeta, tomàquet, albergínia, cogombre, ceba, pebrot...</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Pòster mal sec dels cítrics</t>
   </si>
   <si>
     <t>El mal sec dels cítrics, una malaltia molt greu per als nostres llimoners.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Pla de contingència nacional Plenodomus tracheiphilus [= Phoma tracheiphila] ( mal sec dels cítrics)</t>
   </si>
   <si>
     <t>En aquest document es recullen les mesures que s'han d'adoptar contra el fong Plenodomus tracheiphilus (sense Phoma tracheiphila), organisme regulat a la Unió Europea (UE) per la Directiva 2000/29/CE amb l'objectiu d'impedir-ne l'aparició, i en el cas que aparegui, actuar-ne amb la rapidesa i l'eficàcia, determinar-ne amb la rapidesa i l'eficàcia.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+PLENODOMUS+160523Plan.pdf/595d80a8-d3b4-48d3-aed9-f854ac0463ff</t>
   </si>
   <si>
     <t>Pla de contingència nacional Pomacea maculata (= P. insularum) (Caragol poma)</t>
   </si>
   <si>
     <t>En aquest document es recullen les mesures que s'han d'adoptar contra les espècies de mol·luscs gasteròpodes del gènere Pomacea, plaga de quarantena a Europa, amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i combatre-la per tal que sigui eradicada.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis, biologia i símptomes</t>
   </si>
   <si>
     <t>Primera detecció de Scirtothrips dorsalis a la Comunitat Valenciana</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359284/Scirtothrips+dorsalis.+Biologia+y+sintomas.pdf/79ed1a4c-11b8-4bed-bae8-acabe3aeaca4</t>
   </si>
   <si>
     <t>Scirtothrips aurantii, nota informativa i recomanacions de maneig, danys produïts per trips en cítrics, caqui i granat.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/384481564/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/9a21f50e-e23f-a59c-ecfb-8d7599fc44fb?t=1720426298233</t>
   </si>
   <si>
-    <t>Butlletí fitosanitari d'avisos i informacions</t>
-[...7 lines deleted...]
-  <si>
     <t>Sanitat vegetal, fitxes de plagues: Ripersiella (Rhizoecus) hibisci</t>
   </si>
   <si>
     <t>R. hibisci és una cotxinilla polífaga que s'alimenta d'arrels de plantes cultivades en test reduint l'absorció d'aigua i nutrients per la planta i arribant a produir la mort de la planta.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/833407/fd372ec0-e5f0-0e3b-d51c-b9234e8995a2</t>
   </si>
   <si>
     <t>Sanitat vegetal, fitxes de plagues: Erwinia amylovora (foc bacterià)</t>
   </si>
   <si>
     <t>El foc bacterià és una malaltia causada pel bacteri Erwinia amylovora que afecta diverses espècies de la família de les rosàcies, entre les quals es troba la perera, la pomera, el codonyer, el nespre japons, etc. El 2011 ha estat detectada a Cantàbria, és considerada una malaltia extremadament perjudicial.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/308190/412644f2-f16d-71b5-2ddd-e29e8263daaa</t>
   </si>
   <si>
     <t>Sanitat vegetal, fitxes de plagues: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>La Mhytimna unipuncta és una eruga defoliadora dels prats i el blat de moro, que produeix danys d'intensitat variable, encara que cada cop més recurrents a Cantàbria i que en determinades zones pot causar certa alarma entre la població.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/932721/d8327406-3b71-d638-59c2-d4c026f49341</t>
@@ -9092,131 +9275,77 @@
   <si>
     <t>Xylella fastidiosa és un bacteri que provoca un decaïment ràpid i generalitzat de la planta, produint-se, en els casos més greus, la seca de fulles i branques, i finalment labmuerte de tota la planta. En moltes de les espècies hospedants, la presència del bacteri no manifesta cap símptoma, la qual cosa en dificulta enormement la detecció. X. fastidiosa es transmet d'una planta a una altra mitjançant l'acció d'un insecte vector, de manera que la principal via de propagació de la malaltia és el comerç de material vegetal contaminat des de zones on el bacteri és present.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Xylella+Fastidiosa+Programa+de+Actuaciones+EXTREMADURA+2024.pdf/e8bcaeec-b395-fd8c-68fd-a927b5a9dd77?t=1715584340575</t>
   </si>
   <si>
     <t>Xylella fastidiosa. Comportament de la població de vectors.</t>
   </si>
   <si>
     <t>Xylella fastidiosa és un bacteri que viu al xilema de les plantes impedint el flux normal d'aigua i nutrients. Causa malalties en diversos cultius de gran importància econòmica, depenent de la subespècie i grup genètic del bacteri. Els símptomes més característics són l'aspecte cremat de fulles i brots. A Alacant (subespècie multiplex), el cultiu afectat és l'ametller.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368987753/Comportamiento+de+la+poblaci%C3%B3n+de+vectores.pdf/49e8bf84-7fb1-f133-7bb7-8a64aca66722?t=1713971649585</t>
   </si>
   <si>
     <t>Control de Tuta absoluta en tomàquet</t>
   </si>
   <si>
     <t>Des de la seva detecció a mitjans del 2006 fins ara, és la plaga més important del tomàquet per danys en planta i fruit, dificultat de control i ràpid increment poblacional.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Tomate%2C+control+Tuta%2C+septiembre+2016.pdf/6400490d-890e-40d1-bfe8-97a0403e6f71</t>
   </si>
   <si>
-    <t>Tríptic Rhynchophorus ferrugineus (Picut vermell)</t>
-[...7 lines deleted...]
-  <si>
     <t>Tríptic Paysandisia archon, recomanacions davant de l'eruga escombradora de les palmeres</t>
   </si>
   <si>
     <t>Paysandisia archon, lepidòpter de la família Castniidae, és originari d'Amèrica del Sud les larves del qual s'alimenten de les palmeres. La primera detecció a Europa va ser a França i Itàlia el 1998-99. A Espanya es va detectar per primera vegada a Catalunya el maig del 2002, ia la Comunitat Valenciana el juny del mateix any.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/375721956/Paysandisia+junio+2023_r05.pdf/d6c89b4b-7dd1-9940-45d2-877ade3d6854?t=1699013133037</t>
   </si>
   <si>
     <t>Pla Nacional de Contingència de Tefrítids no europeus</t>
   </si>
   <si>
     <t>En aquest document es recullen les mesures que s'han d'adoptar contra espècies de tefrets no europeus (mosques de la fruita no europees) amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui alguna de les espècies esmentades en aquest Pla de nacional de contingència, actuar amb rapidesa i eficàcia, determinar-ne la distribució i combatre-la per evitar-ne la propagació. La importància d'aquestes plagues rau en la gran capacitat d'adaptació a diferents condicions mediambientals, al dany que poden causar en un ampli rang de fruits, provocant la pèrdua del valor comercial i les pèrdues potencials que poden provocar aquestes plagues als mercats d'exportació.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_tephsinamarillooctubre2020_tcm30-536038.pdf</t>
   </si>
   <si>
     <t>Control de Spodoptera litoralis (rosquilla negra) en hortícoles de fulla.</t>
   </si>
   <si>
     <t>És una plaga altament polífaga i migratòria, amb notables fluctuacions a les seves poblacions. Té tres generacions anuals, aconseguint un màxim poblacional al setembre-octubre.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359218/Nota+informativa+Spodoptera+littoralis%2C+27+octubre+2017.pdf/33fd4763-cdfa-4a6f-81da-43be18c02ea3</t>
   </si>
   <si>
-    <t>Seguiment de Scirtothrips aurantii en cítrics, magrana i caqui.</t>
-[...43 lines deleted...]
-  <si>
     <t>Pla Nacional de la Sanitat Vegetal del tomàquet</t>
   </si>
   <si>
     <t>El tomàquet (Solanum lycopersicum) és una de les hortalisses més consumides a nivell mundial, tant en fresc com en processat. Moltes zones d'Espanya i de la resta de la conca de la Mediterrània tenen unes condicions agroambientals òptimes per al seu cultiu, situant el nostre país com un dels principals productors d'aquesta hortalissa dins de la Unió Europea. Tot i les condicions favorables i la tecnificació del cultiu, en molts casos la producció es veu minvada per un ampli ventall de malalties que afecten la planta, entre les quals destaquen aquelles causades per virus.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/240613_pnsv_tomate_tcm30-685723.pdf</t>
   </si>
   <si>
     <t>Recomanacions per a les zones afectades per la DANA davant de gomosi dels cítrics (Phytophthora spp.)</t>
   </si>
   <si>
     <t>La gomosi dels cítrics, causada per Phytophthora spp., afecta el tronc i les branques principals de la varietat (Figs. 1a i 1b). Com el nom indica, es caracteritza per l'aparició abundant de goma sobre els teixits afectats. Si eliminem l'escorça, podrem apreciar els teixits interns del floema i el cambium amb un color marró i un aspecte aquós molt característic (Fig. 1b). Les lesions es desenvolupen i augmenten la seva grandària durant diversos cicles de cultiu, envoltant completament la branca o el tronc afectat provocant un decaïment general i finalment la seva mort. Les lesions de gomosi en tronc i branques poden trigar força temps a ser visibles, cosa que de vegades ens pot confondre respecte al moment en què realment es van produir les infeccions.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Recomendaciones++frente+a+la+gomosis+de+los+c%C3%ADtricos+%28Phytophtora+spp.%29+05-11-2024.pdf/61cd1c10-3dd2-5c34-a9b8-15184667fe45?t=1730899554091</t>
   </si>
   <si>
     <t>Cítrics, nota informativa Pulvinària polygonata al Baix Segura.</t>
   </si>
   <si>
     <t>Pulvinaria polygonata (Cockerell) és un còccid de la família coccidae que va ser localitzat en parcel·les de cítrics a la comarca del Baix Segura l'any 2019, sent la primera cita a Europa. És present a altres regions del món com són l'australiana, oriental i en alguns països de l'est de la zona paleàrtica (Xina, Japó, Taiwan). És una espècie que es comporta de forma polífaga encara que, de moment, a Espanya s'ha trobat alimentant-se sobre plantes del gènere Citrus.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/C%C3%ADtricos%2C+nota+informativa+Pulvinaria+polygonata%2C+16+de+septiembre+2022.pdf/667df41a-d3e1-6ade-e9c9-fef2bd1b7723?t=1663676426193</t>
@@ -9443,86 +9572,68 @@
   <si>
     <t>Període entre inici brotació fins a floració: La presència de Scirtothrips s'avaluarà setmanalment utilitzant dos mètodes principals: 1. Captures en trampes cromàtiques grogues com a indicatiu de presència primerenca, aquestes trampes requereixen la revisió per personal tècnic especialitzat. 2. Avaluació en brots tendres: Aquesta es realitzarà mitjançant el copejament de brots (4 brots per arbre i 10 arbres per parcel·la/ha), recol·lectant les mostres caigudes sobre un fons fosc per facilitar la identificació dels individus presents.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/20250103+ESTRATEGIA+CONTROL+QUIMICO+Scirtothrips+2025.pdf/a88f3f4c-c8aa-03cc-7fc0-beea338d65c0?t=1738590494468</t>
   </si>
   <si>
     <t>Instruccions per a la comercialització de planta sensible a Xylella fastidiosa</t>
   </si>
   <si>
     <t>Al Capítol VII del Reglament (UE) 2020/1201 sobre mesures per evitar la introducció i la propagació dins de la Unió de Xylella fastidiosa, s'estableixen els requisits per al trasllat dins de la UE de vegetals especificats i al Capítol VIII s'estableixen els requisits per a la introducció a la UE de vegetals hostatjants.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/instruccionescomercializacionplantasensiblexylellafastidiosa010920_tcm30-485024.pdf</t>
   </si>
   <si>
     <t>Xerrada autoexplicativa Rhynchophorus ferrugineus (Picut vermell)</t>
   </si>
   <si>
     <t>Xerrada informativa Rhynchophorus ferrugineus. DG de Recerca i Tecnologia agroalimentària</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359287/Charla+Autoexplicativa+Picudo.pdf/e79ddc57-4d16-4a76-8eb9-8c41bd149098</t>
   </si>
   <si>
-    <t>Avís de tractament de mosca blanca (Dialeurodes citri Ashmead) en cítrics</t>
-[...7 lines deleted...]
-  <si>
     <t>Avís de tractament Pulvinària polygonata a la Vega Baixa i Baix Vinalopó en cítrics</t>
   </si>
   <si>
     <t>Nota informativa Pulvinària polygonata al Baix Segura i al Baix Vinalopó. Des de la detecció del còccid Pulvinària polygonata (Cockerell) en parcel·les de cítrics de la comarca del Baix Segura del Segura el 2019 s'han estat realitzant observacions del comportament de les seves poblacions a la zona on s'ha instal·lat. Aquest insecte produeix gran quantitat de melassa i això fa que diverses espècies de fongs sapròfits proliferin donant lloc a una alta densitat de fredoliques sobre els fruits i brots, a més, facilita la instal·lació d'altres espècies de plagues que es protegeixen en aquestes zones. Per a la detecció de la plaga a la parcel·la és important vigilar les copes d'arbres que presenten molta negrita.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+Pulvinaria+polygonata%2C+05-06-23.pdf/4762aa54-a510-cf78-9fdf-5f41f763f0e0?t=1725014400858</t>
   </si>
   <si>
     <t>Avís de tractament de la arna del Limonero Prays citri (Millière) en cítrics</t>
   </si>
   <si>
     <t>La arna del llimoner Prays citri (Millière) és un petit lepidòpter que vola al capvespre i al clarejar, les seves larves ataquen l'ovari de les flors o els fruits acabats de quallar, provocant la seva caiguda i pèrdua. Els danys més greus els produeix en llimoner varietat Verna.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+polilla+limonero+%28Prays+citri%29%2C+28.04.23.pdf/5a965d67-d531-8edc-3899-7df04f8139bf?t=1725014503049</t>
   </si>
   <si>
-    <t>Avís de tractament contra la Necrosi Foliar del caqui</t>
-[...7 lines deleted...]
-  <si>
     <t>Pla Nacional de Contingència de Fusarium oxysporum f. sp. Cubense (EF Sm.) WC Snyder &amp; HN Hansen Raça Tropical 4</t>
   </si>
   <si>
     <t>En aquest document es recullen les mesures que s'han d'adoptar contra Fusarium oxysporum f. sp. cubense Raça Tropical 4 (Foc RT4), plaga quarantenària a les illes Canàries regulada per l'Ordre Ministerial de 12 de març de 19871 amb l'objectiu d'impedir-ne l'aparició a les illes, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i aplicar mesures d'errada. Foc RT4 és un fong ascomicet fitopatogen de la família Nectriaceae que causa el pansiment per Fusarium (o malament de Panamà) de la platanera, que és la malaltia més destructiva del cultiu.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncfoc_mayo_2024_tcm30-690595.pdf</t>
   </si>
   <si>
     <t>Pla de Contingència de Diaphorina Citri</t>
   </si>
   <si>
     <t>En aquest document es recullen les mesures que s'han d'adoptar contra l'insecte psílid asiàtic dels cítrics, Diaphorina citri (Ordre: Hemiptera, Família: Psyllidae). Aquest psílid està inclòs a la llista de plagues quarantenàries de la Unió pel Reglament 2019/2072 ja que actua com a vector del bacteri que causa el Huanglongbing (HLB) o enverdiment (“Greening”) dels cítrics. HLB, a banda de ser una plaga quarantenària de la Unió, també està catalogada com a plaga prioritària segons el Reglament (UE) 2019/1702. Aquest bacteri, es troba regulat per la UE i deteriora la qualitat i el sabor del fruit podent en pocs anys matar l'arbre afectat. Per això és de vital importància impedir l'aparició de l'insecte vector, i en cas que aparegui, determinar-ne la distribució, actuar amb rapidesa i eficàcia, i combatre'l per evitar-ne la propagació i eradicar-lo.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_diaphorina-may24_tcm30-684105.pdf</t>
   </si>
   <si>
     <t>Xarxa d'alerta i informació fitosanitària, protocol de camp per al seguiment del cultiu: vinya</t>
   </si>
   <si>
     <t>Manual de camp per estimar el risc de danys provocats per plagues i malalties en el cultiu de la vinya.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturapescaaguaydesarrollorural/raif/wp-content/uploads/2023/07/ProtocolosCampos_Vid.pdf</t>
@@ -10121,65 +10232,59 @@
   <si>
     <t>Presentació de l´Estudi Sector AgriFoodTech. Tecnologies, productes i serveis per a la transformació digital del sector agroalimentari espanyol.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/diapositivaswebinar-estudio-5_tcm30-683561.pdf</t>
   </si>
   <si>
     <t>Webinar - Sector AgriFoodTech. Tecnologies, productes i serveis per a la transformació digital del sector agroalimentari espanyol</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HRUQPBC-F7E</t>
   </si>
   <si>
     <t>Anàlisi de l'Estat Actual de la digitalització del sector agroalimentari espanyol</t>
   </si>
   <si>
     <t>Presentació de l'estudi Anàlisi de l'Estat actual de la digitalització del sector agroalimentari espanyol. A l'iHUB d'innovació digital La Vega Innova del Ministeri d'Agricultura, Pesca i Alimentació (San Fernando de Henares - Madrid).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/presentacionestudio-6_tcm30-685717.pdf</t>
   </si>
   <si>
     <t>Sistemes Automatitzats d'Alta Precisió al Monitorització de Plagues</t>
   </si>
   <si>
-    <t>Com impacta la digitalització en el control de plagues i malalties als cultius sota hivernacle?</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/high-tech-patsc-trap-eye-josepedro-sanchez_tcm30-690560.pdf</t>
   </si>
   <si>
     <t>Desenvolupament de ferramentes digitals en agricultura</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/desarrollo-herramientas-digitales-shawn-carlisle_tcm30-690558.pdf</t>
   </si>
   <si>
-    <t>Webinar - Com impacta la digitalització en el control de plagues i malalties als cultius sota hivernacle?</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinar - DigiMAPA: L'eina digital que connecta el sector agroalimentari amb les empreses Agrotech</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jdXXgHEqdoM</t>
   </si>
   <si>
     <t>Webinar - Aplicació de la intel·ligència artificial al monitoratge de la sanitat animal</t>
   </si>
   <si>
     <t>Aplicació de la intel·ligència artificial al monitoratge de la sanitat animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ce7kztbSi9s</t>
   </si>
   <si>
     <t>Webinar - Sessió I - Robotització a l'agricultura a l'aire lliure</t>
   </si>
   <si>
     <t>Sessió I: Robotització a l'agricultura a l'aire lliure</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=S-cFcBWs-gY</t>
   </si>
   <si>
     <t>ModernAKIS Enfortint a AKIS espanyol</t>
@@ -10382,59 +10487,50 @@
   <si>
     <t>Resum de la situació del sector boví de carn amb xifres fins al 2023.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/estadisticas/indicadoresanualesvacunodecarne_datosanuales2023_publicacionjulio2_tcm30-381390.pdf</t>
   </si>
   <si>
     <t>Informe resum. Caracterització sector boví de carn 2023</t>
   </si>
   <si>
     <t>Resum de la caracterització del sector boví de carn.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informecaracterizacionsectorvacunodecarne_datos2023_tcm30-553721.pdf</t>
   </si>
   <si>
     <t>Producció ecològica mediterrània i canvi climàtic: Informe tècnic</t>
   </si>
   <si>
     <t>Extracte de l'estudi “Producció Ecològica Mediterrània i Canvi Climàtic: Estat del coneixement” editat per Ecovalia i realitzat per la Càtedra de Producció Ecològica – Clemente Mata de la Universitat de Còrdova.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/alimentacion/temas/produccion-eco/informetecnicopemcc_tcm30-520459.pdf</t>
   </si>
   <si>
-    <t>Millora a la Gestió d'Explotacions Agràries</t>
-[...7 lines deleted...]
-  <si>
     <t>Directrius cientificotècniques per a l'aplicació del principi de no causar un dany significatiu al medi ambient: Estructures vegetals de conservació, habitabilitat de la fauna</t>
   </si>
   <si>
     <t>Directrius tècniques per a la millora i sostenibilitat en regadius per a estructures vegetals de conservació i de la fauna.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directrices3y4_actualizada_oct23_tcm30-673192.pdf</t>
   </si>
   <si>
     <t>Programa de divulgació i formació en bones pràctiques agràries (BPA)</t>
   </si>
   <si>
     <t>Document que reuneix bones pràctiques agràries en el marc del Pla per a la millora de l'eficiència i la sostenibilitat en regadius.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directriz5_programadedyf_web_tcm30-622983.pdf</t>
   </si>
   <si>
     <t>Apicultura Juan Felix</t>
   </si>
   <si>
     <t>Col·laboració de l'apicultor Juan Felix Díaz Quintana sobre el món de les abelles, la mel i els seus derivats.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-apicultura-juan-felix_sq_f1766127_1.html</t>
@@ -11204,59 +11300,50 @@
   <si>
     <t>Fitxa sectorial del sector avícola.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/14informesectorial_ote_avicultura_tcm30-540411.pdf</t>
   </si>
   <si>
     <t>Caracterització del sector avícola de posada a Espanya</t>
   </si>
   <si>
     <t>Document que ofereix una semblança general de l'avicultura de posada a Espanya.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/caracterizaciondelsectoravicoladepuesta2019_rev_tcm30-436298.pdf</t>
   </si>
   <si>
     <t>La Política Agrícola Comú 2023-2027 als sectors oví i cabrum</t>
   </si>
   <si>
     <t>Document informatiu que dóna a conèixer els suports que reben els sectors oví i cabrum a través de la Política Agrícola Comuna (PAC) de forma resumida.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/notapac2023-web-ovinocaprinodef_tcm30-58890.pdf</t>
   </si>
   <si>
-    <t>Anàlisi de l'estructura productiva del sector oví de llet a Espanya 2017-2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Anàlisi de l'estructura productiva del sector cabrum de llet a Espanya 2017-2021</t>
   </si>
   <si>
     <t>L´objectiu de l´estudi és caracteritzar l´estructura productiva del sector caprí de llet a Espanya.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuracaprinodeleche2017-2021_tcm30-544578.pdf</t>
   </si>
   <si>
     <t>Fitxa sectorial oví i cabrum de llet</t>
   </si>
   <si>
     <t>Fitxa sectorial del sector oví i cabrum de llet.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/10informesectorial_ote_ovinocaprinoleche_tcm30-540378.pdf</t>
   </si>
   <si>
     <t>Definició i caracterització de l'extensivitat a les explotacions ramaderes a Espanya</t>
   </si>
   <si>
     <t>Estudi que ofereix un acostament sintètic a la situació de la ramaderia extensiva a Espanya enfocat principalment als sectors oví i cabrum, encara que abordant també algunes qüestions generals d'aplicació a qualsevol tipus de ramaderia basada en pastura.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informesobreganaderiaextensivaenespanaoctubre2017nipo_tcm30-428264.pdf</t>
@@ -12092,77 +12179,50 @@
   <si>
     <t>Disseny d'una eina, servidor cartogràfic web, per al seguiment de cultius de cereal per teledetecció que permeti detectar i intervenir de manera primerenca anomalies en la producció i optimitzar l'ús d'insums.</t>
   </si>
   <si>
     <t>Plataforma digital per a promoció en mercats locals i en circuits de distribució curts, agrupacions i organitzacions de productors i organitzacions interprofessionals (AGROCHEF)</t>
   </si>
   <si>
     <t>Transferència de tecnologia i digitalització dels processos de comercialització directa per a la comercialització dels aliments produïts per petits productors agrícoles i ramaders al sector de l'hostaleria i la restauració nacional.</t>
   </si>
   <si>
     <t>Agricultors Joves en XARXA: Rendibles, Eficients i Diversificats (RAICES.INFO)</t>
   </si>
   <si>
     <t>Dissenyar i implementar una plataforma digital col·laborativa que permeti desenvolupar una sèrie d'activitats per donar suport a la incorporació de joves a l'activitat agrària, millorar-ne les ràtios d'èxit i la sostenibilitat econòmica, ambiental i social.</t>
   </si>
   <si>
     <t>Millora genètica en ramaderia</t>
   </si>
   <si>
     <t>La innovació en millora genètica assegura una selecció més eficient dels reproductors, fet que contribueix, entre altres qüestions, a mantenir les races autòctones i en perill d'extinció i dinamitzar la ramaderia tradicional i extensiva. La innovació en genètica - com l'aplicació de la genòmica, l'ús de sensors i el desenvolupament d'un banc de germoplasma - són eines clau per augmentar la productivitat i la rendibilitat del sector ramader espanyol.</t>
   </si>
   <si>
     <t>https://www.redruralnacional.es/sites/default/files/documents/dossier_MejoraGeneticaGanaderia_v2.pdf</t>
   </si>
   <si>
-    <t>Millora genètica en agricultura</t>
-[...25 lines deleted...]
-  <si>
     <t>Joves agricultors - Entrevista a Nando Durá</t>
   </si>
   <si>
     <t>Vídeo amb entrevista a Nando Durá sobre joves agricultors.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=kMMtyQ99DCY</t>
   </si>
   <si>
     <t>Estructures agràries. Posada en comú d'experiències de gestió de terres</t>
   </si>
   <si>
     <t>Vídeo sobre estructures agràries i experiències de gestió de terres.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=WoOAZfhXFoY</t>
   </si>
   <si>
     <t>Joves i el relleu generacional. Cooperativa La Vinya</t>
   </si>
   <si>
     <t>Vídeo sobre joves i el relleu generacional.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ORmDs9JJH0M</t>
@@ -12170,51 +12230,51 @@
   <si>
     <t>Quadern de camp digital</t>
   </si>
   <si>
     <t>Vídeo sobre el quadern de camp digital.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CLMKTD45xnw</t>
   </si>
   <si>
     <t>Model de finca ramadera autosustentable</t>
   </si>
   <si>
     <t>Vídeo sobre un model de finca ramadera autosustentable.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=7Yn4_GvUvhU&amp;pp=ygUOYWdyb2dhbmFkZXLDrWE%3D</t>
   </si>
   <si>
     <t>La palla mullada, enemiga del bestiar</t>
   </si>
   <si>
     <t>Vídeo sobre la palla mullada i el bestiar.</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A//www.youtube.com/watch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A%2F%2Fwww.youtube.com%2Fwatch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
   </si>
   <si>
     <t>Intensiu o extensiu? Com és la ramaderia de Bea?</t>
   </si>
   <si>
     <t>Vídeo sobre ramaderia.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_zyV8eUJ8MI&amp;pp=ygUOaGF6aSBnYW5hZGVyaWE%3D</t>
   </si>
   <si>
     <t>Producció agrícola en hivernacle</t>
   </si>
   <si>
     <t>Vídeo sobre producció agrícola en hivernacle.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=IG2C9-RdiB8&amp;list=PL3-eFoZ-Ye-apU7r5uM5s3pkqUHLH93jG&amp;index=18&amp;pp=iAQB</t>
   </si>
   <si>
     <t>Solucions innovadores per a la indústria alimentària</t>
   </si>
   <si>
     <t>Vídeo sobre solucions innovadores per a la indústria alimentària.</t>
   </si>
@@ -12419,201 +12479,87 @@
   <si>
     <t>Quadre sinòptic pràctiques cobertes inerts</t>
   </si>
   <si>
     <t>Quadre sinòptic pràctiques cobertes inerts.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Cuadro+sin%C3%B3ptico+pr%C3%A1cticas+cubiertas+inertes.pdf/b331c3f2-d543-c89f-aace-2ef21076c5b9?t=1678273117812</t>
   </si>
   <si>
     <t>Pagaments directes, novetats de la PAC 2023-2027</t>
   </si>
   <si>
     <t>Pagaments directes, novetats de la PAC 2023-2027.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Pagos+directos%2C+novedades+en+la+PAC+2023-2027.pdf/ba983466-57f0-ce01-c8ab-ef836dd150cb?t=1676969607457</t>
   </si>
   <si>
     <t>Condicionalitat reforçada (2)</t>
   </si>
   <si>
     <t>Vídeo sobre condicionalitat reforçada.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
-[...35 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+BAJO+AGUA.pdf/1d6fccea-1cb2-1364-3521-ef0a67531fdc?t=1676969605773</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
   </si>
   <si>
     <t>Eco-règims en cultius llenyosos</t>
   </si>
   <si>
     <t>Ecorregimens en cultius llenyosos.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+LE%C3%91OSOS.pdf/2963d839-119a-2e29-ef1e-e9cc020d0e4c?t=1683025096004</t>
   </si>
   <si>
     <t>Eco-règims</t>
   </si>
   <si>
     <t>Ecorregims.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2?t=1676969607150</t>
   </si>
   <si>
-    <t>Rotació a terres de cultiu excepte en cultius sota aigua</t>
-[...7 lines deleted...]
-  <si>
     <t>Cobertura mínima de terra per evitar sòls nus</t>
   </si>
   <si>
     <t>Vídeo sobre cobertura mínima de sòl per evitar sòls nus.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
   </si>
   <si>
     <t>Condicionalitat reforçada (PEPAC 2023-2027)</t>
   </si>
   <si>
     <t>Vídeo sobre condicionalitat reforçada (PEPAC 2023-2027).</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
-[...68 lines deleted...]
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/reserva-nacional?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531092&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531092</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
   </si>
   <si>
     <t>Inventari espanyol dels coneixements tradicionals relatius a la biodiversitat agrícola</t>
   </si>
   <si>
     <t>Aquest llibre constitueix el segon volum de l'Inventari Espanyol dels Coneixements Tradicionals relatius a la Biodiversitat Agrícola (IECTBA), que serà completat en els propers anys amb dos volums més. L'inventari vol recopilar tota la informació publicada sobre els coneixements tradicionals associats tant a l'ús com al maneig de les plantes cultivades a Espanya des de principis del segle XX, així com de les referències històriques anteriors. Com s'ha posat de manifest en diversos tractats internacionals (p. ex., FAO, 2009) i en la seva transposició a la legislació espanyola, aquesta tasca és necessària atesa la forta erosió que s'ha produït en els darrers cinquanta anys en la pròpia biodiversitat agrícola, així com en els coneixements associats al seu ús i maneig. Per això, l'objectiu principal de l'Inventari és divulgar i revaloritzar la riquesa de tot aquest patrimoni cultural i material associat a la biodiversitat agrícola a Espanya.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/images/es/tardio_etal2022_iectbavol2_tcm30-640207.pdf</t>
   </si>
   <si>
     <t>Guia de Gestió Integrada de Plagues (GIP) - lleguminoses</t>
   </si>
   <si>
     <t>Les guies de Gestió Integrada de Plagues (GIP) tenen com a finalitat servir d'orientació a agricultors i assessors per aconseguir implantar els principis de gestió integrada de plagues a tota la producció agrícola nacional, un dels requisits per a totes les explotacions agrícoles que desenvolupin la seva activitat a Espanya, segons el Capítol III del Reial decret 1311/2012, de 14 de setembre, pel qual s'estableix el marc d'actuació per aconseguir un ús sostenible dels productes fitosanitaris. Al Pla d'Acció Nacional per a l'Ús Sostenible de Productes Fitosanitaris, aprovat en Conferència Sectorial d'Agricultura i Desenvolupament Rural el desembre de 2012, concretament a la mesura 3.1, ja es preveia l'elaboració de les guies de gestió integrada de plagues, durant el període de vigència del Pla.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/leguminosas_web_2_tcm30-559335.pdf</t>
   </si>
   <si>
     <t>Guia de Gestió Integrada de Plagues (GIP) - pastures</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pastos_web_metadatos_protegida_tcm30-661346.pdf</t>
   </si>
@@ -13001,62 +12947,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1487"/>
+  <dimension ref="A1:D1481"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1487"/>
+      <selection activeCell="A1" sqref="A1:D1481"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="272.362" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2302.723" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1014.467" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
@@ -13104,4730 +13050,4728 @@
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="1" t="s">
+      <c r="D109" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="1" t="s">
+      <c r="D110" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="1" t="s">
+      <c r="D111" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="1" t="s">
+      <c r="D112" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="D113" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1" t="s">
+      <c r="D115" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>386</v>
+        <v>90</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>397</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>448</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>450</v>
+        <v>377</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B181" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C183" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B184" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="1" t="s">
+      <c r="D184" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C185" s="1" t="s">
+      <c r="D185" s="1" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>550</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>595</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>610</v>
-      </c>
-[...7 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>619</v>
-      </c>
-[...7 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>634</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>646</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>652</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>661</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>664</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>676</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>682</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>691</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>694</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>697</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>715</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>739</v>
-      </c>
-[...7 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>742</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="1" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="1" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="1" t="s">
         <v>760</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>766</v>
-      </c>
-[...7 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>781</v>
-      </c>
-[...7 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>784</v>
-      </c>
-[...7 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>787</v>
-      </c>
-[...7 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>790</v>
-      </c>
-[...7 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>793</v>
-      </c>
-[...7 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>796</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>808</v>
-      </c>
-[...7 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>811</v>
-      </c>
-[...7 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>814</v>
-      </c>
-[...7 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>817</v>
-      </c>
-[...7 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>823</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>826</v>
-      </c>
-[...7 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>835</v>
-      </c>
-[...7 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>841</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>844</v>
-      </c>
-[...7 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>847</v>
-      </c>
-[...7 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="1" t="s">
         <v>850</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>856</v>
-      </c>
-[...7 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="B292" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C292" s="1" t="s">
+      <c r="D292" s="1" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B293" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C293" s="1" t="s">
+      <c r="D293" s="1" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C294" s="1" t="s">
+      <c r="D294" s="1" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="B295" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C295" s="1" t="s">
+      <c r="D295" s="1" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C296" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="B296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C296" s="1" t="s">
+      <c r="D296" s="1" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="B297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C297" s="1" t="s">
+      <c r="D297" s="1" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="B298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C298" s="1" t="s">
+      <c r="D298" s="1" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="B299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C299" s="1" t="s">
+      <c r="D299" s="1" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="B300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C300" s="1" t="s">
+      <c r="D300" s="1" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C301" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="B301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C301" s="1" t="s">
+      <c r="D301" s="1" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="B302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C302" s="1" t="s">
+      <c r="D302" s="1" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="B303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C303" s="1" t="s">
+      <c r="D303" s="1" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="B304" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="B305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C305" s="1" t="s">
+      <c r="D305" s="1" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="B306" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C307" s="1" t="s">
+      <c r="D307" s="1" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="B308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="B309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C309" s="1" t="s">
+      <c r="D309" s="1" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C310" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="B310" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C310" s="1" t="s">
+      <c r="D310" s="1" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="B311" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C311" s="1" t="s">
+      <c r="D311" s="1" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="B312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C312" s="1" t="s">
+      <c r="D312" s="1" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="B313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C313" s="1" t="s">
+      <c r="D313" s="1" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C314" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="B314" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C314" s="1" t="s">
+      <c r="D314" s="1" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="B315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C315" s="1" t="s">
+      <c r="D315" s="1" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="B316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C316" s="1" t="s">
+      <c r="D316" s="1" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="B317" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C317" s="1" t="s">
+      <c r="D317" s="1" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="B318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C318" s="1" t="s">
+      <c r="D318" s="1" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="B319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C319" s="1" t="s">
+      <c r="D319" s="1" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="B320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C320" s="1" t="s">
+      <c r="D320" s="1" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="B321" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C321" s="1" t="s">
+      <c r="D321" s="1" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="B322" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C322" s="1" t="s">
+      <c r="D322" s="1" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>954</v>
-      </c>
-[...7 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>957</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>960</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>963</v>
-      </c>
-[...7 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>966</v>
-      </c>
-[...7 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="D328" s="1" t="s">
         <v>969</v>
-      </c>
-[...7 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="B329" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="B330" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="B331" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C331" s="1" t="s">
+      <c r="D331" s="1" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="B332" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C332" s="1" t="s">
+      <c r="D332" s="1" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C333" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="B333" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C333" s="1" t="s">
+      <c r="D333" s="1" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C334" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="B334" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C334" s="1" t="s">
+      <c r="D334" s="1" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C335" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="B335" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C335" s="1" t="s">
+      <c r="D335" s="1" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="B336" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C336" s="1" t="s">
+      <c r="D336" s="1" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C337" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="B337" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C337" s="1" t="s">
+      <c r="D337" s="1" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C338" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="B338" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C338" s="1" t="s">
+      <c r="D338" s="1" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C339" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="B339" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C339" s="1" t="s">
+      <c r="D339" s="1" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C340" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="B340" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C340" s="1" t="s">
+      <c r="D340" s="1" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C341" s="1" t="s">
         <v>1007</v>
-      </c>
-[...4 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>5</v>
@@ -18007,121 +17951,121 @@
         <v>1050</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
@@ -18231,2907 +18175,2907 @@
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D373" s="1" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C377" s="1" t="s">
+      <c r="D377" s="1" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="B379" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C379" s="1" t="s">
+      <c r="D379" s="1" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C381" s="1" t="s">
+      <c r="D381" s="1" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C382" s="1" t="s">
+      <c r="D382" s="1" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B383" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C383" s="1" t="s">
+      <c r="D383" s="1" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="B384" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C384" s="1" t="s">
+      <c r="D384" s="1" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="B385" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C385" s="1" t="s">
+      <c r="D385" s="1" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="B386" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C387" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="B387" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="B388" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>1149</v>
-      </c>
-[...7 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>1152</v>
-      </c>
-[...7 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>1155</v>
-      </c>
-[...7 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>1158</v>
-      </c>
-[...7 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>1161</v>
-      </c>
-[...7 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1164</v>
-      </c>
-[...7 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1167</v>
-      </c>
-[...7 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1170</v>
-      </c>
-[...7 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>1173</v>
-      </c>
-[...7 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1176</v>
-      </c>
-[...7 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1179</v>
-      </c>
-[...7 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>1182</v>
-      </c>
-[...7 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>1185</v>
-      </c>
-[...7 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1188</v>
-      </c>
-[...7 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1191</v>
-      </c>
-[...7 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>1194</v>
-      </c>
-[...7 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1197</v>
-      </c>
-[...7 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1200</v>
-      </c>
-[...7 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1203</v>
-      </c>
-[...7 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>1206</v>
-      </c>
-[...7 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>1209</v>
-      </c>
-[...7 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>1212</v>
-      </c>
-[...7 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>1215</v>
-      </c>
-[...7 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>1218</v>
-      </c>
-[...7 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1221</v>
-      </c>
-[...7 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1224</v>
-      </c>
-[...7 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D415" s="1" t="s">
         <v>1227</v>
-      </c>
-[...7 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D416" s="1" t="s">
         <v>1230</v>
-      </c>
-[...7 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>1233</v>
-      </c>
-[...7 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>1236</v>
-      </c>
-[...7 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1239</v>
-      </c>
-[...7 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1242</v>
-      </c>
-[...7 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1245</v>
-      </c>
-[...7 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>1248</v>
-      </c>
-[...7 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D423" s="1" t="s">
         <v>1251</v>
-      </c>
-[...7 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>1254</v>
-      </c>
-[...7 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1257</v>
-      </c>
-[...7 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>1260</v>
-      </c>
-[...7 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1263</v>
-      </c>
-[...7 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>1266</v>
-      </c>
-[...7 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D429" s="1" t="s">
         <v>1269</v>
-      </c>
-[...7 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>1272</v>
-      </c>
-[...7 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>1275</v>
-      </c>
-[...7 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1278</v>
-      </c>
-[...7 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>1281</v>
-      </c>
-[...7 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>1284</v>
-      </c>
-[...7 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>1287</v>
-      </c>
-[...7 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1290</v>
-      </c>
-[...7 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1293</v>
-      </c>
-[...7 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>1296</v>
-      </c>
-[...7 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>1299</v>
-      </c>
-[...7 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>1302</v>
-      </c>
-[...7 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>1305</v>
-      </c>
-[...7 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>1308</v>
-      </c>
-[...7 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>1311</v>
-      </c>
-[...7 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>1314</v>
-      </c>
-[...7 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1317</v>
-      </c>
-[...7 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>1320</v>
-      </c>
-[...7 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1323</v>
-      </c>
-[...7 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>1326</v>
-      </c>
-[...7 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>1329</v>
-      </c>
-[...7 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>1332</v>
-      </c>
-[...7 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>1335</v>
-      </c>
-[...7 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>1338</v>
-      </c>
-[...7 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>1341</v>
-      </c>
-[...7 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>1344</v>
-      </c>
-[...7 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>1347</v>
-      </c>
-[...7 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>1350</v>
-      </c>
-[...7 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>1353</v>
-      </c>
-[...7 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1356</v>
-      </c>
-[...7 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1359</v>
-      </c>
-[...7 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1362</v>
-      </c>
-[...7 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1365</v>
-      </c>
-[...7 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1368</v>
-      </c>
-[...7 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>1371</v>
-      </c>
-[...7 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>1374</v>
-      </c>
-[...7 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>1377</v>
-      </c>
-[...7 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>1380</v>
-      </c>
-[...7 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D467" s="1" t="s">
         <v>1383</v>
-      </c>
-[...7 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>1386</v>
-      </c>
-[...7 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>1389</v>
-      </c>
-[...7 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>1392</v>
-      </c>
-[...7 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>1395</v>
-      </c>
-[...7 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>1398</v>
-      </c>
-[...7 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>1401</v>
-      </c>
-[...7 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>1404</v>
-      </c>
-[...7 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>1407</v>
-      </c>
-[...7 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D476" s="1" t="s">
         <v>1410</v>
-      </c>
-[...7 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>1413</v>
-      </c>
-[...7 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>1416</v>
-      </c>
-[...7 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>1419</v>
-      </c>
-[...7 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>1422</v>
-      </c>
-[...7 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>1425</v>
-      </c>
-[...7 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>1428</v>
-      </c>
-[...7 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>1431</v>
-      </c>
-[...7 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>1434</v>
-      </c>
-[...7 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1437</v>
-      </c>
-[...7 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D486" s="1" t="s">
         <v>1440</v>
-      </c>
-[...7 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D487" s="1" t="s">
         <v>1443</v>
-      </c>
-[...7 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D488" s="1" t="s">
         <v>1446</v>
-      </c>
-[...7 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>1449</v>
-      </c>
-[...7 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D490" s="1" t="s">
         <v>1452</v>
-      </c>
-[...7 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D491" s="1" t="s">
         <v>1455</v>
-      </c>
-[...7 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D492" s="1" t="s">
         <v>1458</v>
-      </c>
-[...7 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D493" s="1" t="s">
         <v>1461</v>
-      </c>
-[...7 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D494" s="1" t="s">
         <v>1464</v>
-      </c>
-[...7 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D495" s="1" t="s">
         <v>1467</v>
-      </c>
-[...7 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D496" s="1" t="s">
         <v>1470</v>
-      </c>
-[...7 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D497" s="1" t="s">
         <v>1473</v>
-      </c>
-[...7 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1476</v>
-      </c>
-[...7 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1479</v>
-      </c>
-[...7 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1482</v>
-      </c>
-[...7 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1485</v>
-      </c>
-[...7 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1488</v>
-      </c>
-[...7 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1491</v>
-      </c>
-[...7 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1494</v>
-      </c>
-[...7 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1497</v>
-      </c>
-[...7 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1500</v>
-      </c>
-[...7 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1503</v>
-      </c>
-[...7 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1506</v>
-      </c>
-[...7 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1509</v>
-      </c>
-[...7 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1512</v>
-      </c>
-[...7 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1515</v>
-      </c>
-[...7 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D512" s="1" t="s">
         <v>1518</v>
-      </c>
-[...7 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D513" s="1" t="s">
         <v>1521</v>
-      </c>
-[...7 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1524</v>
-      </c>
-[...7 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1527</v>
-      </c>
-[...7 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1530</v>
-      </c>
-[...7 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1533</v>
-      </c>
-[...7 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D518" s="1" t="s">
         <v>1536</v>
-      </c>
-[...7 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1539</v>
-      </c>
-[...7 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1542</v>
-      </c>
-[...7 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1545</v>
-      </c>
-[...7 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1548</v>
-      </c>
-[...7 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1551</v>
-      </c>
-[...7 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1554</v>
-      </c>
-[...7 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D525" s="1" t="s">
         <v>1557</v>
-      </c>
-[...7 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D526" s="1" t="s">
         <v>1560</v>
-      </c>
-[...7 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D527" s="1" t="s">
         <v>1563</v>
-      </c>
-[...7 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D528" s="1" t="s">
         <v>1566</v>
-      </c>
-[...7 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D529" s="1" t="s">
         <v>1569</v>
-      </c>
-[...7 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D530" s="1" t="s">
         <v>1572</v>
-      </c>
-[...7 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D531" s="1" t="s">
         <v>1575</v>
-      </c>
-[...7 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D532" s="1" t="s">
         <v>1578</v>
-      </c>
-[...7 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D533" s="1" t="s">
         <v>1581</v>
-      </c>
-[...7 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D534" s="1" t="s">
         <v>1584</v>
-      </c>
-[...7 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D535" s="1" t="s">
         <v>1587</v>
-      </c>
-[...7 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D536" s="1" t="s">
         <v>1590</v>
-      </c>
-[...7 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D537" s="1" t="s">
         <v>1593</v>
-      </c>
-[...7 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D538" s="1" t="s">
         <v>1596</v>
-      </c>
-[...7 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D539" s="1" t="s">
         <v>1599</v>
-      </c>
-[...7 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D540" s="1" t="s">
         <v>1602</v>
-      </c>
-[...7 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D541" s="1" t="s">
         <v>1605</v>
-      </c>
-[...7 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D542" s="1" t="s">
         <v>1608</v>
-      </c>
-[...7 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D543" s="1" t="s">
         <v>1611</v>
-      </c>
-[...7 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D544" s="1" t="s">
         <v>1614</v>
-      </c>
-[...7 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D545" s="1" t="s">
         <v>1617</v>
-      </c>
-[...7 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D546" s="1" t="s">
         <v>1620</v>
-      </c>
-[...7 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D547" s="1" t="s">
         <v>1623</v>
-      </c>
-[...7 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D548" s="1" t="s">
         <v>1626</v>
-      </c>
-[...7 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D549" s="1" t="s">
         <v>1629</v>
-      </c>
-[...7 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D550" s="1" t="s">
         <v>1632</v>
-      </c>
-[...7 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1635</v>
-      </c>
-[...7 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1638</v>
-      </c>
-[...7 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D553" s="1" t="s">
         <v>1641</v>
-      </c>
-[...7 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D554" s="1" t="s">
         <v>1644</v>
-      </c>
-[...7 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D555" s="1" t="s">
         <v>1647</v>
-      </c>
-[...7 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D556" s="1" t="s">
         <v>1650</v>
-      </c>
-[...7 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D557" s="1" t="s">
         <v>1653</v>
-      </c>
-[...7 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D558" s="1" t="s">
         <v>1656</v>
-      </c>
-[...7 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D559" s="1" t="s">
         <v>1659</v>
-      </c>
-[...7 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C560" s="1" t="s">
         <v>1661</v>
       </c>
-      <c r="B560" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C560" s="1" t="s">
+      <c r="D560" s="1" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="B561" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C561" s="1" t="s">
+      <c r="D561" s="1" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C562" s="1" t="s">
         <v>1667</v>
       </c>
-      <c r="B562" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C562" s="1" t="s">
+      <c r="D562" s="1" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C563" s="1" t="s">
         <v>1670</v>
       </c>
-      <c r="B563" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C563" s="1" t="s">
+      <c r="D563" s="1" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C564" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="B564" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C564" s="1" t="s">
+      <c r="D564" s="1" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C565" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B565" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="1" t="s">
+      <c r="D565" s="1" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C566" s="1" t="s">
         <v>1679</v>
       </c>
-      <c r="B566" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C566" s="1" t="s">
+      <c r="D566" s="1" t="s">
         <v>1680</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C567" s="1" t="s">
         <v>1682</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C567" s="1" t="s">
+      <c r="D567" s="1" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="B568" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C568" s="1" t="s">
+      <c r="D568" s="1" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B569" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C569" s="1" t="s">
+      <c r="D569" s="1" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1691</v>
       </c>
-      <c r="B570" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C570" s="1" t="s">
+      <c r="D570" s="1" t="s">
         <v>1692</v>
-      </c>
-[...1 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C571" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="B571" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C571" s="1" t="s">
+      <c r="D571" s="1" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="B572" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C572" s="1" t="s">
+      <c r="D572" s="1" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="B573" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C573" s="1" t="s">
+      <c r="D573" s="1" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C574" s="1" t="s">
         <v>1703</v>
       </c>
-      <c r="B574" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C574" s="1" t="s">
+      <c r="D574" s="1" t="s">
         <v>1704</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C575" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="B575" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C575" s="1" t="s">
+      <c r="D575" s="1" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="B576" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C576" s="1" t="s">
+      <c r="D576" s="1" t="s">
         <v>1710</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1712</v>
-      </c>
-[...4 lines deleted...]
-        <v>1710</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>5</v>
@@ -21283,5803 +21227,5803 @@
         <v>1749</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D591" s="1" t="s">
         <v>1754</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C592" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="B592" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C592" s="1" t="s">
+      <c r="D592" s="1" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1759</v>
       </c>
-      <c r="B593" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C593" s="1" t="s">
+      <c r="D593" s="1" t="s">
         <v>1760</v>
-      </c>
-[...1 lines deleted...]
-        <v>1761</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C594" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="B594" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C594" s="1" t="s">
+      <c r="D594" s="1" t="s">
         <v>1763</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C595" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="B595" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C595" s="1" t="s">
+      <c r="D595" s="1" t="s">
         <v>1766</v>
-      </c>
-[...1 lines deleted...]
-        <v>1767</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C596" s="1" t="s">
         <v>1768</v>
-      </c>
-[...4 lines deleted...]
-        <v>1763</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1730</v>
+        <v>1771</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1730</v>
+        <v>1774</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1730</v>
+        <v>1777</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1800</v>
+        <v>1806</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C628" s="1" t="s">
         <v>1857</v>
       </c>
-      <c r="B628" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D628" s="1" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1864</v>
+        <v>1824</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1867</v>
+        <v>1824</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1882</v>
+        <v>1880</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D638" s="1" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C639" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="B639" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C639" s="1" t="s">
+      <c r="D639" s="1" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D640" s="1" t="s">
         <v>1893</v>
-      </c>
-[...7 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D641" s="1" t="s">
         <v>1896</v>
-      </c>
-[...7 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D642" s="1" t="s">
         <v>1899</v>
-      </c>
-[...7 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1902</v>
-      </c>
-[...7 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1905</v>
-      </c>
-[...7 lines deleted...]
-        <v>1907</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1908</v>
-      </c>
-[...7 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1911</v>
-      </c>
-[...7 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D647" s="1" t="s">
         <v>1914</v>
-      </c>
-[...7 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D648" s="1" t="s">
         <v>1917</v>
-      </c>
-[...7 lines deleted...]
-        <v>1919</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D649" s="1" t="s">
         <v>1920</v>
-      </c>
-[...7 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D650" s="1" t="s">
         <v>1923</v>
-      </c>
-[...7 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D651" s="1" t="s">
         <v>1926</v>
-      </c>
-[...7 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D652" s="1" t="s">
         <v>1929</v>
-      </c>
-[...7 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D653" s="1" t="s">
         <v>1932</v>
-      </c>
-[...7 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D654" s="1" t="s">
         <v>1935</v>
-      </c>
-[...7 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D655" s="1" t="s">
         <v>1938</v>
-      </c>
-[...7 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D656" s="1" t="s">
         <v>1941</v>
-      </c>
-[...7 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D657" s="1" t="s">
         <v>1944</v>
-      </c>
-[...7 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D658" s="1" t="s">
         <v>1947</v>
-      </c>
-[...7 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D659" s="1" t="s">
         <v>1950</v>
-      </c>
-[...7 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D660" s="1" t="s">
         <v>1953</v>
-      </c>
-[...7 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D661" s="1" t="s">
         <v>1956</v>
-      </c>
-[...7 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D662" s="1" t="s">
         <v>1959</v>
-      </c>
-[...7 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D663" s="1" t="s">
         <v>1962</v>
-      </c>
-[...7 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D664" s="1" t="s">
         <v>1965</v>
-      </c>
-[...7 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D665" s="1" t="s">
         <v>1968</v>
-      </c>
-[...7 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D666" s="1" t="s">
         <v>1971</v>
-      </c>
-[...7 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D667" s="1" t="s">
         <v>1974</v>
-      </c>
-[...7 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D668" s="1" t="s">
         <v>1977</v>
-      </c>
-[...7 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D669" s="1" t="s">
         <v>1980</v>
-      </c>
-[...7 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D670" s="1" t="s">
         <v>1983</v>
-      </c>
-[...7 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D671" s="1" t="s">
         <v>1986</v>
-      </c>
-[...7 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D672" s="1" t="s">
         <v>1989</v>
-      </c>
-[...7 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D673" s="1" t="s">
         <v>1992</v>
-      </c>
-[...7 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D674" s="1" t="s">
         <v>1995</v>
-      </c>
-[...7 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D675" s="1" t="s">
         <v>1998</v>
-      </c>
-[...7 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D676" s="1" t="s">
         <v>2001</v>
-      </c>
-[...7 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D677" s="1" t="s">
         <v>2004</v>
-      </c>
-[...7 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D678" s="1" t="s">
         <v>2007</v>
-      </c>
-[...7 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D679" s="1" t="s">
         <v>2010</v>
-      </c>
-[...7 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D680" s="1" t="s">
         <v>2013</v>
-      </c>
-[...7 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D681" s="1" t="s">
         <v>2016</v>
-      </c>
-[...7 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D682" s="1" t="s">
         <v>2019</v>
-      </c>
-[...7 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D683" s="1" t="s">
         <v>2022</v>
-      </c>
-[...7 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D684" s="1" t="s">
         <v>2025</v>
-      </c>
-[...7 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D685" s="1" t="s">
         <v>2028</v>
-      </c>
-[...7 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D686" s="1" t="s">
         <v>2031</v>
-      </c>
-[...7 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>2034</v>
-      </c>
-[...7 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>2037</v>
-      </c>
-[...7 lines deleted...]
-        <v>2039</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>2040</v>
-      </c>
-[...7 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D690" s="1" t="s">
         <v>2043</v>
-      </c>
-[...7 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D691" s="1" t="s">
         <v>2046</v>
-      </c>
-[...7 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D692" s="1" t="s">
         <v>2049</v>
-      </c>
-[...7 lines deleted...]
-        <v>2051</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D693" s="1" t="s">
         <v>2052</v>
-      </c>
-[...7 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D694" s="1" t="s">
         <v>2055</v>
-      </c>
-[...7 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D695" s="1" t="s">
         <v>2058</v>
-      </c>
-[...7 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D696" s="1" t="s">
         <v>2061</v>
-      </c>
-[...7 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D697" s="1" t="s">
         <v>2064</v>
-      </c>
-[...7 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D698" s="1" t="s">
         <v>2067</v>
-      </c>
-[...7 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D699" s="1" t="s">
         <v>2070</v>
-      </c>
-[...7 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D700" s="1" t="s">
         <v>2073</v>
-      </c>
-[...7 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D701" s="1" t="s">
         <v>2076</v>
-      </c>
-[...7 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D702" s="1" t="s">
         <v>2079</v>
-      </c>
-[...7 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D703" s="1" t="s">
         <v>2082</v>
-      </c>
-[...7 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D704" s="1" t="s">
         <v>2085</v>
-      </c>
-[...7 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D705" s="1" t="s">
         <v>2088</v>
-      </c>
-[...7 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D706" s="1" t="s">
         <v>2091</v>
-      </c>
-[...7 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D707" s="1" t="s">
         <v>2094</v>
-      </c>
-[...7 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D708" s="1" t="s">
         <v>2097</v>
-      </c>
-[...7 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D709" s="1" t="s">
         <v>2100</v>
-      </c>
-[...7 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D710" s="1" t="s">
         <v>2103</v>
-      </c>
-[...7 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D711" s="1" t="s">
         <v>2106</v>
-      </c>
-[...7 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D712" s="1" t="s">
         <v>2109</v>
-      </c>
-[...7 lines deleted...]
-        <v>2111</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>2112</v>
-      </c>
-[...7 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>2115</v>
-      </c>
-[...7 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>2118</v>
-      </c>
-[...7 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>2121</v>
-      </c>
-[...7 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D717" s="1" t="s">
         <v>2124</v>
-      </c>
-[...7 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D718" s="1" t="s">
         <v>2127</v>
-      </c>
-[...7 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C719" s="1" t="s">
         <v>2129</v>
       </c>
-      <c r="B719" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C719" s="1" t="s">
+      <c r="D719" s="1" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C720" s="1" t="s">
         <v>2132</v>
       </c>
-      <c r="B720" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C720" s="1" t="s">
+      <c r="D720" s="1" t="s">
         <v>2133</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C721" s="1" t="s">
         <v>2135</v>
       </c>
-      <c r="B721" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C721" s="1" t="s">
+      <c r="D721" s="1" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C722" s="1" t="s">
         <v>2138</v>
       </c>
-      <c r="B722" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C722" s="1" t="s">
+      <c r="D722" s="1" t="s">
         <v>2139</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C723" s="1" t="s">
         <v>2141</v>
       </c>
-      <c r="B723" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C723" s="1" t="s">
+      <c r="D723" s="1" t="s">
         <v>2142</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="1" t="s">
         <v>2144</v>
       </c>
-      <c r="B724" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C724" s="1" t="s">
+      <c r="D724" s="1" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C725" s="1" t="s">
         <v>2147</v>
       </c>
-      <c r="B725" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C725" s="1" t="s">
+      <c r="D725" s="1" t="s">
         <v>2148</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C726" s="1" t="s">
         <v>2150</v>
       </c>
-      <c r="B726" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C726" s="1" t="s">
+      <c r="D726" s="1" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C727" s="1" t="s">
         <v>2153</v>
       </c>
-      <c r="B727" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C727" s="1" t="s">
+      <c r="D727" s="1" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C728" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="B728" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C728" s="1" t="s">
+      <c r="D728" s="1" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C729" s="1" t="s">
         <v>2159</v>
       </c>
-      <c r="B729" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C729" s="1" t="s">
+      <c r="D729" s="1" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C730" s="1" t="s">
         <v>2162</v>
       </c>
-      <c r="B730" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C730" s="1" t="s">
+      <c r="D730" s="1" t="s">
         <v>2163</v>
-      </c>
-[...1 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C731" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="B731" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C731" s="1" t="s">
+      <c r="D731" s="1" t="s">
         <v>2166</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C732" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="B732" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C732" s="1" t="s">
+      <c r="D732" s="1" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C733" s="1" t="s">
         <v>2171</v>
       </c>
-      <c r="B733" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C733" s="1" t="s">
+      <c r="D733" s="1" t="s">
         <v>2172</v>
-      </c>
-[...1 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C734" s="1" t="s">
         <v>2174</v>
       </c>
-      <c r="B734" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C734" s="1" t="s">
+      <c r="D734" s="1" t="s">
         <v>2175</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C735" s="1" t="s">
         <v>2177</v>
       </c>
-      <c r="B735" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C735" s="1" t="s">
+      <c r="D735" s="1" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="1" t="s">
         <v>2180</v>
       </c>
-      <c r="B736" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C736" s="1" t="s">
+      <c r="D736" s="1" t="s">
         <v>2181</v>
-      </c>
-[...1 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C737" s="1" t="s">
         <v>2183</v>
       </c>
-      <c r="B737" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C737" s="1" t="s">
+      <c r="D737" s="1" t="s">
         <v>2184</v>
-      </c>
-[...1 lines deleted...]
-        <v>2185</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C738" s="1" t="s">
         <v>2186</v>
       </c>
-      <c r="B738" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C738" s="1" t="s">
+      <c r="D738" s="1" t="s">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C739" s="1" t="s">
         <v>2189</v>
       </c>
-      <c r="B739" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C739" s="1" t="s">
+      <c r="D739" s="1" t="s">
         <v>2190</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C740" s="1" t="s">
         <v>2192</v>
       </c>
-      <c r="B740" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C740" s="1" t="s">
+      <c r="D740" s="1" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C741" s="1" t="s">
         <v>2195</v>
       </c>
-      <c r="B741" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C741" s="1" t="s">
+      <c r="D741" s="1" t="s">
         <v>2196</v>
-      </c>
-[...1 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C742" s="1" t="s">
         <v>2198</v>
       </c>
-      <c r="B742" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C742" s="1" t="s">
+      <c r="D742" s="1" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C743" s="1" t="s">
         <v>2201</v>
       </c>
-      <c r="B743" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C743" s="1" t="s">
+      <c r="D743" s="1" t="s">
         <v>2202</v>
-      </c>
-[...1 lines deleted...]
-        <v>2203</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2204</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C744" s="1" t="s">
+      <c r="D744" s="1" t="s">
         <v>2205</v>
-      </c>
-[...1 lines deleted...]
-        <v>2206</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C745" s="1" t="s">
         <v>2207</v>
       </c>
-      <c r="B745" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C745" s="1"/>
       <c r="D745" s="1" t="s">
         <v>2208</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C746" s="1"/>
+      <c r="C746" s="1" t="s">
+        <v>2210</v>
+      </c>
       <c r="D746" s="1" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2221</v>
+        <v>2219</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C753" s="1"/>
+      <c r="C753" s="1" t="s">
+        <v>2230</v>
+      </c>
       <c r="D753" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C754" s="1"/>
+      <c r="C754" s="1" t="s">
+        <v>2233</v>
+      </c>
       <c r="D754" s="1" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="1"/>
+      <c r="C755" s="1" t="s">
+        <v>2236</v>
+      </c>
       <c r="D755" s="1" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="1"/>
+      <c r="C756" s="1" t="s">
+        <v>2239</v>
+      </c>
       <c r="D756" s="1" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="1" t="s">
-        <v>2237</v>
+        <v>2241</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="1"/>
+      <c r="C757" s="1" t="s">
+        <v>2242</v>
+      </c>
       <c r="D757" s="1" t="s">
-        <v>2238</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="1" t="s">
-        <v>2239</v>
+        <v>2244</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="1"/>
+      <c r="C758" s="1" t="s">
+        <v>2245</v>
+      </c>
       <c r="D758" s="1" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="1" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="B759" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="1"/>
+      <c r="C759" s="1" t="s">
+        <v>2248</v>
+      </c>
       <c r="D759" s="1" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="1" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="1" t="s">
-        <v>2246</v>
+        <v>2253</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>2247</v>
+        <v>2254</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="1" t="s">
-        <v>2249</v>
+        <v>2256</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="1" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>2253</v>
+        <v>2260</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="1" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="1" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>2260</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="1" t="s">
-        <v>2261</v>
+        <v>2268</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>2262</v>
+        <v>2269</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="1" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2265</v>
+        <v>2272</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2266</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="1" t="s">
-        <v>2267</v>
+        <v>2274</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2268</v>
+        <v>2275</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="1" t="s">
-        <v>2270</v>
+        <v>2277</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2272</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="1" t="s">
-        <v>2273</v>
+        <v>2280</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2274</v>
+        <v>2281</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>2275</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="1" t="s">
-        <v>2276</v>
+        <v>2283</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2277</v>
+        <v>2284</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>2278</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
-        <v>2279</v>
+        <v>2286</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>2281</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
-        <v>2282</v>
+        <v>2289</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2284</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C777" s="1"/>
       <c r="D777" s="1" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2297</v>
+        <v>2303</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C778" s="1"/>
       <c r="D778" s="1" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
-        <v>2312</v>
+        <v>2317</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2310</v>
+        <v>2318</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>2310</v>
+        <v>2321</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2316</v>
+        <v>2323</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C785" s="1"/>
       <c r="D785" s="1" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C786" s="1"/>
       <c r="D786" s="1" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2322</v>
+        <v>2327</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C787" s="1"/>
       <c r="D787" s="1" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C788" s="1"/>
       <c r="D788" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C789" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C790" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C791" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>2310</v>
+        <v>2338</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>2310</v>
+        <v>2341</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2344</v>
+        <v>2350</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
-        <v>2343</v>
+        <v>2355</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2351</v>
+        <v>2356</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2354</v>
+        <v>2362</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2354</v>
+        <v>2365</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="B802" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="B803" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="B804" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>2354</v>
+        <v>2377</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2370</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
-        <v>2371</v>
+        <v>2379</v>
       </c>
       <c r="B806" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>2354</v>
+        <v>2380</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2372</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
-        <v>2373</v>
+        <v>2382</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>2354</v>
+        <v>2383</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>2374</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
-        <v>2378</v>
+        <v>2388</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>2354</v>
+        <v>2389</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
-        <v>2380</v>
+        <v>2391</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>2354</v>
+        <v>2392</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>2386</v>
+        <v>2398</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2387</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
-        <v>2388</v>
+        <v>2400</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2389</v>
+        <v>2401</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2390</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2391</v>
+        <v>2403</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2392</v>
+        <v>2404</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2393</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
-        <v>2394</v>
+        <v>2406</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2395</v>
+        <v>2404</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2397</v>
+        <v>2408</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2398</v>
+        <v>2404</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2400</v>
+        <v>2410</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2401</v>
+        <v>2411</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2402</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2403</v>
+        <v>2413</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2404</v>
+        <v>2414</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2405</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
-        <v>2406</v>
+        <v>2416</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>2344</v>
+        <v>2417</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2409</v>
+        <v>2426</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2415</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2416</v>
+        <v>2428</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2417</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2418</v>
+        <v>2430</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2419</v>
+        <v>2404</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2420</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2421</v>
+        <v>2432</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2422</v>
+        <v>2404</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2424</v>
+        <v>2434</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2422</v>
+        <v>2435</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2425</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2426</v>
+        <v>2437</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2427</v>
+        <v>2438</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2428</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2429</v>
+        <v>2440</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2430</v>
+        <v>2438</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2431</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2432</v>
+        <v>2442</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2404</v>
+        <v>2443</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2435</v>
+        <v>2445</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>277</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2436</v>
+        <v>2447</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2437</v>
+        <v>2448</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2438</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2439</v>
+        <v>2450</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2440</v>
+        <v>2448</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2441</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2442</v>
+        <v>2452</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2443</v>
+        <v>2448</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2450</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2451</v>
+        <v>2460</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2454</v>
+        <v>2463</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2422</v>
+        <v>2448</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2455</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2456</v>
+        <v>2465</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2422</v>
+        <v>2448</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2458</v>
+        <v>2467</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2422</v>
+        <v>2448</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2459</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2460</v>
+        <v>2469</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2422</v>
+        <v>2470</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2461</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2422</v>
+        <v>2448</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2464</v>
+        <v>2474</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2465</v>
+        <v>2448</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2466</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2467</v>
+        <v>2476</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2452</v>
+        <v>2477</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2468</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2469</v>
+        <v>2479</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2452</v>
+        <v>2480</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2470</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2471</v>
+        <v>2482</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2452</v>
+        <v>2483</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2472</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2473</v>
+        <v>2485</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2465</v>
+        <v>2486</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2474</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
-        <v>2475</v>
+        <v>2488</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>2452</v>
+        <v>2489</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>2476</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
-        <v>2477</v>
+        <v>2491</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2452</v>
+        <v>2492</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>2478</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
-        <v>2479</v>
+        <v>2494</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2452</v>
+        <v>2495</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2480</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2481</v>
+        <v>2497</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2452</v>
+        <v>2498</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2482</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2483</v>
+        <v>2500</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2452</v>
+        <v>2438</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2484</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2485</v>
+        <v>2502</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2452</v>
+        <v>2503</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2486</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2487</v>
+        <v>2505</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2452</v>
+        <v>2506</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2488</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2489</v>
+        <v>2508</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2452</v>
+        <v>2503</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2490</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2491</v>
+        <v>2510</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2452</v>
+        <v>2498</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2492</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2493</v>
+        <v>2512</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2452</v>
+        <v>2513</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2494</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2495</v>
+        <v>2515</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2465</v>
+        <v>2516</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2496</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2497</v>
+        <v>2518</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2452</v>
+        <v>2516</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2498</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2499</v>
+        <v>2520</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2500</v>
+        <v>2521</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2501</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2502</v>
+        <v>2523</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2500</v>
+        <v>2524</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2503</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2504</v>
+        <v>2526</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2500</v>
+        <v>2498</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2505</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2506</v>
+        <v>2528</v>
       </c>
       <c r="B862" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2500</v>
+        <v>2529</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2507</v>
+        <v>377</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2508</v>
+        <v>2530</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2509</v>
+        <v>2531</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2510</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2511</v>
+        <v>2533</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2512</v>
+        <v>2534</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2513</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2514</v>
+        <v>2536</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2515</v>
+        <v>2537</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2516</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2517</v>
+        <v>2539</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2518</v>
+        <v>2540</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2519</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2520</v>
+        <v>2542</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2500</v>
+        <v>2543</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2521</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2522</v>
+        <v>2545</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2500</v>
+        <v>2516</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2523</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2508</v>
+        <v>2547</v>
       </c>
       <c r="B869" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2524</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2525</v>
+        <v>2549</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2526</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2527</v>
+        <v>2551</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2528</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2529</v>
+        <v>2553</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2530</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2531</v>
+        <v>2555</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2532</v>
+        <v>2556</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2533</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2534</v>
+        <v>2558</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2535</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2536</v>
+        <v>2560</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2537</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2538</v>
+        <v>2562</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2539</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2540</v>
+        <v>2564</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2509</v>
+        <v>2556</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2541</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2542</v>
+        <v>2566</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2544</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2545</v>
+        <v>2568</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C879" s="1"/>
+      <c r="C879" s="1" t="s">
+        <v>2543</v>
+      </c>
       <c r="D879" s="1" t="s">
-        <v>2546</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2547</v>
+        <v>2570</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2548</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2549</v>
+        <v>2572</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C881" s="1"/>
+      <c r="C881" s="1" t="s">
+        <v>2543</v>
+      </c>
       <c r="D881" s="1" t="s">
-        <v>2550</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2551</v>
+        <v>2574</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2552</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2553</v>
+        <v>2576</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2554</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2555</v>
+        <v>2578</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2556</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2557</v>
+        <v>2580</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2509</v>
+        <v>2543</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2558</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2559</v>
+        <v>2582</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2560</v>
+        <v>2543</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2561</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2562</v>
+        <v>2584</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2563</v>
+        <v>2543</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2564</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2565</v>
+        <v>2586</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2560</v>
+        <v>2556</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2566</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2567</v>
+        <v>2588</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2560</v>
+        <v>2543</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2568</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2569</v>
+        <v>2590</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2570</v>
+        <v>2591</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2571</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2572</v>
+        <v>2593</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2560</v>
+        <v>2591</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2573</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2574</v>
+        <v>2595</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2560</v>
+        <v>2591</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2575</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2576</v>
+        <v>2597</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2560</v>
+        <v>2591</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2577</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2578</v>
+        <v>2599</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C894" s="1"/>
+      <c r="C894" s="1" t="s">
+        <v>2600</v>
+      </c>
       <c r="D894" s="1" t="s">
-        <v>2579</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2582</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2583</v>
+        <v>2605</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2584</v>
+        <v>2606</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2585</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2586</v>
+        <v>2608</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2587</v>
+        <v>2609</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>2588</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2589</v>
+        <v>2611</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2560</v>
+        <v>2591</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2590</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C899" s="1" t="s">
         <v>2591</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D899" s="1" t="s">
-        <v>2592</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2593</v>
+        <v>2599</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2595</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2596</v>
+        <v>2616</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2598</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2599</v>
+        <v>2618</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2601</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2602</v>
+        <v>2620</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2603</v>
+        <v>2600</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2604</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2605</v>
+        <v>2622</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2606</v>
+        <v>2623</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2607</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2608</v>
+        <v>2625</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2609</v>
+        <v>2600</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2610</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2611</v>
+        <v>2627</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2612</v>
+        <v>2600</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2613</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2614</v>
+        <v>2629</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2615</v>
+        <v>2600</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2616</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2617</v>
+        <v>2631</v>
       </c>
       <c r="B908" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2618</v>
+        <v>2600</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2619</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2620</v>
+        <v>2633</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2310</v>
+        <v>2634</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2621</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2622</v>
+        <v>2636</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C910" s="1"/>
       <c r="D910" s="1" t="s">
-        <v>2623</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2624</v>
+        <v>2638</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2625</v>
+        <v>2600</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2626</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2627</v>
+        <v>2640</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C912" s="1"/>
       <c r="D912" s="1" t="s">
-        <v>2629</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2630</v>
+        <v>2642</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2631</v>
+        <v>2600</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2632</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2633</v>
+        <v>2644</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>2634</v>
+        <v>2600</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>2635</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2636</v>
+        <v>2646</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2637</v>
+        <v>2600</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2638</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2639</v>
+        <v>2648</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2640</v>
+        <v>2600</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>2641</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2642</v>
+        <v>2650</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2643</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2644</v>
+        <v>2653</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2640</v>
+        <v>2654</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2645</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2646</v>
+        <v>2656</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2647</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2648</v>
+        <v>2658</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2649</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2650</v>
+        <v>2660</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2640</v>
+        <v>2661</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2651</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2652</v>
+        <v>2663</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2653</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2654</v>
+        <v>2665</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2655</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2656</v>
+        <v>2667</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2657</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2658</v>
+        <v>2669</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C925" s="1"/>
       <c r="D925" s="1" t="s">
-        <v>2659</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2660</v>
+        <v>2671</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2640</v>
+        <v>2672</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2661</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2662</v>
+        <v>2674</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2640</v>
+        <v>2675</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2663</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2664</v>
+        <v>2677</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2640</v>
+        <v>2678</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2665</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2666</v>
+        <v>2680</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>2667</v>
+        <v>2651</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2668</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>226</v>
+        <v>2682</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2669</v>
+        <v>2651</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>228</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2670</v>
+        <v>2684</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2671</v>
+        <v>2685</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2672</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2673</v>
+        <v>2687</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2674</v>
+        <v>2688</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2675</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2676</v>
+        <v>2690</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2677</v>
+        <v>2691</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2678</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2679</v>
+        <v>2693</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2680</v>
+        <v>2694</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>2681</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
-        <v>2682</v>
+        <v>2696</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>2683</v>
+        <v>2697</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>2684</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
-        <v>2685</v>
+        <v>2699</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2686</v>
+        <v>2700</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>2687</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
-        <v>2688</v>
+        <v>2702</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2691</v>
+        <v>2705</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2693</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2694</v>
+        <v>2708</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2695</v>
+        <v>2709</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2696</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2697</v>
+        <v>2711</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2698</v>
+        <v>2404</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2699</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2700</v>
+        <v>2713</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2701</v>
+        <v>2404</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2702</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2703</v>
+        <v>2715</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2704</v>
+        <v>2716</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2705</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2706</v>
+        <v>2718</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2707</v>
+        <v>2719</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2708</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2709</v>
+        <v>2721</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2710</v>
+        <v>2722</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2711</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2712</v>
+        <v>2724</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2713</v>
+        <v>2725</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>2714</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
-        <v>2715</v>
+        <v>2727</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2716</v>
+        <v>2728</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2717</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2718</v>
+        <v>2730</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2719</v>
+        <v>2731</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2720</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
-        <v>2721</v>
+        <v>2733</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2722</v>
+        <v>2731</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2723</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2724</v>
+        <v>2735</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2726</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2727</v>
+        <v>2737</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2729</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2730</v>
+        <v>2739</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2732</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2733</v>
+        <v>2741</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2735</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2736</v>
+        <v>2743</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2737</v>
+        <v>2731</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2738</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2739</v>
+        <v>2745</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2740</v>
+        <v>2731</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2741</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2742</v>
+        <v>2747</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2743</v>
+        <v>2731</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2743</v>
+        <v>2731</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2748</v>
+        <v>2731</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2751</v>
+        <v>2731</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2754</v>
+        <v>2731</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>2759</v>
+        <v>335</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
         <v>2760</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>2761</v>
+        <v>337</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B962" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C962" s="1" t="s">
         <v>2762</v>
       </c>
-      <c r="B962" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C962" s="1" t="s">
+      <c r="D962" s="1" t="s">
         <v>2763</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2765</v>
       </c>
-      <c r="B963" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C963" s="1" t="s">
+      <c r="D963" s="1" t="s">
         <v>2766</v>
-      </c>
-[...1 lines deleted...]
-        <v>2767</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B964" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C964" s="1" t="s">
         <v>2768</v>
       </c>
-      <c r="B964" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C964" s="1" t="s">
+      <c r="D964" s="1" t="s">
         <v>2769</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B965" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C965" s="1" t="s">
         <v>2771</v>
       </c>
-      <c r="B965" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C965" s="1" t="s">
+      <c r="D965" s="1" t="s">
         <v>2772</v>
-      </c>
-[...1 lines deleted...]
-        <v>2773</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B966" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C966" s="1" t="s">
         <v>2774</v>
       </c>
-      <c r="B966" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C966" s="1" t="s">
+      <c r="D966" s="1" t="s">
         <v>2775</v>
-      </c>
-[...1 lines deleted...]
-        <v>2776</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B967" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C967" s="1" t="s">
         <v>2777</v>
       </c>
-      <c r="B967" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C967" s="1" t="s">
+      <c r="D967" s="1" t="s">
         <v>2778</v>
-      </c>
-[...1 lines deleted...]
-        <v>2779</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B968" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C968" s="1" t="s">
         <v>2780</v>
       </c>
-      <c r="B968" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C968" s="1" t="s">
+      <c r="D968" s="1" t="s">
         <v>2781</v>
-      </c>
-[...1 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B969" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C969" s="1" t="s">
         <v>2783</v>
       </c>
-      <c r="B969" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C969" s="1" t="s">
+      <c r="D969" s="1" t="s">
         <v>2784</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2786</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C970" s="1" t="s">
+      <c r="D970" s="1" t="s">
         <v>2787</v>
-      </c>
-[...1 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B971" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C971" s="1" t="s">
         <v>2789</v>
       </c>
-      <c r="B971" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C971" s="1" t="s">
+      <c r="D971" s="1" t="s">
         <v>2790</v>
-      </c>
-[...1 lines deleted...]
-        <v>2791</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B972" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C972" s="1" t="s">
         <v>2792</v>
       </c>
-      <c r="B972" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C972" s="1" t="s">
+      <c r="D972" s="1" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B973" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C973" s="1" t="s">
         <v>2795</v>
       </c>
-      <c r="B973" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C973" s="1" t="s">
+      <c r="D973" s="1" t="s">
         <v>2796</v>
-      </c>
-[...1 lines deleted...]
-        <v>2797</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B974" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C974" s="1" t="s">
         <v>2798</v>
       </c>
-      <c r="B974" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C974" s="1" t="s">
+      <c r="D974" s="1" t="s">
         <v>2799</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B975" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C975" s="1" t="s">
         <v>2801</v>
       </c>
-      <c r="B975" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C975" s="1" t="s">
+      <c r="D975" s="1" t="s">
         <v>2802</v>
-      </c>
-[...1 lines deleted...]
-        <v>2803</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B976" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C976" s="1" t="s">
         <v>2804</v>
       </c>
-      <c r="B976" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C976" s="1" t="s">
+      <c r="D976" s="1" t="s">
         <v>2805</v>
-      </c>
-[...1 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B977" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C977" s="1" t="s">
         <v>2807</v>
       </c>
-      <c r="B977" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C977" s="1" t="s">
+      <c r="D977" s="1" t="s">
         <v>2808</v>
-      </c>
-[...1 lines deleted...]
-        <v>2809</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B978" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C978" s="1" t="s">
         <v>2810</v>
       </c>
-      <c r="B978" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C978" s="1" t="s">
+      <c r="D978" s="1" t="s">
         <v>2811</v>
-      </c>
-[...1 lines deleted...]
-        <v>2812</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B979" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C979" s="1" t="s">
         <v>2813</v>
       </c>
-      <c r="B979" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C979" s="1" t="s">
+      <c r="D979" s="1" t="s">
         <v>2814</v>
-      </c>
-[...1 lines deleted...]
-        <v>2815</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B980" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C980" s="1" t="s">
         <v>2816</v>
       </c>
-      <c r="B980" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C980" s="1" t="s">
+      <c r="D980" s="1" t="s">
         <v>2817</v>
-      </c>
-[...1 lines deleted...]
-        <v>2818</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C981" s="1" t="s">
         <v>2819</v>
       </c>
-      <c r="B981" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C981" s="1" t="s">
+      <c r="D981" s="1" t="s">
         <v>2820</v>
-      </c>
-[...1 lines deleted...]
-        <v>2821</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2822</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C982" s="1" t="s">
+      <c r="D982" s="1" t="s">
         <v>2823</v>
-      </c>
-[...1 lines deleted...]
-        <v>2824</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B983" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C983" s="1" t="s">
         <v>2825</v>
       </c>
-      <c r="B983" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C983" s="1" t="s">
+      <c r="D983" s="1" t="s">
         <v>2826</v>
-      </c>
-[...1 lines deleted...]
-        <v>2827</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C984" s="1" t="s">
         <v>2828</v>
       </c>
-      <c r="B984" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C984" s="1" t="s">
+      <c r="D984" s="1" t="s">
         <v>2829</v>
-      </c>
-[...1 lines deleted...]
-        <v>2830</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C985" s="1" t="s">
         <v>2831</v>
       </c>
-      <c r="B985" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C985" s="1" t="s">
+      <c r="D985" s="1" t="s">
         <v>2832</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C986" s="1" t="s">
         <v>2834</v>
       </c>
-      <c r="B986" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C986" s="1" t="s">
+      <c r="D986" s="1" t="s">
         <v>2835</v>
-      </c>
-[...1 lines deleted...]
-        <v>2836</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D987" s="1" t="s">
         <v>2837</v>
-      </c>
-[...7 lines deleted...]
-        <v>2839</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D988" s="1" t="s">
         <v>2840</v>
-      </c>
-[...7 lines deleted...]
-        <v>2842</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D989" s="1" t="s">
         <v>2843</v>
-      </c>
-[...7 lines deleted...]
-        <v>2845</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D990" s="1" t="s">
         <v>2846</v>
-      </c>
-[...7 lines deleted...]
-        <v>2848</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D991" s="1" t="s">
         <v>2849</v>
-      </c>
-[...7 lines deleted...]
-        <v>2851</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D992" s="1" t="s">
         <v>2852</v>
-      </c>
-[...7 lines deleted...]
-        <v>2854</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D993" s="1" t="s">
         <v>2855</v>
-      </c>
-[...7 lines deleted...]
-        <v>2857</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D994" s="1" t="s">
         <v>2858</v>
-      </c>
-[...7 lines deleted...]
-        <v>2860</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D995" s="1" t="s">
         <v>2861</v>
-      </c>
-[...7 lines deleted...]
-        <v>2863</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D996" s="1" t="s">
         <v>2864</v>
-      </c>
-[...7 lines deleted...]
-        <v>2866</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D997" s="1" t="s">
         <v>2867</v>
-      </c>
-[...7 lines deleted...]
-        <v>2869</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D998" s="1" t="s">
         <v>2870</v>
-      </c>
-[...7 lines deleted...]
-        <v>2872</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D999" s="1" t="s">
         <v>2873</v>
-      </c>
-[...7 lines deleted...]
-        <v>2875</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D1000" s="1" t="s">
         <v>2876</v>
-      </c>
-[...7 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B1001" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1001" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1001" s="1" t="s">
         <v>2879</v>
-      </c>
-[...7 lines deleted...]
-        <v>2881</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B1002" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1002" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D1002" s="1" t="s">
         <v>2882</v>
-      </c>
-[...7 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B1003" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D1003" s="1" t="s">
         <v>2885</v>
-      </c>
-[...7 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="1" t="s">
-        <v>2887</v>
+        <v>2886</v>
       </c>
       <c r="B1004" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1004" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="D1004" s="1" t="s">
         <v>2888</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="B1005" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1005" s="1" t="s">
         <v>2890</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>2891</v>
       </c>
     </row>
@@ -27178,121 +27122,121 @@
         <v>2911</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2912</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2918</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2924</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2927</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2933</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="B1020" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2936</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2937</v>
@@ -27391,6460 +27335,6376 @@
         <v>2957</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2908</v>
+        <v>2961</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
         <v>2963</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D1030" s="1" t="s">
         <v>2964</v>
-      </c>
-[...1 lines deleted...]
-        <v>2965</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1031" s="1" t="s">
         <v>2966</v>
       </c>
-      <c r="B1031" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1031" s="1" t="s">
+      <c r="D1031" s="1" t="s">
         <v>2967</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B1032" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1032" s="1" t="s">
         <v>2969</v>
       </c>
-      <c r="B1032" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1032" s="1" t="s">
+      <c r="D1032" s="1" t="s">
         <v>2970</v>
-      </c>
-[...1 lines deleted...]
-        <v>2971</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B1033" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1033" s="1" t="s">
         <v>2972</v>
       </c>
-      <c r="B1033" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1033" s="1" t="s">
+      <c r="D1033" s="1" t="s">
         <v>2973</v>
-      </c>
-[...1 lines deleted...]
-        <v>2974</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B1034" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1034" s="1" t="s">
         <v>2975</v>
       </c>
-      <c r="B1034" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1034" s="1" t="s">
+      <c r="D1034" s="1" t="s">
         <v>2976</v>
-      </c>
-[...1 lines deleted...]
-        <v>2977</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B1035" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1035" s="1" t="s">
         <v>2978</v>
       </c>
-      <c r="B1035" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1035" s="1" t="s">
+      <c r="D1035" s="1" t="s">
         <v>2979</v>
-      </c>
-[...1 lines deleted...]
-        <v>2980</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B1036" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1036" s="1" t="s">
         <v>2981</v>
       </c>
-      <c r="B1036" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1036" s="1" t="s">
+      <c r="D1036" s="1" t="s">
         <v>2982</v>
-      </c>
-[...1 lines deleted...]
-        <v>2983</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B1037" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1037" s="1" t="s">
         <v>2984</v>
       </c>
-      <c r="B1037" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1037" s="1" t="s">
+      <c r="D1037" s="1" t="s">
         <v>2985</v>
-      </c>
-[...1 lines deleted...]
-        <v>2986</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B1038" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1038" s="1" t="s">
         <v>2987</v>
       </c>
-      <c r="B1038" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1038" s="1" t="s">
+      <c r="D1038" s="1" t="s">
         <v>2988</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B1039" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1039" s="1" t="s">
         <v>2990</v>
       </c>
-      <c r="B1039" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1039" s="1" t="s">
+      <c r="D1039" s="1" t="s">
         <v>2991</v>
-      </c>
-[...1 lines deleted...]
-        <v>2992</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B1040" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1040" s="1" t="s">
         <v>2993</v>
       </c>
-      <c r="B1040" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1040" s="1" t="s">
+      <c r="D1040" s="1" t="s">
         <v>2994</v>
-      </c>
-[...1 lines deleted...]
-        <v>2995</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B1041" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1041" s="1" t="s">
         <v>2996</v>
       </c>
-      <c r="B1041" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1041" s="1" t="s">
+      <c r="D1041" s="1" t="s">
         <v>2997</v>
-      </c>
-[...1 lines deleted...]
-        <v>2998</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B1042" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1042" s="1" t="s">
         <v>2999</v>
       </c>
-      <c r="B1042" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1042" s="1" t="s">
+      <c r="D1042" s="1" t="s">
         <v>3000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3001</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B1043" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1043" s="1" t="s">
         <v>3002</v>
       </c>
-      <c r="B1043" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1043" s="1" t="s">
+      <c r="D1043" s="1" t="s">
         <v>3003</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B1044" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1044" s="1" t="s">
         <v>3005</v>
       </c>
-      <c r="B1044" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1044" s="1" t="s">
+      <c r="D1044" s="1" t="s">
         <v>3006</v>
-      </c>
-[...1 lines deleted...]
-        <v>3007</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1045" s="1" t="s">
         <v>3008</v>
       </c>
-      <c r="B1045" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1045" s="1" t="s">
+      <c r="D1045" s="1" t="s">
         <v>3009</v>
-      </c>
-[...1 lines deleted...]
-        <v>3010</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1046" s="1" t="s">
         <v>3011</v>
       </c>
-      <c r="B1046" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1046" s="1" t="s">
+      <c r="D1046" s="1" t="s">
         <v>3012</v>
-      </c>
-[...1 lines deleted...]
-        <v>3013</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B1047" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1047" s="1" t="s">
         <v>3014</v>
       </c>
-      <c r="B1047" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1047" s="1" t="s">
+      <c r="D1047" s="1" t="s">
         <v>3015</v>
-      </c>
-[...1 lines deleted...]
-        <v>3016</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1048" s="1" t="s">
         <v>3017</v>
       </c>
-      <c r="B1048" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1048" s="1" t="s">
+      <c r="D1048" s="1" t="s">
         <v>3018</v>
-      </c>
-[...1 lines deleted...]
-        <v>3019</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B1049" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1049" s="1" t="s">
         <v>3020</v>
       </c>
-      <c r="B1049" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1049" s="1" t="s">
+      <c r="D1049" s="1" t="s">
         <v>3021</v>
-      </c>
-[...1 lines deleted...]
-        <v>3022</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B1050" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1050" s="1" t="s">
         <v>3023</v>
       </c>
-      <c r="B1050" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1050" s="1" t="s">
+      <c r="D1050" s="1" t="s">
         <v>3024</v>
-      </c>
-[...1 lines deleted...]
-        <v>3025</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1051" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1051" s="1" t="s">
         <v>3026</v>
-      </c>
-[...7 lines deleted...]
-        <v>3028</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B1052" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1052" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1052" s="1" t="s">
         <v>3029</v>
-      </c>
-[...7 lines deleted...]
-        <v>3031</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B1053" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1053" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D1053" s="1" t="s">
         <v>3032</v>
-      </c>
-[...7 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B1054" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1054" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1054" s="1" t="s">
         <v>3035</v>
-      </c>
-[...7 lines deleted...]
-        <v>3037</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1055" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1055" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1055" s="1" t="s">
         <v>3038</v>
-      </c>
-[...7 lines deleted...]
-        <v>3040</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B1056" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1056" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1056" s="1" t="s">
         <v>3041</v>
-      </c>
-[...7 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1057" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1057" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1057" s="1" t="s">
         <v>3044</v>
-      </c>
-[...7 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B1058" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1058" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1058" s="1" t="s">
         <v>3047</v>
-      </c>
-[...7 lines deleted...]
-        <v>3049</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1059" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1059" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1059" s="1" t="s">
         <v>3050</v>
-      </c>
-[...7 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B1060" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1060" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1060" s="1" t="s">
         <v>3053</v>
-      </c>
-[...7 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1061" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1061" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1061" s="1" t="s">
         <v>3056</v>
-      </c>
-[...7 lines deleted...]
-        <v>3058</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B1062" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1062" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1062" s="1" t="s">
         <v>3059</v>
-      </c>
-[...7 lines deleted...]
-        <v>3061</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1063" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1063" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1063" s="1" t="s">
         <v>3062</v>
-      </c>
-[...7 lines deleted...]
-        <v>3064</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B1064" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1064" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1064" s="1" t="s">
         <v>3065</v>
-      </c>
-[...7 lines deleted...]
-        <v>3067</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1065" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1065" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1065" s="1" t="s">
         <v>3068</v>
-      </c>
-[...7 lines deleted...]
-        <v>3070</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1066" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1066" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1066" s="1" t="s">
         <v>3071</v>
-      </c>
-[...7 lines deleted...]
-        <v>3073</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1067" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1067" s="1" t="s">
         <v>3074</v>
-      </c>
-[...7 lines deleted...]
-        <v>3076</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1068" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1068" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1068" s="1" t="s">
         <v>3077</v>
-      </c>
-[...7 lines deleted...]
-        <v>3079</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1069" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1069" s="1" t="s">
         <v>3080</v>
-      </c>
-[...7 lines deleted...]
-        <v>3082</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B1070" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1070" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1070" s="1" t="s">
         <v>3083</v>
-      </c>
-[...7 lines deleted...]
-        <v>3085</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1071" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1071" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1071" s="1" t="s">
         <v>3086</v>
-      </c>
-[...7 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B1072" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1072" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1072" s="1" t="s">
         <v>3089</v>
-      </c>
-[...7 lines deleted...]
-        <v>3091</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1073" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1073" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1073" s="1" t="s">
         <v>3092</v>
-      </c>
-[...7 lines deleted...]
-        <v>3094</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B1074" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1074" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1074" s="1" t="s">
         <v>3095</v>
-      </c>
-[...7 lines deleted...]
-        <v>3097</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1075" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1075" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1075" s="1" t="s">
         <v>3098</v>
-      </c>
-[...7 lines deleted...]
-        <v>3100</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1076" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1076" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1076" s="1" t="s">
         <v>3101</v>
-      </c>
-[...7 lines deleted...]
-        <v>3103</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B1077" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1077" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1077" s="1" t="s">
         <v>3104</v>
-      </c>
-[...7 lines deleted...]
-        <v>3106</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B1078" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1078" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1078" s="1" t="s">
         <v>3107</v>
-      </c>
-[...7 lines deleted...]
-        <v>3109</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B1079" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1079" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1079" s="1" t="s">
         <v>3110</v>
-      </c>
-[...7 lines deleted...]
-        <v>3112</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1080" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1080" s="1" t="s">
         <v>3113</v>
-      </c>
-[...7 lines deleted...]
-        <v>3115</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1081" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1081" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1081" s="1" t="s">
         <v>3116</v>
-      </c>
-[...7 lines deleted...]
-        <v>3118</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1082" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1082" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1082" s="1" t="s">
         <v>3119</v>
-      </c>
-[...7 lines deleted...]
-        <v>3121</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B1083" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1083" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1083" s="1" t="s">
         <v>3122</v>
-      </c>
-[...7 lines deleted...]
-        <v>3124</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1084" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1084" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1084" s="1" t="s">
         <v>3125</v>
-      </c>
-[...7 lines deleted...]
-        <v>3127</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B1085" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1085" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1085" s="1" t="s">
         <v>3128</v>
-      </c>
-[...7 lines deleted...]
-        <v>3130</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B1086" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1086" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1086" s="1" t="s">
         <v>3131</v>
-      </c>
-[...7 lines deleted...]
-        <v>3133</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B1087" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1087" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1087" s="1" t="s">
         <v>3134</v>
-      </c>
-[...7 lines deleted...]
-        <v>3136</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1088" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1088" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1088" s="1" t="s">
         <v>3137</v>
-      </c>
-[...7 lines deleted...]
-        <v>3139</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B1089" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1089" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1089" s="1" t="s">
         <v>3140</v>
-      </c>
-[...7 lines deleted...]
-        <v>3142</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1090" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1090" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1090" s="1" t="s">
         <v>3143</v>
-      </c>
-[...7 lines deleted...]
-        <v>3145</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1091" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1091" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1091" s="1" t="s">
         <v>3146</v>
-      </c>
-[...7 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1092" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1092" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1092" s="1" t="s">
         <v>3149</v>
-      </c>
-[...7 lines deleted...]
-        <v>3151</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1093" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1093" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1093" s="1" t="s">
         <v>3152</v>
-      </c>
-[...7 lines deleted...]
-        <v>3154</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B1094" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1094" s="1" t="s">
         <v>3155</v>
-      </c>
-[...7 lines deleted...]
-        <v>3157</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B1095" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1095" s="1" t="s">
         <v>3158</v>
-      </c>
-[...7 lines deleted...]
-        <v>3160</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1096" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1096" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1096" s="1" t="s">
         <v>3161</v>
-      </c>
-[...7 lines deleted...]
-        <v>3163</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1097" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1097" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1097" s="1" t="s">
         <v>3164</v>
-      </c>
-[...7 lines deleted...]
-        <v>3166</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1098" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1098" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1098" s="1" t="s">
         <v>3167</v>
-      </c>
-[...7 lines deleted...]
-        <v>3169</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1099" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1099" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1099" s="1" t="s">
         <v>3170</v>
-      </c>
-[...7 lines deleted...]
-        <v>3172</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1100" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1100" s="1" t="s">
         <v>3173</v>
-      </c>
-[...7 lines deleted...]
-        <v>3175</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1101" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1101" s="1" t="s">
         <v>3176</v>
-      </c>
-[...7 lines deleted...]
-        <v>3178</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1102" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1102" s="1" t="s">
         <v>3179</v>
-      </c>
-[...7 lines deleted...]
-        <v>3181</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1103" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1103" s="1" t="s">
         <v>3182</v>
-      </c>
-[...7 lines deleted...]
-        <v>3184</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1104" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1104" s="1" t="s">
         <v>3185</v>
-      </c>
-[...7 lines deleted...]
-        <v>3187</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1105" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1105" s="1" t="s">
         <v>3188</v>
-      </c>
-[...7 lines deleted...]
-        <v>3190</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1106" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1106" s="1" t="s">
         <v>3191</v>
-      </c>
-[...7 lines deleted...]
-        <v>3193</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1107" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1107" s="1" t="s">
         <v>3194</v>
-      </c>
-[...7 lines deleted...]
-        <v>3196</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1108" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1108" s="1" t="s">
         <v>3197</v>
-      </c>
-[...7 lines deleted...]
-        <v>3199</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B1109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1109" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1109" s="1" t="s">
         <v>3200</v>
-      </c>
-[...7 lines deleted...]
-        <v>3202</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B1110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1110" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1110" s="1" t="s">
         <v>3203</v>
-      </c>
-[...7 lines deleted...]
-        <v>3205</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B1111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1111" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1111" s="1" t="s">
         <v>3206</v>
-      </c>
-[...7 lines deleted...]
-        <v>3208</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1112" s="1" t="s">
         <v>3209</v>
-      </c>
-[...7 lines deleted...]
-        <v>3211</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1113" s="1" t="s">
         <v>3212</v>
-      </c>
-[...7 lines deleted...]
-        <v>3214</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1114" s="1" t="s">
         <v>3215</v>
-      </c>
-[...7 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1115" s="1" t="s">
         <v>3218</v>
-      </c>
-[...7 lines deleted...]
-        <v>3220</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1116" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1116" s="1" t="s">
         <v>3221</v>
-      </c>
-[...7 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1117" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1117" s="1" t="s">
         <v>3224</v>
-      </c>
-[...7 lines deleted...]
-        <v>3226</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1118" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1118" s="1" t="s">
         <v>3227</v>
-      </c>
-[...7 lines deleted...]
-        <v>3229</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B1119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1119" s="1" t="s">
         <v>3230</v>
-      </c>
-[...7 lines deleted...]
-        <v>3232</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1120" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1120" s="1" t="s">
         <v>3233</v>
-      </c>
-[...7 lines deleted...]
-        <v>3235</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B1121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1121" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1121" s="1" t="s">
         <v>3236</v>
-      </c>
-[...7 lines deleted...]
-        <v>3238</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B1122" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1122" s="1" t="s">
         <v>3239</v>
-      </c>
-[...7 lines deleted...]
-        <v>3241</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B1123" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1123" s="1" t="s">
         <v>3242</v>
-      </c>
-[...7 lines deleted...]
-        <v>3244</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1124" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1124" s="1" t="s">
         <v>3245</v>
-      </c>
-[...7 lines deleted...]
-        <v>3247</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1125" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1125" s="1" t="s">
         <v>3248</v>
-      </c>
-[...7 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B1126" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1126" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1126" s="1" t="s">
         <v>3251</v>
-      </c>
-[...7 lines deleted...]
-        <v>3253</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1127" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1127" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1127" s="1" t="s">
         <v>3254</v>
-      </c>
-[...7 lines deleted...]
-        <v>3256</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B1128" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1128" s="1" t="s">
         <v>3257</v>
-      </c>
-[...7 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1129" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1129" s="1" t="s">
         <v>3260</v>
-      </c>
-[...7 lines deleted...]
-        <v>3262</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B1130" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1130" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1130" s="1" t="s">
         <v>3263</v>
-      </c>
-[...7 lines deleted...]
-        <v>3265</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B1131" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1131" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1131" s="1" t="s">
         <v>3266</v>
-      </c>
-[...7 lines deleted...]
-        <v>3268</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1132" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1132" s="1" t="s">
         <v>3269</v>
-      </c>
-[...7 lines deleted...]
-        <v>3271</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B1133" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1133" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1133" s="1" t="s">
         <v>3272</v>
-      </c>
-[...7 lines deleted...]
-        <v>3274</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B1134" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1134" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1134" s="1" t="s">
         <v>3275</v>
-      </c>
-[...7 lines deleted...]
-        <v>3277</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B1135" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1135" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1135" s="1" t="s">
         <v>3278</v>
-      </c>
-[...7 lines deleted...]
-        <v>3280</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B1136" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1136" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1136" s="1" t="s">
         <v>3281</v>
-      </c>
-[...7 lines deleted...]
-        <v>3283</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B1137" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1137" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1137" s="1" t="s">
         <v>3284</v>
-      </c>
-[...7 lines deleted...]
-        <v>3286</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B1138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1138" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1138" s="1" t="s">
         <v>3287</v>
-      </c>
-[...7 lines deleted...]
-        <v>3289</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B1139" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1139" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1139" s="1" t="s">
         <v>3290</v>
-      </c>
-[...7 lines deleted...]
-        <v>3292</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B1140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1140" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1140" s="1" t="s">
         <v>3293</v>
-      </c>
-[...7 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B1141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1141" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1141" s="1" t="s">
         <v>3296</v>
-      </c>
-[...7 lines deleted...]
-        <v>3298</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B1142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1142" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1142" s="1" t="s">
         <v>3299</v>
-      </c>
-[...7 lines deleted...]
-        <v>3301</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B1143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1143" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1143" s="1" t="s">
         <v>3302</v>
-      </c>
-[...7 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B1144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1144" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1144" s="1" t="s">
         <v>3305</v>
-      </c>
-[...7 lines deleted...]
-        <v>3307</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B1145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1145" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D1145" s="1" t="s">
         <v>3308</v>
-      </c>
-[...7 lines deleted...]
-        <v>3310</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B1146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1146" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D1146" s="1" t="s">
         <v>3311</v>
-      </c>
-[...7 lines deleted...]
-        <v>3313</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B1147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1147" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D1147" s="1" t="s">
         <v>3314</v>
-      </c>
-[...7 lines deleted...]
-        <v>3316</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B1148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1148" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D1148" s="1" t="s">
         <v>3317</v>
-      </c>
-[...7 lines deleted...]
-        <v>3319</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B1149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1149" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D1149" s="1" t="s">
         <v>3320</v>
-      </c>
-[...7 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1150" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1150" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1150" s="1" t="s">
         <v>3323</v>
-      </c>
-[...7 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B1151" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1151" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1151" s="1" t="s">
         <v>3326</v>
-      </c>
-[...7 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B1152" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1152" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1152" s="1" t="s">
         <v>3329</v>
-      </c>
-[...7 lines deleted...]
-        <v>3331</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B1153" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1153" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1153" s="1" t="s">
         <v>3332</v>
-      </c>
-[...7 lines deleted...]
-        <v>3334</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B1154" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1154" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1154" s="1" t="s">
         <v>3335</v>
-      </c>
-[...7 lines deleted...]
-        <v>3337</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B1155" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1155" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1155" s="1" t="s">
         <v>3338</v>
-      </c>
-[...7 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B1156" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1156" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1156" s="1" t="s">
         <v>3341</v>
-      </c>
-[...7 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1157" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1157" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1157" s="1" t="s">
         <v>3344</v>
-      </c>
-[...7 lines deleted...]
-        <v>3346</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B1158" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1158" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1158" s="1" t="s">
         <v>3347</v>
-      </c>
-[...7 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B1159" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1159" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1159" s="1" t="s">
         <v>3350</v>
-      </c>
-[...7 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3353</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
         <v>3354</v>
       </c>
       <c r="B1161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
-        <v>3354</v>
+        <v>3357</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
       <c r="D1162" s="1" t="s">
-        <v>3357</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
-        <v>3358</v>
+        <v>3360</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>3228</v>
+        <v>3361</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
-        <v>3360</v>
-[...1 lines deleted...]
-      <c r="B1164" s="1"/>
+        <v>3363</v>
+      </c>
+      <c r="B1164" s="1" t="s">
+        <v>90</v>
+      </c>
       <c r="C1164" s="1" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>3362</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
-        <v>3363</v>
+        <v>3366</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>3361</v>
+        <v>3367</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>3364</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
-        <v>3365</v>
+        <v>3369</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>3369</v>
+        <v>3373</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>3370</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
-        <v>3371</v>
+        <v>3375</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>3369</v>
+        <v>3376</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>3372</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
-        <v>3373</v>
+        <v>3378</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>21</v>
+        <v>345</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>3369</v>
+        <v>3379</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>3372</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
-        <v>3374</v>
+        <v>3381</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>273</v>
+        <v>3382</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>3375</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3376</v>
+        <v>3384</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3377</v>
+        <v>3385</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3378</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3379</v>
+        <v>3387</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3380</v>
+        <v>3388</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3381</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3382</v>
+        <v>3387</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3383</v>
+        <v>3388</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3384</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3385</v>
+        <v>3391</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3386</v>
+        <v>3392</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3387</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C1175" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C1175" s="1" t="s">
+        <v>3392</v>
+      </c>
       <c r="D1175" s="1" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3391</v>
+        <v>3265</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3392</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3393</v>
-[...3 lines deleted...]
-      </c>
+        <v>3397</v>
+      </c>
+      <c r="B1177" s="1"/>
       <c r="C1177" s="1" t="s">
-        <v>3394</v>
+        <v>3398</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3395</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3396</v>
+        <v>3400</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3399</v>
+        <v>3402</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>3403</v>
+        <v>91</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3405</v>
+        <v>3407</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>3406</v>
+        <v>91</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>3409</v>
+        <v>373</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3410</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
         <v>3411</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1183" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3413</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
         <v>3414</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1184" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3416</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
         <v>3417</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1185" s="1" t="s">
         <v>3418</v>
       </c>
       <c r="D1185" s="1" t="s">
         <v>3419</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
         <v>3420</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1186" s="1" t="s">
         <v>3421</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3423</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1187" s="1"/>
+      <c r="D1187" s="1" t="s">
         <v>3424</v>
-      </c>
-[...1 lines deleted...]
-        <v>3425</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1188" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1188" s="1" t="s">
         <v>3426</v>
       </c>
-      <c r="B1188" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1188" s="1" t="s">
+      <c r="D1188" s="1" t="s">
         <v>3427</v>
-      </c>
-[...1 lines deleted...]
-        <v>3428</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1189" s="1" t="s">
         <v>3429</v>
       </c>
-      <c r="B1189" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1189" s="1" t="s">
+      <c r="D1189" s="1" t="s">
         <v>3430</v>
-      </c>
-[...1 lines deleted...]
-        <v>3431</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1190" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1190" s="1" t="s">
         <v>3432</v>
       </c>
-      <c r="B1190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1190" s="1" t="s">
+      <c r="D1190" s="1" t="s">
         <v>3433</v>
-      </c>
-[...1 lines deleted...]
-        <v>3434</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1191" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1191" s="1" t="s">
         <v>3435</v>
       </c>
-      <c r="B1191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1191" s="1" t="s">
+      <c r="D1191" s="1" t="s">
         <v>3436</v>
-      </c>
-[...1 lines deleted...]
-        <v>3437</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1192" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1192" s="1" t="s">
         <v>3438</v>
       </c>
-      <c r="B1192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1192" s="1" t="s">
+      <c r="D1192" s="1" t="s">
         <v>3439</v>
-      </c>
-[...1 lines deleted...]
-        <v>3440</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1193" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1193" s="1" t="s">
         <v>3441</v>
       </c>
-      <c r="B1193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1193" s="1" t="s">
+      <c r="D1193" s="1" t="s">
         <v>3442</v>
-      </c>
-[...1 lines deleted...]
-        <v>3443</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1194" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1194" s="1" t="s">
         <v>3444</v>
       </c>
-      <c r="B1194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1194" s="1" t="s">
+      <c r="D1194" s="1" t="s">
         <v>3445</v>
-      </c>
-[...1 lines deleted...]
-        <v>3446</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1195" s="1" t="s">
         <v>3447</v>
       </c>
-      <c r="B1195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1195" s="1" t="s">
+      <c r="D1195" s="1" t="s">
         <v>3448</v>
-      </c>
-[...1 lines deleted...]
-        <v>3449</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B1196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1196" s="1" t="s">
         <v>3450</v>
       </c>
-      <c r="B1196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1196" s="1" t="s">
+      <c r="D1196" s="1" t="s">
         <v>3451</v>
-      </c>
-[...1 lines deleted...]
-        <v>3452</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B1197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1197" s="1" t="s">
         <v>3453</v>
       </c>
-      <c r="B1197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1197" s="1" t="s">
+      <c r="D1197" s="1" t="s">
         <v>3454</v>
-      </c>
-[...1 lines deleted...]
-        <v>3455</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1198" s="1" t="s">
         <v>3456</v>
       </c>
-      <c r="B1198" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1198" s="1" t="s">
+      <c r="D1198" s="1" t="s">
         <v>3457</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1199" s="1" t="s">
         <v>3459</v>
       </c>
-      <c r="B1199" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1199" s="1" t="s">
+      <c r="D1199" s="1" t="s">
         <v>3460</v>
-      </c>
-[...1 lines deleted...]
-        <v>3461</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1200" s="1" t="s">
         <v>3462</v>
       </c>
-      <c r="B1200" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1200" s="1" t="s">
+      <c r="D1200" s="1" t="s">
         <v>3463</v>
-      </c>
-[...1 lines deleted...]
-        <v>3464</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B1201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1201" s="1" t="s">
         <v>3465</v>
       </c>
-      <c r="B1201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1201" s="1" t="s">
+      <c r="D1201" s="1" t="s">
         <v>3466</v>
-      </c>
-[...1 lines deleted...]
-        <v>3467</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B1202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1202" s="1" t="s">
         <v>3468</v>
       </c>
-      <c r="B1202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1202" s="1" t="s">
+      <c r="D1202" s="1" t="s">
         <v>3469</v>
-      </c>
-[...1 lines deleted...]
-        <v>3470</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B1203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1203" s="1" t="s">
         <v>3471</v>
       </c>
-      <c r="B1203" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1203" s="1" t="s">
+      <c r="D1203" s="1" t="s">
         <v>3472</v>
-      </c>
-[...1 lines deleted...]
-        <v>3473</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B1204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1204" s="1" t="s">
         <v>3474</v>
       </c>
-      <c r="B1204" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1204" s="1" t="s">
+      <c r="D1204" s="1" t="s">
         <v>3475</v>
-      </c>
-[...1 lines deleted...]
-        <v>3476</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B1205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1205" s="1" t="s">
         <v>3477</v>
       </c>
-      <c r="B1205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1205" s="1" t="s">
+      <c r="D1205" s="1" t="s">
         <v>3478</v>
-      </c>
-[...1 lines deleted...]
-        <v>3479</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1206" s="1" t="s">
         <v>3480</v>
       </c>
-      <c r="B1206" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1206" s="1" t="s">
+      <c r="D1206" s="1" t="s">
         <v>3481</v>
-      </c>
-[...1 lines deleted...]
-        <v>3482</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B1207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1207" s="1" t="s">
         <v>3483</v>
       </c>
-      <c r="B1207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1207" s="1" t="s">
+      <c r="D1207" s="1" t="s">
         <v>3484</v>
-      </c>
-[...1 lines deleted...]
-        <v>3485</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1208" s="1" t="s">
         <v>3486</v>
       </c>
-      <c r="B1208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1208" s="1" t="s">
+      <c r="D1208" s="1" t="s">
         <v>3487</v>
-      </c>
-[...1 lines deleted...]
-        <v>3488</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B1209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1209" s="1" t="s">
         <v>3489</v>
       </c>
-      <c r="B1209" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1209" s="1" t="s">
+      <c r="D1209" s="1" t="s">
         <v>3490</v>
-      </c>
-[...1 lines deleted...]
-        <v>3491</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1210" s="1" t="s">
         <v>3492</v>
-      </c>
-[...4 lines deleted...]
-        <v>2446</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3493</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3494</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3496</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3497</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3500</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3502</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3503</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3505</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3506</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3508</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3514</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3515</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3517</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3518</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3519</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3520</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3521</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3522</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3523</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1221" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D1221" s="1" t="s">
         <v>3525</v>
-      </c>
-[...1 lines deleted...]
-        <v>3526</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1222" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1222" s="1" t="s">
         <v>3527</v>
       </c>
-      <c r="B1222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1222" s="1" t="s">
+      <c r="D1222" s="1" t="s">
         <v>3528</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1223" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1223" s="1" t="s">
         <v>3530</v>
       </c>
-      <c r="B1223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1223" s="1" t="s">
+      <c r="D1223" s="1" t="s">
         <v>3531</v>
-      </c>
-[...1 lines deleted...]
-        <v>3532</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1224" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1224" s="1" t="s">
         <v>3533</v>
       </c>
-      <c r="B1224" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1224" s="1" t="s">
+      <c r="D1224" s="1" t="s">
         <v>3534</v>
-      </c>
-[...1 lines deleted...]
-        <v>3535</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1225" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1225" s="1" t="s">
         <v>3536</v>
       </c>
-      <c r="B1225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1225" s="1" t="s">
+      <c r="D1225" s="1" t="s">
         <v>3537</v>
-      </c>
-[...1 lines deleted...]
-        <v>3538</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B1226" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1226" s="1" t="s">
         <v>3539</v>
       </c>
-      <c r="B1226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1226" s="1" t="s">
+      <c r="D1226" s="1" t="s">
         <v>3540</v>
-      </c>
-[...1 lines deleted...]
-        <v>3541</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1227" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1227" s="1" t="s">
         <v>3542</v>
       </c>
-      <c r="B1227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1227" s="1" t="s">
+      <c r="D1227" s="1" t="s">
         <v>3543</v>
-      </c>
-[...1 lines deleted...]
-        <v>3544</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1228" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1228" s="1" t="s">
         <v>3545</v>
       </c>
-      <c r="B1228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1228" s="1" t="s">
+      <c r="D1228" s="1" t="s">
         <v>3546</v>
-      </c>
-[...1 lines deleted...]
-        <v>3547</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1229" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1229" s="1" t="s">
         <v>3548</v>
       </c>
-      <c r="B1229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1229" s="1" t="s">
+      <c r="D1229" s="1" t="s">
         <v>3549</v>
-      </c>
-[...1 lines deleted...]
-        <v>3550</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1230" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1230" s="1" t="s">
         <v>3551</v>
       </c>
-      <c r="B1230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1230" s="1" t="s">
+      <c r="D1230" s="1" t="s">
         <v>3552</v>
-      </c>
-[...1 lines deleted...]
-        <v>3553</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1231" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1231" s="1" t="s">
         <v>3554</v>
       </c>
-      <c r="B1231" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1231" s="1" t="s">
+      <c r="D1231" s="1" t="s">
         <v>3555</v>
-      </c>
-[...1 lines deleted...]
-        <v>3556</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1232" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1232" s="1" t="s">
         <v>3557</v>
       </c>
-      <c r="B1232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1232" s="1" t="s">
+      <c r="D1232" s="1" t="s">
         <v>3558</v>
-      </c>
-[...1 lines deleted...]
-        <v>3559</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1233" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1233" s="1" t="s">
         <v>3560</v>
       </c>
-      <c r="B1233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1233" s="1" t="s">
+      <c r="D1233" s="1" t="s">
         <v>3561</v>
-      </c>
-[...1 lines deleted...]
-        <v>3562</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1234" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1234" s="1" t="s">
         <v>3563</v>
       </c>
-      <c r="B1234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1234" s="1" t="s">
+      <c r="D1234" s="1" t="s">
         <v>3564</v>
-      </c>
-[...1 lines deleted...]
-        <v>3565</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1235" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1235" s="1" t="s">
         <v>3566</v>
       </c>
-      <c r="B1235" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1235" s="1" t="s">
+      <c r="D1235" s="1" t="s">
         <v>3567</v>
-      </c>
-[...1 lines deleted...]
-        <v>3568</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1236" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1236" s="1" t="s">
         <v>3569</v>
       </c>
-      <c r="B1236" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1236" s="1" t="s">
+      <c r="D1236" s="1" t="s">
         <v>3570</v>
-      </c>
-[...1 lines deleted...]
-        <v>3571</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1237" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1237" s="1" t="s">
         <v>3572</v>
       </c>
-      <c r="B1237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1237" s="1" t="s">
+      <c r="D1237" s="1" t="s">
         <v>3573</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1238" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1238" s="1" t="s">
         <v>3575</v>
       </c>
-      <c r="B1238" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1238" s="1" t="s">
+      <c r="D1238" s="1" t="s">
         <v>3576</v>
-      </c>
-[...1 lines deleted...]
-        <v>3577</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1239" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1239" s="1" t="s">
         <v>3578</v>
       </c>
-      <c r="B1239" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1239" s="1" t="s">
+      <c r="D1239" s="1" t="s">
         <v>3579</v>
-      </c>
-[...1 lines deleted...]
-        <v>3580</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1240" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1240" s="1" t="s">
         <v>3581</v>
       </c>
-      <c r="B1240" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1240" s="1" t="s">
+      <c r="D1240" s="1" t="s">
         <v>3582</v>
-      </c>
-[...1 lines deleted...]
-        <v>3583</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1241" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1241" s="1" t="s">
         <v>3584</v>
       </c>
-      <c r="B1241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1241" s="1" t="s">
+      <c r="D1241" s="1" t="s">
         <v>3585</v>
-      </c>
-[...1 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1242" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1242" s="1" t="s">
         <v>3587</v>
       </c>
-      <c r="B1242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1242" s="1" t="s">
+      <c r="D1242" s="1" t="s">
         <v>3588</v>
-      </c>
-[...1 lines deleted...]
-        <v>3589</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B1243" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1243" s="1" t="s">
         <v>3590</v>
-      </c>
-[...4 lines deleted...]
-        <v>3576</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3591</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3594</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3597</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3600</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3603</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3606</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3609</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3612</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3615</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3620</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3621</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3622</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1254" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1254" s="1" t="s">
         <v>3623</v>
-      </c>
-[...1 lines deleted...]
-        <v>3624</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1255" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1255" s="1" t="s">
         <v>3625</v>
       </c>
-      <c r="B1255" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1255" s="1" t="s">
+      <c r="D1255" s="1" t="s">
         <v>3626</v>
-      </c>
-[...1 lines deleted...]
-        <v>3627</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1256" s="1" t="s">
         <v>3628</v>
       </c>
-      <c r="B1256" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1256" s="1" t="s">
+      <c r="D1256" s="1" t="s">
         <v>3629</v>
-      </c>
-[...1 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1257" s="1" t="s">
         <v>3631</v>
       </c>
-      <c r="B1257" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1257" s="1" t="s">
+      <c r="D1257" s="1" t="s">
         <v>3632</v>
-      </c>
-[...1 lines deleted...]
-        <v>3633</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B1258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1258" s="1" t="s">
         <v>3634</v>
       </c>
-      <c r="B1258" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1258" s="1" t="s">
+      <c r="D1258" s="1" t="s">
         <v>3635</v>
-      </c>
-[...1 lines deleted...]
-        <v>3636</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1259" s="1" t="s">
         <v>3637</v>
       </c>
-      <c r="B1259" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1259" s="1" t="s">
+      <c r="D1259" s="1" t="s">
         <v>3638</v>
-      </c>
-[...1 lines deleted...]
-        <v>3639</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B1260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1260" s="1" t="s">
         <v>3640</v>
       </c>
-      <c r="B1260" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1260" s="1" t="s">
+      <c r="D1260" s="1" t="s">
         <v>3641</v>
-      </c>
-[...1 lines deleted...]
-        <v>3642</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1261" s="1" t="s">
         <v>3643</v>
       </c>
-      <c r="B1261" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1261" s="1" t="s">
+      <c r="D1261" s="1" t="s">
         <v>3644</v>
-      </c>
-[...1 lines deleted...]
-        <v>3645</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B1262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1262" s="1" t="s">
         <v>3646</v>
       </c>
-      <c r="B1262" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1262" s="1" t="s">
+      <c r="D1262" s="1" t="s">
         <v>3647</v>
-      </c>
-[...1 lines deleted...]
-        <v>3648</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1263" s="1" t="s">
         <v>3649</v>
       </c>
-      <c r="B1263" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1263" s="1" t="s">
+      <c r="D1263" s="1" t="s">
         <v>3650</v>
-      </c>
-[...1 lines deleted...]
-        <v>3651</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B1264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1264" s="1" t="s">
         <v>3652</v>
       </c>
-      <c r="B1264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1264" s="1" t="s">
+      <c r="D1264" s="1" t="s">
         <v>3653</v>
-      </c>
-[...1 lines deleted...]
-        <v>3654</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1265" s="1" t="s">
         <v>3655</v>
       </c>
-      <c r="B1265" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1265" s="1" t="s">
+      <c r="D1265" s="1" t="s">
         <v>3656</v>
-      </c>
-[...1 lines deleted...]
-        <v>3657</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B1266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1266" s="1" t="s">
         <v>3658</v>
       </c>
-      <c r="B1266" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1266" s="1" t="s">
+      <c r="D1266" s="1" t="s">
         <v>3659</v>
-      </c>
-[...1 lines deleted...]
-        <v>3660</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1267" s="1" t="s">
         <v>3661</v>
       </c>
-      <c r="B1267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1267" s="1" t="s">
+      <c r="D1267" s="1" t="s">
         <v>3662</v>
-      </c>
-[...1 lines deleted...]
-        <v>3663</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1268" s="1" t="s">
         <v>3664</v>
       </c>
-      <c r="B1268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1268" s="1" t="s">
+      <c r="D1268" s="1" t="s">
         <v>3665</v>
-      </c>
-[...1 lines deleted...]
-        <v>3666</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1269" s="1" t="s">
         <v>3667</v>
       </c>
-      <c r="B1269" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1269" s="1" t="s">
+      <c r="D1269" s="1" t="s">
         <v>3668</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B1270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1270" s="1" t="s">
         <v>3670</v>
       </c>
-      <c r="B1270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1270" s="1" t="s">
+      <c r="D1270" s="1" t="s">
         <v>3671</v>
-      </c>
-[...1 lines deleted...]
-        <v>3672</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1271" s="1" t="s">
         <v>3673</v>
       </c>
-      <c r="B1271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1271" s="1" t="s">
+      <c r="D1271" s="1" t="s">
         <v>3674</v>
-      </c>
-[...1 lines deleted...]
-        <v>3675</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B1272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1272" s="1" t="s">
         <v>3676</v>
       </c>
-      <c r="B1272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1272" s="1" t="s">
+      <c r="D1272" s="1" t="s">
         <v>3677</v>
-      </c>
-[...1 lines deleted...]
-        <v>3678</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1273" s="1" t="s">
         <v>3679</v>
       </c>
-      <c r="B1273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1273" s="1" t="s">
+      <c r="D1273" s="1" t="s">
         <v>3680</v>
-      </c>
-[...1 lines deleted...]
-        <v>3681</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1274" s="1" t="s">
         <v>3682</v>
       </c>
-      <c r="B1274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1274" s="1" t="s">
+      <c r="D1274" s="1" t="s">
         <v>3683</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1275" s="1" t="s">
         <v>3685</v>
       </c>
-      <c r="B1275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1275" s="1" t="s">
+      <c r="D1275" s="1" t="s">
         <v>3686</v>
-      </c>
-[...1 lines deleted...]
-        <v>3687</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1276" s="1" t="s">
         <v>3688</v>
       </c>
-      <c r="B1276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1276" s="1" t="s">
+      <c r="D1276" s="1" t="s">
         <v>3689</v>
-      </c>
-[...1 lines deleted...]
-        <v>3690</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1277" s="1" t="s">
         <v>3691</v>
       </c>
-      <c r="B1277" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1277" s="1" t="s">
+      <c r="D1277" s="1" t="s">
         <v>3692</v>
-      </c>
-[...1 lines deleted...]
-        <v>3693</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1278" s="1" t="s">
         <v>3694</v>
       </c>
-      <c r="B1278" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1278" s="1" t="s">
+      <c r="D1278" s="1" t="s">
         <v>3695</v>
-      </c>
-[...1 lines deleted...]
-        <v>3696</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1279" s="1" t="s">
         <v>3697</v>
       </c>
-      <c r="B1279" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1279" s="1" t="s">
+      <c r="D1279" s="1" t="s">
         <v>3698</v>
-      </c>
-[...1 lines deleted...]
-        <v>3699</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B1280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1280" s="1" t="s">
         <v>3700</v>
-      </c>
-[...4 lines deleted...]
-        <v>3698</v>
       </c>
       <c r="D1280" s="1" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="1" t="s">
         <v>3702</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1281" s="1" t="s">
         <v>3703</v>
       </c>
       <c r="D1281" s="1" t="s">
         <v>3704</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="1" t="s">
         <v>3705</v>
       </c>
       <c r="B1282" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1282" s="1" t="s">
         <v>3706</v>
       </c>
       <c r="D1282" s="1" t="s">
         <v>3707</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="1" t="s">
         <v>3708</v>
       </c>
       <c r="B1283" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1283" s="1"/>
+      <c r="C1283" s="1" t="s">
+        <v>3709</v>
+      </c>
       <c r="D1283" s="1" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="1" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="B1284" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>3706</v>
+        <v>3712</v>
       </c>
       <c r="D1284" s="1" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="1" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="B1285" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="D1285" s="1" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="1" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="B1286" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1286" s="1" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
       <c r="D1286" s="1" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="1" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="B1287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="D1287" s="1" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
       <c r="D1288" s="1" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
       <c r="D1289" s="1" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3727</v>
+        <v>3729</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="B1291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1291" s="1" t="s">
         <v>3730</v>
       </c>
-      <c r="B1291" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1291" s="1" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1294" s="1"/>
       <c r="D1294" s="1" t="s">
         <v>3741</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
         <v>3742</v>
       </c>
       <c r="B1295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1295" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1295" s="1" t="s">
         <v>3743</v>
-      </c>
-[...1 lines deleted...]
-        <v>3744</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1296" s="1" t="s">
         <v>3745</v>
       </c>
-      <c r="B1296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1296" s="1" t="s">
+      <c r="D1296" s="1" t="s">
         <v>3746</v>
-      </c>
-[...1 lines deleted...]
-        <v>3747</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B1297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1297" s="1" t="s">
         <v>3748</v>
       </c>
-      <c r="B1297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1297" s="1" t="s">
+      <c r="D1297" s="1" t="s">
         <v>3749</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1298" s="1" t="s">
         <v>3751</v>
       </c>
-      <c r="B1298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1298" s="1" t="s">
+      <c r="D1298" s="1" t="s">
         <v>3752</v>
-      </c>
-[...1 lines deleted...]
-        <v>3753</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B1299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1299" s="1" t="s">
         <v>3754</v>
       </c>
-      <c r="B1299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1299" s="1" t="s">
+      <c r="D1299" s="1" t="s">
         <v>3755</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1300" s="1" t="s">
         <v>3757</v>
       </c>
-      <c r="B1300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1300" s="1" t="s">
+      <c r="D1300" s="1" t="s">
         <v>3758</v>
-      </c>
-[...1 lines deleted...]
-        <v>3759</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B1301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1301" s="1" t="s">
         <v>3760</v>
       </c>
-      <c r="B1301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1301" s="1" t="s">
+      <c r="D1301" s="1" t="s">
         <v>3761</v>
-      </c>
-[...1 lines deleted...]
-        <v>3762</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1302" s="1" t="s">
         <v>3763</v>
       </c>
-      <c r="B1302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1302" s="1" t="s">
+      <c r="D1302" s="1" t="s">
         <v>3764</v>
-      </c>
-[...1 lines deleted...]
-        <v>3765</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="B1303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1303" s="1" t="s">
         <v>3766</v>
       </c>
-      <c r="B1303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1303" s="1" t="s">
+      <c r="D1303" s="1" t="s">
         <v>3767</v>
-      </c>
-[...1 lines deleted...]
-        <v>3768</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1304" s="1" t="s">
         <v>3769</v>
       </c>
-      <c r="B1304" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1304" s="1" t="s">
+      <c r="D1304" s="1" t="s">
         <v>3770</v>
-      </c>
-[...1 lines deleted...]
-        <v>3771</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B1305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1305" s="1" t="s">
         <v>3772</v>
       </c>
-      <c r="B1305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1305" s="1" t="s">
+      <c r="D1305" s="1" t="s">
         <v>3773</v>
-      </c>
-[...1 lines deleted...]
-        <v>3774</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1306" s="1" t="s">
         <v>3775</v>
       </c>
-      <c r="B1306" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1306" s="1" t="s">
+      <c r="D1306" s="1" t="s">
         <v>3776</v>
-      </c>
-[...1 lines deleted...]
-        <v>3777</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="B1307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1307" s="1" t="s">
         <v>3778</v>
       </c>
-      <c r="B1307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1307" s="1" t="s">
+      <c r="D1307" s="1" t="s">
         <v>3779</v>
-      </c>
-[...1 lines deleted...]
-        <v>3780</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1308" s="1" t="s">
         <v>3781</v>
       </c>
-      <c r="B1308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1308" s="1" t="s">
+      <c r="D1308" s="1" t="s">
         <v>3782</v>
-      </c>
-[...1 lines deleted...]
-        <v>3783</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B1309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1309" s="1" t="s">
         <v>3784</v>
       </c>
-      <c r="B1309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1309" s="1" t="s">
+      <c r="D1309" s="1" t="s">
         <v>3785</v>
-      </c>
-[...1 lines deleted...]
-        <v>3786</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1310" s="1" t="s">
         <v>3787</v>
       </c>
-      <c r="B1310" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1310" s="1" t="s">
+      <c r="D1310" s="1" t="s">
         <v>3788</v>
-      </c>
-[...1 lines deleted...]
-        <v>3789</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1311" s="1" t="s">
         <v>3790</v>
       </c>
-      <c r="B1311" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1311" s="1" t="s">
+      <c r="D1311" s="1" t="s">
         <v>3791</v>
-      </c>
-[...1 lines deleted...]
-        <v>3792</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1312" s="1" t="s">
         <v>3793</v>
       </c>
-      <c r="B1312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1312" s="1" t="s">
+      <c r="D1312" s="1" t="s">
         <v>3794</v>
-      </c>
-[...1 lines deleted...]
-        <v>3795</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B1313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1313" s="1" t="s">
         <v>3796</v>
       </c>
-      <c r="B1313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1313" s="1" t="s">
+      <c r="D1313" s="1" t="s">
         <v>3797</v>
-      </c>
-[...1 lines deleted...]
-        <v>3798</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B1314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1314" s="1" t="s">
         <v>3799</v>
       </c>
-      <c r="B1314" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1314" s="1" t="s">
+      <c r="D1314" s="1" t="s">
         <v>3800</v>
-      </c>
-[...1 lines deleted...]
-        <v>3801</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1315" s="1" t="s">
         <v>3802</v>
       </c>
-      <c r="B1315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1315" s="1" t="s">
+      <c r="D1315" s="1" t="s">
         <v>3803</v>
-      </c>
-[...1 lines deleted...]
-        <v>3804</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1316" s="1" t="s">
         <v>3805</v>
       </c>
-      <c r="B1316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1316" s="1" t="s">
+      <c r="D1316" s="1" t="s">
         <v>3806</v>
-      </c>
-[...1 lines deleted...]
-        <v>3807</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B1317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1317" s="1" t="s">
         <v>3808</v>
       </c>
-      <c r="B1317" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1317" s="1" t="s">
+      <c r="D1317" s="1" t="s">
         <v>3809</v>
-      </c>
-[...1 lines deleted...]
-        <v>3810</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B1318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1318" s="1" t="s">
         <v>3811</v>
       </c>
-      <c r="B1318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1318" s="1" t="s">
+      <c r="D1318" s="1" t="s">
         <v>3812</v>
-      </c>
-[...1 lines deleted...]
-        <v>3813</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B1319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1319" s="1" t="s">
         <v>3814</v>
       </c>
-      <c r="B1319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1319" s="1" t="s">
+      <c r="D1319" s="1" t="s">
         <v>3815</v>
-      </c>
-[...1 lines deleted...]
-        <v>3816</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1320" s="1" t="s">
         <v>3817</v>
       </c>
-      <c r="B1320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1320" s="1" t="s">
+      <c r="D1320" s="1" t="s">
         <v>3818</v>
-      </c>
-[...1 lines deleted...]
-        <v>3819</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="B1321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1321" s="1" t="s">
         <v>3820</v>
       </c>
-      <c r="B1321" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1321" s="1" t="s">
+      <c r="D1321" s="1" t="s">
         <v>3821</v>
-      </c>
-[...1 lines deleted...]
-        <v>3822</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B1322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1322" s="1" t="s">
         <v>3823</v>
       </c>
-      <c r="B1322" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1322" s="1" t="s">
+      <c r="D1322" s="1" t="s">
         <v>3824</v>
-      </c>
-[...1 lines deleted...]
-        <v>3825</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="B1323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1323" s="1" t="s">
         <v>3826</v>
       </c>
-      <c r="B1323" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1323" s="1" t="s">
+      <c r="D1323" s="1" t="s">
         <v>3827</v>
-      </c>
-[...1 lines deleted...]
-        <v>3828</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B1324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1324" s="1" t="s">
         <v>3829</v>
       </c>
-      <c r="B1324" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1324" s="1" t="s">
+      <c r="D1324" s="1" t="s">
         <v>3830</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="1" t="s">
         <v>3831</v>
       </c>
       <c r="B1325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1325" s="1" t="s">
         <v>3832</v>
       </c>
       <c r="D1325" s="1" t="s">
-        <v>277</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="1" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="B1326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="D1326" s="1" t="s">
-        <v>277</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="1" t="s">
-        <v>3835</v>
+        <v>3837</v>
       </c>
       <c r="B1327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>3836</v>
+        <v>3838</v>
       </c>
       <c r="D1327" s="1" t="s">
-        <v>277</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="1" t="s">
-        <v>3837</v>
+        <v>3840</v>
       </c>
       <c r="B1328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>3838</v>
+        <v>3841</v>
       </c>
       <c r="D1328" s="1" t="s">
-        <v>277</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="1" t="s">
-        <v>3839</v>
+        <v>3843</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D1329" s="1" t="s">
-        <v>277</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="1" t="s">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="B1330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>3842</v>
+        <v>3847</v>
       </c>
       <c r="D1330" s="1" t="s">
-        <v>277</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
-        <v>3843</v>
+        <v>3849</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>3844</v>
+        <v>3850</v>
       </c>
       <c r="D1331" s="1" t="s">
-        <v>277</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
-        <v>3845</v>
+        <v>3852</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>3846</v>
+        <v>3853</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>277</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3847</v>
+        <v>3855</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3848</v>
+        <v>3856</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>277</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3849</v>
+        <v>3858</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3850</v>
+        <v>3859</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3851</v>
+        <v>3860</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3852</v>
+        <v>3861</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3853</v>
+        <v>3862</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3854</v>
+        <v>3863</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3855</v>
+        <v>3864</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3856</v>
+        <v>3865</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3857</v>
+        <v>3866</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3858</v>
+        <v>3867</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3859</v>
+        <v>3868</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3860</v>
+        <v>3869</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3861</v>
+        <v>3870</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3862</v>
+        <v>3871</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3863</v>
+        <v>3872</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3864</v>
+        <v>3873</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3865</v>
+        <v>3874</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3867</v>
+        <v>3876</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3868</v>
+        <v>3877</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3869</v>
+        <v>3878</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3870</v>
+        <v>3879</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3871</v>
+        <v>3880</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3872</v>
+        <v>3881</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3873</v>
+        <v>3882</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3874</v>
+        <v>3883</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3875</v>
+        <v>3884</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3876</v>
+        <v>3885</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3877</v>
+        <v>3886</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3878</v>
+        <v>3887</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3879</v>
+        <v>3888</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3880</v>
+        <v>3889</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3881</v>
+        <v>3890</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3882</v>
+        <v>3891</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3883</v>
+        <v>3892</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3884</v>
+        <v>3893</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3885</v>
+        <v>3894</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3886</v>
+        <v>3895</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3887</v>
+        <v>3896</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3888</v>
+        <v>3897</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3889</v>
+        <v>3898</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3890</v>
+        <v>3899</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3891</v>
+        <v>3900</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3892</v>
+        <v>3901</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3893</v>
+        <v>3902</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3894</v>
+        <v>3903</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3895</v>
+        <v>3904</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3896</v>
+        <v>3905</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3897</v>
+        <v>3906</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3898</v>
+        <v>3907</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3899</v>
+        <v>3908</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3900</v>
+        <v>3909</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3901</v>
+        <v>3910</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3902</v>
+        <v>3911</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3903</v>
+        <v>3912</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3904</v>
+        <v>3913</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3905</v>
+        <v>3914</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3906</v>
+        <v>3915</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3907</v>
+        <v>3916</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3908</v>
+        <v>3917</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3909</v>
+        <v>3918</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3910</v>
+        <v>3919</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3911</v>
+        <v>3920</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3912</v>
+        <v>3921</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3913</v>
+        <v>3922</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3914</v>
+        <v>3923</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3915</v>
+        <v>3924</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3916</v>
+        <v>3925</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3917</v>
+        <v>3926</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3918</v>
+        <v>3927</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3919</v>
+        <v>3928</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3920</v>
+        <v>3929</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3921</v>
+        <v>3930</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3922</v>
+        <v>3931</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3923</v>
+        <v>3932</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3924</v>
+        <v>3933</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3925</v>
+        <v>3934</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3926</v>
+        <v>3935</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3927</v>
+        <v>3936</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3928</v>
+        <v>3937</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3929</v>
+        <v>3938</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3930</v>
+        <v>3939</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3931</v>
+        <v>3940</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3932</v>
+        <v>3941</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3933</v>
+        <v>3942</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3934</v>
+        <v>3943</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3935</v>
+        <v>3944</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3936</v>
+        <v>3945</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3937</v>
+        <v>3946</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3938</v>
+        <v>3947</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3939</v>
+        <v>3948</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3940</v>
+        <v>3949</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3941</v>
+        <v>3950</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3942</v>
+        <v>3951</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3943</v>
+        <v>3952</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3944</v>
+        <v>3953</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3945</v>
+        <v>3954</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3946</v>
+        <v>3955</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3947</v>
+        <v>3956</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3948</v>
+        <v>3957</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3949</v>
+        <v>3958</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3950</v>
+        <v>3959</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3951</v>
+        <v>3960</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3952</v>
+        <v>3961</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3953</v>
+        <v>3962</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3954</v>
+        <v>3963</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3955</v>
+        <v>3964</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3956</v>
+        <v>3965</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3957</v>
+        <v>3966</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3958</v>
+        <v>3967</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3959</v>
+        <v>3968</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3960</v>
+        <v>3969</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3961</v>
+        <v>3970</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3962</v>
+        <v>3971</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3963</v>
+        <v>3972</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3964</v>
+        <v>3973</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3965</v>
+        <v>3974</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3966</v>
+        <v>3975</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3967</v>
+        <v>3976</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3968</v>
+        <v>3977</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3969</v>
+        <v>3978</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3970</v>
+        <v>3979</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3971</v>
+        <v>3980</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3972</v>
+        <v>3981</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3973</v>
+        <v>3982</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3974</v>
+        <v>3983</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3975</v>
+        <v>3984</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3976</v>
+        <v>3985</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3977</v>
+        <v>3986</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3978</v>
+        <v>3987</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3979</v>
+        <v>3988</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3980</v>
+        <v>3989</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3981</v>
+        <v>3990</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3982</v>
+        <v>3991</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3983</v>
+        <v>3992</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3984</v>
+        <v>3993</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3985</v>
+        <v>3994</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3986</v>
+        <v>3995</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3987</v>
+        <v>3996</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3988</v>
+        <v>3997</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3989</v>
+        <v>3998</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3990</v>
+        <v>3999</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3991</v>
+        <v>4000</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3992</v>
+        <v>4001</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3993</v>
+        <v>4002</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3994</v>
+        <v>4003</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>3995</v>
+        <v>4004</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>3996</v>
+        <v>4005</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>3997</v>
+        <v>4006</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>3998</v>
+        <v>4007</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>3999</v>
+        <v>4008</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4000</v>
+        <v>4009</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4001</v>
+        <v>4010</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4002</v>
+        <v>4011</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4003</v>
+        <v>4012</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4004</v>
+        <v>4013</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4005</v>
+        <v>4014</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4006</v>
+        <v>4015</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4007</v>
+        <v>4016</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4008</v>
+        <v>4017</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4009</v>
+        <v>4018</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4010</v>
+        <v>4019</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4011</v>
+        <v>4020</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4012</v>
+        <v>4021</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4013</v>
+        <v>4022</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4014</v>
+        <v>4023</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4015</v>
+        <v>4024</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4016</v>
+        <v>4025</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4017</v>
+        <v>4026</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4018</v>
+        <v>4027</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4019</v>
+        <v>4028</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4020</v>
+        <v>4029</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4021</v>
+        <v>4030</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4022</v>
+        <v>4031</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4023</v>
+        <v>4032</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4024</v>
+        <v>4033</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>4025</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4026</v>
+        <v>4034</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4027</v>
+        <v>4035</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>4028</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4029</v>
+        <v>4036</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4030</v>
+        <v>4037</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>4031</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4032</v>
+        <v>4038</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4033</v>
+        <v>4039</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>4034</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4035</v>
+        <v>4040</v>
       </c>
       <c r="B1425" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4036</v>
+        <v>4041</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>4037</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="B1426" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>4040</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4041</v>
+        <v>4044</v>
       </c>
       <c r="B1427" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4042</v>
+        <v>4045</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>4043</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4044</v>
+        <v>4046</v>
       </c>
       <c r="B1428" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4045</v>
+        <v>4047</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>4046</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4047</v>
+        <v>4048</v>
       </c>
       <c r="B1429" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4048</v>
+        <v>4049</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>4049</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
         <v>4050</v>
       </c>
       <c r="B1430" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
         <v>4051</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>4052</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B1431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1431" s="1" t="s">
         <v>4053</v>
       </c>
-      <c r="B1431" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1431" s="1" t="s">
+      <c r="D1431" s="1" t="s">
         <v>4054</v>
-      </c>
-[...1 lines deleted...]
-        <v>4055</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1432" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1432" s="1" t="s">
         <v>4056</v>
       </c>
-      <c r="B1432" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1432" s="1" t="s">
+      <c r="D1432" s="1" t="s">
         <v>4057</v>
-      </c>
-[...1 lines deleted...]
-        <v>4058</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B1433" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1433" s="1" t="s">
         <v>4059</v>
       </c>
-      <c r="B1433" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1433" s="1" t="s">
+      <c r="D1433" s="1" t="s">
         <v>4060</v>
-      </c>
-[...1 lines deleted...]
-        <v>4061</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1434" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1434" s="1" t="s">
         <v>4062</v>
       </c>
-      <c r="B1434" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1434" s="1" t="s">
+      <c r="D1434" s="1" t="s">
         <v>4063</v>
-      </c>
-[...1 lines deleted...]
-        <v>4064</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B1435" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1435" s="1" t="s">
         <v>4065</v>
       </c>
-      <c r="B1435" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1435" s="1" t="s">
+      <c r="D1435" s="1" t="s">
         <v>4066</v>
-      </c>
-[...1 lines deleted...]
-        <v>4067</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="B1436" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1436" s="1" t="s">
         <v>4068</v>
       </c>
-      <c r="B1436" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1436" s="1" t="s">
+      <c r="D1436" s="1" t="s">
         <v>4069</v>
-      </c>
-[...1 lines deleted...]
-        <v>4070</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1437" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1437" s="1" t="s">
         <v>4071</v>
       </c>
-      <c r="B1437" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1437" s="1" t="s">
+      <c r="D1437" s="1" t="s">
         <v>4072</v>
-      </c>
-[...1 lines deleted...]
-        <v>4073</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="B1438" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1438" s="1" t="s">
         <v>4074</v>
       </c>
-      <c r="B1438" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1438" s="1" t="s">
+      <c r="D1438" s="1" t="s">
         <v>4075</v>
-      </c>
-[...1 lines deleted...]
-        <v>4076</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="B1439" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1439" s="1" t="s">
         <v>4077</v>
       </c>
-      <c r="B1439" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1439" s="1" t="s">
+      <c r="D1439" s="1" t="s">
         <v>4078</v>
-      </c>
-[...1 lines deleted...]
-        <v>4079</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="B1440" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1440" s="1" t="s">
         <v>4080</v>
       </c>
-      <c r="B1440" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1440" s="1" t="s">
+      <c r="D1440" s="1" t="s">
         <v>4081</v>
-      </c>
-[...1 lines deleted...]
-        <v>4082</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="B1441" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1441" s="1" t="s">
         <v>4083</v>
       </c>
-      <c r="B1441" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1441" s="1" t="s">
+      <c r="D1441" s="1" t="s">
         <v>4084</v>
-      </c>
-[...1 lines deleted...]
-        <v>4085</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B1442" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1442" s="1" t="s">
         <v>4086</v>
       </c>
-      <c r="B1442" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1442" s="1" t="s">
+      <c r="D1442" s="1" t="s">
         <v>4087</v>
-      </c>
-[...1 lines deleted...]
-        <v>4088</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="B1443" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1443" s="1" t="s">
         <v>4089</v>
       </c>
-      <c r="B1443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1443" s="1" t="s">
+      <c r="D1443" s="1" t="s">
         <v>4090</v>
-      </c>
-[...1 lines deleted...]
-        <v>4091</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B1444" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1444" s="1" t="s">
         <v>4092</v>
       </c>
-      <c r="B1444" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1444" s="1" t="s">
+      <c r="D1444" s="1" t="s">
         <v>4093</v>
-      </c>
-[...1 lines deleted...]
-        <v>4094</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B1445" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1445" s="1" t="s">
         <v>4095</v>
       </c>
-      <c r="B1445" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1445" s="1" t="s">
+      <c r="D1445" s="1" t="s">
         <v>4096</v>
-      </c>
-[...1 lines deleted...]
-        <v>4097</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1446" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1446" s="1" t="s">
         <v>4098</v>
       </c>
-      <c r="B1446" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1446" s="1" t="s">
+      <c r="D1446" s="1" t="s">
         <v>4099</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B1447" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1447" s="1" t="s">
         <v>4101</v>
       </c>
-      <c r="B1447" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1447" s="1" t="s">
+      <c r="D1447" s="1" t="s">
         <v>4102</v>
-      </c>
-[...1 lines deleted...]
-        <v>4103</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B1448" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1448" s="1" t="s">
         <v>4104</v>
       </c>
-      <c r="B1448" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1448" s="1" t="s">
+      <c r="D1448" s="1" t="s">
         <v>4105</v>
-      </c>
-[...1 lines deleted...]
-        <v>4106</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="B1449" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1449" s="1" t="s">
         <v>4107</v>
       </c>
-      <c r="B1449" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1449" s="1" t="s">
+      <c r="D1449" s="1" t="s">
         <v>4108</v>
-      </c>
-[...1 lines deleted...]
-        <v>4109</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="B1450" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1450" s="1" t="s">
         <v>4110</v>
-      </c>
-[...4 lines deleted...]
-        <v>4054</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4111</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4123</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4126</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4127</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4128</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4130</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1457" s="1" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1457" s="1" t="s">
         <v>4131</v>
-      </c>
-[...1 lines deleted...]
-        <v>4132</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
+        <v>4132</v>
+      </c>
+      <c r="B1458" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1458" s="1" t="s">
         <v>4133</v>
       </c>
-      <c r="B1458" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1458" s="1" t="s">
+      <c r="D1458" s="1" t="s">
         <v>4134</v>
-      </c>
-[...1 lines deleted...]
-        <v>4135</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B1459" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1459" s="1" t="s">
         <v>4136</v>
       </c>
-      <c r="B1459" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1459" s="1" t="s">
+      <c r="D1459" s="1" t="s">
         <v>4137</v>
-      </c>
-[...1 lines deleted...]
-        <v>4138</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="B1460" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1460" s="1" t="s">
         <v>4139</v>
       </c>
-      <c r="B1460" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1460" s="1" t="s">
+      <c r="D1460" s="1" t="s">
         <v>4140</v>
-      </c>
-[...1 lines deleted...]
-        <v>4141</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="B1461" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1461" s="1" t="s">
         <v>4142</v>
       </c>
-      <c r="B1461" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1461" s="1" t="s">
+      <c r="D1461" s="1" t="s">
         <v>4143</v>
-      </c>
-[...1 lines deleted...]
-        <v>4144</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="B1462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1462" s="1" t="s">
         <v>4145</v>
       </c>
-      <c r="B1462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1462" s="1" t="s">
+      <c r="D1462" s="1" t="s">
         <v>4146</v>
-      </c>
-[...1 lines deleted...]
-        <v>4147</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="B1463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1463" s="1" t="s">
         <v>4148</v>
       </c>
-      <c r="B1463" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1463" s="1" t="s">
+      <c r="D1463" s="1" t="s">
         <v>4149</v>
-      </c>
-[...1 lines deleted...]
-        <v>4150</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B1464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1464" s="1" t="s">
         <v>4151</v>
       </c>
-      <c r="B1464" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1464" s="1" t="s">
+      <c r="D1464" s="1" t="s">
         <v>4152</v>
-      </c>
-[...1 lines deleted...]
-        <v>4153</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="B1465" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1465" s="1" t="s">
         <v>4154</v>
       </c>
-      <c r="B1465" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1465" s="1" t="s">
+      <c r="D1465" s="1" t="s">
         <v>4155</v>
-      </c>
-[...1 lines deleted...]
-        <v>4156</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="B1466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1466" s="1" t="s">
         <v>4157</v>
       </c>
-      <c r="B1466" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1466" s="1" t="s">
+      <c r="D1466" s="1" t="s">
         <v>4158</v>
-      </c>
-[...1 lines deleted...]
-        <v>4159</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="B1467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1467" s="1" t="s">
         <v>4160</v>
       </c>
-      <c r="B1467" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1467" s="1" t="s">
+      <c r="D1467" s="1" t="s">
         <v>4161</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="B1468" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1468" s="1" t="s">
         <v>4163</v>
       </c>
-      <c r="B1468" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1468" s="1" t="s">
+      <c r="D1468" s="1" t="s">
         <v>4164</v>
-      </c>
-[...1 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="B1469" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1469" s="1" t="s">
         <v>4166</v>
       </c>
-      <c r="B1469" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1469" s="1" t="s">
+      <c r="D1469" s="1" t="s">
         <v>4167</v>
-      </c>
-[...1 lines deleted...]
-        <v>4168</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1470" s="1" t="s">
         <v>4169</v>
-      </c>
-[...4 lines deleted...]
-        <v>4131</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4171</v>
       </c>
       <c r="B1471" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4172</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4173</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4174</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1472" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1472" s="1" t="s">
         <v>4175</v>
-      </c>
-[...1 lines deleted...]
-        <v>4176</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
+        <v>4176</v>
+      </c>
+      <c r="B1473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1473" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1473" s="1" t="s">
         <v>4177</v>
-      </c>
-[...7 lines deleted...]
-        <v>4179</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4180</v>
+        <v>4178</v>
       </c>
       <c r="B1474" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4181</v>
+        <v>4172</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4182</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4183</v>
+        <v>4180</v>
       </c>
       <c r="B1475" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4184</v>
+        <v>4172</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4185</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4186</v>
+        <v>4182</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4187</v>
+        <v>4172</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4188</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4189</v>
+        <v>4184</v>
       </c>
       <c r="B1477" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4190</v>
+        <v>4172</v>
       </c>
       <c r="D1477" s="1" t="s">
-        <v>4191</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4192</v>
+        <v>4186</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4190</v>
+        <v>4172</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4193</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4194</v>
+        <v>4188</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4190</v>
+        <v>4172</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4195</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4196</v>
+        <v>4190</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4190</v>
+        <v>4172</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4197</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4198</v>
+        <v>4192</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4190</v>
+        <v>4193</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4199</v>
-[...83 lines deleted...]
-        <v>4212</v>
+        <v>4194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>