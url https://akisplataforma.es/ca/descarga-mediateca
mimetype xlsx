--- v1 (2026-04-24)
+++ v2 (2026-06-09)
@@ -12,70 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4207">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guia de gestió integrada de plagues Frondoses</t>
+  </si>
+  <si>
+    <t>Publicacions</t>
+  </si>
+  <si>
+    <t>La publicació de les guies de Gestió Integrada de Plagues, consensuades a nivell nacional, suposa un pas endavant en la sanitat vegetal dels cultius espanyols, i enriqui el marc normatiu definit pel Reglament (CE) núm. 1107/2009 i la Directiva 2009/128/CE del Parlament Europeu i Consell. La filosofia subjacent advoca per una incorporació dels aspectes mediambientals a totes les facetes de l'activitat humana. La producció forestal no és una excepció a aquesta regla.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiafrondosasweb.pdf</t>
+  </si>
+  <si>
+    <t>Guia de gestió integrada de plagues Quercus</t>
+  </si>
+  <si>
+    <t>Gestió de plagues en gènere Quercus</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiagipquercusweb.pdf</t>
+  </si>
+  <si>
+    <t>Foc Bacterià (Erwinia amylovora)</t>
+  </si>
+  <si>
+    <t>El foc bacterià és una malaltia causada pel bacteri Erwinia amylovora (Burr) Winsl. et.al., que afecta fonamentalment plantes de la família de les rosàcies, produint importants pèrdues econòmiques per danys directes en explotacions de fruiter de llavor en general, i en pomera i perera en particular, així com en plantes ornamentals i silvestres d'aquesta família.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/organismos-nocivos/fuego-bacteriano</t>
+  </si>
+  <si>
+    <t>PLA DE CONTINGÈNCIA DE Bursaphelenchus xylophilus (Steiner &amp; Buhrer)</t>
+  </si>
+  <si>
+    <t>Bursaphelenchus xylophilus, Nematode de la Fusta del Pi (NMP), és un organisme nociu de quarantena que provoca greus danys en les espècies del gènere Pinus sp. i altres coníferes. El seu atac causa el decaïment sobtat dels arbres afectats, produint una simptomatologia coneguda com a “seca o pansiment dels pins”. Provoca danys econòmics i ecològics derivats de la mort de l'arbrat, i restriccions importants al comerç de fusta i material d'embalatge en aquells països on l'NMP és present, cosa que implica un augment dels costos de comercialització d'aquests productes.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/nematodo-de-la-madera-del-pino/documentos-nmp/pncnmp_noviembre_24.pdf</t>
+  </si>
+  <si>
     <t>Guia dinàmica d'ajuts i incentius nacionals per a empreses del sector ramader</t>
   </si>
   <si>
-    <t>Publicacions</t>
-[...1 lines deleted...]
-  <si>
     <t>La Direcció General dIndústria i de la Petita i Mitjana Empresa del Ministeri dIndústria, Energia i Turisme, elabora una Guia Dinàmica dajuts i incentius nacionals per a empreses del sector ramader. Aquesta Guia està permanentment actualitzada i conté informació sobre ajuts i incentius amb el termini de sol·licitud obert. Això s'aconsegueix ja que la Guia es genera al moment que es descarrega. Aquesta Guia recull totes les ajudes i els incentius destinats a empreses del sector ramader, atorgats i convocats per l'Administració General de l'Estat, Administracions Autònomes, Administracions Locals i altres organismes públics. La Guia està organitzada per comunitats autònomes i sectors productius. També es preveuen els ajuts que afecten l'àmbit geogràfic nacional.</t>
   </si>
   <si>
     <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
   </si>
   <si>
     <t>Pla estratègic de la PAC</t>
   </si>
   <si>
     <t>Amb la reforma de la PAC 2023-2027, s'estableix un nou enfocament amb què els Estats membres han d'establir els detalls de les intervencions o mesures de la nova PAC, a través d'un pla estratègic. El 31 d'agost del 2022 la Comissió Europea va aprovar el Pla Estratègic de la PAC d'Espanya, i va ser un dels primers estats membres a assolir l'aprovació del pla. Amb posterioritat, el 12 de desembre de 2025, la Comissió va aprovar la quarta modificació del Pla estratègic, versió actualment en vigor</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
   </si>
   <si>
     <t>Guia Pràctica Orientativa A L'Aplicació De Traçabilitat, Autocontrol I Condicionalitat Al Sistema De Producció Integrada De Castella i Lleó</t>
   </si>
   <si>
     <t>Aquesta GUIA PRÀCTICA té per objecte recomanar les actuacions mínimes que han de posar en pràctica les entitats que realitzen el sistema de producció integrada, especialment pel que fa als tipus de control a efectuar, la freqüència d'aquests i la metodologia de mostreig.</t>
   </si>
   <si>
     <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
   </si>
   <si>
     <t>Cultius hortícoles a Castella i Lleó</t>
@@ -3176,128 +3212,128 @@
   <si>
     <t>La característica coloració de les maduixes madures és deguda a l'acumulació d'antocianines. Aquests pigments, a més d'augmentar l'atractiu dels fruits, tenen nombrosos beneficis per a la salut a causa de les propietats antioxidants. Les diferents varietats i espècies de maduixa presenten una cridanera variabilitat en el color dels seus fruits, sent aquest un important caràcter per als milloradors. Al centre IFAPA de Màlaga, en col·laboració amb altres grups de recerca, hem desenvolupat dues proves d'ADN per predir la presència/absència i la distribució d'aquests pigments al fruit, evitant la necessitat de créixer la planta per observar el fenotip. Els marcadors utilitzats detecten diferents al·lels del gen FaMYB10 que és el responsable de la variació qualitativa d'aquests caràcters. En aquest document es presenten els detalls de totes dues proves, que podran ser utilitzades a gran escala i de forma econòmica i senzilla als programes de millora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Gestió Integrada de la Cotxinilla Blanca del Mango</t>
   </si>
   <si>
     <t>La cotxinilla blanca (Aulacaspis tubercularis) és la plaga més important del mànec al Sud d'Espanya, i una de les més perjudicials a nivell mundial. Aquí es proposen les bases per a la gestió integrada. Es fa una descripció de la plaga i s'aporten dades sobre la seva biologia i els símptomes i els danys que produeix. A més, se suggereix l'ús d'olis parafínics per controlar-los, que han mostrat eficàcia als assajos de camp. El control biològic, a través d'un depredador (Cybocephalus nipponicus) i un parasitoide (Encarsia citrina), és una opció de futur, tot i que caldrà estudiar-ne la implementació amb cobertes vegetals que els serveixin de refugi i aliment alternatiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Control químic sostenible de la cotxinilla blanca del mànec (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>La cotxinilla blanca, és una plaga clau en els cultius de mango a Andalusia ja que produeix importants</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2016/2017</t>
+  </si>
+  <si>
+    <t>Informació actualitzada sobre les noves varietats de blats durs a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de blat dur a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
+  </si>
+  <si>
+    <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2015/2016</t>
+  </si>
+  <si>
+    <t>Informació actualitzada sobre les noves varietats de blats durs a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de blat tou a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
+  </si>
+  <si>
+    <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2014/2015</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
+  </si>
+  <si>
+    <t>Resultats dels Assajos de Noves Varietats de Triticale a Andalusia. Campanya 2015/2016</t>
+  </si>
+  <si>
+    <t>Informació actualitzada sobre les noves varietats de triticals a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de triticals a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
+  </si>
+  <si>
+    <t>Control Integrat de Plagues a Carbassó Baix Hivernacle en Cicle de Primavera</t>
+  </si>
+  <si>
+    <t>L'actual problemàtica en cultiu de carbassó a causa del virus del Nova Delhi (ToLCNDV transmès per l'espècie de mosca blanca Bemisa tabaci, està provocant importants pèrdues de producció. L'aplicació reiterada d'insecticides com a única mesura no aconsegueix un control adequat d'aquesta plaga. En aquest treball s'avalua la utilització del depredador Amblyseius swirski instal·lació, com a part d'una estratègia de control integrat, en un cultiu de carbassó en cicle de primavera. Els resultats mostren que les mesures preventives tant d'hermeticitat com de protecció del cultiu, juntament amb una instal·lació adequada del depredador, disminueixen la presència i el desenvolupament de la plaga en el cultiu, minimitzant la incidència del virus del Nova Delhi.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
+  </si>
+  <si>
+    <t>Recomanacions a l'Elaboració de Formatge de Pasta Rentada</t>
+  </si>
+  <si>
+    <t>L'addició d'aigua durant l'elaboració del formatge es coneix com a 'rentat de la pasta'. Mitjançant aquesta operació bàsica, es vol obtenir unes característiques organolèptiques molt típiques d'aquesta tipologia de formatges, de consistència cremosa, i sabor i aromes suaus. Aquest treball estableix unes recomanacions bàsiques durant les diferents fases d'elaboració per obtenir un producte òptim des del punt de vista tecnològic, nutricional i sensorial.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
+  </si>
+  <si>
     <t>Balanç d'Aigua al Sòl. Un Mètode Eficient per Programar el Reg de la Maduixa</t>
   </si>
   <si>
     <t>L'aplicació de reg és imprescindible per assegurar la qualitat i la producció de les collites en regions àrides i semiàrides. L'absència d'una programació racional del reg pot fer que sistemes de reg amb una alta eficiència potencial es gestionin de manera ineficient. El mètode de balanç d'aigua a terra per a la programació de regs és senzill d'aplicar i l'ús s'ha vist afavorit per la implantació de la Xarxa SIAR, una xarxa pública del Ministeri d'Agricultura, Pesca i Alimentació, composta per més de 450 estacions meteorològiques automàtiques, que proporcionen informació per al càlcul de l'evapotranspiració de referència. El seu ús en la programació dels regs pot produir estalvis d‟aigua de fins al 40% respecte al reg tradicional del pagès. Aquest treball presenta els resultats de l‟aplicació d‟aquest mètode al cultiu de la maduixa a la província de Huelva i mostra que la seva aplicació va produir estalvis mitjans d‟aigua superiors al 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
   </si>
   <si>
     <t>Estudi de l'autofertilitat a faves. Aplicacions en millora</t>
   </si>
   <si>
     <t>L'autofertilitat és l'habilitat de les plantes de produir fruits sense que les flors hagin estat prèviament manipulades (ja sigui per pol·linització intervinguda per insectes o mitjançant pol·linització manual). La pol·linització és essencial per a la reproducció del 90% de les plantes amb flor i per a un terç dels nostres cultius. El declivi de les poblacions de pol·linitzadors pot suposar un risc per a la producció dels cultius, per la qual cosa sorgeix la necessitat de desenvolupar noves varietats capaces d'autofertilitzar-se. Tot i això, els caràcters que promouen la capacitat d'autofertilització estan poc estudiats. En aquest treball es pretenen descobrir caràcters florals associats a l'autofertilitat en faves, per així poder fer en un futur estudis de gens candidats que accelerin els programes de millora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoide Exòtic de l'Avispilla del Castaño</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document es fa un estudi del paràsit específic Torymus sinensis, s'informa de les soltes experimentals que s'han realitzat fins ara i de les mesures necessàries per aconseguir la seva instal·lació al cultiu, advertint dels possibles riscos mediambientals que pot comportar el seu alliberament al medi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
-    <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2016/2017</t>
-[...49 lines deleted...]
-  <si>
     <t>Ecotips Andalussos de Faves. Campanya 2021/2022.</t>
   </si>
   <si>
     <t>IFAPA conserva una valuosa col·lecció d'ecotips de faves andalusos. Amb l'objectiu de fomentar-ne l'ús, s'han realitzat diferents anàlisis experimentals per conèixer-ne el comportament agronòmic i l'adaptació en ambients específics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Aplicació de Productes Fitosanitaris Nivell Pilot Aplicador: Actualització de Continguts Formatius</t>
   </si>
   <si>
     <t>Índex: UD 1: Generalitats de protecció vegetal; UD 2: Productes fitosanitaris: classificació i característiques; UD 3: Formulacions de productes fitosanitaris: naturalesa i característiques. UD 4: Riscos per al medi ambient derivats</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Avaluacion de l'Eficacicia de Fungicides en Blat dur i tou a Andalusia. Campana 2014-2015.</t>
   </si>
   <si>
     <t>Informació actualitzada sobre l'Avaluació de l'eficàcia de l'ús de fungicides d'última generació al control de malalties fúngiques en blat dur i blat fariner tenint en compte criteris de rendibilitat i sostenibilitat ambiental. En aquesta publicació es recullen els resultats dels assaigs duts a terme durant la campanya 2014/2015. Aquests són resultats d'una única campanya, i per tant a mesura que avanci el projecte s'aniran obtenint dades noves que permetran oferir a tècnics i agricultors una informació més completa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -3788,50 +3824,68 @@
   <si>
     <t>Aquesta guia de cultiu pretén oferir informació sobre el desenvolupament de la planta de gira-sol, les actuals tendències en les tècniques del seu cultiu i diferents formes i èpoques de sembra, així com de les malalties i plagues més freqüents a Andalusia. El document remet a la consulta dels resultats obtinguts en els darrers anys dels assajos de les varietats resistents a la raça “F” de jopo i del nou material genètic resistent a herbicides. Igualment es poden consultar els rendiments obtinguts als assaigs de gira-sol de sembres hivernal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guia de cultiu de l'Almorta</t>
   </si>
   <si>
     <t>Aquesta guia recull la informació necessària per fer front amb èxit al cultiu de l'almorta (Lathyrus sativus) en condicions extensives de secà, sota models de producció convencional, integrada o ecològica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius herbacis de secà. Operació 10.1.4</t>
   </si>
   <si>
     <t>Aquesta Jornada Formativa d'Agroambient i Clima s'emmarca en les accions encaminades a assegurar un compliment correcte dels compromisos agroambientals adquirits en algunes de les operacions incloses a la Mesura 10 del Programa de Desenvolupament Rural d'Andalusia (PDRA). L'objectiu que es pretén aconseguir amb la impartició d'aquestes jornades és millorar les capacitats dels beneficiaris dels ajuts i conscienciar la població agrària en l'ús de sistemes de producció compatibles amb la conservació del medi ambient, així com informar del PDRA i dels compromisos subscrits. L'Institut Andalús de Recerca i Formació Agrària, Pesquera, Alimentària i de la Producció Ecològica (IFAPA) té entre els seus objectius el disseny i el desenvolupament d'actuacions orientades a la formació de treballadors, tècnics i professionals dels sectors agrari, alimentari i pesquer. L'elaboració d'aquests manuals s'emmarca dins les activitats desenvolupades per IFAPA per transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Tècnica del Rayado en Cítrics. Fonaments i Mode de Realització a Camp</t>
+  </si>
+  <si>
+    <t>És objecte d'aquest treball donar a conèixer les possibilitats que l'ús de la tècnica del ratllat ofereix al cultiu dels cítrics, a més de descriure quins són els fonaments i la manera correcta de fer-ho en camp.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
+  </si>
+  <si>
+    <t>Millora del quallat i productivitat de Navel Powell Summer mitjançant el Rayado i/o Aplicació Foliar d'Extractes d'Algues amb Activitat Hormonal</t>
+  </si>
+  <si>
+    <t>És objecte d'aquesta feina donar a conèixer les possibilitats que l'ús de diferents tècniques i productes ofereixen al cultiu dels cítrics. En aquesta línia i en la tasca de transferència de l'IFAPA, es presenten els resultats obtinguts d'un assaig experimental en què es va avaluar el ratllat i l'ús de fitorreguladors, d'origen natural, en la millora del quallat de Navel Powell.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
+  </si>
+  <si>
     <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2017-2018</t>
   </si>
   <si>
     <t>En aquest document es presenta la composició varietal expressada en percentatges de plantes per varietat, de la campanya 2017/2018 actual i també la participació de cada programa de millora. Aquest treball es basa en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2018-2019</t>
   </si>
   <si>
     <t>En aquest document es presenta la composició varietal expressada en percentatges de plantes per varietat, de la campanya 2018/2019 actual i també la participació de cada programa de millora. Aquest treball es basa, fonamentalment, en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Panorama Varietal al Cultiu de Maduixa a Huelva. Període 2012-2015</t>
   </si>
   <si>
     <t>En aquest informe tècnic es mostra la informació obtinguda en les darreres tres campanyes de cultiu (2012-2013, 2013-2014 i 2014-2015) sobre l'estimació de la distribució varietal a Huelva, pel que fa al percentatge de plantes en producció.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
@@ -3842,68 +3896,50 @@
   <si>
     <t>En aquest informe tècnic es presenta la composició varietal expressada en percentatges de plantes per varietat, de l'actual campanya 2016/2017 i també la participació de cada programa de millora. Aquest treball es basa en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
   </si>
   <si>
     <t>Influència del Sistema de Cultiu sobre Varietats de Maduixa. Campanya 2021/2022. II Qualitat</t>
   </si>
   <si>
     <t>Entre els caràcters que es tenen en compte en els programes de millora de maduixa, a més dels relacionats amb la productivitat del cultiu, hi ha aquells que li confereixen qualitat organolèptica. I entre els consumidors, és sens dubte aquesta qualitat a què es presta més atenció. En aquest treball es van presentar resultats relatius a la qualitat organolèptica i postcollita de setze varietats de maduixa, assajades en tres sistemes de cultiu, convencional, sense sòl i ecològic durant la campanya 2021-2022.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Avaluació de l'Ús de Compost de Restes Hortícoles en Cultiu de Tomàquet</t>
   </si>
   <si>
     <t>Entre els problemes que genera el sistema de producció sota hivernacle i que en pot limitar la sostenibilitat, destaca l'elevada producció anual de residus de collita (1.751.242 t.any-1) l'acumulació dels quals constitueix un greu problema medi ambiental.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
-    <t>Tècnica del Rayado en Cítrics. Fonaments i Mode de Realització a Camp</t>
-[...16 lines deleted...]
-  <si>
     <t>És rendible l'oliverar andalús? Una anàlisi per sistema productiu.</t>
   </si>
   <si>
     <t>En l'última dècada es desenvolupa un intens debat sobre la sostenibilitat econòmica de l'oliverar andalús en el qual coexisteixen sistemes de serra i tradicionals amb intensius. Amb aquesta feina es pretén contribuir a incrementar el coneixement sobre la seva rendibilitat. Per fer-ho, es va realitzar una enquesta a explotacions d'oliverar seguint un procés polietàpic amb la finalitat d'establir-ne l'estructura de costos. Dels resultats es desprèn que el cost unitari de produir un kg d'oli és sensiblement més gran en els sistemes de serra i tradicionals que en els intensius. Tant és així, que la dependència dels sistemes esmentats dels ajuts directes és molt acusada, establint-se com l'instrument que en garanteix la viabilitat econòmica. La reconversió de l'oliverar és una via factible, en determinades localitzacions, que pot ser impulsada per l'administració regional perquè s'abordi conjuntament els agricultors incentivant la creació d'unitats de gestió de finques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>La regeneració de l'arbrat a la devesa</t>
   </si>
   <si>
     <t>A la unitat 1 es descriu de forma detallada el paper de l'arbrat en aquest sistema, s'exposa de manera detallada el procés de regeneració natural de l'arbrat, així com els factors que l'afavoreixen i dificulten en la devesa, i es caracteritza l'estat de la regeneració de l'arbrat de la devesa a Andalusia. En la unitat 2 partida, i les precaucions que cal considerar per maximitzar-ne l'èxit. A la unitat 3 s'exposen algunes estratègies que poden millorar la conservació d'aquestes formacions vegetals de manera compatible amb altres usos de la finca. El manual finalitza amb un exercici pràctic que cerca consolidar els principals coneixements exposats.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Assaig d'Herbicides de Postemergència contra Centaurea diluta a Trigo Duro</t>
   </si>
   <si>
     <t>A les campinyes d'Andalusia cada cop són més freqüents i importants les infestacions de Centaurea diluta. Aquesta espècie pertany a la família compostes i al sud d'Espanya presenta una emergència escalonada des de les primeres pluges tardorenques fins a la primavera ben avançada, per la qual cosa es troba en molts cultius de l'alternativa, pràcticament en tots. A més, creix ràpidament i sobrepassa en alçada a les plantes cultivades, arribant en condicions favorables a superar àmpliament els 2 m d'alçada, per la qual cosa resulta molt competitiva. Aquesta espècie es troba avui dia clarament en expansió. És una espècie força tolerant a molts herbicides autoritzats. En anys anteriors es van fer 2 assaigs amb herbicides de preemergència, però amb poc èxit, ja que els millors productes han quedat recentment fora del registre per a Espanya (Alcántara et al., 2016 i Saavedra et al., 2017). No obstant això, en postemergència hi ha diversos herbicides autoritzats que realitzen un bon control de C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4490,104 +4526,104 @@
   <si>
     <t>En aquest document es presenten els resultats obtinguts amb el tractament de la fruita amb anhídrid carbònic quant a la vida útil del producte per al consum en fresc i les característiques organolèptiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certificació Ecològica de Cogombre mitjançant Isòtops Estables de Nitrogen</t>
   </si>
   <si>
     <t>En aquest document es presenten els resultats obtinguts en un assaig sobre la diferenciació de diverses varietats de cogombre cultivades a Andalusia pel sistema convencional i en ecològic, mitjançant la tècnica analítica d'espectrometria de masses de raons isotòpiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certificació Ecològica de Cigron mitjançant Isòtops Estables de Nitrogen</t>
   </si>
   <si>
     <t>En aquest document es presenten els resultats obtinguts per a la diferenciació, per espectrometria de masses de raons isotòpiques (IRMS), de cigrons de la varietat Fardó, cultivats en dos sòls diferents i amb diversos tipus d'adobament, uns adequats per al cultiu convencional i altres per al cultiu ecològic.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Guia Maneig Integrat de Plagues</t>
+  </si>
+  <si>
+    <t>En aquest document s'exposa una revisió dels principals aspectes teòrics i pràctics que poden ser útils en la lluita contra les principals plagues dels fruiters de pinyol a la nostra comunitat, dins del Programa de Producció Integrada contemplat al Reglament de Producció Integrada de presseguer, prunera i albercoquer a Andalusia (BOJA, 2013).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
+  </si>
+  <si>
+    <t>Efecte de la Conductivitat Elèctrica de l'Aigua de Reg i de la Fertilització Carbònica a la Conservació del Tomàquet Raf</t>
+  </si>
+  <si>
+    <t>En aquest document s'ofereixen els resultats d'un estudi on s'avalua l'efecte que sobre la qualitat i la vida útil del tomàquet tipus Raf (cv. Delizia) exerceix la conductivitat elèctrica (CE) de la solució nutritiva així com la fertilització carbònica mitjançant l'aportació de CO2 a l'hivernacle.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
+  </si>
+  <si>
+    <t>Protocol d'Inoculació amb Fusarium oxysporum f. sp. ciceris a Garbanzo</t>
+  </si>
+  <si>
+    <t>En aquest document es presenta el procediment a seguir per fer la inoculació en condicions controlades amb el fong del sòl Fusarium oxysporum f.sp. ciceris en cigró de manera que qualsevol persona interessada sigui capaç de dur a terme aquest procés. Tot i que està enfocat a Fusarium oxysporum, aquest manual serà útil per a altres espècies de fongs que penetrin per l'arrel així com per a altres espècies susceptibles que s'infectin de la mateixa manera. Realitzar una correcta selecció de genotips és fonamental en qualsevol programa de millora, per la qual cosa és molt important disposar de protocols adequats que ens permetin seleccionar amb gran fiabilitat.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
+  </si>
+  <si>
     <t>Avaluació tècnica de l'efecte de la pressió de treball en aplicacions fitosanitàries amb llança polvoritzadora manual sobre cultiu de tomàquet en hivernacle</t>
   </si>
   <si>
     <t>En aquest document es presenta una avaluació tècnica de tres aplicacions fitosanitàries realitzades amb llança polvoritzadora manual a pressions de treball diferents (20 bar, 15 bar i 10 bar), determinant la quantitat de producte polvoritzat que cau sobre la massa vegetal, la uniformitat de la distribució del producte aplicat sobre la planta i les pèrdues al terra del producte polvoritzat optimitzat generant, amb el paràmetre de polvorització operatiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
   </si>
   <si>
     <t>Taronja Ecològica i Convencional. Qualitat General i Sensorial</t>
   </si>
   <si>
     <t>En aquest document es presenten els resultats de qualitat físic química i de qualitat sensorial de dues varietats de taronja, Navelina i Salustiana, àmpliament cultivades a la Vall del Guadalquivir, en cultiu convencional i en cultiu ecològic.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
   </si>
   <si>
     <t>Anàlisi de la Pungència de 110 Cultivars de Pebrots (Capsicum annuum L.)</t>
   </si>
   <si>
     <t>En aquest document es presenten els resultats del contingut en capsaïcina d'una col·lecció de 110 noves varietats de pebrots desenvolupats per una empresa a Andalusia, i es troben valors entre 200 i 250.000 unitats de Scoville.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
   </si>
   <si>
-    <t>Guia Maneig Integrat de Plagues</t>
-[...25 lines deleted...]
-  <si>
     <t>Recomanacions per reduir l'impacte de la sequera en cítrics</t>
   </si>
   <si>
     <t>En aquest document es donen les recomanacions més adequades per a una gestió eficient de l‟aigua en el cultiu dels cítrics en situació d‟escassetat hídrica, i sota diferents escenaris de disponibilitat. Per això és important diferenciar diferents grups d'actuació en funció de la dotació d'aigua autoritzada per a la campanya i es faran recomanacions o estratègies que cal seguir en cada cas:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Sistemes de Regadiu Tradicionals a Andalusia: Definició, Caracterització, Valors i Problemàtiques</t>
   </si>
   <si>
     <t>En aquest document es defineixen els sistemes de regadius històrics o tradicionals, se'n fa una caracterització, se n'enumeren els valors i se'n planteja la problemàtica actual. Els sistemes de regadiu tradicionals, a més de presentar un valor productiu generador d'economia i ocupació, proporcionen grans serveis ecosistèmics, i són d'especial importància social, patrimonial, paisatgística i històrica. La supervivència d'aquests sistemes passa perquè l'activitat agrària sigui econòmicament sostenible, ja que han de competir amb altres sistemes productius a l'economia de mercat. Per això cal buscar la diferenciació dels productes (per exemple, agricultura i ramaderia ecològica), augment de la productivitat (diversificació, nous cultius) i la recerca de nous canals de comercialització i mercats, entre d'altres.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Elaboració de Conserves de Codony</t>
   </si>
   <si>
     <t>En aquest document es descriu el procés d'elaboració de 9 tipus de conserves elaborades a partir de la fruita del codony i una infusió de fulla del codony. Es presenten els diagrames de flux del procés, les característiques analítiques del producte, el rendiment i la valoració sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -5279,113 +5315,113 @@
   <si>
     <t>La fertilització foliar a oliverar. Correcció de carències nutricionals</t>
   </si>
   <si>
     <t>Aquest document recopila la informació actualitzada per realitzar correctament la pràctica de la fertilització foliar en oliverar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius llenyosos. Cultiu de l'Ametller. Operació 10.1.6</t>
   </si>
   <si>
     <t>Aquest document va dirigit aquelles persones titulars d'una explotació d'ametller beneficiàries de l'ajut referit a la mesura Agroambiente i Clima, amb l'objectiu d'informar-los dels requisits obligatoris a complir, així com argumentar les raons per les quals sorgeix aquest ajut i la finalitat que es vol aconseguir, per entendre els compromisos que s'exigeixen. En l'àmbit de la Comunitat Europea, les normes generals a l'ajut al desenvolupament rural i la participació d'aquest fons, dirigides al finançament d'una sèrie de mesures, entre les quals hi ha la d'Agroambiente i Clima, objecte de desenvolupament en aquest document. Es defineixen al Reglament (UE) núm. 1305/2013 del Parlament Europeu i del Consell, de 17 de desembre de 2013, relatiu a l'ajuda al desenvolupament rural a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER). A nivell nacional, el Marc Nacional de Desenvolupament Rural per al període 2014-2020, harmonitza les condicions d'aplicació i defineix els elements</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemes Sostenibles de Cultius Llenyosos. Cultiu de l'Ametller. II Jornada de seguiment de lOperació 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Característiques de Sinapis alba subsp. Mairei com a coberta vegetal i per a biofumigació</t>
+  </si>
+  <si>
+    <t>Aquest document és compendi de tota la informació que existeix actualment sobre l'ús de Sinapis alba subsp. mairei com a coberta vegetal: descripció i característiques de l'espècie, tècniques d'implantació i maneig d'aquest tipus de coberta, adaptació al medi ambient, ús biofumigació.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
+  </si>
+  <si>
+    <t>Primers assaigs de productes orgànics contra espècies arvenses en oliverar ecològic</t>
+  </si>
+  <si>
+    <t>Aquest document mostra els resultats dels primers assaigs en què s'han emprat productes orgànics amb potencial efecte fitotòxic en el control d'espècies arvenses en oliverar ecològic. Es presenten algunes alternatives que hauran de ser estudiades i avaluades amb més profunditat amb l'objectiu d'intentar buscar alguna alternativa ecològica al control de males herbes en aquest tipus d'oliverar.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
+  </si>
+  <si>
+    <t>Respostes al reg que influeixen en la verticilosi de l'olivera</t>
+  </si>
+  <si>
+    <t>Aquest document mostra els resultats d'un assaig de llarga durada on s'han avaluat diversos paràmetres morfològics i fisiològics per determinar la influència del reg en el desenvolupament de la Verticilosi de l'Olivera.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
+  </si>
+  <si>
+    <t>L'Estrès Hídric i la Formació d'Oli d'Oliva</t>
+  </si>
+  <si>
+    <t>Aquest document mostra els resultats d'un assaig realitzat el 2016, on s'ha estudiat la resposta de les oliveres a diferents graus d'estrès hídric. S'ha comprovat la influència del nivell d'estrès en la formació i la producció final d'oli.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
+  </si>
+  <si>
+    <t>Desestacionalització Reproductiva a Oví de Carn. Indicadors tecnicoeconòmics. Campanya 2014</t>
+  </si>
+  <si>
+    <t>Aquest document presenta les dades tecniques i econòmiques de l'any 2014 de dos sistemes productius d'oví extensiu d'aptitud càrnia. Els dos sistemes de maneig reproductiu analitzats són el tradicional de tres paridores a l'any i el sistema star amb cinc paridores i tractament hormonal.reproductiu del ramat,</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
+  </si>
+  <si>
     <t>Matèries Primes Auxiliars a la Indústria Lactea</t>
   </si>
   <si>
     <t>Aquest document constitueix el material didàctic que complementa el segon mòdul (Recepció i Emmagatzematge de Matèries Primes Auxiliars) del Programa Formatiu d'Especialista en Formatgeria. En l'elaboració de productes lactis és necessària la incorporació de matèries primeres auxiliars a més de la llet, que permetin el desenvolupament del procés productiu. La seva addició té com a objectius la recuperació de les característiques de la llet després de les operacions bàsiques anteriors, l'adequació al procés d'elaboració, la conservació del producte o la modificació de les característiques organolèptiques. En tot cas, cal dur a terme un control exhaustiu de la qualitat de les mateixes ja que de manera directa o indirecta condicionen el producte final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
   </si>
   <si>
     <t>Obtenció dun compost de qualitat a partir de restes vegetals. Experiència del “projecte CompostAnd”</t>
   </si>
   <si>
     <t>Aquest document descriu el compostatge com una solució sostenible per millorar la salut del sòl i gestionar residus agrícoles. Explica el procés, des de la mescla adequada de materials fins a la maduració del compost, destacant la importància de l'equilibri carboni/nitrogen, l'aireig i el control d'humitat i temperatura. Basat en l'experiència del projecte CompostAnd, ofereix recomanacions pràctiques perquè els agricultors produeixin compost de qualitat a les seves explotacions, promovent la sostenibilitat i l'economia circular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
-    <t>Característiques de Sinapis alba subsp. Mairei com a coberta vegetal i per a biofumigació</t>
-[...43 lines deleted...]
-  <si>
     <t>Caracterització de l'oliverar de muntanya andalús per a la conversió a l'olivicultura ecològica</t>
   </si>
   <si>
     <t>L'oliverar andalús està experimentant una situació de greu crisi que posa en risc la continuïtat del cultiu, especialment a les zones marginals de producció. L'abandó del cultiu d'oliverar causaria una multitud d'efectes negatius no sols des del punt de vista econòmic, sinó també des del punt de vista social, ambiental i cultural. En aquest treball es proposa la difusió de l'agricultura ecològica als oliverars andalusos de muntanya, a través dels contractes territorials de zona rural, com a eina per incrementar la rendibilitat de les explotacions de manera compatible amb la conservació del medi ambient. Per això, es caracteritza l'oliverar de muntanya andalús des del punt productiu, social i ambiental per determinar les àrees on la implantació de l'oliverar ecològic donaria més beneficis a la societat i on, per tant, caldria prioritzar el suport d'ajuts.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Les tècniques de maneig del sòl a l'oliverar i la seva funció ambiental: l'opinió d'experts</t>
   </si>
   <si>
     <t>L'oliverar duu a terme una funció ambiental que es pot veure alterada per les tècniques de cultiu que es practiquin. Dins d'aquestes, el tipus de maneig que es faci per al control de la vegetació arvense pot variar de manera significativa el desenvolupament d'aquesta funció i, per tant, la provisió de béns públics ambientals. Mitjançant la tècnica multicriteri del Procés Analític Jeràrquic (AHP), un grup d'experts realitza una ordenació de les tècniques de maneig del sòl més freqüents en l'actualitat, amb l'objectiu de valorar quina suposa una millor provisió d'aquests béns públics. Els resultats obtinguts evidencien els efectes positius que sobre el medi ambient té el manteniment de cobertes en general, i el control mitjançant desbrossat en particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
     <t>Comparació de Tres Estratègies d'Abonat Nitrogenat al Cultiu del Cotó</t>
   </si>
   <si>
     <t>El pla de restriccions de la fertilització de nitrogen per a l'admissibilitat en relació amb l'ajut agroambiental del cultiu del cotó proposa una dosi màxima de nitrogen. En aquest document s'avalua els resultats d'un estudi experimental sobre l'abonat de nitrogen al cultiu de cotó amb els objectius següents: - Comparar les estratègies d'abonat convencional amb les noves tecnologies d'abonaments d'alliberament lent i adequar-ne el maneig per evitar pèrdues de nitrogen a través de la lixiviació. - Adequar el moment d‟aplicació per millorar l‟aprofitament del nitrogen pel cultiu del cotó. Els resultats posen de manifest l‟eficiència de les tecnologies d‟abonaments d‟alliberament lenta de nitrogen per a diferents circumstàncies assajades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
@@ -6353,50 +6389,68 @@
   <si>
     <t>Durant la campanya 2020/2021, s'han caracteritzat un grup de 14 varietats seleccionades entre les que actualment estan disponibles al mercat. Els paràmetres avaluats i presentats en aquest treball estan relacionats amb la producció i la qualitat de les diferents varietats. La informació generada s'ofereix com una eina, destinada a pagesos, tècnics i exportadors, per facilitar l'elecció varietal davant l'àmplia oferta actual. Aquesta activitat està emmarcada dins de l'Objectiu 2 “Caracteritzar varietats de nabiu cultivades en diferents agroambients” del Projecte Sectorial de Transferència TRA2019.004: “Producció sostenible en el cultiu de la maduixa i altres fruits vermells”. Per complir aquest objectiu es van dur a terme dos assaigs, el primer es va desenvolupar en cultiu fora de sòl, a Moguer i el segon en cultiu ecològic a Almonte, ambdues localitats a la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/91f47311-fc8b-4ff0-a41a-397a6542aad5</t>
   </si>
   <si>
     <t>Efecte de la Varietat i el Sistema de Cultiu sobre Caràcters Lligats a la Producció en Maduixa. Campanya 2023/2024</t>
   </si>
   <si>
     <t>Durant la campanya 2023/2024, es van analitzar caràcters relacionats amb la producció en 16 varietats de maduixa de diferents programes de millora cultivades en quatre sistemes de cultiu a la zona productora de Huelva: cultiu convencional, cultiu sense desinfecció de sòl, cultiu sense sòl i cultiu ecològic. En aquest treball es presenten els resultats obtinguts.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Patrons de Sandía davant del Nou Virus del Cribratge (MNSV-W-SP)</t>
   </si>
   <si>
     <t>Durant la primavera del 2014, es van observar en plantes de síndria d'un hivernacle situat a la província d'Almeria, símptomes similars als que indueix Melon necrotic spot virus (MNSV) com són, necrosi en fruits, en fulles i tiges de la planta. La inoculació mecànica feta al laboratori a partir de les plantes de síndries simptomàtiques sobre meló, cogombre, carbassa vinatera, carbassó, carbassa, i síndria, va produir símptomes similars als observats en camp només en el cas de la síndria mentre que la resta de les cucurbitàcies inocul. Utilitzant tècniques moleculars com a seqüenciació d'alt rendiment, es va determinar que els símptomes en síndria eren atribuïts a un nou cep de MNSV denominat MNSV-W-SP i no descrit fins ara. Hem confirmat que els principals portaempelts disponibles al mercat en el cultiu de la síndria són resistents al virus</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a52f9cb-ec34-4d2a-9bd6-ef9ac78b4462</t>
   </si>
   <si>
+    <t>Desalcoholització Parcial de Vins Blancs mitjançant Òsmosi Inversa</t>
+  </si>
+  <si>
+    <t>Document que mostra els resultats analítics i sensorials de la desalcoholització parcial de vins blancs joves de la varietat Palomino fi. L'elaboració dels vins i la posterior desalcoholització dels mateixos s'ha realitzat al celler experimental del Ranxo de la Merced. El raïm utilitzat procedia de tres localitats costaneres de la província de Cadis.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
+  </si>
+  <si>
+    <t>Comportament Agronòmic i Enològic de Vitis vinifera davant del Reg Moderat</t>
+  </si>
+  <si>
+    <t>Document que mostra els resultats dels assaigs realitzats entre el 2011 i el 2013 sobre els efectes agronòmics, fisiològics i qualitatius derivats d'un reg moderat, a Vitis vinifera cv. Syrah i cv. Cabernet sauvignon, cultivades en un clima mediterrani.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
+  </si>
+  <si>
     <t>Estudi dels atributs intrínsecs de 11 varietats de tomàquets ecològics tradicionals</t>
   </si>
   <si>
     <t>Document que mostra els resultats d'opinió dels consumidors sobre l'acceptació i les preferències envers els atributs intrínsecs més representatius de les varietats tradicionals de tomàquet assajades mitjançant la valoració de la seva qualitat gustativa. Als tasts de degustació els enquestats van avaluar els atributs intrínsecs següents: fermesa, sucositat, dolçor, acidesa i persistència.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b6bd11d-3095-470d-94f3-3f44c413a1d4</t>
   </si>
   <si>
     <t>Efecte de la poda mecanitzada sobre el comportament agronòmic i enològic de varietats negres cultivades en clima càlid</t>
   </si>
   <si>
     <t>Document que mostra els resultats d'un assaig de tres anys en què s'han comparat els efectes de la poda manual i la poda mecànica de dues varietats negres de vinya cultivades a la serra de Montilla, sobre el comportament agronòmic i el potencial enològic.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Potencial de la Varietat Melonera per a l'Elaboració de Vins Rosats</t>
   </si>
   <si>
     <t>Document que mostra els resultats d'un treball que té com a objectiu optimitzar el temps de maceració per obtenir un vi rosat a partir de la varietat Melonera. Es detalla l'elaboració de vins rosats i els resultats obtinguts amb aquesta varietat en quatre campanyes consecutives (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bd19952-5136-4d2d-9d8d-188409d917fa</t>
@@ -6407,68 +6461,50 @@
   <si>
     <t>Document que mostra els resultats del càlcul del coeficient de cultiu (Kc) per a l'ametller a Andalusia Occidental, i es recomana la dosi d'aigua de reg a 3 zones de Còrdova i Sevilla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e83b4a6b-775d-4a4a-adf7-6803c19285ae</t>
   </si>
   <si>
     <t>Mecanització de la Vinya: Nou Model de Viticultura més Rendible</t>
   </si>
   <si>
     <t>Document que mostra els resultats de l'estudi realitzat durant 4 campanyes consecutives en una vinya ubicada a l'IFAPA centre Ranxo de la Mercè, els objectius principals de la qual van ser millorar la rendibilitat del cultiu aplicant noves pràctiques i tècniques de cultiu basades en la mecanització i estudiar la incidència dels nous models de viticultura en la fisiologia de la planta i en la qualitat del raïm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13cad6fa-b2b9-4989-98f4-a30f6ec392be</t>
   </si>
   <si>
     <t>Percepció del Sector Olivarero i Oleícola sobre els Grups de Desenvolupament Rural</t>
   </si>
   <si>
     <t>Document que presenta la percepció del sector oliverer i oleícola sobre el treball desenvolupat pels Grups de Desenvolupament Rural de les províncies de Jaen, Còrdova i Granada. El treball s'ha desenvolupat dins les activitats del Projecte Transforma d'Olivar i Oli. S'analitza si el sector oliverers i oleícola està satisfet amb la tasca dels Grups de Desenvolupament Rural en la gestió de projectes innovadors relacionats amb l'oliverar per al desenvolupament endogen de les comarques agràries.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
-    <t>Desalcoholització Parcial de Vins Blancs mitjançant Òsmosi Inversa</t>
-[...16 lines deleted...]
-  <si>
     <t>Envelliment Accelerat de Vinagres de Vi de la Varietat Pedro Ximénez</t>
   </si>
   <si>
     <t>Document que descriu una experiència d'envelliment accelerat de vinagre de vi de la varietat Pedro Ximénez usant microoxigenació i xips de roure.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
   </si>
   <si>
     <t>Sulfurós a l'Elaboració de Vins. Alternatives</t>
   </si>
   <si>
     <t>Document que mostra la situació actual de la utilització del conservant sulfurós al sector enològic. Es descriu la manera d'actuar d'aquest conservant, les propietats i els efectes en la qualitat dels vins i en la salut dels consumidors. Es resumeixen les metodologies analítiques per determinar-les, la regulació internacional actual del seu ús, i les alternatives proposades per substituir-les per la comunitat científica internacional. Finalment, s'esmenten les conclusions principals derivades del projecte dut a terme a l'IFAPA en la recerca d'alternatives al sulfurós i s'indica el futur del sulfurós i les seves alternatives als cellers ia la investigació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
   </si>
   <si>
     <t>Introducció a la Vitivinicultura Ecològica a Andalusia</t>
   </si>
   <si>
     <t>Document que mostra la situació actual de la vitivinicultura ecològica a nivell nacional ia la comunitat autònoma d'Andalusia. Recull també la reglamentació sobre agricultura ecològica, fent especial èmfasi en el procediment de conversió i la importància de la certificació. Finalment inclou una anàlisi de les diferents ajudes i subvencions aplicables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
@@ -6587,131 +6623,131 @@
   <si>
     <t>Document en què es proposa un model d'avaluació de sistemes de reg localitzat per al cas de parcel·les amb pendent en cultiu comercial de maduixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Efecte del pendent sobre la qualitat del reg i la producció d'un cultiu de gerds</t>
   </si>
   <si>
     <t>Document en què s'ofereixen els resultats d'un assaig realitzat el 2017 orientat a conèixer l'efecte del pendent del terreny en la uniformitat del reg i en la producció obtinguda en un cultiu de gerds en una explotació comercial de la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>El Reg d'Olivar en un Any amb Hivern Sec. Campanya 2015</t>
   </si>
   <si>
     <t>Document que contempla unes pautes generals per abordar la programació del reg d'oliverar en diversos escenaris pluviomètrics durant la camapnya de reg del 2015. La pluviometria esdevinguda el vigent any agrícola, fins al març del 2015, als oliverars andalusos ha estat, en termes generals, inferior a la mitjana. En alguns casos, les precipitacions han estat les d'un any normal o fins i tot superiors, si bé hi ha moltes altres situacions en què aquest hivern sec ha condicionat uns escassos nivells d'aigua emmagatzemada a terra.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Avaluació de Varietats de Maduixa: Resultats Obtinguts en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2017/2018</t>
+  </si>
+  <si>
+    <t>Dins la Xarxa Andalusa d'Experimentació Agrària (RAEA), durant la campanya 2017/2018, l'IFAPA ha caracteritzat, tant a nivell agronòmic com de qualitat, un grup de 12 varietats seleccionades entre les que actualment estan disponibles al mercat procedents de diferents programes de millores.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
+  </si>
+  <si>
+    <t>Avaluació de Varietats de Maduixa en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2018/2019</t>
+  </si>
+  <si>
+    <t>Dins la Xarxa Andalusa d'Experimentació Agrària (RAEA), durant la campanya 2018/2019, l'IFAPA ha caracteritzat, tant a nivell agronòmic com de qualitat, un grup de 12 varietats seleccionades entre les que actualment estan disponibles al mercat procedents de diferents programes de millores.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
+  </si>
+  <si>
+    <t>Associacionisme i Comercialització. Mòdul VI.</t>
+  </si>
+  <si>
+    <t>Dins del Programa d'Incorporació de Joves a l'Empresa Agrària, aquest manual didàctic, corresponent al “Mòdul VI: Associacionisme i Comercialització”, tracta aspectes relacionats amb les formes associatives del sector agrari, com ara les Societats Cooperatives, les Societats Agràries de Transformació i altres tipus de societats. S'aprofundeix especialment en les cooperatives, per la seva gran rellevància a Andalusia. A més, s'introdueix l'alumnat als processos de comercialització i màrqueting dels productes de la cadena alimentària, amb l'objectiu de fomentar la professionalització i garantir la seguretat alimentària que exigeix la societat actual.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
+  </si>
+  <si>
+    <t>Implantació i maneig d'una coberta vegetal de creixement lent mitjançant sembra en franges: Brachypodium distachyon</t>
+  </si>
+  <si>
+    <t>Descripció de la tècnica d'implantació d'una coberta vegetal de creixement lent en un cultiu d'oliverar. Les espècies anuals de creixement lent que s'empren com a cobertura vegetal pluriennal es poden implantar amb més facilitat sembrant-les en franges estretes, protegides a banda i banda per franges d'espècies de creixement més ràpid, aconseguint així una millor protecció del sòl i menor erosió durant els primers mesos. La tècnica de sembra en franges és senzilla, resulta molt econòmica per al pagès i redueix considerablement els riscos de perdre la sembra de l'espècie de creixement lent, en el cas que es produeixin pluges torrencials que puguin provocar erosió i desarrelament de les plantes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
+  </si>
+  <si>
+    <t>Procés d'Infecció de Rosellinia necatrix a Alvocat</t>
+  </si>
+  <si>
+    <t>Descripció del procés d'infecció i de les mesures de control de Rosellinia necatrix, agent causant de la podridura blanca radicular en cultius d'alvocat.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
+  </si>
+  <si>
+    <t>Qualitat a Cigron</t>
+  </si>
+  <si>
+    <t>Diferents tipus i qualitats de cigró (Cicer arietinum L.) han estat cultivats des de l'antiguitat a la Conca Mediterrània per al seu aprofitament com a llegum sec per a alimentació humana. El terme qualitat és subjectiu i depèn de diversos paràmetres. En aquest document, es fa una aproximació a la qualitat en funció de l'operador o actor interessat a la llavor. L'objectiu final és identificar els caràcters més importants que defineixen la qualitat de manera àmplia, establint-los com a criteris de premillora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
+  </si>
+  <si>
+    <t>Potencial de la Varietat Garnatxa per a l'Elaboració de Vins Rosats</t>
+  </si>
+  <si>
+    <t>Document on es detalla l'elaboració de vins rosats a partir de la varietat Garnatxa. Es mostren els resultats obtinguts amb aquesta varietat en 4 campanyes consecutives (2011-2014)</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
+  </si>
+  <si>
     <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
   </si>
   <si>
     <t>A causa de la seva diversitat i extensió territorial, Andalusia alberga nombroses varietats minoritàries, oferint a la vitivinicultura local la possibilitat de diversificar-ne la producció vitivinícola. Entre el 2020 i el 2022 es va realitzar la identificació molecular de 66 exemplars procedents de 5 zones amb tradició vitivinícola. Es van fer servir 13 marcadors microsatèl·lits, entre ells els 9 recomanats per l'OIV. Es van obtenir 31 genotips diferents, 19 corresponents a perfils de varietats ja descrites i els altres 12 no identificats prèviament. Els perfils es van integrar a la base de dades del banc de germoplasma de vinya “Ranxo de la Merced”. Mitjançant anàlisi de diversitat genètica, es van determinar els grups eco-geogràfics dels nous genotips identificats. Es va analitzar la presència de virus mitjançant test ELISA per obtenir clons certificables per si en un futur fossin autoritzades aquestes varietats per al seu cultiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
     <t>Sembres Hivernals a Girasol: Augment de Rendibilitat i Adaptació al Canvi Climàtic</t>
   </si>
   <si>
     <t>A causa del canvi climàtic s'espera un fort escalfament al Sud d'Europa, amb grans increments a la temperatura mitjana d'estiu (augmentant 6ºC en relació amb les temperatures de final de segle) i disminucions substancials a les precipitacions de primavera i estiu. Les onades de calor, els períodes de sequera, pluges torrencials, tempestes elèctriques (esdeveniments extrems) ocorreran amb més freqüència (IPCC 2014). És per això, que cada cop més, els agricultors solen avançar les sembres uns 45 dies (Gener en lloc de març), per incrementar el rendiment i rendibilitat</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
-    <t>Avaluació de Varietats de Maduixa: Resultats Obtinguts en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2017/2018</t>
-[...61 lines deleted...]
-  <si>
     <t>L'Anàlisi Foliar per al Diagnòstic Nutritiu de Plantacions d'Alvocat. Presa de Mostes</t>
   </si>
   <si>
     <t>Conèixer la importància i el fonament de les anàlisis foliars és útil per a la realització d'un adequat programa de fertilització. El moment i les característiques de la mostra presa és primordial perquè el diagnòstic sigui correcte, ja que la variació nutricional de la planta dependrà de l'espècie, així com de l'edat i la posició de la fulla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>L'Anàlisi Foliar per al Diagnòstic Nutritiu de Plantacions de Mango. Presa de Mostres</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Inici d'un sistema de millora genètica accelerada per a blat</t>
   </si>
   <si>
     <t>Aconseguir diverses generacions de plantes cada any és un dels mètodes que s'implementen per accelerar els programes de millora i escurçar els temps d'obtenció de noves varietats adaptades a les condicions de cultiu canviants. El projecte "Millora genètica i gestió sostenible de cultius herbacis extensius en un escenari de canvi climàtic" (AVA23.INV2023.003) proposa, entre d'altres, la incorporació de gens de resistència a la rovellada groga en varietats de blat fariner i el desenvolupament d'una estratègia de millora accelerada mitjançant el cultiu forçat en cambra climàtica. En aquest treball s'ha avaluat la possibilitat de desenvolupar un sistema de millora accelerada en blat utilitzant les infraestructures ja disponibles a l'IFAPA de Còrdova, amb l'objectiu d'obtenir almenys 3 generacions/any, cosa que permetria avançar més ràpidament al programa de millora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
   </si>
   <si>
     <t>Guia del Cultiu de la Colza</t>
@@ -8405,50 +8441,59 @@
   <si>
     <t>Publicació dedicada als cultius llenyosos més característics del medi rural murcià, incloent fruits secs, fruiters de llavor, raïm de taula i vinificació i olivera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influència del canvi climàtic en la millora genètica de les plantes</t>
   </si>
   <si>
     <t>Treball d'experts de diferents àmbits de la millora genètica de plantes en què aporten les seves experiències, coneixements i opinions sobre els diferents aspectes que relacionen la millora genètica de plantes i el repte del canvi climàtic</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agrícoles de la Regió de Múrcia: fruiters de pinyol i cítrics</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius de regionals de cítrics i fruiters de pinyol</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
+  </si>
+  <si>
+    <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
+  </si>
+  <si>
     <t>Futur Sostenible</t>
   </si>
   <si>
     <t>Podcast de BBVA que analitza la transició i ofereix recomanacions per a la sostenibilitat</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Tecnologia de PCR digital de gotes per a la detecció de Ilyonectria liriodendri en mostres ambientals de vinya</t>
   </si>
   <si>
     <t>Article sobre la detecció i quantificació precisa, primerenca i específica dels fongs causants del peu negre i l'avaluació de tècniques de PCR digital de gotes i PCR en temps real</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Protecció de les ferides de poda de la vinya contra Phaeomoniella chlamydospora i Diplodia seriata mitjançant mètodes biològics i químics comercials</t>
   </si>
   <si>
     <t>Article sobre la mort regressiva causada per Botryosphaeria i l'esca que són dues de les malalties del tronc de la vinya (ETV) més perjudicials que afecten les vinyes a les principals zones productores de raïm del món</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8484,59 +8529,50 @@
     <t>Canvi climàtic i innovació en el cultiu de cereals: percepcions des del sector</t>
   </si>
   <si>
     <t>Investigació de la percepció del sector sobre la innovació en el cultiu de cereals pel canvi climàtic</t>
   </si>
   <si>
     <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
   </si>
   <si>
     <t>Estratègies de control Pyricularia oryzae al vedat arrosser de Calasparra. Resultats obtinguts al Projecte GO ArrozINNOVA</t>
   </si>
   <si>
     <t>Resultats obtinguts al Projecte GO ArrozINNOVA</t>
   </si>
   <si>
     <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>El virus rugós del tomàquet: bases per a una estratègia integrada de maneig</t>
   </si>
   <si>
     <t>Document amb informació sobre aspectes epidemiològics - com la infecció de les plantes, la dispersió del virus, els hospedants alternatius, persistència del virus al medi, etc.- que són fonamentals per entendre i enquadrar.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
   </si>
   <si>
     <t>Informe A3: Mapa d'actors per adaptar el canvi climàtic del sector de la vinya i el vi</t>
   </si>
   <si>
     <t>L'objectiu general del projecte VIN&amp;ADAPT II ha estat fomentar la transferència de coneixement i mobilització de tots els actors involucrats per impulsar l'adaptació als reptes que planteja el canvi climàtic al sector de la vinya.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Estratègies dadaptació al canvi climàtic de la ramaderia extensiva espanyola: una perspectiva social</t>
   </si>
   <si>
     <t>La ramaderia extensiva és una activitat mil·lenària al conjunt del territori de la península ibèrica. Aquesta activitat, més enllà de ser un sector econòmic en l'àmbit agropecuari, proveeix tota la societat d'uns serveis ecosistèmics clau tant en la provisió d'aliments com en la regulació d'ecosistemes, la provisió de béns culturals, el modelatge de paisatges rurals i muntanyencs o la prevenció d'incendis a zones boscoses. Tot i això, la ramaderia extensiva és molt vulnerable al canvi climàtic. Aquesta vulnerabilitat ve determinada per lexposició de la ramaderia extensiva a una sèrie de canvis i transformacions en làmbit climàtic, biofísic, social, polític, institucional, econòmic i cultural, que redueixen la capacitat dadaptació daquest sector al canvi climàtic. Estudis preliminars han esbossat les possibles estratègies dadaptació del sector, però no han analitzat aquestes estratègies des dun punt de vista social i des del marc conceptual de la vulnerabilitat.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre impactes del canvi climàtic i adaptació a les regions objectiu</t>
   </si>
   <si>
     <t>L'objectiu general del projecte VIN&amp;ADAPT II ha estat fomentar la transferència de coneixement i mobilització de tots els actors involucrats per impulsar l'adaptació als reptes que planteja el canvi climàtic al sector de la vinya.  </t>
   </si>
@@ -12947,54 +12983,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1481"/>
+  <dimension ref="A1:D1485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1481"/>
+      <selection activeCell="A1" sqref="A1:D1485"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="272.362" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2302.723" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13372,553 +13408,553 @@
         <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>194</v>
@@ -14602,401 +14638,401 @@
         <v>339</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="1" t="s">
+      <c r="D120" s="1" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>424</v>
@@ -15098,325 +15134,325 @@
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>377</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>460</v>
+        <v>389</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="1" t="s">
+      <c r="D165" s="1" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>513</v>
@@ -15484,174 +15520,174 @@
         <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>559</v>
       </c>
     </row>
@@ -17475,107 +17511,107 @@
         <v>949</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
         <v>950</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>951</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
         <v>967</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
         <v>970</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>5</v>
@@ -18021,65 +18057,65 @@
         <v>1065</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>5</v>
@@ -18175,107 +18211,107 @@
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>5</v>
@@ -18399,107 +18435,107 @@
         <v>1144</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>5</v>
@@ -21227,107 +21263,107 @@
         <v>1749</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1765</v>
+        <v>1763</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
@@ -21479,107 +21515,107 @@
         <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1818</v>
+        <v>1816</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
@@ -21745,275 +21781,275 @@
         <v>1858</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1861</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1824</v>
+        <v>1866</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1824</v>
+        <v>1869</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1824</v>
+        <v>1872</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1871</v>
+        <v>1869</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1874</v>
+        <v>1836</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1877</v>
+        <v>1836</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1880</v>
+        <v>1836</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
         <v>1892</v>
       </c>
-      <c r="B640" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D640" s="1" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1897</v>
       </c>
-      <c r="B642" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1908</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>5</v>
@@ -23453,107 +23489,107 @@
         <v>2217</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>2220</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>2233</v>
+        <v>2231</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C755" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
@@ -23830,409 +23866,409 @@
       <c r="D775" s="1" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
         <v>2299</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
         <v>2301</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C777" s="1"/>
+      <c r="C777" s="1" t="s">
+        <v>2302</v>
+      </c>
       <c r="D777" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1"/>
+      <c r="C778" s="1" t="s">
+        <v>2305</v>
+      </c>
       <c r="D778" s="1" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C781" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C781" s="1"/>
       <c r="D781" s="1" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C782" s="1"/>
       <c r="D782" s="1" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1"/>
+      <c r="C785" s="1" t="s">
+        <v>2324</v>
+      </c>
       <c r="D785" s="1" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1"/>
+      <c r="C786" s="1" t="s">
+        <v>2327</v>
+      </c>
       <c r="D786" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1"/>
+      <c r="C787" s="1" t="s">
+        <v>2330</v>
+      </c>
       <c r="D787" s="1" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1"/>
+      <c r="C788" s="1" t="s">
+        <v>2333</v>
+      </c>
       <c r="D788" s="1" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2337</v>
+        <v>2341</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C792" s="1"/>
       <c r="D792" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C793" s="1"/>
       <c r="D793" s="1" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C794" s="1"/>
       <c r="D794" s="1" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C795" s="1"/>
       <c r="D795" s="1" t="s">
         <v>2348</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2354</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2360</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
         <v>2379</v>
@@ -24244,586 +24280,586 @@
         <v>2380</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2381</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2384</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2393</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2396</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2399</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2402</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
         <v>2406</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2404</v>
+        <v>2410</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2416</v>
       </c>
-      <c r="B819" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D819" s="1" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2420</v>
+        <v>2416</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2424</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2404</v>
+        <v>2429</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2404</v>
+        <v>2432</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2404</v>
+        <v>2435</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2438</v>
+        <v>2416</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2438</v>
+        <v>2416</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2443</v>
+        <v>2416</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2437</v>
+        <v>2446</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="1" t="s">
         <v>2450</v>
       </c>
-      <c r="B832" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D832" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2448</v>
+        <v>2455</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2454</v>
+        <v>2449</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B836" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C836" s="1" t="s">
         <v>2460</v>
       </c>
-      <c r="B836" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D836" s="1" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2448</v>
+        <v>2460</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2448</v>
+        <v>2467</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2448</v>
+        <v>2470</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2448</v>
+        <v>2460</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2448</v>
+        <v>2460</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2477</v>
+        <v>2460</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2483</v>
+        <v>2460</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2486</v>
+        <v>2460</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>2489</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>2490</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
         <v>2491</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
@@ -24849,1207 +24885,1207 @@
         <v>2496</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>2499</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
         <v>2500</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2438</v>
+        <v>2501</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2503</v>
+        <v>2510</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2498</v>
+        <v>2450</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2516</v>
+        <v>2515</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2521</v>
+        <v>2510</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2498</v>
+        <v>2528</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C862" s="1" t="s">
         <v>2528</v>
       </c>
-      <c r="B862" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862" s="1" t="s">
-        <v>377</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2537</v>
+        <v>2510</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2541</v>
+        <v>389</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
         <v>2545</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2516</v>
+        <v>2546</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2516</v>
+        <v>2549</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2516</v>
+        <v>2552</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2516</v>
+        <v>2555</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2516</v>
+        <v>2528</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2556</v>
+        <v>2528</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2557</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2543</v>
+        <v>2528</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2559</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2543</v>
+        <v>2528</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2543</v>
+        <v>2528</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2556</v>
+        <v>2568</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2543</v>
+        <v>2568</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2590</v>
+        <v>2594</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2591</v>
+        <v>2555</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2591</v>
+        <v>2555</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2591</v>
+        <v>2568</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2591</v>
+        <v>2555</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2606</v>
+        <v>2603</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
         <v>2611</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2591</v>
+        <v>2612</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2599</v>
+        <v>2617</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2600</v>
+        <v>2618</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2615</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2616</v>
+        <v>2620</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2600</v>
+        <v>2621</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2617</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2620</v>
+        <v>2625</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2621</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2622</v>
+        <v>2611</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2623</v>
+        <v>2612</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2600</v>
+        <v>2635</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2634</v>
+        <v>2612</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1"/>
+      <c r="C910" s="1" t="s">
+        <v>2612</v>
+      </c>
       <c r="D910" s="1" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1"/>
+      <c r="C912" s="1" t="s">
+        <v>2612</v>
+      </c>
       <c r="D912" s="1" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2600</v>
+        <v>2646</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C914" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C914" s="1"/>
       <c r="D914" s="1" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C916" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C916" s="1"/>
       <c r="D916" s="1" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2650</v>
+        <v>2654</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2651</v>
+        <v>2612</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2654</v>
+        <v>2612</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2651</v>
+        <v>2612</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2651</v>
+        <v>2612</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2651</v>
+        <v>2666</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1"/>
+      <c r="C925" s="1" t="s">
+        <v>2673</v>
+      </c>
       <c r="D925" s="1" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2671</v>
+        <v>2675</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2672</v>
+        <v>2663</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2675</v>
+        <v>2663</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2678</v>
+        <v>2663</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C929" s="1"/>
       <c r="D929" s="1" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2651</v>
+        <v>2684</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2691</v>
+        <v>2663</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2694</v>
+        <v>2663</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>2698</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
@@ -26089,440 +26125,440 @@
         <v>2707</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
         <v>2709</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2404</v>
+        <v>2712</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2404</v>
+        <v>2715</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2722</v>
+        <v>2416</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2725</v>
+        <v>2416</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2726</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>2732</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
         <v>2733</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2731</v>
+        <v>2737</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2731</v>
+        <v>2740</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B953" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C953" s="1" t="s">
         <v>2743</v>
       </c>
-      <c r="B953" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D953" s="1" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2755</v>
+        <v>2759</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2756</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2757</v>
+        <v>2761</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2758</v>
+        <v>2743</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>335</v>
+        <v>2763</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2760</v>
+        <v>2743</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>337</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
-        <v>2761</v>
+        <v>2765</v>
       </c>
       <c r="B962" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>2762</v>
+        <v>2743</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
       <c r="B963" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>2765</v>
+        <v>2743</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="B964" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
-        <v>2770</v>
+        <v>347</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>2772</v>
+        <v>349</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="B966" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2778</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2781</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>2783</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2784</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
         <v>2785</v>
@@ -26534,79 +26570,79 @@
         <v>2786</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2790</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2793</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2796</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2799</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2802</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
         <v>2803</v>
@@ -26632,51 +26668,51 @@
         <v>2807</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2808</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="B978" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2811</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2814</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2817</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2818</v>
@@ -26747,160 +26783,160 @@
         <v>2832</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="B987" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="B988" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="B989" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2848</v>
+        <v>2846</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2849</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="B992" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2852</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2855</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2858</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C995" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2861</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="B996" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C996" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2864</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
         <v>2865</v>
@@ -27122,177 +27158,177 @@
         <v>2911</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2912</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2918</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2924</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2927</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2933</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2936</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1021" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="1" t="s">
         <v>2940</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1022" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1023" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="B1024" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1024" s="1" t="s">
         <v>2947</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>2948</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="1" t="s">
         <v>2949</v>
@@ -27335,115 +27371,115 @@
         <v>2957</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="B1032" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="B1034" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1034" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>2976</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
         <v>2977</v>
       </c>
       <c r="B1035" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="1" t="s">
         <v>2978</v>
       </c>
       <c r="D1035" s="1" t="s">
         <v>2979</v>
       </c>
     </row>
@@ -27643,107 +27679,107 @@
         <v>3021</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
         <v>3022</v>
       </c>
       <c r="B1050" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1050" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>3024</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
         <v>3025</v>
       </c>
       <c r="B1051" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>2984</v>
+        <v>3026</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="B1052" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B1053" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="D1053" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="B1054" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="D1054" s="1" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B1055" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>3037</v>
+        <v>2996</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>3038</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
         <v>3039</v>
       </c>
       <c r="B1056" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1056" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>3041</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
         <v>3042</v>
       </c>
       <c r="B1057" s="1" t="s">
         <v>5</v>
@@ -27822,51 +27858,51 @@
         <v>3058</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3059</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
         <v>3060</v>
       </c>
       <c r="B1063" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1063" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3062</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
         <v>3063</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1064" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3065</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
         <v>3066</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1065" s="1" t="s">
         <v>3067</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3068</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
         <v>3069</v>
@@ -27878,51 +27914,51 @@
         <v>3070</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
         <v>3072</v>
       </c>
       <c r="B1067" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1067" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3074</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
         <v>3075</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1068" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3077</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
         <v>3078</v>
       </c>
       <c r="B1069" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1069" s="1" t="s">
         <v>3079</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3080</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
         <v>3081</v>
@@ -28830,121 +28866,121 @@
         <v>3274</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
         <v>3276</v>
       </c>
       <c r="B1135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1135" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
         <v>3279</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1136" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
         <v>3282</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1137" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
         <v>3285</v>
       </c>
       <c r="B1138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1138" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3287</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3288</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
         <v>3291</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1140" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
         <v>3294</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1141" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3296</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
         <v>3297</v>
       </c>
       <c r="B1142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1142" s="1" t="s">
         <v>3298</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
         <v>3300</v>
@@ -29208,537 +29244,537 @@
         <v>3355</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
         <v>3357</v>
       </c>
       <c r="B1162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3360</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3362</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
         <v>3363</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3365</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
         <v>3366</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3368</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
         <v>3369</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3371</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
         <v>3372</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3374</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
         <v>3375</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3377</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
         <v>3378</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3380</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
         <v>3381</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3383</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
         <v>3384</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1171" s="1" t="s">
         <v>3385</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
         <v>3387</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1172" s="1" t="s">
         <v>3388</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>3389</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3390</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3391</v>
+        <v>3393</v>
       </c>
       <c r="B1174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3392</v>
+        <v>3394</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3393</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3391</v>
+        <v>3396</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>3392</v>
+        <v>3397</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3394</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3395</v>
+        <v>3399</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3265</v>
+        <v>3400</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3396</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3397</v>
-[...1 lines deleted...]
-      <c r="B1177" s="1"/>
+        <v>3399</v>
+      </c>
+      <c r="B1177" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C1177" s="1" t="s">
-        <v>3398</v>
+        <v>3400</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3399</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3398</v>
+        <v>3404</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3401</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3405</v>
+        <v>3407</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>91</v>
+        <v>3277</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3406</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3407</v>
-[...3 lines deleted...]
-      </c>
+        <v>3409</v>
+      </c>
+      <c r="B1181" s="1"/>
       <c r="C1181" s="1" t="s">
-        <v>91</v>
+        <v>3410</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3409</v>
+        <v>3412</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>373</v>
+        <v>3410</v>
       </c>
       <c r="D1182" s="1" t="s">
-        <v>3410</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
-        <v>3411</v>
+        <v>3414</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
       <c r="D1183" s="1" t="s">
-        <v>3413</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
-        <v>3414</v>
+        <v>3417</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>3415</v>
+        <v>103</v>
       </c>
       <c r="D1184" s="1" t="s">
-        <v>3416</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
-        <v>3417</v>
+        <v>3419</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>3418</v>
+        <v>103</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3421</v>
+        <v>385</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3423</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C1187" s="1" t="s">
+        <v>3424</v>
+      </c>
       <c r="D1187" s="1" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C1191" s="1"/>
       <c r="D1191" s="1" t="s">
         <v>3436</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
         <v>3437</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1192" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3439</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
         <v>3440</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1193" s="1" t="s">
         <v>3441</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3442</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
         <v>3443</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1194" s="1" t="s">
         <v>3444</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
         <v>3446</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1195" s="1" t="s">
         <v>3447</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
         <v>3449</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1196" s="1" t="s">
         <v>3450</v>
       </c>
       <c r="D1196" s="1" t="s">
         <v>3451</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
         <v>3452</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1197" s="1" t="s">
         <v>3453</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>3454</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
         <v>3455</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1198" s="1" t="s">
         <v>3456</v>
       </c>
       <c r="D1198" s="1" t="s">
         <v>3457</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
         <v>3458</v>
       </c>
       <c r="B1199" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1199" s="1" t="s">
         <v>3459</v>
       </c>
       <c r="D1199" s="1" t="s">
         <v>3460</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
         <v>3461</v>
@@ -29890,709 +29926,709 @@
         <v>3492</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3493</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3494</v>
       </c>
       <c r="B1211" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3496</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3497</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3500</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3502</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3503</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3505</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3506</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3508</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3514</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3515</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3517</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3518</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3519</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3520</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3521</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3522</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3523</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>2537</v>
+        <v>3525</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>3536</v>
+        <v>2549</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
         <v>3538</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1226" s="1" t="s">
         <v>3539</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
         <v>3541</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1227" s="1" t="s">
         <v>3542</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3543</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
         <v>3544</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1228" s="1" t="s">
         <v>3545</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3546</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
         <v>3547</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1229" s="1" t="s">
         <v>3548</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3549</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
         <v>3550</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1230" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3552</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
         <v>3553</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1231" s="1" t="s">
         <v>3554</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3555</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
         <v>3556</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1232" s="1" t="s">
         <v>3557</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
         <v>3559</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1233" s="1" t="s">
         <v>3560</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3561</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
         <v>3562</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1234" s="1" t="s">
         <v>3563</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3564</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
         <v>3565</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1235" s="1" t="s">
         <v>3566</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3567</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
         <v>3568</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1236" s="1" t="s">
         <v>3569</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3570</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
         <v>3571</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1237" s="1" t="s">
         <v>3572</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3573</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
         <v>3574</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1238" s="1" t="s">
         <v>3575</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3576</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
         <v>3577</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1239" s="1" t="s">
         <v>3578</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3579</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
         <v>3580</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1240" s="1" t="s">
         <v>3581</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3582</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
         <v>3583</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1241" s="1" t="s">
         <v>3584</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3585</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
         <v>3586</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1242" s="1" t="s">
         <v>3587</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3588</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
         <v>3589</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1243" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3591</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3594</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3597</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3600</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3603</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3606</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3609</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3612</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3615</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3620</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3621</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3622</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1254" s="1" t="s">
-        <v>3608</v>
+        <v>3623</v>
       </c>
       <c r="D1254" s="1" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1255" s="1" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="D1255" s="1" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1256" s="1" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="D1256" s="1" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1257" s="1" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="D1257" s="1" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1258" s="1" t="s">
-        <v>3634</v>
+        <v>3620</v>
       </c>
       <c r="D1258" s="1" t="s">
         <v>3635</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
         <v>3636</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1259" s="1" t="s">
         <v>3637</v>
       </c>
       <c r="D1259" s="1" t="s">
         <v>3638</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
         <v>3639</v>
       </c>
       <c r="B1260" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1260" s="1" t="s">
         <v>3640</v>
       </c>
       <c r="D1260" s="1" t="s">
         <v>3641</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
         <v>3642</v>
@@ -30999,161 +31035,161 @@
         <v>3728</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
         <v>3729</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
         <v>3730</v>
       </c>
       <c r="D1290" s="1" t="s">
         <v>3731</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
         <v>3732</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3730</v>
+        <v>3733</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1"/>
+      <c r="C1294" s="1" t="s">
+        <v>3742</v>
+      </c>
       <c r="D1294" s="1" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1295" s="1" t="s">
         <v>3742</v>
       </c>
-      <c r="B1295" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1295" s="1" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="D1296" s="1" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
       <c r="D1297" s="1" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
       <c r="B1298" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1298" s="1"/>
       <c r="D1298" s="1" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="B1299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>3754</v>
+        <v>3750</v>
       </c>
       <c r="D1299" s="1" t="s">
         <v>3755</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
         <v>3756</v>
       </c>
       <c r="B1300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1300" s="1" t="s">
         <v>3757</v>
       </c>
       <c r="D1300" s="1" t="s">
         <v>3758</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
         <v>3759</v>
       </c>
       <c r="B1301" s="1" t="s">
         <v>5</v>
@@ -31602,2109 +31638,2165 @@
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
         <v>3855</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
         <v>3856</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>3857</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
         <v>3858</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
         <v>3859</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>377</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3860</v>
+        <v>3861</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3861</v>
+        <v>3862</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>377</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>377</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3864</v>
+        <v>3867</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3865</v>
+        <v>3868</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>377</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3866</v>
+        <v>3870</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3867</v>
+        <v>3871</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3868</v>
+        <v>3872</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3869</v>
+        <v>3873</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3871</v>
+        <v>3875</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3872</v>
+        <v>3876</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3873</v>
+        <v>3877</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3874</v>
+        <v>3878</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3875</v>
+        <v>3879</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3876</v>
+        <v>3880</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3877</v>
+        <v>3881</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3878</v>
+        <v>3882</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3879</v>
+        <v>3883</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3882</v>
+        <v>3886</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3883</v>
+        <v>3887</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3884</v>
+        <v>3888</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3886</v>
+        <v>3890</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3887</v>
+        <v>3891</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3888</v>
+        <v>3892</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3889</v>
+        <v>3893</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3891</v>
+        <v>3895</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3892</v>
+        <v>3896</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3893</v>
+        <v>3897</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3894</v>
+        <v>3898</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3895</v>
+        <v>3899</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3896</v>
+        <v>3900</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3897</v>
+        <v>3901</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3898</v>
+        <v>3902</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3899</v>
+        <v>3903</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3900</v>
+        <v>3904</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3902</v>
+        <v>3906</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3903</v>
+        <v>3907</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3904</v>
+        <v>3908</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3905</v>
+        <v>3909</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3906</v>
+        <v>3910</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3907</v>
+        <v>3911</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3908</v>
+        <v>3912</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3909</v>
+        <v>3913</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3910</v>
+        <v>3914</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3911</v>
+        <v>3915</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3912</v>
+        <v>3916</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3913</v>
+        <v>3917</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3914</v>
+        <v>3918</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3915</v>
+        <v>3919</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3916</v>
+        <v>3920</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3918</v>
+        <v>3922</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3919</v>
+        <v>3923</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3920</v>
+        <v>3924</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3921</v>
+        <v>3925</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3922</v>
+        <v>3926</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3923</v>
+        <v>3927</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3924</v>
+        <v>3928</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3925</v>
+        <v>3929</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3926</v>
+        <v>3930</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3927</v>
+        <v>3931</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3928</v>
+        <v>3932</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3929</v>
+        <v>3933</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3930</v>
+        <v>3934</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3931</v>
+        <v>3935</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3932</v>
+        <v>3936</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3933</v>
+        <v>3937</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3934</v>
+        <v>3938</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3935</v>
+        <v>3939</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3936</v>
+        <v>3940</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3937</v>
+        <v>3941</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3939</v>
+        <v>3943</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3940</v>
+        <v>3944</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3941</v>
+        <v>3945</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3942</v>
+        <v>3946</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3943</v>
+        <v>3947</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3944</v>
+        <v>3948</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3945</v>
+        <v>3949</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3946</v>
+        <v>3950</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3947</v>
+        <v>3951</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3948</v>
+        <v>3952</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3949</v>
+        <v>3953</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3950</v>
+        <v>3954</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3951</v>
+        <v>3955</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3952</v>
+        <v>3956</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3953</v>
+        <v>3957</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3954</v>
+        <v>3958</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3955</v>
+        <v>3959</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3956</v>
+        <v>3960</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3957</v>
+        <v>3961</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3958</v>
+        <v>3962</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3959</v>
+        <v>3963</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3960</v>
+        <v>3964</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3961</v>
+        <v>3965</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3962</v>
+        <v>3966</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3963</v>
+        <v>3967</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3964</v>
+        <v>3968</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3966</v>
+        <v>3970</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3967</v>
+        <v>3971</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3968</v>
+        <v>3972</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3969</v>
+        <v>3973</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3970</v>
+        <v>3974</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3971</v>
+        <v>3975</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3972</v>
+        <v>3976</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3973</v>
+        <v>3977</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3974</v>
+        <v>3978</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3975</v>
+        <v>3979</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3976</v>
+        <v>3980</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3977</v>
+        <v>3981</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3978</v>
+        <v>3982</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3979</v>
+        <v>3983</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3980</v>
+        <v>3984</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3981</v>
+        <v>3985</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3982</v>
+        <v>3986</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3983</v>
+        <v>3987</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3984</v>
+        <v>3988</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3986</v>
+        <v>3990</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3987</v>
+        <v>3991</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3988</v>
+        <v>3992</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3989</v>
+        <v>3993</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3990</v>
+        <v>3994</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3991</v>
+        <v>3995</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3992</v>
+        <v>3996</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3993</v>
+        <v>3997</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3997</v>
+        <v>4001</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3998</v>
+        <v>4002</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3999</v>
+        <v>4003</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>4000</v>
+        <v>4004</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>4001</v>
+        <v>4005</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>4002</v>
+        <v>4006</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>4003</v>
+        <v>4007</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>4004</v>
+        <v>4008</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>4005</v>
+        <v>4009</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4006</v>
+        <v>4010</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4007</v>
+        <v>4011</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4008</v>
+        <v>4012</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4009</v>
+        <v>4013</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4010</v>
+        <v>4014</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4011</v>
+        <v>4015</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4012</v>
+        <v>4016</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4013</v>
+        <v>4017</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4014</v>
+        <v>4018</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4015</v>
+        <v>4019</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4017</v>
+        <v>4021</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4018</v>
+        <v>4022</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4019</v>
+        <v>4023</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4020</v>
+        <v>4024</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4021</v>
+        <v>4025</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4022</v>
+        <v>4026</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4023</v>
+        <v>4027</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4024</v>
+        <v>4028</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4025</v>
+        <v>4029</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4026</v>
+        <v>4030</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4027</v>
+        <v>4031</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4028</v>
+        <v>4032</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4029</v>
+        <v>4033</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4031</v>
+        <v>4035</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4032</v>
+        <v>4036</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4033</v>
+        <v>4037</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4036</v>
+        <v>4040</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4037</v>
+        <v>4041</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4043</v>
+        <v>4047</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4044</v>
+        <v>4048</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4046</v>
+        <v>4050</v>
       </c>
       <c r="B1428" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4047</v>
+        <v>4051</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4048</v>
+        <v>4052</v>
       </c>
       <c r="B1429" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4049</v>
+        <v>4053</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4050</v>
+        <v>4054</v>
       </c>
       <c r="B1430" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4051</v>
+        <v>4055</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
-        <v>4052</v>
+        <v>4056</v>
       </c>
       <c r="B1431" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>4053</v>
+        <v>4057</v>
       </c>
       <c r="D1431" s="1" t="s">
-        <v>4054</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
-        <v>4055</v>
+        <v>4058</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>4056</v>
+        <v>4059</v>
       </c>
       <c r="D1432" s="1" t="s">
-        <v>4057</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
-        <v>4058</v>
+        <v>4060</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>4059</v>
+        <v>4061</v>
       </c>
       <c r="D1433" s="1" t="s">
-        <v>4060</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
-        <v>4061</v>
+        <v>4062</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>4062</v>
+        <v>4063</v>
       </c>
       <c r="D1434" s="1" t="s">
-        <v>4063</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
         <v>4064</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1435" s="1" t="s">
         <v>4065</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>4066</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
         <v>4067</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1436" s="1" t="s">
         <v>4068</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>4069</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
         <v>4070</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1437" s="1" t="s">
         <v>4071</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>4072</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
         <v>4073</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1438" s="1" t="s">
         <v>4074</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>4075</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
         <v>4076</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1439" s="1" t="s">
         <v>4077</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>4078</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
         <v>4079</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1440" s="1" t="s">
         <v>4080</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>4081</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
         <v>4082</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1441" s="1" t="s">
         <v>4083</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>4084</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
         <v>4085</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1442" s="1" t="s">
         <v>4086</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>4087</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
         <v>4088</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1443" s="1" t="s">
         <v>4089</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>4090</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
         <v>4091</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1444" s="1" t="s">
         <v>4092</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>4093</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
         <v>4094</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1445" s="1" t="s">
         <v>4095</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>4096</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
         <v>4097</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1446" s="1" t="s">
         <v>4098</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>4099</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
         <v>4100</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1447" s="1" t="s">
         <v>4101</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>4102</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
         <v>4103</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1448" s="1" t="s">
         <v>4104</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>4105</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
         <v>4106</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1449" s="1" t="s">
         <v>4107</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>4108</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
         <v>4109</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1450" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4111</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4123</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4126</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4127</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4128</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4130</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4074</v>
+        <v>4131</v>
       </c>
       <c r="D1457" s="1" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="D1458" s="1" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="D1459" s="1" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="D1460" s="1" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>4142</v>
+        <v>4086</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>4143</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
         <v>4144</v>
       </c>
       <c r="B1462" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1462" s="1" t="s">
         <v>4145</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>4146</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
         <v>4147</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1463" s="1" t="s">
         <v>4148</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>4149</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
         <v>4150</v>
       </c>
       <c r="B1464" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1464" s="1" t="s">
         <v>4151</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>4152</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
         <v>4153</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1465" s="1" t="s">
         <v>4154</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>4155</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
         <v>4156</v>
       </c>
       <c r="B1466" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
         <v>4157</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>4158</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
         <v>4159</v>
       </c>
       <c r="B1467" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
         <v>4160</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>4161</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
         <v>4162</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1468" s="1" t="s">
         <v>4163</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>4164</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
         <v>4165</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1469" s="1" t="s">
         <v>4166</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>4167</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
         <v>4168</v>
       </c>
       <c r="B1470" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
         <v>4169</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4171</v>
       </c>
       <c r="B1471" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4172</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4173</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4174</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4172</v>
+        <v>4175</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4175</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4176</v>
+        <v>4177</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4172</v>
+        <v>4178</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4177</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4178</v>
+        <v>4180</v>
       </c>
       <c r="B1474" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4172</v>
+        <v>4181</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4179</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4180</v>
+        <v>4183</v>
       </c>
       <c r="B1475" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4172</v>
+        <v>4184</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4181</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4182</v>
+        <v>4186</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4172</v>
+        <v>4184</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4183</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
+        <v>4188</v>
+      </c>
+      <c r="B1477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1477" s="1" t="s">
         <v>4184</v>
       </c>
-      <c r="B1477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1477" s="1" t="s">
-        <v>4185</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4186</v>
+        <v>4190</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4172</v>
+        <v>4184</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4187</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4188</v>
+        <v>4192</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4172</v>
+        <v>4184</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4189</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4190</v>
+        <v>4194</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4172</v>
+        <v>4184</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4191</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4192</v>
+        <v>4196</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4193</v>
+        <v>4184</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4194</v>
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482" s="1" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1482" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483" s="1" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B1483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1483" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="B1484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1484" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485" s="1" t="s">
+        <v>4204</v>
+      </c>
+      <c r="B1485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1485" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>