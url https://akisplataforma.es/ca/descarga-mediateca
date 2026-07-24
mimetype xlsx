--- v2 (2026-06-09)
+++ v3 (2026-07-24)
@@ -2063,111 +2063,111 @@
   <si>
     <t>Resultats d'un assaig realitzat entre el 2017 i el 2019 per conèixer l'efecte del reg sobre el rendiment del cultiu de nabiu a la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Efecte de Diferents Nivells de Salinitat Sobre la Qualitat de Fruit de Maduixa</t>
   </si>
   <si>
     <t>Resultats d'un experiment realitzat el 2013/2014 sobre la influència de diferents nivells de salinitat de la solució nutritiva en la qualitat dels fruits de dues varietats de maduixa (cv. 'Primoris' i cv. 'Albió') cultivades en hivernacle amb sistemes de reutilització d'aigua lixiviades. L'estratègia proposada de sotmetre al cultiu de maduixa a un estrès salí a la fase de desenvolupament i engreixament del fruit afecta de forma positiva la qualitat de fruit de maduixa sense afectar la producció en les dues varietats avaluades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofització i Ecotoxicitat al Cultiu de la Maduixa</t>
   </si>
   <si>
     <t>Resultats d'un treball l'objectiu del qual ha estat quantificar i avaluar els impactes ambientals Eutrofització i Ecotoxicitat del cultiu de la maduixa, considerant tot el cicle de vida dels diferents sistemes de producció. Com a resultat es dissenyen i recomanen estratègies d'optimització de les pràctiques agràries implementades pels agricultors per millorar la sostenibilitat de les seves explotacions agràries i augmentar la competitivitat del sector productor maduixer.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>El Cultiu de Blat de moro a Andalusia sota l'Impacte del Canvi Climàtic</t>
+  </si>
+  <si>
+    <t>Resultats d'estudis sobre els possibles impactes del canvi climàtic sobre el cultiu del blat de moro regadiu a Andalusia i mesures d'adaptació avaluades per limitar-los.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Efecte de diferents dotacions de reg en el cultiu de l'alvocat. Campanya 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultats de la campanya 2016/17 dels assaigs de reg en explotacions comercials d'Aguacate del litoral andalús.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Pràctiques de fertilització en blat sota sembra directa: alternatives a lús de urea</t>
+  </si>
+  <si>
+    <t>Resultats de la investigació on s'han estudiat diferents metodologies de fertilització alternatives l'ús d'Urea. Entre les que destaca l'ús d'inhibidors de nitrificació i ureasa. Els resultats s'han presentat en relació amb els beneficis agronòmics (collita, N en gra,...), com a mediambientals (reducció de lixiviació de nitrats i d'emissions de N02).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
+    <t>Estudi comparatiu de producció i qualitat de fruita en cinc cultivars de prunera de recol·lecció tardana en maneig ecològic i convencional</t>
+  </si>
+  <si>
+    <t>Resultats dels anys 2009 a 2013 de producció i de qualitat de la fruita de cinc cultivars comercials de prunera japonesa de recol·lecció tardana, que porten diversos anys sent cultivats en dos maneigs agronòmics diferenciats: ecològic i convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
+    <t>Assajos de Varietats de Gira-sol Resistents a Jopo (O. Cumana) a Andalusia. Campanya 2024</t>
+  </si>
+  <si>
+    <t>Resultats dels cinc assaigs de varietats de gira-sol resistents a jopo (O.Cumana) a Andalusia a la campanya 2024. Es presenten de cada assaig dades de rendiment tant de llavor com d'oli, dades de les diferents malalties i un quadre resum de rendiments.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
+  </si>
+  <si>
     <t>Ocupació de Bacteris al Cultiu de Maduixa. Resultats Preliminars de Camp.</t>
   </si>
   <si>
     <t>Resultats d'assajos preliminars realitzats a la campanya 2017/18 sobre l'ús de tres bacteris promotors del creixement en cultiu de maduixa. L'objectiu del treball és comprovar si la inoculació amb bacteris promotors del creixement pot, en part, disminuir l'ús de productes de síntesi en un cultiu tan important al camp andalús com la fresa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Estudi preliminar de reg deficitari en ametllers</t>
   </si>
   <si>
     <t>Resultats d'assajos sobre diferents estratègies de reg deficitari en cultiu de l'ametller realitzats a les campanyes 2013 i 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Ús de tensiómetres manuals i electrònics per a la gestió del reg</t>
   </si>
   <si>
     <t>Els tensiòmetres són instruments que mesuren el potencial matricial o tensió matricial del sòl. Aquesta és una mesura indirecta de la humitat del sòl i és originat per les forces que retenen l'aigua als capil·lars i sobre les partícules del sòl.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Benestar Animal a Explotacions d'Aus</t>
   </si>
   <si>
     <t>Manual destinat a la seva utilització als cursos de Benestar Animal en Explotacions d'Aus. Els cursos tindran un mínim de 20 hores de durada i es destinen a persones titulars i persones que treballin en explotacions ramaderes avícoles. L'IFAPA ha considerat convenient elaborar i publicar aquest material didàctic específic sobre Benestar Animal en Explotacions d'Aus, amb l'objectiu de proporcionar, tant al sector com als docents en aquesta matèria, uns continguts adequats que tractin la temàtica recollida a la normativa que regula la formació de Benestar Animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimització del Reg i l'Abonat al Cultiu del Gira-sol</t>
   </si>
   <si>
     <t>Per intentar aprofundir en el coneixement de la interacció entre les necessitats d'aigua i fertilitzants en el cultiu de gira-sol, s'ha realitzat un experiment durant tres anys en què s'han testat diferents volums de reg, diferents estratègies de fertilització i les possibles interaccions en el rendiment de llavor, contingut d'oli i altres components de rendiment. Aquest document ofereix els resultats de l'experiment realitzat.</t>
   </si>