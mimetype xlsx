--- v3 (2026-07-24)
+++ v4 (2026-09-15)
@@ -1874,113 +1874,113 @@
   <si>
     <t>Sistemes Sostenibles de Cultius Agroindustrials es troben dins de la Submesura 10.1. Pagaments per Compromisos Agraris i Ambientals, és a dir, el beneficiari d'aquesta ajuda rebrà una compensació econòmica, per fer una sèrie de pràctiques agrícoles beneficioses no només per al medi ambient sinó per als mateixos cultius. Així mateix, no només cal valorar i cercar la rendibilitat d'aquests cultius, sinó fer que s'obtinguin fent pràctiques agrícoles respectuoses amb el medi ambient, a banda d'una bona gestió dels recursos naturals de forma eficient</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
     <t>Manual Bàsic de Laboratori Enològic</t>
   </si>
   <si>
     <t>Tant els grans cellers com els cooperatius tenen personal altament qualificat dedicat al control químic enològic del raïm, el most i el vi. No obstant això, als petits cellers i cups, amb un marcat caràcter familiar, no és tan freqüent aquesta especialització. Aquest manual podrà servir de suport i consulta a tots ells, fins i tot als que no estan tan familiaritzats amb la química, posant al seu abast mètodes bàsics de treball que els permetin el control suficient de les elaboracions, des de lelecció de la data de verema fins al moment dembotellat, passant pels processos de fermentació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
     <t>Avaluació de l'efecte d'adobs foliars comercials sobre el control del repil a l'oliverar ecològic de la varietat picual</t>
   </si>
   <si>
     <t>Tradicionalment, el control del Repilo, una de les malalties més importants de l'oliverar causada pel fong Fusicladium oleagineum, s'ha basat en l'ús, no sempre eficient, de fungicides via foliar, especialment compostos cúprics. Els danys mediambientals ocasionats per aquestes pràctiques han portat les administracions a limitar-ne l'ús. En agricultura ecològica on els productes a base de coure són l'opció més usada, les limitacions actuals fan necessari buscar productes alternatius que redueixin les aportacions de coure. En aquest treball es presenten, per a la varietat picual, els resultats dels assaigs realitzats per al control del repil mitjançant aplicacions foliars a base d'adobs comercials que es pensen puguin repercutir en una expressió menor de la malaltia. Els resultats demostren que hi ha diferències significatives entre el tractament amb oxiclorur i els adobs foliars, sent més gran la incidència de la malaltia amb aquests últims.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
+    <t>Termografia per al Diagnòstic de Mastitis a Caprino Lechero</t>
+  </si>
+  <si>
+    <t>Es mostren els resultats d'un assaig experimental a l'àmbit del Projecte Transforma PR.TRA23.TRA2023.002. (SOSDEGAN) Innovacions per al maneig SOStenible de recursos pastables i RAMaders a Deveses i sistemes semiextensius d'Andalusia, al mòdul de ramaderia. L'objectiu va ser comprovar el possible ús de la Termografia en el diagnòstic precoç de mamitis en bestiar cabrum. Aprofitant-ne l'ús, com a tècnica no invasiva i de ràpid resultat. No obstant això, no s'han obtingut resultats prou precisos per estendre'n l'ús.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99c72850-a05e-4159-9c3c-601c85ea1061</t>
+  </si>
+  <si>
+    <t>Guia d'instal·lació i ús de l'App Reg Citrus</t>
+  </si>
+  <si>
+    <t>Es presenta una eina digital dissenyada per programar i optimitzar el reg de cultius de cítrics mitjançant l'ús del balanç hídric del terra, considerant dades meteorològiques, de terra i de la plantació. L'app, disponible per a Android, iOS i versió web, permet a tècnics i agricultors configurar parcel·les amb informació necessària per rebre recomanacions personalitzades de reg (òptim, deficitari controlat o de supervivència), així com accedir a informes, notificacions i anàlisis històriques del reg. Aquesta guia detalla el procés d'instal·lació, configuració i ús de l'app, tot fomentant una gestió eficient de l'aigua davant del context de canvi climàtic.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Reg Berry. Una eina per a la programació del reg dels fruits vermells. Guia d'ús</t>
   </si>
   <si>
     <t>Reg Berry és una aplicació mòbil de l'IFAPA (CAGPDS de la Junta d'Andalusia) que permet d'una forma ràpida i intuïtiva fer recomanacions de reg per als cultius de maduixa, gerds i nabiu a la província de Huelva. Es basa en els resultats de 10 anys de recerca i experimentació en finques comercials i de l'IFAPA, cosa que n'avala l'aplicació a escala comercial. L'aplicació permet personalitzar per a cada parcel·la les recomanacions de reg dels cultius de fruits vermells. La dosi de reg està orientada a obtenir la màxima producció optimitzant al màxim el consum daigua, de manera que el cultiu no pateixi en cap moment estrès hídric. L'aplicació d'aquesta metodologia de programació del reg a les finques comercials ha portat a estalvis d'aigua de fins al 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Anàlisi dels costos de producció de petites explotacions d'oliverar tradicional de no conreu</t>
   </si>
   <si>
     <t>S'analitzen els costos de producció de les petites explotacions d'oliverar per demostrar la importància de la mà d'obra familiar en la rendibilitat i per posar de manifest la importància de la subvenció de la PAC. També es proposen estratègies productives innovadores que permetrien reduir els costos de producció i, per tant, incrementar la rendibilitat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Oportunitats de les Lleguminoses davant la Nova PAC (2014-2020)</t>
   </si>
   <si>
     <t>Es descriu la importància de les lleguminoses a l'agricultura i el paper que aquests cultius tenen davant la nova reforma de la Política Agrària Comunitària. El document s'ha centrat en les dificultats del control de les males herbes a les lleguminoses i els aspectes més rellevants del cultiu de faves i cigrons, principals lleguminoses que es conreen a Andalusia. S'han destacat les principals limitacions d'aquests cultius, com ara la manca d'herbicides autoritzats per al control de males herbes, plagues i malalties, sequera i baixos rendiments, entre d'altres. Es proposen algunes estratègies per incrementar el cultiu de les lleguminoses a l'agricultura espanyola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
   </si>
   <si>
     <t>Mètodes d'instal·lació de cobertes vegetals: fonaments, aplicacions i maneig</t>
   </si>
   <si>
     <t>Es descriuen els fonaments de la competència i la interferència entre espècies vegetals. Les primeres setmanes són crucials. S'han exposat estratègies de sembra de les cobertures vegetals, del moment de sembra, del condicionament de llavors i del seu maneig. Cal triar bé el sistema per aconseguir una bona implantació de cobertes vegetals i evitar la pèrdua de diners, bé per sembrar espècies amb escasses o nul·les possibilitats de permanència, bé perquè el maneig sigui dificultós.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Potencialitat Enològica de les Varietats Autòctones Andaluses Beba i Mantuo de Pilas</t>
   </si>
   <si>
     <t>S'avalua el potencial enològic de dues varietats autòctones Andaluses com són la Beba i la Mantuo de Pilas. L'estudi s'ha fet a Jerez de la Frontera durant 4 campanyes consecutives. A més s'ha inclòs en aquest estudi, com a referència, la varietat Palomino fi per ser la varietat més cultivada en el marc de Jerez (95%).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Termografia per al Diagnòstic de Mastitis a Caprino Lechero</t>
-[...16 lines deleted...]
-  <si>
     <t>Comportament Agronòmic de `Clementina de Nules` sobre diferents Patrons de Citrics a Màlaga. Campanyes 2013/14 i 2014/15.</t>
   </si>
   <si>
     <t>Resultats d'un treball d'avaluació del comportament agronòmic de patrons convencionals i nous híbrids (semienanitzants), realitzat durant les campanyes de 2013/14 i 2014/15 en les condicions agroclimàtiques de l'àrea litoral de la província de Màlaga per tal d'obtenir informació consistent que permeti optimitzar el maneig agronòmic de les plantacions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Eficàcia de la Solarització i Biosolarització en Cultius Enarenats contra Patògens Fúngics de Sòl</t>
   </si>
   <si>
     <t>Resultats d'un treball realitzat per comprovar l'eficàcia de la solarització i la biosolarització del sòl en el control de patògens. Els patògens estudiats ha estat: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici i Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Avaluació de varietats locals de faves. Campanya 2019/2020.</t>
   </si>
   <si>
     <t>Resultats del comportament agronòmic i de la resposta davant la planta paràsita Orobanche crenata d'un total de tretze varietats locals andaluses de faves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
@@ -2063,113 +2063,113 @@
   <si>
     <t>Resultats d'un assaig realitzat entre el 2017 i el 2019 per conèixer l'efecte del reg sobre el rendiment del cultiu de nabiu a la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Efecte de Diferents Nivells de Salinitat Sobre la Qualitat de Fruit de Maduixa</t>
   </si>
   <si>
     <t>Resultats d'un experiment realitzat el 2013/2014 sobre la influència de diferents nivells de salinitat de la solució nutritiva en la qualitat dels fruits de dues varietats de maduixa (cv. 'Primoris' i cv. 'Albió') cultivades en hivernacle amb sistemes de reutilització d'aigua lixiviades. L'estratègia proposada de sotmetre al cultiu de maduixa a un estrès salí a la fase de desenvolupament i engreixament del fruit afecta de forma positiva la qualitat de fruit de maduixa sense afectar la producció en les dues varietats avaluades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofització i Ecotoxicitat al Cultiu de la Maduixa</t>
   </si>
   <si>
     <t>Resultats d'un treball l'objectiu del qual ha estat quantificar i avaluar els impactes ambientals Eutrofització i Ecotoxicitat del cultiu de la maduixa, considerant tot el cicle de vida dels diferents sistemes de producció. Com a resultat es dissenyen i recomanen estratègies d'optimització de les pràctiques agràries implementades pels agricultors per millorar la sostenibilitat de les seves explotacions agràries i augmentar la competitivitat del sector productor maduixer.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Ocupació de Bacteris al Cultiu de Maduixa. Resultats Preliminars de Camp.</t>
+  </si>
+  <si>
+    <t>Resultats d'assajos preliminars realitzats a la campanya 2017/18 sobre l'ús de tres bacteris promotors del creixement en cultiu de maduixa. L'objectiu del treball és comprovar si la inoculació amb bacteris promotors del creixement pot, en part, disminuir l'ús de productes de síntesi en un cultiu tan important al camp andalús com la fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
+  </si>
+  <si>
+    <t>Estudi preliminar de reg deficitari en ametllers</t>
+  </si>
+  <si>
+    <t>Resultats d'assajos sobre diferents estratègies de reg deficitari en cultiu de l'ametller realitzats a les campanyes 2013 i 2014.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
+  </si>
+  <si>
     <t>El Cultiu de Blat de moro a Andalusia sota l'Impacte del Canvi Climàtic</t>
   </si>
   <si>
     <t>Resultats d'estudis sobre els possibles impactes del canvi climàtic sobre el cultiu del blat de moro regadiu a Andalusia i mesures d'adaptació avaluades per limitar-los.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
   </si>
   <si>
     <t>Efecte de diferents dotacions de reg en el cultiu de l'alvocat. Campanya 2016/2017</t>
   </si>
   <si>
     <t>Resultats de la campanya 2016/17 dels assaigs de reg en explotacions comercials d'Aguacate del litoral andalús.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
   </si>
   <si>
     <t>Pràctiques de fertilització en blat sota sembra directa: alternatives a lús de urea</t>
   </si>
   <si>
     <t>Resultats de la investigació on s'han estudiat diferents metodologies de fertilització alternatives l'ús d'Urea. Entre les que destaca l'ús d'inhibidors de nitrificació i ureasa. Els resultats s'han presentat en relació amb els beneficis agronòmics (collita, N en gra,...), com a mediambientals (reducció de lixiviació de nitrats i d'emissions de N02).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Estudi comparatiu de producció i qualitat de fruita en cinc cultivars de prunera de recol·lecció tardana en maneig ecològic i convencional</t>
   </si>
   <si>
     <t>Resultats dels anys 2009 a 2013 de producció i de qualitat de la fruita de cinc cultivars comercials de prunera japonesa de recol·lecció tardana, que porten diversos anys sent cultivats en dos maneigs agronòmics diferenciats: ecològic i convencional.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Assajos de Varietats de Gira-sol Resistents a Jopo (O. Cumana) a Andalusia. Campanya 2024</t>
   </si>
   <si>
     <t>Resultats dels cinc assaigs de varietats de gira-sol resistents a jopo (O.Cumana) a Andalusia a la campanya 2024. Es presenten de cada assaig dades de rendiment tant de llavor com d'oli, dades de les diferents malalties i un quadre resum de rendiments.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
-    <t>Ocupació de Bacteris al Cultiu de Maduixa. Resultats Preliminars de Camp.</t>
-[...16 lines deleted...]
-  <si>
     <t>Ús de tensiómetres manuals i electrònics per a la gestió del reg</t>
   </si>
   <si>
     <t>Els tensiòmetres són instruments que mesuren el potencial matricial o tensió matricial del sòl. Aquesta és una mesura indirecta de la humitat del sòl i és originat per les forces que retenen l'aigua als capil·lars i sobre les partícules del sòl.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Benestar Animal a Explotacions d'Aus</t>
   </si>
   <si>
     <t>Manual destinat a la seva utilització als cursos de Benestar Animal en Explotacions d'Aus. Els cursos tindran un mínim de 20 hores de durada i es destinen a persones titulars i persones que treballin en explotacions ramaderes avícoles. L'IFAPA ha considerat convenient elaborar i publicar aquest material didàctic específic sobre Benestar Animal en Explotacions d'Aus, amb l'objectiu de proporcionar, tant al sector com als docents en aquesta matèria, uns continguts adequats que tractin la temàtica recollida a la normativa que regula la formació de Benestar Animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimització del Reg i l'Abonat al Cultiu del Gira-sol</t>
   </si>
   <si>
     <t>Per intentar aprofundir en el coneixement de la interacció entre les necessitats d'aigua i fertilitzants en el cultiu de gira-sol, s'ha realitzat un experiment durant tres anys en què s'han testat diferents volums de reg, diferents estratègies de fertilització i les possibles interaccions en el rendiment de llavor, contingut d'oli i altres components de rendiment. Aquest document ofereix els resultats de l'experiment realitzat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
@@ -2585,113 +2585,113 @@
   <si>
     <t>Les hortalisses mini anomenades també "snack" van començar a cultivar-se a Espanya com una alternativa de diversificació i una estratègia de desenvolupament de la cadena de valor del sector hortícola. Encara que encara ocupen una quota reduïda de mercat, aquestes hortalisses podrien generar uns potencials nínxols de mercat per obtenir més valor afegit al producte i rendibilitzar-ne el cultiu. En aquest treball, s'analitzen les possibilitats de mercat d'aquests nous tipus varietals snack d'espècies tan ben conegudes com cogombre, pebrot i tomàquet, intentant adaptar l'oferta no només als canals convencionals i habituals de la gran distribució d'hortalisses i punts de venda, sinó també abordar altres nous canals de comercialització i distribució, així com nous formats, gamma i envas. En aquest sentit, per tal de buscar potencials nínxols de mercat i socialitzar més el consum d'aquests tipus d'hortalisses en cru, s'analitzen en aquesta investigació les actituds i opinions de consumidors joves cap al consum d'hortalisses snack i la seva disposició a comprar-les a través de màquines expenedores “healthy vending” o “vending saludable”</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
     <t>Guia de Controls, Sistemes Sostenibles d'Olivar.</t>
   </si>
   <si>
     <t>Les Jornades Formatives d'Agroambient i Clima s'emmarquen en les accions encaminades a assegurar un compliment correcte dels compromisos agroambientals adquirits en algunes de les operacions incloses a la Mesura 10 “Agroambient i</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81b3ec0d-602a-4b3a-94df-c2006234d29d</t>
   </si>
   <si>
     <t>Sistema sostenibles cultius agroindustrials. Operació 10.1.5 - Actualització 2022-</t>
   </si>
   <si>
     <t>Les Jornades Formatives d'Agroambient i Clima s'emmarquen en les accions encaminades a assegurar un compliment correcte dels compromisos agroambientals adquirits en algunes de les operacions incloses a la Mesura 10 “Agroambient i Clima” del Programa de Desenvolupament Rural d'Andalusia 2014-2022. L'objectiu que es pretén aconseguir amb la impartició d'aquestes jornades és millorar les capacitats de les persones beneficiàries d'aquestes ajudes, així com conscienciar la població agrària en l'ús de sistemes de producció compatibles amb la conservació del medi ambient i el benestar i la higiene dels animals.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Ús de Plàstics TIF a la Desinfestació de Sòls amb 1,3 Dicloropropè + Cloropicrina al Cultiu de la Maduixa. Campanya 2020/2021</t>
+  </si>
+  <si>
+    <t>Les malalties causades per patògens de sòl constitueixen un factor limitant per a la productivitat del cultiu de la maduixa. Actualment es controlen majoritàriament mitjançant estratègies de control químic amb fumigants subjectes a autoritzacions excepcionals. La reducció en l‟ús d‟aquests agroquímics fumigants i la implantació d‟alternatives més sostenibles constitueixen un objectiu prioritari en les polítiques agràries europees i nacionals. En aquest treball s‟avalua l‟eficàcia en el control de patògens de dosis reduïdes d‟aquests fumigants mitjançant el segellat sota plàstic totalment impermeable al‟emissió de gasos (TIF) i la influència en la productivitat, en la campanya 2020-2021.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Ús de Plàstics TIF a la Desinfestació de Sòls amb 1,3 dicloropropè + cloropicrina al Cultiu de la Maduixa. Campanya 2019/2020</t>
+  </si>
+  <si>
+    <t>Les malalties causades per patògens de sòl constitueixen un factor limitant per a la productivitat del cultiu de la maduixa. Actualment es controlen majoritàriament mitjançant estratègies de control químic amb fumigants subjectes a autoritzacions excepcionals. La reducció en l'ús d'aquests fumigants agroquímics i la implantació d'alternatives més sostenibles constitueixen un objectiu prioritari en les polítiques agràries europees i nacionals. En aquest treball s'avalua l'eficàcia en el control de patògens de dosis reduïdes d'aquests fumigants mitjançant el segellat sota plàstic totalment impermeable a l'emissió de gasos (TIF) i la influència a la productivitat, a la campanya 2019-2020.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Efectes de la verema mecànica sobre la qualitat del raïm i el vi de la varietat tinta Syrah</t>
   </si>
   <si>
     <t>La verema mecànica s'ha anat imposant en les últimes dècades a la major part de les vinyes andaluces adaptades al pas d'aquest tipus de maquinària. Tot i això, aquesta tècnica sempre ha plantejat dubtes sobre la qualitat final dels productes obtinguts i fins i tot sobre la rendibilitat de l'operació per les possibles minves que es poden produir.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
     <t>Resultats dels Assajos d'Herbicides de Post-emergència a Faves</t>
   </si>
   <si>
     <t>La manca d'herbicides autoritzats de pre i post emergència, especialment contra dicotiledònies, és un dels principals esculls per a la sembra de faves als secans andalusos, a causa de la gran diversitat i abundància de males herbes entre les quals hi ha espècies de gran port molt competitives. Per això, atès l'interès creixent per les lleguminoses s'han plantejat una sèrie d'assajos per avaluar diferents herbicides de pre i post-emergència contra dicotiledònies. Després de la publicació l'any 2015 dels resultats en preemergència, en aquesta publicació es mostren els resultats de 7 herbicides en postemergència.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Optimització de la Solarització del Sòl en Cultius Enarenats</t>
   </si>
   <si>
     <t>La solarització és un sistema de desinfecció del sòl que consisteix a encoixinar el sòl humit durant 4-6 setmanes amb plàstic transparent i fi a l'època de major temperatura i radiació solar. En aquest treball s'estudien factors que poden influir, com són el tipus de plàstic utilitzat, el període més apropiat per solaritzar i el maneig del reg més adequat, amb l'objectiu d'assolir la màxima temperatura possible que permeti eliminar els patògens del terra.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Estudi de Diversitat a l'Horticultura Protegida: Crisopes (Biodiversitat III)</t>
   </si>
   <si>
     <t>Les crisopes són insectes que formen part del complex d'artròpodes beneficiosos que depreden sobre les plagues dels cultius. S'ha demostrat que la diversitat és una eina fonamental per al manteniment d'aquesta artropodofauna beneficiosa i protegir els cultius de l'atac de les plagues. Aquest treball forma part d'un estudi més ampli que té com a objectiu principal documentar la biodiversitat d'artròpodes útils a l'horticultura protegida d'Almeria. A més, cada document ofereix una forma ràpida i senzilla didentificació de les espècies estudiades. En aquest cas, s'han estudiat les diferents espècies de crisopes trobades als cultius hortícoles protegits, amb una part final que facilita la identificació de les crisopes més abundants.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
     <t>Avaluació de substrats derivats de torba negra natural per a ús comercial</t>
   </si>
   <si>
     <t>Les qualitats de la torba negra no són òptimes per al seu ús com a substrat en solitari. Busquem millorar-ne el baix nivell de pH i la tendència a la compactació, determinat les barreges òptimes per al seu ús en viver amb plàntules d'espècies hortícoles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
   </si>
   <si>
-    <t>Ús de Plàstics TIF a la Desinfestació de Sòls amb 1,3 Dicloropropè + Cloropicrina al Cultiu de la Maduixa. Campanya 2020/2021</t>
-[...16 lines deleted...]
-  <si>
     <t>Resultats d'assajos de noves varietats d'ordi a Andalusia Campanya 2016/2017</t>
   </si>
   <si>
     <t>La superfície cultivada a Andalusia, ha patit un canvi considerable en els darrers anys com a conseqüència del desacoblament de les ajudes de la Política Agrària Comunitària. Amb l'entrada en vigor de la nova PAC, es potencia clarament la sostenibilitat de les explotacions, afavorint la rotació de cultius, amb una menció especial a les lleguminoses. D'aquesta manera, als secans andalusos alternaran els cereals d'hivern, gira-sol i lleguminoses. La millora en el coneixement del cultiu que s'aborda en aquesta publicació, les ordi, part de les innovacions que incorporen les llavors que es comercialitzen al mercat. Generar informació sobre les noves varietats que es registren a Espanya oa Europa en relació als aspectes: agronòmic, productiu, resistència a malalties, així com en els seus paràmetres de qualitat, són de vital importància per a l'agricultor.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3cc49ee-3fa5-4d12-92b6-92838400ca3c</t>
   </si>
   <si>
     <t>Resultats d'Assaigs de Noves Varietats de Cebadas a Andalusia Campanya 2017/2018</t>
   </si>
   <si>
     <t>La superfície cultivada a Andalusia, ha patit un canvi considerable en els darrers anys com a conseqüència del desacoblament de les ajudes de la Política Agrària Comunitària. Amb l'entrada en vigor de la nova PAC, es potencia clarament la sostenibilitat de les explotacions, afavorint la rotació de cultius, amb una menció especial a les lleguminoses. D'aquesta manera, als secans andalusos alternaran els cereals d'hivern, gira-sol i lleguminoses. La millora en el coneixement del cultiu que s'aborda en aquesta publicació, els ordi, parteix de les innovacions que incorporen les llavors que es comercialitzen al mercat. Generar informació sobre les noves varietats que es registren a Espanya oa Europa en relació amb els aspectes: agronòmic, productiu, resistència a malalties, així com en els seus paràmetres de qualitat, són de vital importància per a l'agricultor.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2fdb782-fa6f-4aeb-a151-402aa8057e69</t>
   </si>
   <si>
     <t>Resultats d'Assajos de Noves Varietats de Triticals a Andalusia Campanya 2016/2017</t>
   </si>
   <si>
     <t>La superfície cultivada a Andalusia, ha patit un canvi considerable en els darrers anys com a conseqüència del desacoblament de les ajudes de la Política Agrària Comunitària. Amb l'entrada en vigor de la nova PAC, es potencia clarament la sostenibilitat de les explotacions, afavorint la rotació de cultius, amb una menció especial a les lleguminoses. D'aquesta manera, als secans andalusos alternaran els cereals d'hivern, gira-sol i lleguminoses. La millora en el coneixement del cultiu que s'aborda en aquesta publicació, els triticals, part de les innovacions que incorporen les llavors que es comercialitzen al mercat. Generar informació sobre les noves varietats que es registren a Espanya oa Europa en relació als aspectes: agronòmic, productiu, resistència a malalties, així com en els seus paràmetres de qualitat, són de vital importància per a l'agricultor.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8cacd07e-b204-4925-a079-08d27f46e1ab</t>
@@ -3140,122 +3140,122 @@
   <si>
     <t>La coberta vegetal viva està considerada com el sistema de maneig del sòl més adequat, excepte en aquells casos en què no se'n pugui fer un control adequat. En comparació als altres sistemes de maneig del sòl, la coberta vegetal viva té, entre d'altres, els avantatges següents: aconsegueix una millor estructura del sòl i un major contingut en matèria orgànica; millora la taxa d'infiltració de l'aigua a terra i redueix les pèrdues d'aigua per evaporació; facilita el trànsit de la maquinària; i és el sistema que més redueix els danys per erosió; si no es fa un control químic, és un sistema sense cap risc de dany mediambiental i el que contribueix més a la conservació de la biodiversitat ia la millora de l'agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Col·lecció Nuclear de Vicia faba: Caracterització i Avaluació Preliminar</t>
   </si>
   <si>
     <t>La diversitat biològica actual és la base de la sostenibilitat agrària i alimentària futura, i els recursos fitogenètics són el seu component fonamental. La seva conservació és molt important per a la seva utilització present i futura, bé directament amb l'ús de les entrades conservades, oa través de la incorporació dels gens específics que continguin en els programes de millora genètica vegetal. Per poder utilitzar aquest material cal conèixer-lo i això ens porta a caracteritzar-lo i avaluar-lo mitjançant lestudi de descriptors. Aquest document ofereix la possibilitat de dur a terme la consulta i la cerca de caràcters d'utilitat de les entrades de la Col·lecció Nuclear de Vícia faba conservades al Banc de Germoplasma de l'IFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/924447fb-a4ce-4aa6-ac2e-b7c4f83788e9</t>
   </si>
   <si>
     <t>Ús de dades meteorològiques i de teledetecció per a l'estimació de l'ET0 a Andalusia</t>
   </si>
   <si>
     <t>L'avaluació de l'evapotranspiració de referència (ETo) tant a nivell de parcel·la, zona regable, conca o regional, és un repte per a la investigació agrícola i hidrològica; això requereix la caracterització d'extenses àrees a més de l'obtenció de variables meteorològiques precises. Per explicar-ho, es va desenvolupar una nova metodologia, combinant informació de radiació solar procedent del satèl·lit Meteosat (MSG) a través de la plataforma LSA SAF, amb informació de temperatures mitges de l'aire a 2 metres, de la plataforma ECMWF.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Efecte de la Varietat i el Sistema de Cultiu sobre Caràcters Lligats a la Qualitat en Maduixa. Campanya 2023/2024.</t>
+  </si>
+  <si>
+    <t>La qualitat de la maduixa acabada de collir i en postcollita és un factor de gran rellevància per al seu èxit comercial, per la qual cosa en aquest treball ens plantegem l'objectiu d'avaluar la qualitat organolèptica, funcional i postcollita d'una selecció de 16 varietats de maduixa, d'11 programes de millora diferents, en tres sistemes de cultiu, a fi de generar una informació cada vegada més.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Determinació de la Qualitat dels Fruits Cítrics a Laboratori</t>
+  </si>
+  <si>
+    <t>La qualitat del producte i la satisfacció del consumidor són elements prioritaris per als citricultors. Per això, en aquest treball es donen a conèixer els paràmetres que defineixen la qualitat, tant morfològica com organolèptica, dels fruits cítrics. A més, es descriu resumidament els procediments per realitzar la determinació dels paràmetres de qualitat esmentats, els quals permetin garantir el compliment de la normativa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Proves d'ADN per a la predicció del color del fruit de la maduixa</t>
+  </si>
+  <si>
+    <t>La característica coloració de les maduixes madures és deguda a l'acumulació d'antocianines. Aquests pigments, a més d'augmentar l'atractiu dels fruits, tenen nombrosos beneficis per a la salut a causa de les propietats antioxidants. Les diferents varietats i espècies de maduixa presenten una cridanera variabilitat en el color dels seus fruits, sent aquest un important caràcter per als milloradors. Al centre IFAPA de Màlaga, en col·laboració amb altres grups de recerca, hem desenvolupat dues proves d'ADN per predir la presència/absència i la distribució d'aquests pigments al fruit, evitant la necessitat de créixer la planta per observar el fenotip. Els marcadors utilitzats detecten diferents al·lels del gen FaMYB10 que és el responsable de la variació qualitativa d'aquests caràcters. En aquest document es presenten els detalls de totes dues proves, que podran ser utilitzades a gran escala i de forma econòmica i senzilla als programes de millora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Gestió Integrada de la Cotxinilla Blanca del Mango</t>
+  </si>
+  <si>
+    <t>La cotxinilla blanca (Aulacaspis tubercularis) és la plaga més important del mànec al Sud d'Espanya, i una de les més perjudicials a nivell mundial. Aquí es proposen les bases per a la gestió integrada. Es fa una descripció de la plaga i s'aporten dades sobre la seva biologia i els símptomes i els danys que produeix. A més, se suggereix l'ús d'olis parafínics per controlar-los, que han mostrat eficàcia als assajos de camp. El control biològic, a través d'un depredador (Cybocephalus nipponicus) i un parasitoide (Encarsia citrina), és una opció de futur, tot i que caldrà estudiar-ne la implementació amb cobertes vegetals que els serveixin de refugi i aliment alternatiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Control químic sostenible de la cotxinilla blanca del mànec (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>La cotxinilla blanca, és una plaga clau en els cultius de mango a Andalusia ja que produeix importants</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Avispilla del castanyer (Dryocosmus kuriphlilus) a Andalusia</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document s'informa sobre la distribució, la biologia, els danys que causa i les mesures de control existents.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides Autòctons de l'Avispilla del Castaño a Andalusia</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. Aquest document, a més de descriure les principals característiques de les vespes productores de ganyes, aporta informació sobre el control exercit sobre la plaga de la vespra del castanyer per parasitoides autòctons.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
     <t>Sistemes Sostenibles a Olivar. Operació 10.1.7</t>
   </si>
   <si>
     <t>L'ajuda agroambiental vinculada a l'oliverar es coneix com a operació 10.1.7. Sistemes Sostenibles d'Olivar. Aquesta mesura de suport cap a aquest sector se situa en un Marc Estratègic Comunitari (MEC) 2014-2020 del Programa de Desenvolupament Rural d'Andalusia (PDRA) concretament a la Mesura 10: Agroambient i Clima, que entre els objectius que ve a complir, la que afecta a l'oliverar i per la qual s'ha desenvolupat aquesta operació millora de la gestió dels mateixos”. Així mateix, si observem la figura 1 l'operació 10.1.7. Sistemes Sostenibles d'Olivar es troben dins de la Submesura 10.1. Pagaments per Compromisos Agraris i Ambientals, és a dir, el beneficiari d'aquest ajut rebrà una compensació econòmica, per realitzar una sèrie de pràctiques agrícoles beneficioses no només per al medi ambient sinó per al propi cultiu, perquè no hem d'oblidar que l'oliverar hem de veure'l i manejar-lo com un agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Efecte de la Varietat i el Sistema de Cultiu sobre Caràcters Lligats a la Qualitat en Maduixa. Campanya 2023/2024.</t>
-[...43 lines deleted...]
-  <si>
     <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2016/2017</t>
   </si>
   <si>
     <t>Informació actualitzada sobre les noves varietats de blats durs a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de blat dur a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2015/2016</t>
   </si>
   <si>
     <t>Informació actualitzada sobre les noves varietats de blats durs a Andalusia, el seu comportament agronòmic, productiu, així com els seus paràmetres de qualitat, a les principals zones productores andaluses. D'aquesta manera, una visió ràpida del document permetrà obtenir una bona orientació a l'hora de prendre decisions oportunes i adequades sobre la varietat de blat tou a cultivar, en funció del tipus de terreny, clima i les característiques de l'explotació agrícola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Resultats d'Assajos de Noves Varietats de Blat Dur a Andalusia. Campanya 2014/2015</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Resultats dels Assajos de Noves Varietats de Triticale a Andalusia. Campanya 2015/2016</t>
@@ -3599,122 +3599,122 @@
   <si>
     <t>Aquest estudi analitza la xarxa de transferència de coneixement de la transformació digital del sector oliverer andalús, mitjançant la metodologia d'Anàlisi de Xarxes Socials (ARS) que permet determinar la importància i posició dels agents implicats, el sentit i la intensitat de les relacions entre ells, així com descriure l'estructura de la xarxa que conformen, per conèixer la situació i el funcionament actual de la mateixa i proposar línia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Manual Formatiu: Poda de l'Olivar</t>
   </si>
   <si>
     <t>Aquest manual dedicat a la poda de l'oliverar, aborda aspectes relatius a aquesta tècnica del cultiu de l'oliverar amb l'objectiu de capacitar l'oliverer en la presa de decisions necessàries per aconseguir un maneig òptim d'aquesta pràctica. Índex: UD 1: Aspectes generals de la poda de l'oliverar; UD 2: Poda de l'oliverar en got; UD 3: Poda de l'oliverar en bardissa. Esperem que aquest manual sigui una eina útil per a l'alumnat dels cursos, facilitant-vos el procés d'aprenentatge. És el resultat del treball d'un equip de persones que han bolcat la seva àmplia experiència en aquesta obra, i que es veuran àmpliament gratificades si contribueixen a millorar la formació del sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
   </si>
   <si>
     <t>Plantes Mediterrànies el consum de les quals pot originar Problemes Reproductius en Petits Rumiants</t>
   </si>
   <si>
     <t>Aquest material consisteix en un resum sobre les plantes mediterrànies més comunes a Andalusia que poden afectar la reproducció en petits remugants. Facilitant-ne la identificació, es proposen mesures des del maneig ramader per a la prevenció.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/85716fe9-b69a-4694-b609-5a6ed293ce5d</t>
   </si>
   <si>
+    <t>Ocupació de Bacteris Promotors del Creixement en Substitució a l'Ús de Productes de Síntesi al Cultiu de la Maduixa</t>
+  </si>
+  <si>
+    <t>Aquest document presenta un estudi de l'efecte de l'aplicació de bacteris PGP a plantes de maduixa, amb una finalitat doble: d'una banda incrementar el desenvolupament radicular i, per tant, el creixement de la planta, mitjançant l'ús de bacteris productors d'auxines, i de l'altra, la lluita contra el fong patogen M. phaseolina, utilitzant bacteris com a biocontrol. Els estudis s'han dut a terme a les varietats Candonga i Camarosa, a les instal·lacions del Centre IFAPA Las Torres i Tomejil d'Alcalá del Río (Sevilla). Els resultats mostren l'eficàcia d'aquests tractaments i obre la possibilitat d'utilitzar-los en substitució de productes de síntesi, en un context d'agricultura sostenible.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/301846d1-fae6-4637-8e60-5a5371c3d081</t>
+  </si>
+  <si>
+    <t>Estimacio de la Distribucio varietal en el cultiu de maduixa a Huelva - Campanya 2020/2021</t>
+  </si>
+  <si>
+    <t>Aquest document presenta una estimació de la composició varietal del cultiu de la maduixa a la província de Huelva a l'actual campanya 2020-2021, expressada en percentatges de plantes per varietat posades en producció; també es mostra la participació dels principals programes de millora genètica.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/70822b55-2cac-41d5-ba25-95aede7852bd</t>
+  </si>
+  <si>
+    <t>Estimació de la distribució varietal en el cultiu de la maduixa a Huelva - Campanya 2021-2022</t>
+  </si>
+  <si>
+    <t>Aquest document presenta una estimació de la composició varietal del cultiu de la maduixa a la província de Huelva a l'actual campanya 2021-2022, expressada en percentatges de plantes per varietat posades en producció; també es mostra la participació dels principals programes de millora genètica. Aquest treball, realitzat pel Grup de Maduixa de l'IFAPA, està basat fonamentalment en la informació facilitada per les empreses obtentores o per les empreses llicenciades dels diferents programes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f4f44f-f701-44f6-b1a4-2e4c229eb8cd</t>
+  </si>
+  <si>
+    <t>Actuacions de Millora Genètica de la Raça Payoya. Campanya 2014.</t>
+  </si>
+  <si>
+    <t>Aquest document presenta una memòria de les actuacions realitzades per la deixalleria de l'IFAPA Centre d'Hinojosa del Duc durant l'any 2014, mitjançant contracte de recerca amb l'associació de criadors de raça caprina Payoya (ACAPA).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/44ab38bc-3759-42d0-a93d-4ec57798ea58</t>
+  </si>
+  <si>
+    <t>Procés d'obtenció de plantes mares inicials de maduixa</t>
+  </si>
+  <si>
+    <t>Aquest document recull el procés mitjançant el qual s'obtenen plantes mares inicials de maduixa, a partir de les quals, i segons el procés descrit al Reglament Tècnic de Control i Certificació de Plantes de Vivers de Fruiters (Reial Decret 929/95 del 9 de juny de 1995), s'obtenen plantes de maduixa certificada.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5b17c75a-5046-4d5e-b6c3-612a1ef6e266</t>
+  </si>
+  <si>
+    <t>Cultiu Baix Hivernacle de Tres Varietats de Mora (Rubus fruticosus)</t>
+  </si>
+  <si>
+    <t>Aquest document recull els resultats d'un assaig experimental en cultiu sota hivernacle de tres varietats de móra (Rubus fruticosus) com a alternativa als cultius hortícoles convencionals.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018f1ec0-a3d6-499a-8e89-2e7a366cd3eb</t>
+  </si>
+  <si>
+    <t>L'Ecografia al Maneig Reproductiu d'Explotacions de Petits Romants</t>
+  </si>
+  <si>
+    <t>Aquest document té com a objectiu l‟anàlisi dels avantatges i inconvenients de l‟ús de l‟ecografia en el maneig reproductiu d‟explotacions de petits remugants, sobre l‟experiència d‟IFAPA a través de la RAEA d‟Oví.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d7b6c0f8-232e-4264-8136-b8644fd1d4eb</t>
+  </si>
+  <si>
     <t>Recursos Fitogenètics de Lleguminoses Col·lecció Nuclear de Vicia faba: Dades de Passaport</t>
   </si>
   <si>
     <t>Aquest document presenta les dades de passaport de les diferents entrades que integren la Col·lecció Nuclear de Vícia faba del Banc de Germoplasma de Lleguminoses de l'IFAPA. L'objectiu perseguit és oferir informació als equips de millora públics i privats del germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4dc9cf4-b88c-42f7-b0a2-4b81212ad647</t>
   </si>
   <si>
-    <t>Ocupació de Bacteris Promotors del Creixement en Substitució a l'Ús de Productes de Síntesi al Cultiu de la Maduixa</t>
-[...61 lines deleted...]
-  <si>
     <t>Aplicació de Productes Fitosanitaris. Nivell Fumigador. Ed.2020</t>
   </si>
   <si>
     <t>Aquesta segona edició del manual d'Aplicació de productes fitosanitaris nivell fumigador recull algunes modificacions en continguts i redacció respecte del publicat al 2017, amb la intenció d'actualitzar i millorar la qualitat de la formació que imparteixen tant les entitats acreditades com l'IFAPA. UD 1: Problemàtica fitosanitària; UD 2: Propietats, modes i espectre dacció dels fumigants; UD 3: Aplicació de fumigants: planificació i aspectes a considerar; UD 4: Tècniques i equips de fumigació; UD 5: Manteniment, regulació, calibratge, revisió i inspecció dels equips d'aplicació; UD 6: Pràctica de fumigació. Exercicis de desenvolupament de casos pràctics; UD 7: Alternatives no químiques per a la desinfecció de sòls agrícoles; UD 8: Productes fumigants. Etiquetes i fitxes de dades de seguretat; UD 9: Detectors de gasos, màscares, filtres i altres elements de seguretat. Manteniment dels elements i equips de seguretat; UD 10: Perillositat i riscos específics per a la salut....</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/322d5de5-c1b3-48ba-817d-c4c9355cf16f</t>
   </si>
   <si>
     <t>Recomanacions a l'Elaboració de Formatge d'Ovella de Pasta Premsada</t>
   </si>
   <si>
     <t>Aquesta tipologia de formatges són originaris de la regió castellana de la Manxa, principal destinació dels ramats transhumants de ramaderia ovina, essent zones de pasturatge a l'hivern i primavera, èpoques de munyida, major producció de llet i per tant elaboració de formatge. La raça d'oví autòctona predominant és la Manxega, la qual es caracteritza per una gran rusticitat, capaç de suportar les temperatures extremes de la zona. Aquest treball estableix unes recomanacions bàsiques durant les diferents fases d'elaboració per obtenir un producte òptim des del punt de vista tecnològic, nutricional i sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/605c5341-361a-4813-a190-55b78f08841c</t>
   </si>
   <si>
     <t>Cultius potencials per diversificar la producció agrícola a Andalusia</t>
   </si>
   <si>
     <t>Aquest document inclou diversos cultius amb potencial de desenvolupament a Andalusia per la seva capacitat d'adaptació a certes regions en funció dels requeriments edafoclimàtics i l'oportunitat de mercat que suposen. S'hi inclouen cultius industrials amb demanda internacional, cultius per a consum humà en fresc o processats procedents d'altres regions o països que estan sent introduïts a la nostra dieta habitual i cultius que van caure en desús o que estan infrautilitzats i que presenten un alt valor nutricional per al consum humà. Es presenta la situació actual de cadascun d'ells, l'oportunitat que poden tenir, els requeriments edafoclimàtics, la descripció botànica i les tècniques de cultiu habituals que han de ser adaptades a les noves condicions de cultiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
@@ -3743,77 +3743,77 @@
   <si>
     <t>Aquest document inclou aspectes generals tant de les espècies secundàries com de la de nova aparició, aportant informació sobre la seva biologia, cultius més afectats per les diferents espècies, així com els danys que provoquen i les mesures, tant de control químic com biològic que actualment es pot abordar per al seu control. Inclou també material fotogràfic que permeti una fàcil identificació de les diferents espècies, així com els seus diferents estadis i els danys provocats als cultius.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Estratègia de Control Biològic Mitjançant la Utilització d'Amblyseius swriskii en Cultiu de Cogombre</t>
   </si>
   <si>
     <t>Aquest document mostra els resultats d'un conjunt d'assajos dirigits a desenvolupar una nova estratègia d'introducció de l'àcar depredador Amblyseius swirskii al cultiu de cogombre. Les línies estratègiques que defineixen els assajos són: la reducció en la dosi de solta del depredador, la instal·lació dels organismes beneficiosos des de l'inici del cultiu i l'ús de pol·len de Typha latiifolia com a aliment suplementari per al manteniment temporal de les poblacions d'àcars. Per això s'han realitzat dos assaigs, un de laboratori i un altre dividit en dues fases: semicampo i camp. El primer ha tingut per objectiu determinar una dosi òptima de solta del depredador, el segon ha intentat avaluar l'aplicació d'aquesta dosi en condicions de semicampo i camp, a més d'avaluar l'eficàcia en l'aportació de pol·len de Typha latiifolia per al manteniment de les poblacions del fitoseït en condicions d'escassetat de presa i baixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
     <t>Guia sobre el Sistema de Cultiu Superintensiu a Cítrics</t>
   </si>
   <si>
     <t>Aquest document mostra un nou model de sistema de cultiu en cítrics anomenat Superintensiu, és a dir, plantacions d'alta densitat amb arbres de reduït vigor amb unes 2.200 plantes/hectàrea aproximadament, marcs de plantació més estrets i formació en tanques mitjançant l'ús de la poda mecanitzada, orientat a la recol·lecció mecanitzada amb equips cabalgans.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
+    <t>Teledetecció per a agricultura</t>
+  </si>
+  <si>
+    <t>Aquesta publicació proporciona una sèrie de conceptes bàsics sobre l'ús de la teledetecció centrada al sector agrícola. En els diferents apartats del document, es detallen les característiques fonamentals i la resolució de les dades proporcionades pels sensors remots, així com els principals satèl·lits actualment disponibles per a aplicacions agrícoles. Es descriuen a més les característiques de les imatges fent especial èmfasi en el processament de la informació previ al seu ús. Finalment, es mostren alguns exemples d'ús de sensors en l'àmbit agrícola, com el seguiment precís de l'estat dels cultius, l'estimació de producció de biomassa o el seguiment de l'estrès hídric, entre d'altres.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
+    <t>Resultats d'Assaigs de Noves Varietats d'Civada a Andalusia Campanya 2019/2020</t>
+  </si>
+  <si>
+    <t>Aquesta publicació pretén incorporar un element d'interès per a la presa de decisions de l'agricultor, ja que el coneixement de l'adaptabilitat i el comportament de les varietats són decisius per saber què sembrar en funció del destí de la collita. La constant necessitat d'avaluar i caracteritzar les noves varietats de civades que es llancen al mercat són vitals per a un correcte assessorament al sector productor, influint així en una professionalització més gran.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
+  </si>
+  <si>
     <t>Estimació de les necessitats hídriques dels cultius usant teledetecció</t>
   </si>
   <si>
     <t>Aquesta publicació descriu una aproximació per estimar les necessitats hídriques dels cultius integrant informació procedent de sensors remots a les directrius recollides al manual FAO-56. L'estimació precisa del consum d'aigua dels cultius o evapotranspiració (ET) permet ajustar les aportacions del reg a les necessitats reals de les plantes. S'optimitzaria així l'ús de l'aigua reduint l'impacte mediambiental dels regadius. Aquest document pretén servir de guia, i s'explica pas a pas el procediment de càlcul per aplicar aquest enfocament, des de l'obtenció de dades d'entrada fins a l'estimació de l'ET, enumerant diferents eines per visualitzar-lo i processar-lo. Finalment, es mostren diversos exemples d'aplicacions pràctiques a zones agrícoles i de vegetació natural.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Teledetecció per a agricultura</t>
-[...16 lines deleted...]
-  <si>
     <t>Adopció i Pràctiques Industrials i de Comercialització Associades a la Norma ISO 9001 a la Indústria Oleícola Andalusa</t>
   </si>
   <si>
     <t>Espanya i Andalusia són els principals exportadors d'oli d'oliva del món amb un fort creixement els darrers anys. Això s'ha traduït en l'augment de la demanda de les normes de qualitat reconegudes internacionalment, i una de les més importants és la ISO 9001. Els objectius d'aquest treball són definir els factors que han condicionat l'adopció de la norma ISO 9001 a la indústria tafonera andalusa; examinar si l‟adopció de la ISO 9001 per les indústries s‟associa amb l‟ús de pràctiques industrials i de comercialització diferenciades; i generar coneixement per al disseny de polítiques públiques per fomentar l'adopció de la norma al sector i millorar les pràctiques industrials i de comercialització associades a aquesta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
   </si>
   <si>
     <t>Detecció de l'Ametlla Amarga mitjançant Espectroscòpia d'Infraroig Proper NIRS</t>
   </si>
   <si>
     <t>Espectroscòpia d'Infraroig Proper NIRS és una tècnica analítica no destructiva que permet diferenciar les ametlles amargues, amb més de 5 mg/g d'amigdalina, de les no amargues.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Guia de Cultiu de Síndria a l'Aire Lliure</t>
   </si>
   <si>
     <t>Aquesta guia de cultiu pretén informar sobre el mètode de cultiu de síndria (Citrullus lanatus) a l'aire lliure. Aquest cultiu ocupa el 9% de l'àrea mundial dedicada a cultius d'hortalisses. Andalusia és la comunitat líder tant en superfície cultivada com en producció. En aquest document s'ofereix una descripció botànica la planta, tècnica de sembra, requeriments i maneig de cultiu, plagues i malalties del cultiu, així com les principals varietats i tipus de síndies. Finalment, es presenten uns costos de producció tenint en compte el sistema de reg utilitzat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
@@ -3824,122 +3824,122 @@
   <si>
     <t>Aquesta guia de cultiu pretén oferir informació sobre el desenvolupament de la planta de gira-sol, les actuals tendències en les tècniques del seu cultiu i diferents formes i èpoques de sembra, així com de les malalties i plagues més freqüents a Andalusia. El document remet a la consulta dels resultats obtinguts en els darrers anys dels assajos de les varietats resistents a la raça “F” de jopo i del nou material genètic resistent a herbicides. Igualment es poden consultar els rendiments obtinguts als assaigs de gira-sol de sembres hivernal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guia de cultiu de l'Almorta</t>
   </si>
   <si>
     <t>Aquesta guia recull la informació necessària per fer front amb èxit al cultiu de l'almorta (Lathyrus sativus) en condicions extensives de secà, sota models de producció convencional, integrada o ecològica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius herbacis de secà. Operació 10.1.4</t>
   </si>
   <si>
     <t>Aquesta Jornada Formativa d'Agroambient i Clima s'emmarca en les accions encaminades a assegurar un compliment correcte dels compromisos agroambientals adquirits en algunes de les operacions incloses a la Mesura 10 del Programa de Desenvolupament Rural d'Andalusia (PDRA). L'objectiu que es pretén aconseguir amb la impartició d'aquestes jornades és millorar les capacitats dels beneficiaris dels ajuts i conscienciar la població agrària en l'ús de sistemes de producció compatibles amb la conservació del medi ambient, així com informar del PDRA i dels compromisos subscrits. L'Institut Andalús de Recerca i Formació Agrària, Pesquera, Alimentària i de la Producció Ecològica (IFAPA) té entre els seus objectius el disseny i el desenvolupament d'actuacions orientades a la formació de treballadors, tècnics i professionals dels sectors agrari, alimentari i pesquer. L'elaboració d'aquests manuals s'emmarca dins les activitats desenvolupades per IFAPA per transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2017-2018</t>
+  </si>
+  <si>
+    <t>En aquest document es presenta la composició varietal expressada en percentatges de plantes per varietat, de la campanya 2017/2018 actual i també la participació de cada programa de millora. Aquest treball es basa en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2018-2019</t>
+  </si>
+  <si>
+    <t>En aquest document es presenta la composició varietal expressada en percentatges de plantes per varietat, de la campanya 2018/2019 actual i també la participació de cada programa de millora. Aquest treball es basa, fonamentalment, en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Panorama Varietal al Cultiu de Maduixa a Huelva. Període 2012-2015</t>
+  </si>
+  <si>
+    <t>En aquest informe tècnic es mostra la informació obtinguda en les darreres tres campanyes de cultiu (2012-2013, 2013-2014 i 2014-2015) sobre l'estimació de la distribució varietal a Huelva, pel que fa al percentatge de plantes en producció.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. campanya 2016-2017</t>
+  </si>
+  <si>
+    <t>En aquest informe tècnic es presenta la composició varietal expressada en percentatges de plantes per varietat, de l'actual campanya 2016/2017 i també la participació de cada programa de millora. Aquest treball es basa en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influència del Sistema de Cultiu sobre Varietats de Maduixa. Campanya 2021/2022. II Qualitat</t>
+  </si>
+  <si>
+    <t>Entre els caràcters que es tenen en compte en els programes de millora de maduixa, a més dels relacionats amb la productivitat del cultiu, hi ha aquells que li confereixen qualitat organolèptica. I entre els consumidors, és sens dubte aquesta qualitat a què es presta més atenció. En aquest treball es van presentar resultats relatius a la qualitat organolèptica i postcollita de setze varietats de maduixa, assajades en tres sistemes de cultiu, convencional, sense sòl i ecològic durant la campanya 2021-2022.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Avaluació de l'Ús de Compost de Restes Hortícoles en Cultiu de Tomàquet</t>
+  </si>
+  <si>
+    <t>Entre els problemes que genera el sistema de producció sota hivernacle i que en pot limitar la sostenibilitat, destaca l'elevada producció anual de residus de collita (1.751.242 t.any-1) l'acumulació dels quals constitueix un greu problema medi ambiental.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Tècnica del Rayado en Cítrics. Fonaments i Mode de Realització a Camp</t>
   </si>
   <si>
     <t>És objecte d'aquest treball donar a conèixer les possibilitats que l'ús de la tècnica del ratllat ofereix al cultiu dels cítrics, a més de descriure quins són els fonaments i la manera correcta de fer-ho en camp.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>Millora del quallat i productivitat de Navel Powell Summer mitjançant el Rayado i/o Aplicació Foliar d'Extractes d'Algues amb Activitat Hormonal</t>
   </si>
   <si>
     <t>És objecte d'aquesta feina donar a conèixer les possibilitats que l'ús de diferents tècniques i productes ofereixen al cultiu dels cítrics. En aquesta línia i en la tasca de transferència de l'IFAPA, es presenten els resultats obtinguts d'un assaig experimental en què es va avaluar el ratllat i l'ús de fitorreguladors, d'origen natural, en la millora del quallat de Navel Powell.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2017-2018</t>
-[...52 lines deleted...]
-  <si>
     <t>És rendible l'oliverar andalús? Una anàlisi per sistema productiu.</t>
   </si>
   <si>
     <t>En l'última dècada es desenvolupa un intens debat sobre la sostenibilitat econòmica de l'oliverar andalús en el qual coexisteixen sistemes de serra i tradicionals amb intensius. Amb aquesta feina es pretén contribuir a incrementar el coneixement sobre la seva rendibilitat. Per fer-ho, es va realitzar una enquesta a explotacions d'oliverar seguint un procés polietàpic amb la finalitat d'establir-ne l'estructura de costos. Dels resultats es desprèn que el cost unitari de produir un kg d'oli és sensiblement més gran en els sistemes de serra i tradicionals que en els intensius. Tant és així, que la dependència dels sistemes esmentats dels ajuts directes és molt acusada, establint-se com l'instrument que en garanteix la viabilitat econòmica. La reconversió de l'oliverar és una via factible, en determinades localitzacions, que pot ser impulsada per l'administració regional perquè s'abordi conjuntament els agricultors incentivant la creació d'unitats de gestió de finques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>La regeneració de l'arbrat a la devesa</t>
   </si>
   <si>
     <t>A la unitat 1 es descriu de forma detallada el paper de l'arbrat en aquest sistema, s'exposa de manera detallada el procés de regeneració natural de l'arbrat, així com els factors que l'afavoreixen i dificulten en la devesa, i es caracteritza l'estat de la regeneració de l'arbrat de la devesa a Andalusia. En la unitat 2 partida, i les precaucions que cal considerar per maximitzar-ne l'èxit. A la unitat 3 s'exposen algunes estratègies que poden millorar la conservació d'aquestes formacions vegetals de manera compatible amb altres usos de la finca. El manual finalitza amb un exercici pràctic que cerca consolidar els principals coneixements exposats.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Assaig d'Herbicides de Postemergència contra Centaurea diluta a Trigo Duro</t>
   </si>
   <si>
     <t>A les campinyes d'Andalusia cada cop són més freqüents i importants les infestacions de Centaurea diluta. Aquesta espècie pertany a la família compostes i al sud d'Espanya presenta una emergència escalonada des de les primeres pluges tardorenques fins a la primavera ben avançada, per la qual cosa es troba en molts cultius de l'alternativa, pràcticament en tots. A més, creix ràpidament i sobrepassa en alçada a les plantes cultivades, arribant en condicions favorables a superar àmpliament els 2 m d'alçada, per la qual cosa resulta molt competitiva. Aquesta espècie es troba avui dia clarament en expansió. És una espècie força tolerant a molts herbicides autoritzats. En anys anteriors es van fer 2 assaigs amb herbicides de preemergència, però amb poc èxit, ja que els millors productes han quedat recentment fora del registre per a Espanya (Alcántara et al., 2016 i Saavedra et al., 2017). No obstant això, en postemergència hi ha diversos herbicides autoritzats que realitzen un bon control de C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -3968,113 +3968,113 @@
   <si>
     <t>En els darrers anys el cultiu de l'ametller ha passat de ser un cultiu relegat a zones poc productives i de secà, a ser una alternativa clara a altres cultius tradicionals en zones agràries de gran fertilitat, fent un ús intensiu del regadiu.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Resultats dels Assajos de Varietats Clearfield i Sulfo de Gira-sol a Andalusia. Campanya 2019.</t>
   </si>
   <si>
     <t>En els darrers anys han fet la seva aparició al mercat del gira-sol noves varietats que es caracteritza per la seva resistència genètica a tractaments amb determinats herbicides, els quals proporcionen un acceptable control de males herbes de fulla ampla i estreta, així com al jopo (Orobanche cumana). Aquestes varietats, moltes de les quals tenen la característica d'alt oleic (HO), van ocupant cada any una superfície més gran de sembra. Les sembres d'aquestes varietats es poden fer més aviat ja que el control de dicotiledònies es pot fer amb els tractaments d'herbicides i així el cultiu podria aprofitar millor les pluges d'hivern i primavera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Efecte de la durada del pols de reg sobre la producció i qualitat d'enciam iceberg</t>
   </si>
   <si>
     <t>En regs localitzats d'alta freqüència, el factor que més influeix en la distribució del reg dins d'una parcel·la és la durada del pols de reg. En aquest treball s'avalua l'efecte de la durada del pols del reg sobre la producció i la qualitat d'un cultiu d'enciam Iceberg en una parcel·la en pendent. L'assaig es va fer en un cicle curt d'estiu situada a Huéneja (Granada). La zona de la parcel·la es va mostrar com un factor determinant tant en el rendiment obtingut com en el percentatge d'enciam de màxima qualitat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Resultats dels Assajos de Colza a Andalusia. Campanya 2018-19</t>
+  </si>
+  <si>
+    <t>A la campanya 2018-19, s'han realitzat 2 assaigs de varietats de la RAEA de colza, ubicats a la finca Dos Hermanas (Montemayor) ia la finca Villaverde Alta (Còrdova).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
+    <t>Assajos de productes formulats amb glifosat</t>
+  </si>
+  <si>
+    <t>A la campanya de cultiu 2014-2015 s'han observat danys greus de fitotoxicitat als primers estadis de gira-sol sembrat a finals d'hivern o principis de primavera. Les afeccions han estat molt importants en algunes finques que han perdut gairebé la totalitat de la collita, mentres que en altres han estat més lleus i el cultiu ha aconseguit arribar a maduració. Els danys s'han produït a Andalusia i en altres comunitats com Castella-la Manxa o Castella Lleó. Alguns pagesos han manifestat que aquests mateixos símptomes ja s'havien vist en campanyes anteriors, des de fa 3-4 anys. Aquests danys observats per agricultors i tècnics, pels signes vistos al camp i els símptomes de les plantes, es va sospitar que podien ser deguts a residus d'herbicides a base de sulfonilurees, que s'havien aplicat de 12 a 14 mesos abans al cultiu de cereal. L'estudi recollit en aquest document avalua la susceptibilitat de 21 varietats de gira-sol a Metsulfuron-metil que és un dels herbicides més usats en els cereals i sobre el qual es tenen més sospites de la seva implicació en els danys observats en gira-sol en la rotació blat-gira-sol.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17437e19-90e7-4418-ab0e-fedb3ba18605</t>
+  </si>
+  <si>
+    <t>Caracterització dels compostos biosaludables de la pastanaga Morá</t>
+  </si>
+  <si>
+    <t>A la població de Cuevas Bajas (Màlaga) es cultiva una varietat autòctona de pastanaga morada, coneguda com “Pastanaga Morà”. Aquesta varietat es caracteritza per tenir una tonalitat porpra intensa a l'exterior, una capa intermèdia de color taronja i un cor morat característic. Sembla que el color morat de l'interior està influenciat per la zona de cultiu, ja que s'ha observat que aquesta varietat cultivada en un altre lloc no el desenvolupa. En aquest estudi es caracteritzen els compostos funcionals d'aquesta pastanaga durant l'etapa de recol·lecció, segons el període de collita, la mida de la pastanaga i el color del cor.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Malalties de Sòl dels Cultius de Pebrot Baix Plàstic del Sud-est d'Andalusia</t>
   </si>
   <si>
     <t>En aquest treball es relacionen les malalties de sòl que s'han detectat als cultius de pebrot sota plàstic del sud-est d'Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Malalties Causades per Fongs de Sòl als Cultius de Albergínia Baix Plàstic del Sud-est d'Andalusia</t>
   </si>
   <si>
     <t>En aquest treball es relacionen les malalties que causades per fongs de sòl s'han detectat als cultius d'albergínia sota plàstic del sud-est d'Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Efecte de l'Acolxat de Malla Negra a `Clementina de Nules` Baix Condicions de Salinitat. Almeria, Campanya 2015-2016</t>
   </si>
   <si>
     <t>En aquest treball es pretén estudiar l'efecte de l'encoixinat de malla sota aquestes condicions de cultiu. Així, l'objectiu d'aquest treball és avaluar l'efecte de l'encoixinat amb malla negra i dos règims hídrics (100% ETc i 66,6% ETc) sobre la varietat Clementina de Nules en condicions de salinitat de l'aigua de reg (aigua de baixa qualitat i d'alta conductivitat elèctrica) i terra de la parcel·la a la província d'Alm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Cultiu Protegit de Sis Varietats de Cogombre Dolç (Solanum muricatum)</t>
   </si>
   <si>
     <t>En la recerca de cultius alternatius als hortícoles convencionals cultivats sota hivernacle, en aquest treball es va avaluar la producció de sis cultivars de cogombre dolç (Solanum muricatum) en hivernacle. Els assajos es van realitzar el 2015. Tots els cultivars es van desenvolupar correctament obtenint altes produccions, destacant el cultivar València com el més productiu i precoç. El cultiu de cogombre dolç pot ser una alternativa interessant als cultius d'hortalisses convencionals als hivernacles d'Almeria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Resultats dels Assajos de Colza a Andalusia. Campanya 2018-19</t>
-[...25 lines deleted...]
-  <si>
     <t>Influència de l'ús de cobertes vegetals en el comportament agronòmic d'una vinya cultivada en ecològic</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats obtinguts entre els anys 2013 a 2018 en una vinya de la varietat Pedro Ximénez cultivada en ecològic al Sud de Còrdova. S'han avaluat tres tractaments de maneig de sòl: conreu tradicional (L), coberta vegetal espontània (CVE) i coberta vegetal sembrada (CVS). S'han comparat els efectes dels diferents tractaments en paràmetres relacionats amb la fisiologia, el rendiment i la qualitat del raïm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Avaluació de Varietats de Maduixa en Cultiu Convencional amb Sòl Biosolaritzat. Campanya 2018/2019</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats obtinguts, a la campanya 2018-2019, amb dotze varietats en condicions de cultiu convencional però amb sòl biosolaritzat. Aquesta tècnica combina dos elements: la incorporació de matèria orgànica biofumigant (biofumigació) i la simultània amb la solarització del sòl. Si bé aquesta tècnica de desinfestació de sòls és minoritària, des de l'IFAPA creiem que és una alternativa a considerar davant de les restriccions constants d'ús de matèries actives que s'estan produint.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>Capacitat de dos Bacteris Probiòtics de Metabolitzar els Antioxidants de la Taronja</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats d'un estudi in vitro sobre la capacitat de dos bacteris probiòtics (Bifodobacteria longum i Lactobacillus rhamnosus), bacteris comunament presents en el tracte intestinal i que addicionalment són emprats com a suplements alimentaris, de transformar o metabolitzar els compostos a compostos fenòlics els responsables dels efectes beneficiosos atribuïts al consum d'aquesta fruita o dels sucs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f263d5bd-982c-4400-b4ac-fb50c1f3f1df</t>
@@ -4175,131 +4175,131 @@
   <si>
     <t>En aquest treball es presenten els principals resultats obtinguts en analitzar la incidència i les causes del decaïment del castanyer a la Serra d'Aracena i Pics d'Aroche. S'exposa la superfície afectada, així com la simptomatologia i les principals malalties presents a la zona. Finalment es fa una proposta d'actuacions per reduir la incidència i la propagació de les principals patologies detectades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Elaboració d'un extracte d'all ric en compostos saludables</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats de diversos mètodes d‟extracció de compostos d‟interès nutricional i saludable, en dues varietats d‟all (blanc i morat)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Potencialitat Enològica de les Varietats de Vid Cultivades a Andalusia Doradilla i Vijiriega</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats de l'elaboració de vins de dues varietats minoritàries cultivades a</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Caracterització Organolèptica i Nutraceútica de Cinc Varietats de Maduixa</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenta la caracterització nutricional, organolèptica i funcional de cinc varietats de maduixa durant els anys 2010 i 2011 a Espanya: Fuentepina, Amiga, Camarosa, Candonga i Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Calendaris de reg del gerd basats en dades meteorològiques històriques</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenta un assaig de diferents calendaris de reg per al cultiu del gerd a la província de Huelva. El tractament T1 va aplicar el reg resultant del càlcul de l'ETo en condicions de cel serè. El T2 va aplicar un calendari basat en el pronòstic meteorològic de l?AEMET a escala setmanal. El T3 va aplicar un calendari basat en l'ETo mitjana històrica dels darrers 20 anys. Finalment, el tractament control (T4) va rebre el reg aplicat a la resta de la finca. La utilització del calendari de reg per al cultiu del gerd, basat en sèries històriques de dades meteorològiques per estimar l'ETo va permetre obtenir produccions similars a les aconseguides usant un calendari de reg basat en el pronòstic meteorològic de l'AEMET o en condicions de cel serè, amb l'avantatge de disposar d'un calendari fix.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Caracterització Volàtil de Taronja de Suc (cv. Salustiana) Ecològica i Convencional</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenta un mètode d'anàlisi de volàtils en taronja, mitjançant una tècnica ràpida, neta i respectuosa amb el medi ambient (la microextracció en fase sòlida a l'espai de cap, acoblada a cromatografia de gasos i espectrometria de masses) per a la determinació dels volàtils amb contribució sensorial a l'aroma de la taronja, discriminació, mitjançant l'anàlisi estadística, del sistema de cultiu: ecològic i convencional. Si bé per aplicar aquesta tècnica a la discriminació del sistema de cultiu de les taronges es requereixen estudis addicionals amb més varietats i anys de mesura, i també aprofundir en les causes d'aquestes diferències.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
+    <t>Confirmació d'Híbrids a Cigrons amb Proves d'ADN</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenten dos casos (per a Orobanche i Fusarium) on es confirma la naturalesa híbrida de les plantes F1 obtingudes per encreuaments dirigits al programa de millora de cigró de Còrdova. La comprovació s'ha realitzat utilitzant marcadors moleculars seleccionats sobre la base del polimorfisme entre els parentals del creuament, premissa indispensable per al seu ús. La confirmació de la naturalesa híbrida dels encreuaments és molt important ja que la seva comprovació es realitza en estat de plàntula permetent descartar les llavors F1 que no procedeixen de l'encreuament desitjat, suposant un estalvi de temps, espai i esforç i per tant econòmic.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
+  </si>
+  <si>
+    <t>Variabilitat Morfològica a Faves i Cigrons</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenten la variabilitat morfològica de faves i cigrons que es troba recollida al Banc de Germoplasma de Lleguminoses de l'IFAPA a Còrdova. Aquesta variabilitat s'està utilitzant als programes de millora de Còrdova d'ambdós cultius per obtenir noves varietats i per desenvolupar marcadors moleculars associats a caràcters d'interès agronòmic que ajudin a una selecció més eficaç i eficient de materials nous. Tots dos cultius són lleguminoses grans d'importància a Andalusia i es caracteritzen pel seu elevat contingut en proteïna, per tenir la capacitat de fixar N2 atmosfèric. A més, són una font important de macro i microelements beneficiosos per a la salut, i són cultius de gran interès tant per al consum humà com per a l'alimentació animal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Compostatge de Restes Vegetals dels Cultius Extensius i Fruiters d'Andalusia</t>
   </si>
   <si>
     <t>En aquest treball s'exposen els primers resultats del Projecte CompostAnd, que aborda la gestió sostenible de restes vegetals de cultius extensius i fruiters típics d'Andalusia occidental. Es justifica la necessitat de compostar com a resposta a diferents problemàtiques per les quals travessa el sector agrícola, esdevenint una oportunitat econòmica i mediambiental. S'aporten les primeres experiències dutes a terme per IFAPA en el compostatge de restes vegetals típiques d'Andalusia occidental, com palla, restes de fruita cítrica procedent de la destriació i restes de poda, i es detallen els paràmetres a mesurar i maneig del compost, per garantir-ne l'estabilitat i la qualitat final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>Efecte de l'Exposició al Sol sobre la Qualitat dels Fruits en diferents Varietats de Maduixa</t>
   </si>
   <si>
     <t>En aquest treball s‟ha plantejat comprovar l‟efecte del nivell d‟exposició a la llum sobre la qualitat dels fruits de maduixa i avaluar si les diferències observades entre varietats es deuen al‟arquitectura oa la bioquímica pròpia de cada varietat. Es van analitzar quatre de les varietats més representatives durant la campanya 2015-16 diferenciant entre fruits exposats a la llum i no exposats. Els principals resultats van mostrar que l'exposició dels fruits a la llum n'afecta la qualitat, pel que fa al sabor i la concentració d'antioxidants, per la qual cosa és un factor que cal tenir en compte a l'hora d'orientar el cultiu si bé la magnitud de l'efecte depèn de la varietat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Eficàcia de Diferents Tècniques Químiques de Desinfestació de Sòl al Cultiu de la Maduixa. Campanya 2017-18</t>
   </si>
   <si>
     <t>En aquest treball es mostren els resultats de treball de l'avaluació agronòmica i l'eficiència en el control de patògens fúngics i nematodes, de combinacions importants de matèries actives d'origen químic i de noves tècniques d'aplicació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Determinació de la biodisponibilitat dels compostos antioxidants de la Maduixa per al seu ús en programes de millora</t>
   </si>
   <si>
     <t>En aquest treball es planteja la necessitat d'incloure als programes de millora de maduixa no només la quantificació dels antioxidants que posseeix el fruit sinó més aviat la quantificació dels antioxidants d'aquest fruit que són potencialment bioactius, és a dir, aquells que poden exercir un efecte beneficiós a la salut humana. Per això es presenta un mètode in vitro que simula la digestió humana tipus i que pot ser utilitzat com a eina en l'obtenció de varietats de maduixa saludables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Caracterització Organolèptica i Nutraceútica de Cinc Varietats de Maduixa</t>
-[...43 lines deleted...]
-  <si>
     <t>Maneig Integral de Plagues de Fruiters d'Os.</t>
   </si>
   <si>
     <t>En aquest material docent s'exposa una revisió dels principals aspectes teòrics i pràctics que poden ser útils en la lluita contra les principals plagues dels fruiters d'os a la nostra comunitat, dins del Programa de Producció Integrada contemplat al Reglament de Producció Integrada de presseguer, prunera i albercoquer a Andalusia (BOJA, 20) Amb aquesta publicació es pretén posar a disposició dels agricultors i tècnics del sector una eina útil i de fàcil accés, que faciliti la pràctica del maneig integrat de les plagues que ataquen els nostres fruiters de pinyol.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Producció de Blat Dur d'Alta Qualitat en Condicions de Regadiu</t>
   </si>
   <si>
     <t>En aquest treball emprant varietats de blat dur d'alta qualitat, s'ha desenvolupat en dues localitats, Santaella (Còrdova) i Jerez de la Frontera (Cadis). S'han assajat diferents estratègies de reg, amb un èmfasi especial sobre el moment d'aplicació de l'últim reg. L'aportació d'una major quantitat d'aigua i un retard en la data de l'últim reg va comportar una pujada de rendiments en totes les varietats assajades sense que es veiés afectada la qualitat del gra, classificant-se totes les varietats en grup 1. A més, es va estudiar l'ús d'un regulador de creixement, que reduirà la talla dels primers entrenusos de les plantes. S‟ha vist que l‟aplicació d‟un regulador de creixement no produeix minves en el rendiment ni en la qualitat de gra de les varietats de blat dur estudiades; per tant, el seu ús permetrà aplicar majors dosis de reg sense que hi hagi el risc d'un augment de l'alçada de les plantes i un encaix consegüent de les plantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Anàlisi Instantani de Proteïna a Gra de Blat mitjançant un Instrument NIR Portàtil</t>
   </si>
   <si>
     <t>En aquest treball es desenvolupen models de predicció per determinar amb un instrument NIRS portàtil, de manera instantània i in situ, el contingut en proteïna en gra sencer de blat. Els models obtinguts presenten una capacitat predictiva adequada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -4859,122 +4859,122 @@
   <si>
     <t>En el document es descriuen de forma resumida les característiques de les quatre espècies-plaga més importants del cultiu de l'alvocat a la nostra zona (dos àcars tetraníquids i dues cotxinilles) i dels seus principals enemics naturals (àcars depredadors, neuròpters i coccinèl·lids). Acompanyant la descripció s'inclouen fotografies per a una identificació ràpida.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
     <t>Meloidogyne a Carbassó: Caracterització de la Malaltia</t>
   </si>
   <si>
     <t>Al document s'avaluen els factors que influeixen en el desenvolupament de la malaltia i les repercussions en la producció de dues espècies de nematodes, Meloidogyne incognita i Meloidogyne javanica afectant cultiu de carbassó.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
     <t>Característiques de les Explotacions de Cítrics a Andalusia</t>
   </si>
   <si>
     <t>En aquest document s'analitzen les principals característiques de les explotacions de cítrics a Andalusia incloent-hi aspectes com les superfícies de les explotacions, els principals cultius, així com els seus rendiments mitjans o marcs de plantació més emprats. Les dades utilitzades a l'estudi procedeixen d'un sondeig realitzat a 203 productors de cítrics a les principals zones productores d'Andalusia. S'aporten els resultats més destacats per als cultius més representatius (taronja, mandarina i llimona) agrupats per província.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83c8c49f-c8bd-41c2-a222-4dea15ed3d5e</t>
   </si>
   <si>
+    <t>Control biològic de plagues en cultiu de cogombre d'hivern: Amblyseius swirskii Athias-Henriot davant de Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>En cultiu de cogombre, el control biològic es basa fonamentalment en soltes de l'àcar depredador Amblyseiusswirskii per al control de la mosca blanca i del trips de les flors. No obstant això, la seva instal·lació pot estar limitada als cicles tardans de tardor-hivern, a causa de diferents causes. Actualment està disponible comercialment un altre àcar depredador, Transeius montdorensis que també es pot alimentar d'aquestes plagues. L'objectiu d'aquest treball ha estat fer un assaig comparatiu entre les dues espècies de depredadors per avaluar-ne el comportament en condicions de baixes temperatures i la seva eficàcia en el control de plagues en un cultiu de cogombre de tardor-hivern. Els resultats mostren un comportament molt similar tant en el desenvolupament de les poblacions dels àcars depredadors, com en el control que fan sobre les plagues de mosca blanca i trips. No obstant, T. montdorensis va mostrar una taxa reproductiva més gran en moments puntuals.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Estudi de Diversitat a l'Horticultura Protegida: Libèl·lules (I)</t>
+  </si>
+  <si>
+    <t>Al desembre de 2015 es va establir una xarxa de bardisses amb plantes arbustives autòctones a l'entorn de diversos hivernacles del Centre IFAPA La Mojonera (Almeria). Aquestes plantacions constitueixen mesures per millorar la biodiversitat al paisatge de l'horticultura intensiva. Un dels grups d'insectes que es poden beneficiar d'aquestes actuacions són les libèl·lules, que apareixen espontàniament sobre aquestes plantes i que tenen hàbits depredadors. Aquest document inclou la metodologia realitzada per a l'observació d'odonats trobats a les diferents bardisses instal·lades, així com l'inventariat d'espècies identificades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Assajos de Susceptibilitat de Dues Varietats de Gira-sol a Tres Herbicides del Grup Sulfonilurees</t>
+  </si>
+  <si>
+    <t>L'any 2015, a finals d'hivern i durant la primavera es van observar a Andalusia i Castella danys greus de fitotoxicitat a gira-sols. Aquesta publicació presenta els resultats dels assaigs de susceptibilitat realitzats per resoldre els dubtes quant a la fitotoxicitat d'herbicides a Girasol, aplicats al cultiu anterior.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>El Virus de la Clorosi de l'encisam a Cultius de Mongeta</t>
   </si>
   <si>
     <t>El virus de la clorosi de l'enciam-Sp (LCV-SP) és un nou cep de LCV, que afecta mongeta tendra (Phaseolus vulgaris L.) i produeix símptomes com ara clapejat internervial i grogueig en fulles mitjanes i baixes, alhora que es tornen més fràgils. Va ser descrit per primera vegada en hivernacles comercials de les províncies de Granada i Almeria, i les plantes afectades van ser observades en hivernacles amb Bemisia tabaci. LCV va ser prèviament descrit a calñifornia (USA) afectant plantes d'enciam, no obstant, el cep espanyol (LCV-SP), pot només afectar plantes pertanyents a la família de les lleguminoses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Detecció Precoç de CGMMV mitjançant ImmunoStrip®</t>
   </si>
   <si>
     <t>El Virus del mosaic verd jaspiat del cogombre, (Cucumber green mottle mosaic virus, CGMMV) és un membre del gènere Tobamovirus, el qual es transmet fàcilment per contacte i infecta moltes espècies de cucurbitàcies incloent cogombre. La seva presència al sud-est d'Andalusia s'ha incrementat en els darrers cinc anys a causa, en part, de la presència en zones on no s'havia descrit abans, d'un nou cep del virus d'origen asiàtic. El diagnòstic precoç és, doncs, de vital importància per fer una correcta estratègia de control. En aquest document, avaluarem la sensibilitat de la detecció primerenca de cadascuna de les races de CGMMV mitjançant la tècnica de Immunostrip.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
     <t>Recomanacions per a l'elaboració de iogurt</t>
   </si>
   <si>
     <t>El iogurt artesà de cabra, ovella i vaca és un producte lacti que s'elabora cada dia per més petites i mitjanes empreses làcties d'Andalusia. En la seva elaboració se sol incorporar productes naturals de la zona. Aquest treball estableix unes recomanacions bàsiques durant les diferents fases d'elaboració per obtenir un producte òptim des del punt de vista tecnològic, nutricional i sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c86a44c4-8f15-4d11-874e-6587f9dba2c4</t>
   </si>
   <si>
     <t>Efecte de la Pasteurització a l'Oliuna Aloreña</t>
   </si>
   <si>
     <t>El 2009 es va aprovar el reglament de la Denominació d'Origen Protegida (DOP): Oli Aloreña de Màlaga, la primera a aconseguir aquesta distinció a Espanya. La seva producció està localitzada al sud-est de la província de Màlaga. L'oliva de taula Aloreña, és una oliva curada en salmorra que pot estar totalment o parcialment fermentada i conservada mitjançant la presència de la sal, àcids orgànics, i espècies. El procés d'elaboració no contempla l'ús de calor sobre el producte final, per la qual cosa hi ha poca informació sobre l'efecte de les temperatures de pasteurització sobre les propietats físiques químiques d'aquestes olives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
   </si>
   <si>
     <t>Efectes del sistema de maneig en oliverars en pendent sobre la diversitat de papallones</t>
   </si>
   <si>
     <t>A Andalusia, els oliverars amb pendents superiors al 20 representa un 26 8 de la superfície total d'oliverar, comprèn aquelles zones amb limitació d'usos de sòl a causa de la combinació de factors com l'altitud i el pendent, i que són poc rendibles, la qual cosa comporta un elevat risc d'abandonament per a aquest cultiu a Andalusia En aquest sentit, la via dels serveis ecosistèmics que generen aquests agroecosistemes, un d'ells són els derivats de fomentar la biodiversitat, servei que es pot veure afectat pel tipus de maneig agronòmic que es dugui a terme en aquests oliverars Un indicador usat per avaluar la biodiversitat, és l'estimació de les poblacions de papallones diürnes quines són molt sensibles a les modificacions dels ecosistemes.Els olivars ecològics i abandonats són els que presenten una major diversitat de papallones.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
   </si>
   <si>
-    <t>Control biològic de plagues en cultiu de cogombre d'hivern: Amblyseius swirskii Athias-Henriot davant de Transeius montdorensis (Schicha).</t>
-[...25 lines deleted...]
-  <si>
     <t>Efecte de diferents dotacions de reg sobre la producció i qualitat en quatre varietats de maduixa a Huelva: campanya 2016/17</t>
   </si>
   <si>
     <t>El treball ha comparat la producció i qualitat de diferents varietats de maduixa sotmeses a quatre tractaments de reg establerts utilitzant com a referència els coeficients de cultiu per a la varietat Sabrina (ETc Sab) durant la campanya 2016-2017. Les varietats estudiades van ser 'Sabrina', 'Fortuna', 'Splendor' i 'Primoris'. Els resultats van mostrar que les varietats difereixen en les necessitats hídriques i per tant no es veuen afectades de la mateixa manera per la retallada hídrica. Segons aquests resultats, l‟ús d‟una o altra varietat pot representar un estalvi al voltant d‟un 25% d‟aigua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b834061-75d7-441b-8bd5-eb4f4abd0519</t>
   </si>
   <si>
     <t>Avaluació de varietats locals de cigrons. Campanya 2019/2020.</t>
   </si>
   <si>
     <t>El treball planteja com a objectiu conèixer el potencial de diferents varietats locals o ecotips de cigrons d'origen andalús. Les línies han estat caracteritzades i avaluades en diferents ambients potencials de cultiu. El document recull els resultats de la caracterització, així com els valors mitjans del rendiment de cada ecotipus per als ambients on han estat avaluats comparant-los amb una varietat convencional testimoni. Com a conclusió general, apuntar el gran potencial existent en els ecotips de cigrons estudiats, tant com a parentals donadors de gens per als programes de millora vegetal, com per al seu ús directe com a varietats de conservació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6f099b1-9153-4fc7-a9a1-f6bc1ad67c60</t>
   </si>
   <si>
     <t>Potencial de Varietats Locals per a la Millora del Blat Dur</t>
   </si>
   <si>
     <t>El blat dur a Andalusia es cultiva fonamentalment en ambient mediterrani caracteritzat per precitacions estacionals, alta probabilitat de sequera al final del cicle i ambients secs durant el desenvolupament del gra. Aquestes condicions suposen un risc important, ja que tant la sequera com la calor poden produir reduccions importants del rendiment. En aquest context, les varietats locals poden jugar un paper important ja que en haver estat seleccionades en condicions locals durant generacions poden presentar característiques d'adaptació a aquests ambients.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
@@ -5315,176 +5315,176 @@
   <si>
     <t>La fertilització foliar a oliverar. Correcció de carències nutricionals</t>
   </si>
   <si>
     <t>Aquest document recopila la informació actualitzada per realitzar correctament la pràctica de la fertilització foliar en oliverar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius llenyosos. Cultiu de l'Ametller. Operació 10.1.6</t>
   </si>
   <si>
     <t>Aquest document va dirigit aquelles persones titulars d'una explotació d'ametller beneficiàries de l'ajut referit a la mesura Agroambiente i Clima, amb l'objectiu d'informar-los dels requisits obligatoris a complir, així com argumentar les raons per les quals sorgeix aquest ajut i la finalitat que es vol aconseguir, per entendre els compromisos que s'exigeixen. En l'àmbit de la Comunitat Europea, les normes generals a l'ajut al desenvolupament rural i la participació d'aquest fons, dirigides al finançament d'una sèrie de mesures, entre les quals hi ha la d'Agroambiente i Clima, objecte de desenvolupament en aquest document. Es defineixen al Reglament (UE) núm. 1305/2013 del Parlament Europeu i del Consell, de 17 de desembre de 2013, relatiu a l'ajuda al desenvolupament rural a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER). A nivell nacional, el Marc Nacional de Desenvolupament Rural per al període 2014-2020, harmonitza les condicions d'aplicació i defineix els elements</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemes Sostenibles de Cultius Llenyosos. Cultiu de l'Ametller. II Jornada de seguiment de lOperació 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Matèries Primes Auxiliars a la Indústria Lactea</t>
+  </si>
+  <si>
+    <t>Aquest document constitueix el material didàctic que complementa el segon mòdul (Recepció i Emmagatzematge de Matèries Primes Auxiliars) del Programa Formatiu d'Especialista en Formatgeria. En l'elaboració de productes lactis és necessària la incorporació de matèries primeres auxiliars a més de la llet, que permetin el desenvolupament del procés productiu. La seva addició té com a objectius la recuperació de les característiques de la llet després de les operacions bàsiques anteriors, l'adequació al procés d'elaboració, la conservació del producte o la modificació de les característiques organolèptiques. En tot cas, cal dur a terme un control exhaustiu de la qualitat de les mateixes ja que de manera directa o indirecta condicionen el producte final.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
+  </si>
+  <si>
+    <t>Obtenció dun compost de qualitat a partir de restes vegetals. Experiència del “projecte CompostAnd”</t>
+  </si>
+  <si>
+    <t>Aquest document descriu el compostatge com una solució sostenible per millorar la salut del sòl i gestionar residus agrícoles. Explica el procés, des de la mescla adequada de materials fins a la maduració del compost, destacant la importància de l'equilibri carboni/nitrogen, l'aireig i el control d'humitat i temperatura. Basat en l'experiència del projecte CompostAnd, ofereix recomanacions pràctiques perquè els agricultors produeixin compost de qualitat a les seves explotacions, promovent la sostenibilitat i l'economia circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Característiques de Sinapis alba subsp. Mairei com a coberta vegetal i per a biofumigació</t>
   </si>
   <si>
     <t>Aquest document és compendi de tota la informació que existeix actualment sobre l'ús de Sinapis alba subsp. mairei com a coberta vegetal: descripció i característiques de l'espècie, tècniques d'implantació i maneig d'aquest tipus de coberta, adaptació al medi ambient, ús biofumigació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
   </si>
   <si>
     <t>Primers assaigs de productes orgànics contra espècies arvenses en oliverar ecològic</t>
   </si>
   <si>
     <t>Aquest document mostra els resultats dels primers assaigs en què s'han emprat productes orgànics amb potencial efecte fitotòxic en el control d'espècies arvenses en oliverar ecològic. Es presenten algunes alternatives que hauran de ser estudiades i avaluades amb més profunditat amb l'objectiu d'intentar buscar alguna alternativa ecològica al control de males herbes en aquest tipus d'oliverar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
     <t>Respostes al reg que influeixen en la verticilosi de l'olivera</t>
   </si>
   <si>
     <t>Aquest document mostra els resultats d'un assaig de llarga durada on s'han avaluat diversos paràmetres morfològics i fisiològics per determinar la influència del reg en el desenvolupament de la Verticilosi de l'Olivera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
   </si>
   <si>
     <t>L'Estrès Hídric i la Formació d'Oli d'Oliva</t>
   </si>
   <si>
     <t>Aquest document mostra els resultats d'un assaig realitzat el 2016, on s'ha estudiat la resposta de les oliveres a diferents graus d'estrès hídric. S'ha comprovat la influència del nivell d'estrès en la formació i la producció final d'oli.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
   </si>
   <si>
     <t>Desestacionalització Reproductiva a Oví de Carn. Indicadors tecnicoeconòmics. Campanya 2014</t>
   </si>
   <si>
     <t>Aquest document presenta les dades tecniques i econòmiques de l'any 2014 de dos sistemes productius d'oví extensiu d'aptitud càrnia. Els dos sistemes de maneig reproductiu analitzats són el tradicional de tres paridores a l'any i el sistema star amb cinc paridores i tractament hormonal.reproductiu del ramat,</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Matèries Primes Auxiliars a la Indústria Lactea</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+    <t>Comparació de Tres Estratègies d'Abonat Nitrogenat al Cultiu del Cotó</t>
+  </si>
+  <si>
+    <t>El pla de restriccions de la fertilització de nitrogen per a l'admissibilitat en relació amb l'ajut agroambiental del cultiu del cotó proposa una dosi màxima de nitrogen. En aquest document s'avalua els resultats d'un estudi experimental sobre l'abonat de nitrogen al cultiu de cotó amb els objectius següents: - Comparar les estratègies d'abonat convencional amb les noves tecnologies d'abonaments d'alliberament lent i adequar-ne el maneig per evitar pèrdues de nitrogen a través de la lixiviació. - Adequar el moment d‟aplicació per millorar l‟aprofitament del nitrogen pel cultiu del cotó. Els resultats posen de manifest l‟eficiència de les tecnologies d‟abonaments d‟alliberament lenta de nitrogen per a diferents circumstàncies assajades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Producció Integrada d'Oleaginoses i Lleguminoses Gra</t>
+  </si>
+  <si>
+    <t>Aquest document catalogat com a material didàctic és el manual de consulta que s'utilitzarà als cursos de Producció Integrada en oleaginoses i lleguminoses gra. En aquest document, estructurat en cinc unitats didàctiques, s'aborden els coneixements mínims necessaris per assolir l'habilitació en Tècnic de Producció Integrada d'Oleaginoses i Lleguminoses Gra. UD 1: Producció Integrada. Concepte, origen, caràcter, desenvolupament normatiu i situació actual; UD 2: Reglament específic de Producció Integrada d'oleaginoses i lleguminoses gra; UD 3: Aspectes propis dels cultius. UD 4: Oleaginoses. Generalitats i espècies emparades pel Reglament; UD 5: Lleguminoses Gra. Generalitats i espècies emparades pel Reglament</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Instal·lacions i Maquinària a la Indústria Làctia</t>
+  </si>
+  <si>
+    <t>Aquest document constitueix el material didàctic del mòdul Instal·lacions i Maquinària a la Indústria Làctica del Projecte Formatiu d'Especialista en Formatgeria. En els diferents apartats es pretén explicar els diferents conceptes relatius al disseny de la indústria làctia, així com els equips i les instal·lacions que constitueixen la tecnologia formatgera en cadascuna de les etapes que donaran lloc a la producció de formatge, producte gastronòmic tradicional. El disseny i la implantació d'una indústria làctia requereix tenir en compte certs factors que en condicionaran la projecció. Abans de realitzar qualsevol inversió, cal conèixer el marc normatiu, on s'establiran una sèrie de requisits que afectaran la construcció i distribució de la planta, amb l'objectiu d'evitar demores a l'inici de l'activitat i pèrdues econòmiques. A més, cal optimitzar el disseny en planta per a la funcionalitat de la indústria alimentària.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
+  </si>
+  <si>
+    <t>Prevenció de Riscos Laborals i Incidència Ambiental a la Indústria Làctia</t>
+  </si>
+  <si>
+    <t>Aquest document constitueix el material didàctic del tercer mòdul “Prevenció de Riscos Laborals i Incidència Ambiental a la Indústria Làctica”, del Projecte Formatiu d'“Especialista en Formatgeria”. La gestió d'una empresa de transformació de lactis, encara que sigui de petita dimensió, ha evolucionat de manera considerable en els darrers anys, transformant-se en una activitat complexa, que requereix el coneixement de moltes disciplines entre les quals hi ha la Prevenció de Riscos Laborals i la Gestió Ambiental. En els diferents apartats es pretén, d'una banda, identificar els factors i situacions de risc més comuns a la indústria làctia i les seves conseqüències, així com conèixer les normes generals de prevenció de riscos i salut laboral. D'altra banda, també s'hauran d'analitzar els factors d'incidència i els efectes ambientals dels residus sobre el medi ambient, derivats de les activitats industrials desenvolupades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
+    <t>La Llet. Composició i Característiques</t>
+  </si>
+  <si>
+    <t>Aquest document constitueix el material didàctic que complementa el primer mòdul (Recepció i Emmagatzematge de la llet) del Programa Formatiu d'“Especialista a Formatgeria”. En els diferents apartats es pretén identificar i reconèixer els constituents principals de la llet, les seves característiques fisicoquímiques, la influència qualitativa i quantitativa dels diferents components en el procés d'elaboració i en la qualitat dels diferents productes lactis i les alteracions principals patides per la llet prèvia a la seva transformació.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
     <t>Caracterització de l'oliverar de muntanya andalús per a la conversió a l'olivicultura ecològica</t>
   </si>
   <si>
     <t>L'oliverar andalús està experimentant una situació de greu crisi que posa en risc la continuïtat del cultiu, especialment a les zones marginals de producció. L'abandó del cultiu d'oliverar causaria una multitud d'efectes negatius no sols des del punt de vista econòmic, sinó també des del punt de vista social, ambiental i cultural. En aquest treball es proposa la difusió de l'agricultura ecològica als oliverars andalusos de muntanya, a través dels contractes territorials de zona rural, com a eina per incrementar la rendibilitat de les explotacions de manera compatible amb la conservació del medi ambient. Per això, es caracteritza l'oliverar de muntanya andalús des del punt productiu, social i ambiental per determinar les àrees on la implantació de l'oliverar ecològic donaria més beneficis a la societat i on, per tant, caldria prioritzar el suport d'ajuts.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Les tècniques de maneig del sòl a l'oliverar i la seva funció ambiental: l'opinió d'experts</t>
   </si>
   <si>
     <t>L'oliverar duu a terme una funció ambiental que es pot veure alterada per les tècniques de cultiu que es practiquin. Dins d'aquestes, el tipus de maneig que es faci per al control de la vegetació arvense pot variar de manera significativa el desenvolupament d'aquesta funció i, per tant, la provisió de béns públics ambientals. Mitjançant la tècnica multicriteri del Procés Analític Jeràrquic (AHP), un grup d'experts realitza una ordenació de les tècniques de maneig del sòl més freqüents en l'actualitat, amb l'objectiu de valorar quina suposa una millor provisió d'aquests béns públics. Els resultats obtinguts evidencien els efectes positius que sobre el medi ambient té el manteniment de cobertes en general, i el control mitjançant desbrossat en particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
-    <t>Comparació de Tres Estratègies d'Abonat Nitrogenat al Cultiu del Cotó</t>
-[...43 lines deleted...]
-  <si>
     <t>Sistemes Agràries d'especial interès per a les poblacions d'aus estepàries i aus dels arrossars andalusos.</t>
   </si>
   <si>
     <t>L'objectiu de l'Operació 10.1.8 és donar un suport econòmic que aquelles zones d'interès mediambiental Explotacions Agràries incloses a les ZEPA (Xarxa Natura 2000), es trobin a la llista d'aiguamolls del conveni RAMSAR oa la Reserva de la Biosfera de Doñana, acullin una gran quantitat d'espècies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Servei de pol·linització associat a diferents sistemes de canalització de reg</t>
   </si>
   <si>
     <t>L'objectiu va ser avaluar l'efecte de sistemes de canalització de reg sobre l'abundància de pol·linitzadors. L'abundància d'insectes i pol·linització va ser superior a les sèquies tradicionals, decreixent progressivament en intermèdies i entubades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Manteniment de Sistemes Tradicionals de Ramaderia Extensiva d'Andalusia a Rumiantes. Operació 10.1.13</t>
   </si>
   <si>
     <t>L'objectiu general d'aquesta Operació és el manteniment del model de ramaderia extensiva, impulsar la gestió sostenible de la ramaderia i els beneficis mediambientals derivats d'aquesta activitat agrària, així com fomentar un major grau d'extensificació de les explotacions ramaderes de remugants. Es fomenta: ? La rostollera i les pastures naturals. ? Una menor pressió de pasturatge. ? L´aprofitament dels recursos naturals. ? La biodiversitat, en facilitar la disseminació de les llavors al territori. ? Un grau més alt d'autosuficiència de l'alimentació dels animals.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
@@ -5876,131 +5876,131 @@
   <si>
     <t>El maneig de la devesa és complex. Requereix coneixements i destreses que només s'adquireixen amb formació i experiència. Incorporar el foment de la biodiversitat a la devesa hauria de ser un criteri en què recolzar-se en la presa de decisions per millorar-ne la gestió i fer-la més sostenible. Entenent, evidentment, que el concepte biodiversitat és molt ampli i que l'objectiu no ha de ser tan gandul com afavorir qualsevol de les espècies potencials. Hi ha espècies que compleixen funcions ecològiques rellevants o simplement tenen un valor dexistència, i, addicionalment, alimenten les nostres vivències i formen part dels nostres paisatges emocionals, trobant-se un ampli marge per a la convivència entre nombroses espècies de la nostra flora i fauna i el sistema productiu. Les raons per afavorir la biodiversitat a les nostres deveses, en definitiva, són molt més nombroses del que de vegades pensem. Com veurem al llarg d'aquest manual, no és difícil millorar la biodiversitat de les deveses. Comptem amb moltes alternatives: algunes impliquen només modificar alguns aspectes de les nostres pràctiques de maneig; unes altres suposen posar en pràctica una actuació particular, però que pot tenir efectes positius també sobre el nostre sistema productiu. En general, com veurem, tot allò que comporti evitar l'excessiva simplificació i homogeneïtzació de l'estructura de la devesa contribueix a mantenir i, sovint, a enriquir-ne la flora i la fauna.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/adfadeed-6cc5-4e31-bf28-cf0bc9789eeb</t>
   </si>
   <si>
     <t>Viabilitat del reg deficitari sostingut al cultiu del mànec</t>
   </si>
   <si>
     <t>El mànec és un dels fruiters exòtics més apreciats a tot el món. A Andalusia, els es cultiva amb fins comercials a les províncies de Granada i Màlaga gràcies al microclima característic de la zona. El reg deficitari és una estratègia d'optimització, per la qual cosa els cultius se sotmeten de forma controlada a un nivell d'estrès hídric determinat, resultat d'una reducció en les aportacions d'aigua en funció de la demanda neta del cultiu. Aquest treball presenta els resultats més rellevants d‟un estudi sobre els efectes del reg deficitari sostingut en la producció de mànec durant tres anys consecutius. D'acord amb els resultats obtinguts en el marc del present estudi, l'estratègia de reg deficitari sostingut sobre la base d'una reducció del 50% de la demanda del cultiu es pot adoptar com una mesura sostenible per obtenir estalvis d'aigua i maximitzar la producció.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c981437e-0ed5-4c35-9244-171fb4380e5a</t>
   </si>
   <si>
     <t>El Mosquit del Blat a Andalusia (Mayetiola destructor Say). Cicle Biològic i Mesures de Control</t>
   </si>
   <si>
     <t>El Mosquit del blat és una plaga present en els blats andalusos totes les campanyes, normalment d'una manera secundària, però en les últimes campanyes la seva incidència està sent més gran. En aquesta publicació s'analitza el cicle biològic de l'insecte així com les mesures de control disponibles per divulgar-les al sector cerealista andalús.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e66ac0-e230-4a80-a27f-33f0bbfb184e</t>
   </si>
   <si>
+    <t>El Cuc Capgrús a Ametller</t>
+  </si>
+  <si>
+    <t>El cuc capgrús (Capnodis tenebrionis L) s'ha convertit en la plaga principal que afecta el cultiu de l'ametller, fins al punt que pot arribar a matar la planta i provocar l'arrencada de les plantacions. Diferents factors com la sequera dels darrers anys, la prohibició de fer servir matèries actives que eren eficaces per controlar la població d'adults i l'abandonament de plantacions han provocat que la població de l'insecte augmenti considerablement.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d8e14eef-46c6-4ef3-a708-de456ead2c7d</t>
+  </si>
+  <si>
+    <t>Guia per a la Identificació i Maneig de l'HLB o "Greening" dels Cítrics i els seus Insectes Vectors</t>
+  </si>
+  <si>
+    <t>L'HLB dels cítrics està actualment considerada com la malaltia més devastadora per al cultiu d'aquests fruiters a nivell mundial, però encara no és present a l'àrea mediterrània. És una patologia d'origen bacterià transmesa per dos insectes vectors, la psil·la asiàtica dels cítrics (Diaphorina citri) i la psil·la africana dels cítrics (Trioza erytreae). La detecció d'aquesta última als llimoners de Galícia durant l'estiu del 2014 ha despertat una gran preocupació, ja que incrementa el risc d'introducció i establiment de l'HLB als cítrics espanyols. En aquesta guia es recullen els aspectes més destacats per a la identificació i maneig de la malaltia i dels insectes que la transmeten.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/84e84cbf-7acb-4697-a43c-5733b8192187</t>
+  </si>
+  <si>
+    <t>Detecció Molecular de Fusarium solani a Sòl i Plantes de Maduixa</t>
+  </si>
+  <si>
+    <t>El fong de sòl Fusarium solani ha estat reportat com a patogen per a les plantes de maduixa. El fong infecta les arrels de la planta provocant símptomes de pansiment, nanisme i producció escassa d'arrels, amb la subsegüent pèrdua de producció del cultiu. En aquest treball, s'ha desenvolupat una tècnica molecular per a la detecció ràpida i fiable del fong Fusarium solani mitjançant PCR, que en permet la detecció i quantificació en mostres de sòl i mostres vegetals. A més, aquesta tècnica ha estat aplicada per avaluar l'efecte de la desinfecció del sòl sobre la població del fong, utilitzant biosolarització com a tractament alternatiu al químic, en un cultiu experimental de maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f807dcf0-f992-419f-8b34-ebe163f1303f</t>
+  </si>
+  <si>
+    <t>Actuacions dels GDR a Andalusia al sector oliverer</t>
+  </si>
+  <si>
+    <t>L'IFAPA està desenvolupant una línia de recerca per identificar i avaluar les demandes tecnològiques i institucionals del sector oliverer a Andalusia dins un projecte anomenat Transforma 'Olivar i Oli'. Aquest document mostra els resultats de les entrevistes cara a cara, sobre la base d'un qüestionari semitancat, realitzades a principis de 2013 a 18 gerents i responsables dels GDR a les províncies olivereres més importants d'Andalusia: Jaén, Còrdova i Granada, per identificar les actuacions realitzades en oliverar pels Grups. La informació obtinguda pretén contribuir a fer que els responsables de política agrària i desenvolupament rural i els gestors de PDR adoptin mesures complementàries/o reforcin de suport al sector en els seus programes d'actuació.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4d0e677-0a95-476c-bbde-49a2298763e6</t>
+  </si>
+  <si>
+    <t>Programació de regs a Andalusia amb dades meteorològiques i de satèl·lit</t>
+  </si>
+  <si>
+    <t>L'IFAPA ha treballat en nous mètodes per desenvolupar una programació de regs correcta en aquelles zones on no es disposa d'una estació meteorològica propera o en àrees on l'estació existent no és representativa de la zona d'estudi. En aquest document es mostra un mètode que permet realitzar una correcta estimació de collita i productivitat de l'aigua tant a nivell de parcel·la com de conca, per a tota la regió andalusa, emprant dades accessibles, fiables i gratuïtes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab0d44f5-b1c8-4fb3-b0d4-11566707a47e</t>
+  </si>
+  <si>
+    <t>Patrons de Tomàquet per a la Protecció davant de Nematodes Agalladors</t>
+  </si>
+  <si>
+    <t>L'empelt en tomàquet s'usa principalment per a: i) perllongar el període de collita i la producció en hivernacle; ii) contrarestar les pèrdues de producció causades per patògens del sòl i iii) incrementar el vigor de la planta sense afectar la mida ni la quantitat de fruits. En aquest document es resumeixen els avantatges i les limitacions de l'empelt de tomàquet en patrons resistents a nematodes del gènere Meloidogyne. Es mostren els resultats de diversos assaigs en què se'n va comparar l'eficàcia en la reducció de les poblacions de nematodes i en l'increment de la productivitat del tomàquet, amb varietats resistents i susceptibles. Es donen recomanacions per al seu ús com a mesura de control de les malalties causades per nematodes fitoparàsits del gènere Meloidogyne.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/26504cb4-77a4-4ae5-9361-31137970b17e</t>
+  </si>
+  <si>
+    <t>Estudi Agronòmic i Enològic de la Varietat Blanca Gordal Cultivada a la Zona de l'Altiplà de Granada. Resultats 2013-2018</t>
+  </si>
+  <si>
+    <t>L'interès per conservar i aconseguir un millor aprofitament d'un recurs local com la varietat de vinya Gordal, ha estat la base d'un projecte de desenvolupament socioeconòmic que ha aglutinat a un organisme públic de recerca l'Institut de Recerca i Formació Agrària i Pesquera (IFAPA), al Grup de Desenvolupament Rural (GDR) de l'Altiplan de la comarca, així com a viticultors la Granada, així com a viticultors recuperació, conservació i posada en valor d'aquesta varietat local que pot ser senyal d'identitat del sector vitivinícola de la comarca de l'Altiplano de Granada.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c07d038e-f151-4eaf-bb92-5bf51e1db7d4</t>
+  </si>
+  <si>
+    <t>Elaboració de Vins Espumosos de la Varietat Pedro Ximénez en Combinació amb Altres Varietats Aromàtiques.</t>
+  </si>
+  <si>
+    <t>L'interès per l'elaboració de vins escumosos pel mètode tradicional com un mitjà de diversificació és cada vegada més gran a les regions vitivinícoles andaluses. Ja des del 2013, l'IFAPA de Cabra està experimentant en l'elaboració de vins escumosos, especialment amb la varietat tradicional Pedro Ximénez, que per la seva relativa neutralitat ha donat excel·lents resultats en elaboracions amb criances a partir d'un any. Amb la intenció d'obtenir vins escumosos amb un perfil sensorial de menys notes a criança i més notes fruitals i florals s'ha plantejat aquest assaig on s'estudia l'elaboració de vins escumosos a partir de vins base de Pedro Ximénez en assemblatge amb altres varietats més aromàtiques com són Chardonnay i Moscatell de gra menut. Els vins obtinguts han estat valorats positivament per part d'un ampli panell de tast, millorant les puntuacions a la fase olfactiva, gustativa i impressió global al vi monovarietal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39d4610b-90f5-4b24-8eb0-4356a3e69284</t>
+  </si>
+  <si>
     <t>Biodegradació de fitosanitaris mitjançant bacteris procedents d'un llit biològic</t>
   </si>
   <si>
     <t>El gran creixement de la població mundial comporta una gran demanda d'aliments. Això implica el desenvolupament de noves tècniques i compostos per al seu ús a l'agricultura que generen nombrosos problemes ambientals. Entre aquests, destaca l'ús de fitosanitaris i pesticides per al control de plagues. Tant la seva aplicació com la seva preparació són fonts de contaminació del medi ambient. El desenvolupament de sistemes capaços de disminuir aquesta contaminació és fonamental per conservar-los. En aquesta feina s'han aïllat tres poblacions bacterianes capaces de degradar un herbicida, un fungicida i un insecticida. Posteriorment, se n'ha comprovat l'eficàcia en assaigs in vivo sobre plàntules de col, sobre un fong (Monilinia fructícola) i sobre una larva d'insecte (Crisopea carnea), respectivament; amb la finalitat de fer més eficient un sistema de biodegradació d'efluents basat en un llit biològic (Phytobac).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/af308a3f-e277-4c69-b17d-3bdb005defc1</t>
   </si>
   <si>
-    <t>El Cuc Capgrús a Ametller</t>
-[...70 lines deleted...]
-  <si>
     <t>Control Integrat de Cuscuta</t>
   </si>
   <si>
     <t>El document recull informació d'utilitat per afrontar el control integrat de la planta paràsita esmentada, abordant aspectes de la seva morfologia, cicle de vida, mesures preventives, etc.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9f43329f-d7f4-45a9-a1b3-1d43bf2efc3f</t>
   </si>
   <si>
     <t>Control Integrat de Jopo en Lleguminoses Gra</t>
   </si>
   <si>
     <t>El document recull informació sobre les possibilitats de control de l'agent patogen jopo (Orobanche creata Forsk.) en lleguminoses gra sota sistemes de cultiu de producció integrada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b417cbec-0003-4d8c-8075-905651e006d6</t>
   </si>
   <si>
     <t>Diversificació de la producció formatgera artesanal: Formatge de cabra amb vi dolç</t>
   </si>
   <si>
     <t>L'assaig que aquí es presenta és un primer pas per valorar les possibilitats d'ús dels vins dolços per incorporar-los al procés d'elaboració de formatges de cabra. Entre ells, destaca el vi Pedro Ximénez amb cinc anys d'envelliment, que mostra, des del punt de vista del consumidor, un potencial sensorial i, per tant, comercial per ser usat com a additiu en la fabricació de formatges de cabra.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/193ad8a9-b12b-48f9-a53f-5a1228b76614</t>
@@ -6029,122 +6029,122 @@
   <si>
     <t>El factor clau per al cultiu hortícola protegit en hivernacles és el clima sota la coberta que afavoreix el desenvolupament i precocitat del cultiu, però que també afavoreix el desenvolupament de plagues i malalties, entre ells els nematodes fitoparàsits. La intensitat amb què es realitzen els cultius i els curts períodes de guaret entre cultius successius impedeix en gran mesura la mortalitat natural de les poblacions de nematodes per absència de planta hoste. Per això, la gestió integrada de les malalties causades per nematodes ha d'anar dirigida al conjunt de la campanya agrícola, en lloc d'un dels cultius que la componen, ja que la(les) mesura(es) que s'apliquin en un cultiu probablement afectaran el cultiu següent a la rotació. S'exposen els factors biològics i epidemiològics que influeixen en les malalties d'hortícoles causades per nematodes i es recomanen estratègies de gestió d'aquestes malalties basades en el coneixement científic sobre el nematode als cultius hortícoles protegits sota plàstics del litoral d'Almeria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/35aedf68-eded-4881-9409-374485980f3e</t>
   </si>
   <si>
     <t>La concentració parcel·lària: determinació de les àrees idònies per aplicar-les al cultiu de l'oliverar en jaén</t>
   </si>
   <si>
     <t>El fraccionament de la propietat és el resultat de l'aplicació d'un sistema hereditari que potencia la divisió del patrimoni entre els hereus i el fracàs de les mesures destinades a frenar aquest procés. Suposa un handicap a la gestió eficient de la terra, provocant ineficiències econòmiques, socials i mediambientals.  En aquest treball es delimiten aquells espais oliverers de la província de Jaén que són potencialment òptims per dur a terme un procediment de concentració parcel·lària, minimitzant les transaccions econòmiques de compensació per les diferents qualitats de les terres aportades, a fi de dotar més agilitat i rapidesa al procediment administratiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f117c147-f78f-4e66-9c18-a2e0d2c15ca4</t>
   </si>
   <si>
     <t>Guies de Cultiu. Sèrie Lleguminoses: El Cigron</t>
   </si>
   <si>
     <t>El cigró ha estat un cultiu tradicional de tota la Conca Mediterrània, integrant-se a les alternatives agràries de secà amb el cereal. La seva rusticitat, l'efecte millorant que té sobre el terra i l'aprofitament que l'home ha fet del seu gra per a la seva alimentació, n'han estat les raons principals.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f1ea0de-ebcf-404a-aa1c-6fd94f1b91d0</t>
   </si>
   <si>
+    <t>Estimació de la Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2022-2023</t>
+  </si>
+  <si>
+    <t>El document presenta una estimació de la composició varietal del cultiu de la maduixa a la província de Huelva a l'actual campanya 2022-2023, expressada en percentatges de plantes per varietat posades en producció. També es mostra la participació dels principals programes de millora genètica. Aquest treball, realitzat pel Grup de Maduixa de l'IFAPA, està basat fonamentalment en la informació facilitada per les empreses obtentores o per les empreses llicenciades dels diferents programes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Estimació de la Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2023/2024</t>
+  </si>
+  <si>
+    <t>El document presenta una estimació de la composició varietal del cultiu de la maduixa a la província de Huelva a l'actual campanya 2023-2024, expressada en percentatges de plantes per varietat posades en producció. També es mostra la participació dels principals programes de millora genètica. Aquest treball, realitzat pel Grup de Maduixa de l'IFAPA, està basat fonamentalment en la informació facilitada per les empreses obtentores o per les empreses llicenciades dels diferents programes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
+    <t>Estimació de la Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2024-2025.</t>
+  </si>
+  <si>
+    <t>El document presenta una estimació de la composició varietal del cultiu de la maduixa a la província de Huelva a l'actual campanya 2024-2025, expressada en percentatges de plantes per varietat posades en producció. També es mostra la participació dels principals programes de millora genètica. Aquest treball, realitzat pel Grup de Maduixa de l'IFAPA, està basat, fonamentalment, en la informació facilitada per les empreses obtentores o per les empreses llicenciades dels diferents programes</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
+  </si>
+  <si>
+    <t>Ús de sensors d'inducció electromagnètica a l'agricultura</t>
+  </si>
+  <si>
+    <t>El document proporciona una introducció a la tècnica de la inducció electromagnètica per mesurar la conductivitat elèctrica aparent del sòl a diferents escales espacials i mostra la seva utilitat per a diferents aplicacions pràctiques a l'Agricultura.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>El Banc de Germoplasma de Lleguminoses de l'IFAPA</t>
   </si>
   <si>
     <t>El document presenta el Banc de Germoplasma de Lleguminoses de l'IFAPA, els seus objectius, funcions, naturalesa i procediments pels quals sol·licitar informació i germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Registre i Producció de Varietats Tradicionals</t>
   </si>
   <si>
     <t>El document presenta la figura de les varietats de conservació com a eina per abordar el registre de varietats tradicionals i ecotips, de manera que es contribueixi a la diversitat d'agrosistemes sota models productius més respectuosos amb el medi ambient i amb més responsabilitat social.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Vitrines d'Ecotips Andalussos de Cigron. Campanya 2021-2022.</t>
   </si>
   <si>
     <t>El document presenta els resultats d'un assaig demostratiu en què es cultivaven diferents ecotips andalusos de cigró seleccionats per la seva adaptació i rendiment a la localitat del Carpio (Còrdova). Aquestes parcel·les van ser l'objecte de la Visita Tècnica que es va celebrar el 20 de maig passat, en la qual agricultors i tècnics van poder conèixer in situ les característiques d'aquests materials.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
     <t>Desestacionalització Reproductiva a Oví de Carn. Indicadors tècnics i econòmics. Campanya 2012</t>
   </si>
   <si>
     <t>El document presenta els resultats obtinguts l'any 2012 a tres explotacions ramaderes d'oví extensiu d'aptitud càrnia, sobre les dades reproductives amb diferents sistemes de gestió, i les dades econòmiques corresponents.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
   </si>
   <si>
-    <t>Estimació de la Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2022-2023</t>
-[...34 lines deleted...]
-  <si>
     <t>Poda a Empelt dels Cítrics</t>
   </si>
   <si>
     <t>El desenvolupament de noves tècniques de cultiu, o la renovació de coneixements de les ja existents, són elements clau i estratègics del desenvolupament de la citricultura andalusa i espanyola. Així, els coneixements sobre tècniques de poda i empelt en el cultiu dels cítrics són molt importants a l'hora d'afavorir la competitivitat de la citricultura, assegurant al citricultor plantacions equilibrades, amb arbres homogenis i produccions primerenques, òptimes i regulars. Amb el propòsit d'optimitzar l'execució d'aquestes tècniques, aquest treball ha estat elaborat com a instrument de consulta i suport per als alumnes de les activitats formatives en cítrics impartides per IFAPA, més en particular dels cursos de “Poda de cítrics” i “Empelt de cítrics”.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Estudi Agroecònomic al Cultiu del Blat de moro</t>
   </si>
   <si>
     <t>El desenvolupament d'un sistema sostenible en el cultiu de blat de moro necessita, a més d'investigacions de naturalesa agronòmica, de la realització d'estudis, escassos en l'actualitat, sobre la viabilitat econòmica del cultiu. etc.). • Estimar els costos de cultiu, corresponents a aquestes tasques i operacions.• Predir els diferents escenaris de rendibilitat basats en els diversos horitzons de preus de mercat del blat de moro.• Estimar les economies externes al sector usant els resultats de l'estudi financer.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
   </si>
   <si>
     <t>Caracterització de la fragmentació espacial i dispersió als oliverars de la província de Jaén</t>
   </si>
   <si>
     <t>El document caracteritza l'estructura productiva del sector oliverer de la província de Jaén a través dels sistemes d'informació geogràfica a través de la mida, la fragmentació i la dispersió de les parcel·les agràries. Posteriorment proposa mesures d'eficiència en la gestió agrària basada en sistemes de cultius compartits i assistits.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fb0117f-8b24-4928-8fbc-dddb6871395b</t>
@@ -6623,50 +6623,68 @@
   <si>
     <t>Document en què es proposa un model d'avaluació de sistemes de reg localitzat per al cas de parcel·les amb pendent en cultiu comercial de maduixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Efecte del pendent sobre la qualitat del reg i la producció d'un cultiu de gerds</t>
   </si>
   <si>
     <t>Document en què s'ofereixen els resultats d'un assaig realitzat el 2017 orientat a conèixer l'efecte del pendent del terreny en la uniformitat del reg i en la producció obtinguda en un cultiu de gerds en una explotació comercial de la província de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>El Reg d'Olivar en un Any amb Hivern Sec. Campanya 2015</t>
   </si>
   <si>
     <t>Document que contempla unes pautes generals per abordar la programació del reg d'oliverar en diversos escenaris pluviomètrics durant la camapnya de reg del 2015. La pluviometria esdevinguda el vigent any agrícola, fins al març del 2015, als oliverars andalusos ha estat, en termes generals, inferior a la mitjana. En alguns casos, les precipitacions han estat les d'un any normal o fins i tot superiors, si bé hi ha moltes altres situacions en què aquest hivern sec ha condicionat uns escassos nivells d'aigua emmagatzemada a terra.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
+  </si>
+  <si>
+    <t>A causa de la seva diversitat i extensió territorial, Andalusia alberga nombroses varietats minoritàries, oferint a la vitivinicultura local la possibilitat de diversificar-ne la producció vitivinícola. Entre el 2020 i el 2022 es va realitzar la identificació molecular de 66 exemplars procedents de 5 zones amb tradició vitivinícola. Es van fer servir 13 marcadors microsatèl·lits, entre ells els 9 recomanats per l'OIV. Es van obtenir 31 genotips diferents, 19 corresponents a perfils de varietats ja descrites i els altres 12 no identificats prèviament. Els perfils es van integrar a la base de dades del banc de germoplasma de vinya “Ranxo de la Merced”. Mitjançant anàlisi de diversitat genètica, es van determinar els grups eco-geogràfics dels nous genotips identificats. Es va analitzar la presència de virus mitjançant test ELISA per obtenir clons certificables per si en un futur fossin autoritzades aquestes varietats per al seu cultiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
+    <t>Sembres Hivernals a Girasol: Augment de Rendibilitat i Adaptació al Canvi Climàtic</t>
+  </si>
+  <si>
+    <t>A causa del canvi climàtic s'espera un fort escalfament al Sud d'Europa, amb grans increments a la temperatura mitjana d'estiu (augmentant 6ºC en relació amb les temperatures de final de segle) i disminucions substancials a les precipitacions de primavera i estiu. Les onades de calor, els períodes de sequera, pluges torrencials, tempestes elèctriques (esdeveniments extrems) ocorreran amb més freqüència (IPCC 2014). És per això, que cada cop més, els agricultors solen avançar les sembres uns 45 dies (Gener en lloc de març), per incrementar el rendiment i rendibilitat</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Avaluació de Varietats de Maduixa: Resultats Obtinguts en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2017/2018</t>
   </si>
   <si>
     <t>Dins la Xarxa Andalusa d'Experimentació Agrària (RAEA), durant la campanya 2017/2018, l'IFAPA ha caracteritzat, tant a nivell agronòmic com de qualitat, un grup de 12 varietats seleccionades entre les que actualment estan disponibles al mercat procedents de diferents programes de millores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Avaluació de Varietats de Maduixa en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2018/2019</t>
   </si>
   <si>
     <t>Dins la Xarxa Andalusa d'Experimentació Agrària (RAEA), durant la campanya 2018/2019, l'IFAPA ha caracteritzat, tant a nivell agronòmic com de qualitat, un grup de 12 varietats seleccionades entre les que actualment estan disponibles al mercat procedents de diferents programes de millores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
   </si>
   <si>
     <t>Associacionisme i Comercialització. Mòdul VI.</t>
   </si>
   <si>
     <t>Dins del Programa d'Incorporació de Joves a l'Empresa Agrària, aquest manual didàctic, corresponent al “Mòdul VI: Associacionisme i Comercialització”, tracta aspectes relacionats amb les formes associatives del sector agrari, com ara les Societats Cooperatives, les Societats Agràries de Transformació i altres tipus de societats. S'aprofundeix especialment en les cooperatives, per la seva gran rellevància a Andalusia. A més, s'introdueix l'alumnat als processos de comercialització i màrqueting dels productes de la cadena alimentària, amb l'objectiu de fomentar la professionalització i garantir la seguretat alimentària que exigeix la societat actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
@@ -6686,68 +6704,50 @@
   <si>
     <t>Descripció del procés d'infecció i de les mesures de control de Rosellinia necatrix, agent causant de la podridura blanca radicular en cultius d'alvocat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Qualitat a Cigron</t>
   </si>
   <si>
     <t>Diferents tipus i qualitats de cigró (Cicer arietinum L.) han estat cultivats des de l'antiguitat a la Conca Mediterrània per al seu aprofitament com a llegum sec per a alimentació humana. El terme qualitat és subjectiu i depèn de diversos paràmetres. En aquest document, es fa una aproximació a la qualitat en funció de l'operador o actor interessat a la llavor. L'objectiu final és identificar els caràcters més importants que defineixen la qualitat de manera àmplia, establint-los com a criteris de premillora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
     <t>Potencial de la Varietat Garnatxa per a l'Elaboració de Vins Rosats</t>
   </si>
   <si>
     <t>Document on es detalla l'elaboració de vins rosats a partir de la varietat Garnatxa. Es mostren els resultats obtinguts amb aquesta varietat en 4 campanyes consecutives (2011-2014)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
-    <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
-[...16 lines deleted...]
-  <si>
     <t>L'Anàlisi Foliar per al Diagnòstic Nutritiu de Plantacions d'Alvocat. Presa de Mostes</t>
   </si>
   <si>
     <t>Conèixer la importància i el fonament de les anàlisis foliars és útil per a la realització d'un adequat programa de fertilització. El moment i les característiques de la mostra presa és primordial perquè el diagnòstic sigui correcte, ja que la variació nutricional de la planta dependrà de l'espècie, així com de l'edat i la posició de la fulla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>L'Anàlisi Foliar per al Diagnòstic Nutritiu de Plantacions de Mango. Presa de Mostres</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Inici d'un sistema de millora genètica accelerada per a blat</t>
   </si>
   <si>
     <t>Aconseguir diverses generacions de plantes cada any és un dels mètodes que s'implementen per accelerar els programes de millora i escurçar els temps d'obtenció de noves varietats adaptades a les condicions de cultiu canviants. El projecte "Millora genètica i gestió sostenible de cultius herbacis extensius en un escenari de canvi climàtic" (AVA23.INV2023.003) proposa, entre d'altres, la incorporació de gens de resistència a la rovellada groga en varietats de blat fariner i el desenvolupament d'una estratègia de millora accelerada mitjançant el cultiu forçat en cambra climàtica. En aquest treball s'ha avaluat la possibilitat de desenvolupar un sistema de millora accelerada en blat utilitzant les infraestructures ja disponibles a l'IFAPA de Còrdova, amb l'objectiu d'obtenir almenys 3 generacions/any, cosa que permetria avançar més ràpidament al programa de millora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
   </si>
   <si>
     <t>Guia del Cultiu de la Colza</t>
@@ -8441,138 +8441,138 @@
   <si>
     <t>Publicació dedicada als cultius llenyosos més característics del medi rural murcià, incloent fruits secs, fruiters de llavor, raïm de taula i vinificació i olivera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influència del canvi climàtic en la millora genètica de les plantes</t>
   </si>
   <si>
     <t>Treball d'experts de diferents àmbits de la millora genètica de plantes en què aporten les seves experiències, coneixements i opinions sobre els diferents aspectes que relacionen la millora genètica de plantes i el repte del canvi climàtic</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agrícoles de la Regió de Múrcia: fruiters de pinyol i cítrics</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius de regionals de cítrics i fruiters de pinyol</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Futur Sostenible</t>
+  </si>
+  <si>
+    <t>Podcast de BBVA que analitza la transició i ofereix recomanacions per a la sostenibilitat</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
+    <t>Tecnologia de PCR digital de gotes per a la detecció de Ilyonectria liriodendri en mostres ambientals de vinya</t>
+  </si>
+  <si>
+    <t>Article sobre la detecció i quantificació precisa, primerenca i específica dels fongs causants del peu negre i l'avaluació de tècniques de PCR digital de gotes i PCR en temps real</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protecció de les ferides de poda de la vinya contra Phaeomoniella chlamydospora i Diplodia seriata mitjançant mètodes biològics i químics comercials</t>
+  </si>
+  <si>
+    <t>Article sobre la mort regressiva causada per Botryosphaeria i l'esca que són dues de les malalties del tronc de la vinya (ETV) més perjudicials que afecten les vinyes a les principals zones productores de raïm del món</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Reunions del Grup de Treball d´Experimentació en Viticultura i Enologia</t>
+  </si>
+  <si>
+    <t>Compilació de recerca sobre Viticultura i enologia del Grup de Treball</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
+    <t>Com avaluar la qualitat del teu sòl. Avaluació visual del sòl en oliverar</t>
+  </si>
+  <si>
+    <t>Guia que guia permet estimar l'avaluació visual del sòl (EVS) a través d'un mètode ràpid i simple per estimar la condició del sòl, la idoneïtat, la qualitat i les limitacions que presenta un sòl per a l'oliverar</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
+    <t>Quadern de camp per al reconeixement de possibles símptomes d'ozó en cultius sostenibles</t>
+  </si>
+  <si>
+    <t>Quadern de camp per al reconeixement de símptomes d'ozó en cultius</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
+    <t>Canvi climàtic i innovació en el cultiu de cereals: percepcions des del sector</t>
+  </si>
+  <si>
+    <t>Investigació de la percepció del sector sobre la innovació en el cultiu de cereals pel canvi climàtic</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Estratègies de control Pyricularia oryzae al vedat arrosser de Calasparra. Resultats obtinguts al Projecte GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>Resultats obtinguts al Projecte GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
+    <t>El virus rugós del tomàquet: bases per a una estratègia integrada de maneig</t>
+  </si>
+  <si>
+    <t>Document amb informació sobre aspectes epidemiològics - com la infecció de les plantes, la dispersió del virus, els hospedants alternatius, persistència del virus al medi, etc.- que són fonamentals per entendre i enquadrar.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>Informe A3: Mapa d'actors per adaptar el canvi climàtic del sector de la vinya i el vi</t>
   </si>
   <si>
     <t>L'objectiu general del projecte VIN&amp;ADAPT II ha estat fomentar la transferència de coneixement i mobilització de tots els actors involucrats per impulsar l'adaptació als reptes que planteja el canvi climàtic al sector de la vinya.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Estratègies dadaptació al canvi climàtic de la ramaderia extensiva espanyola: una perspectiva social</t>
   </si>
   <si>
     <t>La ramaderia extensiva és una activitat mil·lenària al conjunt del territori de la península ibèrica. Aquesta activitat, més enllà de ser un sector econòmic en l'àmbit agropecuari, proveeix tota la societat d'uns serveis ecosistèmics clau tant en la provisió d'aliments com en la regulació d'ecosistemes, la provisió de béns culturals, el modelatge de paisatges rurals i muntanyencs o la prevenció d'incendis a zones boscoses. Tot i això, la ramaderia extensiva és molt vulnerable al canvi climàtic. Aquesta vulnerabilitat ve determinada per lexposició de la ramaderia extensiva a una sèrie de canvis i transformacions en làmbit climàtic, biofísic, social, polític, institucional, econòmic i cultural, que redueixen la capacitat dadaptació daquest sector al canvi climàtic. Estudis preliminars han esbossat les possibles estratègies dadaptació del sector, però no han analitzat aquestes estratègies des dun punt de vista social i des del marc conceptual de la vulnerabilitat.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre impactes del canvi climàtic i adaptació a les regions objectiu</t>
   </si>
   <si>
     <t>L'objectiu general del projecte VIN&amp;ADAPT II ha estat fomentar la transferència de coneixement i mobilització de tots els actors involucrats per impulsar l'adaptació als reptes que planteja el canvi climàtic al sector de la vinya.  </t>
   </si>
@@ -26654,65 +26654,65 @@
         <v>2804</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2805</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2808</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2811</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2814</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2817</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2818</v>