--- v4 (2026-06-20)
+++ v5 (2026-09-25)
@@ -347,128 +347,128 @@
   <si>
     <t>Poznan Science and Technology Park (PSTP) és el primer parc tecnològic a Polònia (1995). És operat (com el departament clau) per Adam Mickiewicz University Foundation, una organització sense ànim de lucre amb la missió d'estimular la col·laboració entre la ciència i la indústria per activar el desenvolupament regional a través de la innovació, la transferència de tecnologia i la cooperació internacional.</t>
   </si>
   <si>
     <t>RISE ICT Research Institute of Sweden ICT</t>
   </si>
   <si>
     <t>Instituts de recerca de Rise de Suècia és l'Institut de Recerca de Suècia i soci d'innovació. A través de la col·laboració internacional amb la indústria, l'acadèmia i el sector públic, garantim la competitivitat empresarial i contribuïm a una societat sostenible</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri és un esforç conjunt d'Agroväst, Instituts de Recerca de Suècia (Rise) i Science Park Skövde amb l'objectiu d'accelerar la digitalització del sector agrícola a l'oest de Suècia.</t>
   </si>
   <si>
     <t>Space53</t>
   </si>
   <si>
     <t>Space53 envolta governs, institucions de coneixement, treballadors humanitaris i empreses en un Clúster d'innovació de drones i enforteix l'ecosistema mitjançant la creació de les condicions prèvies per al desenvolupament exitós i l'aplicació de sistemes no tripulats.</t>
   </si>
   <si>
     <t>Cybersecurity Innovation HUB</t>
   </si>
   <si>
+    <t>AgriFood Croatia</t>
+  </si>
+  <si>
+    <t>Agrifood Croàcia és un centre d'innovació que reuneix les parts interessades de recerca, negocis i públics a Croàcia per a la recerca comuna de transformacions digitals als sectors relacionats amb l'aqüicultura, l'agricultura i els aliments.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg és un centre europeu d'innovació digital per a la Regió Central del Sud, aprovat sota el Programa Digital Europa amb el projecte Agrodigirise. El projecte va començar l'1 de novembre del 2022 i té una durada de tres anys. És implementat per un consorci amb un perfil i experiència diversos: organitzacions de sucursals, unitats científiques i de recerca, institucions de capacitació, empreses de tecnologia, importadors de maquinària agrícola, etc. en associació amb el municipi de Plovdiv.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs és un innovador centre de recerca de mobilitat aèria situat a Finlàndia. Estem a l'avantguarda de la recol·lecció i l'experiència de l'experiència, eines d'avantguarda i innovacions innovadores per impulsar el creixement de les indústries de sistemes aeris (UAS) no tripulats. La nostra missió inclou el foment del desenvolupament de negocis, l'avenç de les iniciatives de recerca i l'apoderament de l'educació en aquest camp transformador.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (antic Aster) opera com un centre d'innovació digital a la regió d'Emília-Romagna, i la seva proposta de valor és la connexió de les parts interessades i la integració d'iniciatives, serveis i oportunitats per explotar infraestructures, coneixements, experiències d'ambdues companyies i proveïdors (d'instal·lacions, serveis, capacitació, etc.).</t>
+  </si>
+  <si>
+    <t>ahedd - Attica Hub for Economy of Data and Devices</t>
+  </si>
+  <si>
+    <t>El Centre Nacional de Recerca Científica (NCSR) Demokritos és el centre de recerca multidisciplinari més gran de Grècia, amb aproximadament 1000 empleats i més de 50 anys d'èxits científics innovadors i contribucions a l'economia i la societat gregues. Va ser un soci important en diverses iniciatives tecnològiques nacionals com l'adquisició i l'operació d'instal·lacions informàtiques d'alt rendiment i l'establiment de xarxes computacionals d'alta velocitat al país i actualment és líder o membre de múltiples infraestructures nacionals i europees.</t>
+  </si>
+  <si>
     <t>Wageningen Research</t>
   </si>
   <si>
     <t>La fortalesa de la Universitat i Investigació de Wageningen rau en la seva capacitat per unir-se a les forces dels instituts de recerca especialitzats i la universitat. També es troba als esforços combinats dels diversos camps de les ciències naturals i socials.</t>
   </si>
   <si>
-    <t>ahedd - Attica Hub for Economy of Data and Devices</t>
-[...28 lines deleted...]
-  <si>
     <t>Digital Impulse Hub</t>
   </si>
   <si>
     <t>Hub que brinda consultoria, ecosistema i networking, formació i fiançament</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andalusia Agrotech</t>
   </si>
   <si>
     <t>Hub de divulgació de tecnologia i innovació, serveis de consultoria, de R+D aplicats, tecnològics, formació, acceleració i emprenedoria Objectiu:</t>
   </si>
   <si>
+    <t>Danish Technological Institute, Robot Technology</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute és una empresa líder de recerca i tecnologia. Ajuden els seus clients a convertir el coneixement i la tecnologia més recents en valor. Som experts en producció, materials, tecnologia ambiental, negocis, energia, tecnologia agro, investigació de carn i més</t>
+  </si>
+  <si>
+    <t>DIH PANNONIA</t>
+  </si>
+  <si>
+    <t>L'Agència de Desenvolupament del Comtat de Vukovar-Srijem prepara el pla de desenvolupament del comtat de Vukovar-Srijem, així com altres documents estratègics i de desenvolupament. Proporciona assistència experta en la preparació i la implementació de programes, projectes de desenvolupament a cossos de dret públic i institucions públiques de l'àrea del comtat, que són d'interès per al desenvolupament del comtat, així com projectes conjunts d'interès per al desenvolupament de diversos comtats. .</t>
+  </si>
+  <si>
     <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH està coordinant una extensa xarxa de DIHS que abasta al sud i est d'Europa, a través de la qual ofereix oportunitats de finançament i dóna suport a la cooperació de diverses parts entre organitzacions amb experiència complementària.</t>
   </si>
   <si>
     <t>Farmers Parliament Letònia Digital Innovation Hub - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro és un lloc web dinnovació i tecnologia agrícola. La idea principal de Smartagro és informar i encoratjar els agricultors i altres parts interessades a utilitzar noves tecnologies, serveis, productes i sistemes per a un futur sostenible a les zones rurals. En centrar-vos en el Clúster regional, els centres d'innovació digital, els laboratoris vius i les solucions de tecnologia en els projectes del Programa de Recerca i Innovació de la UE Horizon 2020, el lloc web proporcionarà idees i solucions d'avantguarda per facilitar les innovacions en àrees rurals. Smartagro és mantingut per una organització no governamental: el Parlament dels agricultors (FP).</t>
   </si>
   <si>
     <t>Digital Farming Hub</t>
   </si>
   <si>
     <t>Hub de servei de suport, que ajuda les empreses agrícoles a ser més competitives millorant els seus processos de negoci / producció, així com productes i serveis a través de la tecnologia digital.</t>
   </si>
   <si>
-    <t>Danish Technological Institute, Robot Technology</t>
-[...10 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione sense guanys volta un promuovere l'elnovazione tecnològica a Itàlia, Atrtaverso La Formazione, La Consulenza i il. La nostra Associazione ha la Sfida di contribueix un facilitar l'Epowerment di tecnologie all'avanguardia, estratègia impertitoriali di stercio, nuovi modelli di empreses i el sviluppo sostenibile di soluzzii i infraestruture en aree rurali per després conformar-lo in "smartsi solucioni i infra" smartsi soluzioni i infraestruture en aree ye rurali després de conformar-lo in "smartess di -soluzioni i infraestruture in al Benessere per una migliore Qualità della vita</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>El menjar de Flandes és Sinds d'Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. Het Uitgangspunt? Door Samenwerking, va conèixer a Elkaar a Onderzoekspartner, Meer Slagkracht Bekomen. Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>L'estratègia de Farm to Fork és al cor de l'acord verd europeu amb l'objectiu de fer que els sistemes alimentaris siguin justos, saludables i amigables amb el medi ambient. Necessitem redissenyar els nostres sistemes alimentaris per fer-los més sostenibles i augmentar-ne la resiliència. Les noves tecnologies i els descobriments científics, combinats amb l'augment de la consciència pública i la demanda d'aliments sostenibles, beneficiaran tots els interessats. La revolució digital ofereix oportunitats, però a moltes companyies encara els resulta difícil saber en quines tecnologies invertir i com assegurar el finançament. Més del 90% de les PIME es queden enrere a la innovació digital i necessiten suport per a la seva transformació digital.</t>
   </si>
   <si>
     <t>innovation experience HUB (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub és una associació sense ànim de lucre amb l'objectiu de: a. Enfortir el nivell de coneixement i consciència de les empreses pel que fa a les oportunitats ofertes per la transformació digital, també en el context del Pla Nacional Enterprise 4.0, l'estratègia europea per a la digitalització de la indústria ("Digitalització de la indústria europea - DEI") i les TICHE Programa d'innovació per a petites i mitjanes empreses de fabricació (programa "Innovació de TIC"; b. ésser la porta d'entrada a l'ecosistema d'innovació per donar suport a la transformació digital del sistema de producció; C. estimular la demanda dinnovació de les empreses; d. Creeu un pont entre els negocis i el món de la recerca.</t>
   </si>
   <si>
     <t>Institut de l'Elevage - Idele</t>
@@ -527,86 +527,86 @@
   <si>
     <t>Tyndall National Institute, Tyndall</t>
   </si>
   <si>
     <t>L'Institut Nacional Tyndall és un centre de recerca europeu de tecnologia profunda capdavantera en maquinari i sistemes de TIC integrats (tecnologia d'informació i comunicacions). Especialització tant en electrònica com en fotònica (materials, dispositius, circuits i sistemes) estem liderant a nivell mundial a les nostres àrees de recerca bàsiques de: Fabricació d'oblees de semiconductors Materials quàntics, dispositius i plataformes d'enginyeria Integració i embalatge microelectrònics i fotònics Sistemes d'energia integrats i mitigació del clima Biofotònica sistemes intel·ligents Sistemes centrats en humans per al treball i la vida Sistemes de comunicació òptica Sistemes de comunicació sense fil Disseny de senyal mixta i circuit analògic</t>
   </si>
   <si>
     <t>VITAGORA</t>
   </si>
   <si>
     <t>Els centres d'innovació digital (DIHS) són “botigues úniques”, a prova de la Comissió Europea, que ajuden les empreses a ser més competitives respecte als seus processos, productes o serveis comercials/de producció utilitzant tecnologies digitals. Com a primer pont regional de contacte i porta en un ecosistema d'innovació de diverses parts, proporcionen les PIME i altres companyies: Accés als darrers coneixements, experiència i tecnologia per donar suport als seus clients amb pilots, proves i experiments amb innovacions digitals. Suport comercial i financer per implementar aquestes innovacions.</t>
   </si>
   <si>
     <t>CP Lab Newcastle</t>
   </si>
   <si>
     <t>La qualitat de la vida urbana en el futur dependrà cada cop més de la complexa relació entre els sistemes informàtics, l'enginyeria, la física i el comportament humà. Aquesta relació entre les persones i la tecnologia que utilitzem afectarà cada cop més tots els aspectes de la nostra vida quotidiana, des de com impulsem les nostres llars i negocis fins a com produïm els nostres aliments. El negoci, el govern i la indústria dependran de la tecnologia integrada que podria oferir grans millores a les nostres vides, però també és vulnerable a l'atac cibernètic i la falla del programari. La necessitat de comprendre i unir aquests diferents elements per treballar de manera eficient serà important crítica perquè la societat prosperi. El laboratori físic cibernètic de la Universitat de Newcastle és part del Digitial Innovation Hub (DIH) al lloc de Newcastle Helix d'última generació, implementant la visió regional que augmenta la pròspera economia digital al nord-est d'Anglaterra. A més de la Universitat de Newcastle, la DIH ofereix serveis a través del Centre Nacional d'Innovació per a Dades (NICD), lliurant habilitats de dades pràctiques a les organitzacions; LInstitut de Codificació, Unir la bretxa dhabilitats digitals i el Programa dArrow, alineant les necessitats de les PIME regionals amb la Universitat de Newcastle.</t>
   </si>
   <si>
     <t>BioSense Institute - Institute for research and development of information technology in biosystems</t>
   </si>
   <si>
     <t>Antares s'esforça per impulsar l'excel·lència en la recerca al Biosense Institute, per lliurar solucions digitals disruptives al sector agrícola europeu, estimular l'esperit empresarial i l'ocupació a nivell regional i assegurar prou aliments segurs per a la població mundial creixent.</t>
   </si>
   <si>
+    <t>CPI</t>
+  </si>
+  <si>
+    <t>L'IPC actua com un catalitzador que reuneix l'acadèmia, les empreses, el govern i els inversors per traduir idees brillants i investigació al mercat Fem això brindant als nostres clients accés als experts, equips, xarxes, finançament i més adequats, connectant els punts per a una innovació efectiva de Regne Unit. Establits el 2004, els nostres equips apliquen incansablement els seus molts anys d'experiència per garantir que cada gran invent tingui la millor oportunitat de convertir-se en un producte o procés comercialitzat amb èxit.</t>
+  </si>
+  <si>
+    <t>MicroHub.Swiss - The Swiss Microtechnology &amp; Micromanufacturing DIH</t>
+  </si>
+  <si>
+    <t>Microhub.Swiss és un centre d'innovació digital (DIH) centrat en la microtecnologia i la micromanufactura. és ajudar aquests cossos en el seu viatge de transformació digital, gràcies a la nostra cartera ben desenvolupada en tecnologies digitals, ecosistemes d'industrialització establerts i experiència en gestió de la innovació. de la primera sèrie Connectant l'ecosistema</t>
+  </si>
+  <si>
+    <t>Raisehub.swiss- The Swiss Robotics &amp; AI DIH</t>
+  </si>
+  <si>
+    <t>Raishub. Els Principals impulsors fill El Monitorització en temps real, el control de qualitat en línia, el manteniment predictiu i la traçabilitat fins a peces individuals. Els nostres objectius fill donar suport a les empreses emergents i les pimes perquè abordin el desafiament del iiot basat en les plataformes tecnològiques i l'ecosistema important per a la industrialització i la gestió de la innovació.</t>
+  </si>
+  <si>
     <t>FIWARE Space</t>
   </si>
   <si>
     <t>Centra la seva activitat en capacitació, networking, divulgació d'esdeveniments, avenços i projectes duts a terme per al desenvolupament tecnològic de Badajoz</t>
   </si>
   <si>
     <t>Food +i cluster</t>
   </si>
   <si>
     <t>Projecte per a la divulgació d'activitats, projectes, xarxes, proposta de valor i innovació duts a terme pel cluster food+i.</t>
   </si>
   <si>
     <t>Galician Factory of Future HUB</t>
   </si>
   <si>
     <t>Ambient per a la promoció de projectes cooperatius d´alt impacte per millorar la competitivitat de les empreses de la indústria d´automoció i mobilitat de Galícia</t>
   </si>
   <si>
-    <t>CPI</t>
-[...16 lines deleted...]
-  <si>
     <t>SINTEF</t>
   </si>
   <si>
     <t>SINTEF és una de les organitzacions de recerca independent més grans d'Europa. Cada any fem diversos milers de projectes per a clients grans i petits.</t>
   </si>
   <si>
     <t>Granada Plaça Tecnològica i Biotecnològica</t>
   </si>
   <si>
     <t>Hub on es desenvolupa activitats, projectes, xarxes, normatives i propostes de valor i innovació del sector tecnològic i biotecnològic.</t>
   </si>
   <si>
     <t>HPC-Cloud and Cognitive Systems per a Smart Manufacturing processes, Robotics and Logistics</t>
   </si>
   <si>
     <t>Hub on es desenvolupen activitats de divulgació, projectes, xarxes, i proposta de valor i innovació del sector tecnològic Aragonès.</t>
   </si>
   <si>
     <t>Hub 4.0 of Manufacturing Sectors in Valencian Region</t>
   </si>
   <si>
     <t>Avançar en la transformació digital de processos productius: simulació/HPC, fabricació additiva, IoT, Robòtica</t>
   </si>
   <si>
     <t>HubIberiaAgrotech</t>
@@ -659,86 +659,86 @@
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Hub per a startups, pimes i empreses emergents que treballen a l'àmbit de la tecnologia</t>
   </si>
   <si>
     <t>RoboCity2030</t>
   </si>
   <si>
     <t>Iniciativa de la Comunitat de Madrid que busca convertir Madrid en una ciutat líder en robòtica i automatització</t>
   </si>
   <si>
     <t>Robotics Digital Innovation Hub</t>
   </si>
   <si>
     <t>Hub d'innovació digital que ofereix serveis d'assessorament, capacitació i finançament per a empreses de robòtica</t>
   </si>
   <si>
     <t>Science and Technology Park Of Almeria, PITA SA</t>
   </si>
   <si>
     <t>Ofereix infraestructura i serveis de suport a empreses tecnològiques i innovadores</t>
   </si>
   <si>
+    <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
+  </si>
+  <si>
+    <t>Us oferim oportunitats per participar en projectes europeus, en els quals podeu cocrear polítiques de digitalització, aprendre sobre exemples de bones pràctiques i participar en competicions i licitacions per finançar diversos processos i àrees de digitalització.</t>
+  </si>
+  <si>
+    <t>5G Fieldlab 5Groningen</t>
+  </si>
+  <si>
+    <t>5Groningen és HET Programma Voor 5G-Ondernemers en no profiosatitzacions Werken Samen va conèixer els experts om toepassingen van 5g et testen. bijvoorbeeld mogelijk om op afstand een diagnostice et stellen, doordat d'arts en het ziekenhuis es va reunir amb een snelle verbinding mee kan kijken a l'ambulància 5Groningen Test Toepassingen es va reunir 5g.</t>
+  </si>
+  <si>
+    <t>AgriFood Lithuania DIH</t>
+  </si>
+  <si>
+    <t>AgriFood Lituània és un centre d'innovació digital i un Clúster que reuneix importants investigacions, negocis i parts interessades públiques a Lituània per a la cerca comuna de transformacions digitals als sectors agrícoles, alimentaris i associats.</t>
+  </si>
+  <si>
     <t>University of Valencia Science Park DIH</t>
   </si>
   <si>
     <t>Hub d'innovació digital a València Objectiu: Fomentar la col·laboració entre la universitat i empreses en tecnologia per promoure la innovació i el desenvolupament</t>
   </si>
   <si>
     <t>Digital Innovation Hub de Catalunya</t>
   </si>
   <si>
     <t>Hub format pels principals agents de suport a la digitalització de Catalunya</t>
   </si>
   <si>
     <t>DIHGIGAL. Digital Innovation Hub of Galician Industry</t>
   </si>
   <si>
     <t>Hub que promociona el desenvolupament de projectes d'R+D+i alineats amb les necessitats i reptes que es plantegen al teixit industrial</t>
   </si>
   <si>
-    <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
-[...16 lines deleted...]
-  <si>
     <t>Agro Space DIH</t>
   </si>
   <si>
     <t>Lituània Agro Space Digital Innovation Hub és una xarxa d'enfocament regional sense ànim de lucre que reuneix les organitzacions lituanes de recerca, educació, negocis i institucions governamentals destinades a fomentar la innovació de tecnologia digital intersectorial. AGRO Space DIH Vision es convertirà en el proveïdor de solucions d'"anar a" per al desenvolupament, la transferència de tecnologia digital i la difusió d'innovació en sectors clau: agricultura, espai, fabricació (Industry 4.0) i innovació de serveis. La prioritat és avançar en les capacitats dassociació de les companyies de tecnologia agrícola i espacial amplificant la plataforma de la xarxa dins de Lituània i transnacionalment.</t>
   </si>
   <si>
     <t>Açores Digital Innovation Hub</t>
   </si>
   <si>
     <t>El Parc de Ciència i Tecnologia de Nonagon promou la transformació digital i la digitalització de l'economia azoreana, a través de la coordinació dels Açores Digital Innovation Hub.</t>
   </si>
   <si>
     <t>Cluj IT Cluster</t>
   </si>
   <si>
     <t>CLUJ IT és una organització basada en Clúster formada per organitzacions actives al camp de la tecnologia de la informació: proveïdors de serveis i solucions de programari, universitats i instituts de recerca, organismes públics i altres organitzacions de catalitzador.</t>
   </si>
   <si>
     <t>Digital Innovation Hub Slovenia</t>
   </si>
   <si>
     <t>DIH Eslovènia permet la transformació digital al principi d'una finestreta única, a Eslovènia i més enllà. Augmenta la consciència i ofereix serveis per al creixement de les competències digitals, l'intercanvi d'experiències digitals i exemples de bones pràctiques a nivell local, regional i internacional; Proposa al govern i proporciona accés a dades per promoure lesperit empresarial.</t>
   </si>
   <si>
     <t>DIH AGRIFOOD - Digital Innovation Hub for Agriculture and Food production</t>
@@ -815,60 +815,60 @@
   <si>
     <t>Algarve Smart Destination, Digital Innovation Hub</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) és com una xarxa informal d'institucions privades i públiques focalitzades en la digitalització de l'economia al territori, principalment en el sector del turisme, dirigida pel sistema Algarve i l'Associació d'Associació Tecnològica (Algarve STP), una associació sense ànim de lucre que Incorpora la Universitat d'Algarve, l'Associació Nacional de Joves Empreses saber, Loulé, Faro, Olhão i una associació privada de companyies de TI, Algarve Evolution.</t>
   </si>
   <si>
     <t>PIAP HUB</t>
   </si>
   <si>
     <t>Valor Network animada per PIAP en cooperació estratègica amb l'administració nacional i regional, organitzacions sectorials i proveïdors de tecnologia líders dedicats a la implementació de l'automatització i la robòtica dels processos tecnològics de l'especialització intel·ligent nacional. Facilitador de l'adopció primerenca d'avenços tecnològics per indústries d'alt creixement, inclosa la fabricació àgil, la inspecció i el manteniment de la infraestructura, així com el menjar agroalimentari i l'atenció mèdica.</t>
   </si>
   <si>
     <t>Data Science and Artificial Intelligence (DASAI)</t>
   </si>
   <si>
     <t>Espai dedicat a la investigació, generació de projectes, formació, divulgació i transferència del coneixement relacionada a la Intel·ligència artificial.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>L'ambició general és dissenyar, desenvolupar i introduir una plataforma que connecti les persones amb la informació. En primer lloc, amb la integració de principis de xarxes socials com ara bloc, fòrum, botiga de ciències de disseny que permet connectar els usuaris amb desenvolupadors i investigadors. I en segon lloc integrant diferents tipus d'aplicacions de demostració, on els desenvolupadors i els investigadors tindran l'oportunitat de cooperar, provar diferents API per a noves solucions i també proporcionar experiments comuns.</t>
   </si>
   <si>
+    <t>BEIA DIH</t>
+  </si>
+  <si>
+    <t>Beia Grid Institut és una ONG innovadora que participa activament en projectes de recerca multidisciplinaris a nivell nacional i internacional.</t>
+  </si>
+  <si>
     <t>Districte digital Comunitat Valenciana</t>
   </si>
   <si>
     <t>Entorn per albergar empreses tecnològiques i talent per a la transformació tecnològica i de l'economia digital a la Mediterrània destacant tres verticals: canvi climàtic, salut i turisme</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beia Grid Institut és una ONG innovadora que participa activament en projectes de recerca multidisciplinaris a nivell nacional i internacional.</t>
   </si>
   <si>
     <t>Convergeix Hub d'Innovació Oberta</t>
   </si>
   <si>
     <t>Converge és una eina per facilitar la transferència efectiva del coneixement a la societat, mitjançant la generació d'enllaços de confiança entre el CSIC i els agents de l'ecosistema d'innovació. L' objectiu de Converge és visibilitzar el CSIC com a referent en innovació científic tecnològica i social, i contribuir a reforçar l' ecosistema d'innovació d'Espanya. La missió de Converge s ?articula mitjançant quatre programes: CSIC Open lab; CSIC emprèn; CSIC Living Lab; Càtedres CSIC empresa VÍDEO</t>
   </si>
   <si>
     <t>INNOVASTÚRIES</t>
   </si>
   <si>
     <t>INNOVASTÚRIES és una associació d'empreses i institucions asturianes que busquen la millora de la seva competitivitat i la qualitat dels seus serveis mitjançant l'impuls de la cultura innovadora i la col·laboració i cerca de sinergies en l'àmbit internacional del sector agroalimentari i medi ambient, comerç i hostaleria, administració, indústria, energia i investigació i educació, cultura i salut</t>
   </si>
   <si>
     <t>BioSense Institute</t>
   </si>
   <si>
     <t>BioSense Digital Innovation Hub (DIH) és pioner en la transformació digital per a l'agricultura sostenible introduint innovacions digitals en vincular la investigació, l'emprenedoria, la ciència i les solucions llestes per al mercat</t>
   </si>
   <si>
     <t>AHEDD- Attica Hub for the Economy of Data and Devices</t>
   </si>
 </sst>
 </file>
 
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>