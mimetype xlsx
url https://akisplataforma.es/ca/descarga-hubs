--- v2 (2026-03-18)
+++ v3 (2026-05-02)
@@ -278,185 +278,185 @@
   <si>
     <t>Novell-T</t>
   </si>
   <si>
     <t>Creiem en el poder de la innovació i la contribució que fa a una societat millor i més sostenible. Brindem el nostre suport de forma independent i sense guanys, en l'assignació dels nostres fundadors.</t>
   </si>
   <si>
     <t>Ontzi BASQUE FOOD PACKAGING Innovation Hub</t>
   </si>
   <si>
     <t>És missió del Hub impulsar la R+D+i per dissenyar envasos i embalatges alimentaris segurs, sostenibles i competitius que beneficiïn les empreses de la cadena alimentària basca i, per descomptat, el medi ambient.</t>
   </si>
   <si>
     <t>AgrobankHub</t>
   </si>
   <si>
     <t>Ecosistema virtual on compartir coneixement i proporcionar noves eines als professionals agraris.</t>
   </si>
   <si>
     <t>Madrid Food Innovation Hub</t>
   </si>
   <si>
     <t>MADRID FOOD INNOVATION HUB és el primer centre d'emprenedoria en alimentació de Madrid. Una iniciativa pionera enfocada a fomentar la innovació i l'emprenedoria al llarg de tota la cadena de valor agroalimentària.</t>
   </si>
   <si>
+    <t>eAtex. Food Innovation Hub by CNTA</t>
+  </si>
+  <si>
+    <t>Hub d'innovació col·laborativa per a la transferència i implantació de tecnologia a la indústria agroalimentària</t>
+  </si>
+  <si>
+    <t>AIR4S. Artificial Intelligence &amp; Robotics for Sustainable Development Goals</t>
+  </si>
+  <si>
+    <t>Hub per impulsar el desenvolupament i creixement de la indústria de la Comunitat de Madrid a través de l'ús i la implantació de les tecnologies basades en la intel·ligència artificial i la robòtica</t>
+  </si>
+  <si>
+    <t>Associació Clúster Digital de Catalunya</t>
+  </si>
+  <si>
+    <t>Espai de treball per a empreses, entitats i grups de recerca del sector de les tecnologies de la informació i les comunicacions (TIC)</t>
+  </si>
+  <si>
+    <t>Barrax - Rural Innovatió Hub</t>
+  </si>
+  <si>
+    <t>Hub on es promocionen les jornades de recerca, trobades comercials, networking professional, capatació de fons europeus, informació i experiència.</t>
+  </si>
+  <si>
+    <t>Centre d'Innovació i Tecnologia de la UPC (CIT UPC)</t>
+  </si>
+  <si>
+    <t>Centre de Recerca, Formació i Transferència del coneixement</t>
+  </si>
+  <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>Ecosistema complet per a les startups del sector AgriFoodTech i un aparador de tecnologies que accelera la transformació digital del sector agroalimentari, els seus PIMES i autònoms</t>
   </si>
   <si>
-    <t>eAtex. Food Innovation Hub by CNTA</t>
-[...26 lines deleted...]
-    <t>Centre de Recerca, Formació i Transferència del coneixement</t>
+    <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
+  </si>
+  <si>
+    <t>Poznan Science and Technology Park (PSTP) és el primer parc tecnològic a Polònia (1995). És operat (com el departament clau) per Adam Mickiewicz University Foundation, una organització sense ànim de lucre amb la missió d'estimular la col·laboració entre la ciència i la indústria per activar el desenvolupament regional a través de la innovació, la transferència de tecnologia i la cooperació internacional.</t>
+  </si>
+  <si>
+    <t>RISE ICT Research Institute of Sweden ICT</t>
+  </si>
+  <si>
+    <t>Instituts de recerca de Rise de Suècia és l'Institut de Recerca de Suècia i soci d'innovació. A través de la col·laboració internacional amb la indústria, l'acadèmia i el sector públic, garantim la competitivitat empresarial i contribuïm a una societat sostenible</t>
+  </si>
+  <si>
+    <t>SmartAgri</t>
+  </si>
+  <si>
+    <t>Smartagri és un esforç conjunt d'Agroväst, Instituts de Recerca de Suècia (Rise) i Science Park Skövde amb l'objectiu d'accelerar la digitalització del sector agrícola a l'oest de Suècia.</t>
+  </si>
+  <si>
+    <t>Space53</t>
+  </si>
+  <si>
+    <t>Space53 envolta governs, institucions de coneixement, treballadors humanitaris i empreses en un Clúster d'innovació de drones i enforteix l'ecosistema mitjançant la creació de les condicions prèvies per al desenvolupament exitós i l'aplicació de sistemes no tripulats.</t>
   </si>
   <si>
     <t>Clúster of Sustainable Building of Andalusia</t>
   </si>
   <si>
     <t>Projecte de caràcter associatiu i de reconversió del sector que permet identificar i implementar constantment noves oportunitats i allotjar empreses d'àmbit sostenible.</t>
   </si>
   <si>
-    <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
-[...20 lines deleted...]
-    <t>Space53 envolta governs, institucions de coneixement, treballadors humanitaris i empreses en un Clúster d'innovació de drones i enforteix l'ecosistema mitjançant la creació de les condicions prèvies per al desenvolupament exitós i l'aplicació de sistemes no tripulats.</t>
+    <t>AgriFood Croatia</t>
+  </si>
+  <si>
+    <t>Agrifood Croàcia és un centre d'innovació que reuneix les parts interessades de recerca, negocis i públics a Croàcia per a la recerca comuna de transformacions digitals als sectors relacionats amb l'aqüicultura, l'agricultura i els aliments.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg és un centre europeu d'innovació digital per a la Regió Central del Sud, aprovat sota el Programa Digital Europa amb el projecte Agrodigirise. El projecte va començar l'1 de novembre del 2022 i té una durada de tres anys. És implementat per un consorci amb un perfil i experiència diversos: organitzacions de sucursals, unitats científiques i de recerca, institucions de capacitació, empreses de tecnologia, importadors de maquinària agrícola, etc. en associació amb el municipi de Plovdiv.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs és un innovador centre de recerca de mobilitat aèria situat a Finlàndia. Estem a l'avantguarda de la recol·lecció i l'experiència de l'experiència, eines d'avantguarda i innovacions innovadores per impulsar el creixement de les indústries de sistemes aeris (UAS) no tripulats. La nostra missió inclou el foment del desenvolupament de negocis, l'avenç de les iniciatives de recerca i l'apoderament de l'educació en aquest camp transformador.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (antic Aster) opera com un centre d'innovació digital a la regió d'Emília-Romagna, i la seva proposta de valor és la connexió de les parts interessades i la integració d'iniciatives, serveis i oportunitats per explotar infraestructures, coneixements, experiències d'ambdues companyies i proveïdors (d'instal·lacions, serveis, capacitació, etc.).</t>
+  </si>
+  <si>
+    <t>Cybersecurity Innovation HUB</t>
   </si>
   <si>
     <t>ahedd - Attica Hub for Economy of Data and Devices</t>
   </si>
   <si>
     <t>El Centre Nacional de Recerca Científica (NCSR) Demokritos és el centre de recerca multidisciplinari més gran de Grècia, amb aproximadament 1000 empleats i més de 50 anys d'èxits científics innovadors i contribucions a l'economia i la societat gregues. Va ser un soci important en diverses iniciatives tecnològiques nacionals com l'adquisició i l'operació d'instal·lacions informàtiques d'alt rendiment i l'establiment de xarxes computacionals d'alta velocitat al país i actualment és líder o membre de múltiples infraestructures nacionals i europees.</t>
   </si>
   <si>
-    <t>Cybersecurity Innovation HUB</t>
-[...25 lines deleted...]
-  <si>
     <t>Wageningen Research</t>
   </si>
   <si>
     <t>La fortalesa de la Universitat i Investigació de Wageningen rau en la seva capacitat per unir-se a les forces dels instituts de recerca especialitzats i la universitat. També es troba als esforços combinats dels diversos camps de les ciències naturals i socials.</t>
   </si>
   <si>
+    <t>Digital Farming Hub</t>
+  </si>
+  <si>
+    <t>Hub de servei de suport, que ajuda les empreses agrícoles a ser més competitives millorant els seus processos de negoci / producció, així com productes i serveis a través de la tecnologia digital.</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute, Robot Technology</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute és una empresa líder de recerca i tecnologia. Ajuden els seus clients a convertir el coneixement i la tecnologia més recents en valor. Som experts en producció, materials, tecnologia ambiental, negocis, energia, tecnologia agro, investigació de carn i més</t>
+  </si>
+  <si>
+    <t>DIH PANNONIA</t>
+  </si>
+  <si>
+    <t>L'Agència de Desenvolupament del Comtat de Vukovar-Srijem prepara el pla de desenvolupament del comtat de Vukovar-Srijem, així com altres documents estratègics i de desenvolupament. Proporciona assistència experta en la preparació i la implementació de programes, projectes de desenvolupament a cossos de dret públic i institucions públiques de l'àrea del comtat, que són d'interès per al desenvolupament del comtat, així com projectes conjunts d'interès per al desenvolupament de diversos comtats. .</t>
+  </si>
+  <si>
     <t>Digital Impulse Hub</t>
   </si>
   <si>
     <t>Hub que brinda consultoria, ecosistema i networking, formació i fiançament</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andalusia Agrotech</t>
   </si>
   <si>
     <t>Hub de divulgació de tecnologia i innovació, serveis de consultoria, de R+D aplicats, tecnològics, formació, acceleració i emprenedoria Objectiu:</t>
   </si>
   <si>
-    <t>Digital Farming Hub</t>
-[...16 lines deleted...]
-  <si>
     <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH està coordinant una extensa xarxa de DIHS que abasta al sud i est d'Europa, a través de la qual ofereix oportunitats de finançament i dóna suport a la cooperació de diverses parts entre organitzacions amb experiència complementària.</t>
   </si>
   <si>
     <t>Farmers Parliament Letònia Digital Innovation Hub - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro és un lloc web dinnovació i tecnologia agrícola. La idea principal de Smartagro és informar i encoratjar els agricultors i altres parts interessades a utilitzar noves tecnologies, serveis, productes i sistemes per a un futur sostenible a les zones rurals. En centrar-vos en el Clúster regional, els centres d'innovació digital, els laboratoris vius i les solucions de tecnologia en els projectes del Programa de Recerca i Innovació de la UE Horizon 2020, el lloc web proporcionarà idees i solucions d'avantguarda per facilitar les innovacions en àrees rurals. Smartagro és mantingut per una organització no governamental: el Parlament dels agricultors (FP).</t>
   </si>
   <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione sense guanys volta un promuovere l'elnovazione tecnològica a Itàlia, Atrtaverso La Formazione, La Consulenza i il. La nostra Associazione ha la Sfida di contribueix un facilitar l'Epowerment di tecnologie all'avanguardia, estratègia impertitoriali di stercio, nuovi modelli di empreses i el sviluppo sostenibile di soluzzii i infraestruture en aree rurali per després conformar-lo in "smartsi solucioni i infra" smartsi soluzioni i infraestruture en aree ye rurali després de conformar-lo in "smartess di -soluzioni i infraestruture in al Benessere per una migliore Qualità della vita</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>El menjar de Flandes és Sinds d'Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. Het Uitgangspunt? Door Samenwerking, va conèixer a Elkaar a Onderzoekspartner, Meer Slagkracht Bekomen. Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
@@ -617,92 +617,92 @@
   <si>
     <t>i4CAM HUB (Innovation for competitiveness and advanced manufacturing)</t>
   </si>
   <si>
     <t>Hub orientat a la divulgació de coneixements capdavanters, experiència i últimes tecnologies per provar i experimentar amb innovacions digitals rellevants per als seus productes, processos i models de negoci.</t>
   </si>
   <si>
     <t>iAstúries 4.0</t>
   </si>
   <si>
     <t>Divulgació de coneixements capdavanters, experiència i últimes tecnologies per provar i experimentar amb innovacions digitals rellevants per als productes, processos i models de negoci asturians</t>
   </si>
   <si>
     <t>Innovation for Manufacturing in the South (I4MSOUTH)</t>
   </si>
   <si>
     <t>Espai dedicat a la promoció, desenvolupament i implementació de les innovacions digitals a les indústries manufactureres de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Innsomnia Digital Innovation Hub</t>
   </si>
   <si>
     <t>Hub d'innovació que soluciona els reptes tecnològics de les corporates a diferents verticals com AgroTech, FinTech, SmarPorts i ArtTech, entre d'altres.</t>
   </si>
   <si>
+    <t>ITI Data Hub (The Data Cycle Hub)</t>
+  </si>
+  <si>
+    <t>Hub que fomenta la innovació basada en dades, intel·ligència artificial i ciberseguretat</t>
+  </si>
+  <si>
+    <t>RIOHUB</t>
+  </si>
+  <si>
+    <t>Hub per a startups, pimes i empreses emergents que treballen a l'àmbit de la tecnologia</t>
+  </si>
+  <si>
+    <t>RoboCity2030</t>
+  </si>
+  <si>
+    <t>Iniciativa de la Comunitat de Madrid que busca convertir Madrid en una ciutat líder en robòtica i automatització</t>
+  </si>
+  <si>
+    <t>Robotics Digital Innovation Hub</t>
+  </si>
+  <si>
+    <t>Hub d'innovació digital que ofereix serveis d'assessorament, capacitació i finançament per a empreses de robòtica</t>
+  </si>
+  <si>
+    <t>Science and Technology Park Of Almeria, PITA SA</t>
+  </si>
+  <si>
+    <t>Ofereix infraestructura i serveis de suport a empreses tecnològiques i innovadores</t>
+  </si>
+  <si>
     <t>IoT Catalan Alliance</t>
   </si>
   <si>
     <t>Iniciativa per unir esforços i definir estratègies per potenciar l'àmbit de l'Internet de les Coses a Catalunya</t>
   </si>
   <si>
     <t>IoT DIH</t>
   </si>
   <si>
     <t>Ambient dedicat a la divulgació de serveis, casos d'èxit, esdeveniments que porten endavant i recursos als quals poden accedir les Pimes</t>
   </si>
   <si>
-    <t>ITI Data Hub (The Data Cycle Hub)</t>
-[...28 lines deleted...]
-  <si>
     <t>University of Valencia Science Park DIH</t>
   </si>
   <si>
     <t>Hub d'innovació digital a València Objectiu: Fomentar la col·laboració entre la universitat i empreses en tecnologia per promoure la innovació i el desenvolupament</t>
   </si>
   <si>
     <t>Digital Innovation Hub de Catalunya</t>
   </si>
   <si>
     <t>Hub format pels principals agents de suport a la digitalització de Catalunya</t>
   </si>
   <si>
     <t>DIHGIGAL. Digital Innovation Hub of Galician Industry</t>
   </si>
   <si>
     <t>Hub que promociona el desenvolupament de projectes d'R+D+i alineats amb les necessitats i reptes que es plantegen al teixit industrial</t>
   </si>
   <si>
     <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
   </si>
   <si>
     <t>Us oferim oportunitats per participar en projectes europeus, en els quals podeu cocrear polítiques de digitalització, aprendre sobre exemples de bones pràctiques i participar en competicions i licitacions per finançar diversos processos i àrees de digitalització.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningen</t>
@@ -785,66 +785,66 @@
   <si>
     <t>Digital Water Innovation Hub (Digital Water)</t>
   </si>
   <si>
     <t>Hub de divulgació de tecnologia i innovació, serveis de consultoria, d'R+D aplicats, tecnològics, formació Objectiu: Proveir de tecnologia industrial a Catalunya, consultoria, formació, desenvolupament de productes i serveis innovadors i promoció i difusió de l'innovació tecnològica</t>
   </si>
   <si>
     <t>Innoskart Digital Innovation Hub</t>
   </si>
   <si>
     <t>El Grup Ha Superat les seves fronteres originals tant geogràfic com en termes del seu abast d'activitats. Avui dia, Innoskart s'ha convertit en un grup nacional de proveïdors de serveis de TI (hardware i software), així com membres de fabricació i investigació d'aliments, però en molts altres camps té èxits excel·lents (comerç de vehicles, productes farmacèutics, Maquina etc.). LES Organitzacions d'Innoskart Van Des d'Empreses Unipersonals Fins a Grans Empreses a Àmplia Paleta.</t>
   </si>
   <si>
     <t>Centre d'Innovació Digital de NTUA (DIH-NTUA)</t>
   </si>
   <si>
     <t>A Grècia, es van implementar una estratègia de recerca i innovació regional i 13 nacionals per a l'especialització intel·ligent. L'estratègia nacional promou vuit sectors, en els quals la recerca i la innovació podrien contribuir a desenvolupar un avantatge competitiu important, tenint en compte la massa crítica i l'excel·lència del potencial de recerca respectiu.</t>
   </si>
   <si>
     <t>Regional Platform Industry 4.0 de Tuscany Region (Tuscan Platform Industry 4.0)</t>
   </si>
   <si>
     <t>L'eina operativa de la Plataforma Regional Enterprise 4.0: un punt d'accés fàcil per a les empreses que volen innovar i seguir sent competitives als mercats. actors de l'ecosistema d'innovació digital present al territori.</t>
   </si>
   <si>
+    <t>Algarve Smart Destination, Digital Innovation Hub</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub (DIH) és com una xarxa informal d'institucions privades i públiques focalitzades en la digitalització de l'economia al territori, principalment en el sector del turisme, dirigida pel sistema Algarve i l'Associació d'Associació Tecnològica (Algarve STP), una associació sense ànim de lucre que Incorpora la Universitat d'Algarve, l'Associació Nacional de Joves Empreses saber, Loulé, Faro, Olhão i una associació privada de companyies de TI, Algarve Evolution.</t>
+  </si>
+  <si>
+    <t>PIAP HUB</t>
+  </si>
+  <si>
+    <t>Valor Network animada per PIAP en cooperació estratègica amb l'administració nacional i regional, organitzacions sectorials i proveïdors de tecnologia líders dedicats a la implementació de l'automatització i la robòtica dels processos tecnològics de l'especialització intel·ligent nacional. Facilitador de l'adopció primerenca d'avenços tecnològics per indústries d'alt creixement, inclosa la fabricació àgil, la inspecció i el manteniment de la infraestructura, així com el menjar agroalimentari i l'atenció mèdica.</t>
+  </si>
+  <si>
     <t>Digital Innovation Hub for the Galician Agrifood Sector (Part of the Bioeconomy Hub)</t>
   </si>
   <si>
     <t>Hub que posa al servei les darreres tecnologies digitals i creatives a l'abast dels sectors de l'administració local, la formació, la internacionalització, el comerç, els serveis i la indústria Objectiu:</t>
-  </si>
-[...10 lines deleted...]
-    <t>Valor Network animada per PIAP en cooperació estratègica amb l'administració nacional i regional, organitzacions sectorials i proveïdors de tecnologia líders dedicats a la implementació de l'automatització i la robòtica dels processos tecnològics de l'especialització intel·ligent nacional. Facilitador de l'adopció primerenca d'avenços tecnològics per indústries d'alt creixement, inclosa la fabricació àgil, la inspecció i el manteniment de la infraestructura, així com el menjar agroalimentari i l'atenció mèdica.</t>
   </si>
   <si>
     <t>Data Science and Artificial Intelligence (DASAI)</t>
   </si>
   <si>
     <t>Espai dedicat a la investigació, generació de projectes, formació, divulgació i transferència del coneixement relacionada a la Intel·ligència artificial.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>L'ambició general és dissenyar, desenvolupar i introduir una plataforma que connecti les persones amb la informació. En primer lloc, amb la integració de principis de xarxes socials com ara bloc, fòrum, botiga de ciències de disseny que permet connectar els usuaris amb desenvolupadors i investigadors. I en segon lloc integrant diferents tipus d'aplicacions de demostració, on els desenvolupadors i els investigadors tindran l'oportunitat de cooperar, provar diferents API per a noves solucions i també proporcionar experiments comuns.</t>
   </si>
   <si>
     <t>Districte digital Comunitat Valenciana</t>
   </si>
   <si>
     <t>Entorn per albergar empreses tecnològiques i talent per a la transformació tecnològica i de l'economia digital a la Mediterrània destacant tres verticals: canvi climàtic, salut i turisme</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institut és una ONG innovadora que participa activament en projectes de recerca multidisciplinaris a nivell nacional i internacional.</t>
   </si>
@@ -1822,84 +1822,84 @@
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>