--- v3 (2026-05-02)
+++ v4 (2026-06-20)
@@ -314,161 +314,161 @@
   <si>
     <t>Associació Clúster Digital de Catalunya</t>
   </si>
   <si>
     <t>Espai de treball per a empreses, entitats i grups de recerca del sector de les tecnologies de la informació i les comunicacions (TIC)</t>
   </si>
   <si>
     <t>Barrax - Rural Innovatió Hub</t>
   </si>
   <si>
     <t>Hub on es promocionen les jornades de recerca, trobades comercials, networking professional, capatació de fons europeus, informació i experiència.</t>
   </si>
   <si>
     <t>Centre d'Innovació i Tecnologia de la UPC (CIT UPC)</t>
   </si>
   <si>
     <t>Centre de Recerca, Formació i Transferència del coneixement</t>
   </si>
   <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>Ecosistema complet per a les startups del sector AgriFoodTech i un aparador de tecnologies que accelera la transformació digital del sector agroalimentari, els seus PIMES i autònoms</t>
   </si>
   <si>
+    <t>Clúster of Sustainable Building of Andalusia</t>
+  </si>
+  <si>
+    <t>Projecte de caràcter associatiu i de reconversió del sector que permet identificar i implementar constantment noves oportunitats i allotjar empreses d'àmbit sostenible.</t>
+  </si>
+  <si>
     <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
   </si>
   <si>
     <t>Poznan Science and Technology Park (PSTP) és el primer parc tecnològic a Polònia (1995). És operat (com el departament clau) per Adam Mickiewicz University Foundation, una organització sense ànim de lucre amb la missió d'estimular la col·laboració entre la ciència i la indústria per activar el desenvolupament regional a través de la innovació, la transferència de tecnologia i la cooperació internacional.</t>
   </si>
   <si>
     <t>RISE ICT Research Institute of Sweden ICT</t>
   </si>
   <si>
     <t>Instituts de recerca de Rise de Suècia és l'Institut de Recerca de Suècia i soci d'innovació. A través de la col·laboració internacional amb la indústria, l'acadèmia i el sector públic, garantim la competitivitat empresarial i contribuïm a una societat sostenible</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri és un esforç conjunt d'Agroväst, Instituts de Recerca de Suècia (Rise) i Science Park Skövde amb l'objectiu d'accelerar la digitalització del sector agrícola a l'oest de Suècia.</t>
   </si>
   <si>
     <t>Space53</t>
   </si>
   <si>
     <t>Space53 envolta governs, institucions de coneixement, treballadors humanitaris i empreses en un Clúster d'innovació de drones i enforteix l'ecosistema mitjançant la creació de les condicions prèvies per al desenvolupament exitós i l'aplicació de sistemes no tripulats.</t>
   </si>
   <si>
-    <t>Clúster of Sustainable Building of Andalusia</t>
-[...2 lines deleted...]
-    <t>Projecte de caràcter associatiu i de reconversió del sector que permet identificar i implementar constantment noves oportunitats i allotjar empreses d'àmbit sostenible.</t>
+    <t>Cybersecurity Innovation HUB</t>
+  </si>
+  <si>
+    <t>Wageningen Research</t>
+  </si>
+  <si>
+    <t>La fortalesa de la Universitat i Investigació de Wageningen rau en la seva capacitat per unir-se a les forces dels instituts de recerca especialitzats i la universitat. També es troba als esforços combinats dels diversos camps de les ciències naturals i socials.</t>
+  </si>
+  <si>
+    <t>ahedd - Attica Hub for Economy of Data and Devices</t>
+  </si>
+  <si>
+    <t>El Centre Nacional de Recerca Científica (NCSR) Demokritos és el centre de recerca multidisciplinari més gran de Grècia, amb aproximadament 1000 empleats i més de 50 anys d'èxits científics innovadors i contribucions a l'economia i la societat gregues. Va ser un soci important en diverses iniciatives tecnològiques nacionals com l'adquisició i l'operació d'instal·lacions informàtiques d'alt rendiment i l'establiment de xarxes computacionals d'alta velocitat al país i actualment és líder o membre de múltiples infraestructures nacionals i europees.</t>
   </si>
   <si>
     <t>AgriFood Croatia</t>
   </si>
   <si>
     <t>Agrifood Croàcia és un centre d'innovació que reuneix les parts interessades de recerca, negocis i públics a Croàcia per a la recerca comuna de transformacions digitals als sectors relacionats amb l'aqüicultura, l'agricultura i els aliments.</t>
   </si>
   <si>
     <t>VP Delta</t>
   </si>
   <si>
     <t>Agrohub.bg és un centre europeu d'innovació digital per a la Regió Central del Sud, aprovat sota el Programa Digital Europa amb el projecte Agrodigirise. El projecte va començar l'1 de novembre del 2022 i té una durada de tres anys. És implementat per un consorci amb un perfil i experiència diversos: organitzacions de sucursals, unitats científiques i de recerca, institucions de capacitació, empreses de tecnologia, importadors de maquinària agrícola, etc. en associació amb el municipi de Plovdiv.</t>
   </si>
   <si>
     <t>Arctic Drone Labs</t>
   </si>
   <si>
     <t>Arctic Drone Labs és un innovador centre de recerca de mobilitat aèria situat a Finlàndia. Estem a l'avantguarda de la recol·lecció i l'experiència de l'experiència, eines d'avantguarda i innovacions innovadores per impulsar el creixement de les indústries de sistemes aeris (UAS) no tripulats. La nostra missió inclou el foment del desenvolupament de negocis, l'avenç de les iniciatives de recerca i l'apoderament de l'educació en aquest camp transformador.</t>
   </si>
   <si>
     <t>ART-ER-DIH</t>
   </si>
   <si>
     <t>Art-Er (antic Aster) opera com un centre d'innovació digital a la regió d'Emília-Romagna, i la seva proposta de valor és la connexió de les parts interessades i la integració d'iniciatives, serveis i oportunitats per explotar infraestructures, coneixements, experiències d'ambdues companyies i proveïdors (d'instal·lacions, serveis, capacitació, etc.).</t>
   </si>
   <si>
-    <t>Cybersecurity Innovation HUB</t>
-[...11 lines deleted...]
-    <t>La fortalesa de la Universitat i Investigació de Wageningen rau en la seva capacitat per unir-se a les forces dels instituts de recerca especialitzats i la universitat. També es troba als esforços combinats dels diversos camps de les ciències naturals i socials.</t>
+    <t>Digital Impulse Hub</t>
+  </si>
+  <si>
+    <t>Hub que brinda consultoria, ecosistema i networking, formació i fiançament</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub Andalusia Agrotech</t>
+  </si>
+  <si>
+    <t>Hub de divulgació de tecnologia i innovació, serveis de consultoria, de R+D aplicats, tecnològics, formació, acceleració i emprenedoria Objectiu:</t>
+  </si>
+  <si>
+    <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
+  </si>
+  <si>
+    <t>Esdalab DIH està coordinant una extensa xarxa de DIHS que abasta al sud i est d'Europa, a través de la qual ofereix oportunitats de finançament i dóna suport a la cooperació de diverses parts entre organitzacions amb experiència complementària.</t>
+  </si>
+  <si>
+    <t>Farmers Parliament Letònia Digital Innovation Hub - ZSA DIH</t>
+  </si>
+  <si>
+    <t>Smartagro és un lloc web dinnovació i tecnologia agrícola. La idea principal de Smartagro és informar i encoratjar els agricultors i altres parts interessades a utilitzar noves tecnologies, serveis, productes i sistemes per a un futur sostenible a les zones rurals. En centrar-vos en el Clúster regional, els centres d'innovació digital, els laboratoris vius i les solucions de tecnologia en els projectes del Programa de Recerca i Innovació de la UE Horizon 2020, el lloc web proporcionarà idees i solucions d'avantguarda per facilitar les innovacions en àrees rurals. Smartagro és mantingut per una organització no governamental: el Parlament dels agricultors (FP).</t>
   </si>
   <si>
     <t>Digital Farming Hub</t>
   </si>
   <si>
     <t>Hub de servei de suport, que ajuda les empreses agrícoles a ser més competitives millorant els seus processos de negoci / producció, així com productes i serveis a través de la tecnologia digital.</t>
   </si>
   <si>
     <t>Danish Technological Institute, Robot Technology</t>
   </si>
   <si>
     <t>Danish Technological Institute és una empresa líder de recerca i tecnologia. Ajuden els seus clients a convertir el coneixement i la tecnologia més recents en valor. Som experts en producció, materials, tecnologia ambiental, negocis, energia, tecnologia agro, investigació de carn i més</t>
   </si>
   <si>
     <t>DIH PANNONIA</t>
   </si>
   <si>
     <t>L'Agència de Desenvolupament del Comtat de Vukovar-Srijem prepara el pla de desenvolupament del comtat de Vukovar-Srijem, així com altres documents estratègics i de desenvolupament. Proporciona assistència experta en la preparació i la implementació de programes, projectes de desenvolupament a cossos de dret públic i institucions públiques de l'àrea del comtat, que són d'interès per al desenvolupament del comtat, així com projectes conjunts d'interès per al desenvolupament de diversos comtats. .</t>
   </si>
   <si>
-    <t>Digital Impulse Hub</t>
-[...22 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione sense guanys volta un promuovere l'elnovazione tecnològica a Itàlia, Atrtaverso La Formazione, La Consulenza i il. La nostra Associazione ha la Sfida di contribueix un facilitar l'Epowerment di tecnologie all'avanguardia, estratègia impertitoriali di stercio, nuovi modelli di empreses i el sviluppo sostenibile di soluzzii i infraestruture en aree rurali per després conformar-lo in "smartsi solucioni i infra" smartsi soluzioni i infraestruture en aree ye rurali després de conformar-lo in "smartess di -soluzioni i infraestruture in al Benessere per una migliore Qualità della vita</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>El menjar de Flandes és Sinds d'Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. Het Uitgangspunt? Door Samenwerking, va conèixer a Elkaar a Onderzoekspartner, Meer Slagkracht Bekomen. Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>L'estratègia de Farm to Fork és al cor de l'acord verd europeu amb l'objectiu de fer que els sistemes alimentaris siguin justos, saludables i amigables amb el medi ambient. Necessitem redissenyar els nostres sistemes alimentaris per fer-los més sostenibles i augmentar-ne la resiliència. Les noves tecnologies i els descobriments científics, combinats amb l'augment de la consciència pública i la demanda d'aliments sostenibles, beneficiaran tots els interessats. La revolució digital ofereix oportunitats, però a moltes companyies encara els resulta difícil saber en quines tecnologies invertir i com assegurar el finançament. Més del 90% de les PIME es queden enrere a la innovació digital i necessiten suport per a la seva transformació digital.</t>
   </si>
   <si>
     <t>innovation experience HUB (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub és una associació sense ànim de lucre amb l'objectiu de: a. Enfortir el nivell de coneixement i consciència de les empreses pel que fa a les oportunitats ofertes per la transformació digital, també en el context del Pla Nacional Enterprise 4.0, l'estratègia europea per a la digitalització de la indústria ("Digitalització de la indústria europea - DEI") i les TICHE Programa d'innovació per a petites i mitjanes empreses de fabricació (programa "Innovació de TIC"; b. ésser la porta d'entrada a l'ecosistema d'innovació per donar suport a la transformació digital del sistema de producció; C. estimular la demanda dinnovació de les empreses; d. Creeu un pont entre els negocis i el món de la recerca.</t>
   </si>
   <si>
     <t>Institut de l'Elevage - Idele</t>
@@ -491,86 +491,86 @@
   <si>
     <t>Nanotechnology Lab LTFN (Lab for Thin Films - Nanobiomaterials - Nanosystems - Nanometrology)</t>
   </si>
   <si>
     <t>El Nanotechnology Lab Ltfn, establert el 1991, es troba al Departament de Física de la Universitat d'Aristòtil de Tesaloniki (Auth) ia les instal·lacions de Cope-H a prop de Thermi i l'aeroport de Thessaloniki. Té una experiència de més de 25 anys en tecnologia de pel·lícules primes, fabricació de nanomaterials avançats i nanopartícules, desenvolupant/implementant tècniques de metrologia òptica in situ i en temps real, modelatge computacional i eines de nanometrologia. La missió de LTFN és promoure la investigació de classe mundial i les millors pràctiques en nanotecnologia, electrònica orgànica, nanomedicina i nanometrologia per abordar els desafiaments globals en la fabricació, energia, il·luminació, electrònica, fotònica, IoT, transport, salut i qualitat de vida de qualitat de vida. , Agricultura, etc.</t>
   </si>
   <si>
     <t>Photonics Bretagne</t>
   </si>
   <si>
     <t>La plataforma tecnològica de Photonics Bretagne té una gran experiència en biofotònica.</t>
   </si>
   <si>
     <t>ROBOCOAST</t>
   </si>
   <si>
     <t>La missió de Robocoast és donar suport a la transformació digital amb habilitats clau en ciberseguretat, robòtica, tecnologia energètica, intel·ligència artificial, anàlisi de dades, 5G i Internet de les coses. Brindem serveis a la indústria de l'exportació i altres indústries, així com a noves empreses i empreses d'alta tecnologia. Els productes i serveis desenvolupats pels membres se centren en la indústria de l'exportació i les cadenes de subcontractació, la fabricació avançada, la tecnologia d'informació i comunicació i el sector energètic. També oferim cooperació multidisciplinària a àrees com l'agricultura i la tecnologia de la salut.</t>
   </si>
   <si>
     <t>Rural Industry DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub es tradueix oficialment en finès com Digital Innovation Hub. És una eina desenvolupada i coordinada per la Comissió Europea per accelerar les solucions digitals per a les empreses europees. DIH està fonamentalment orientat regionalment, i el centre d'atenció és principalment a les PIME.</t>
   </si>
   <si>
+    <t>SMILE-DIH (Smart Manufacturing Innovation for Lean Excellence Center - Digital Innovation Hub)</t>
+  </si>
+  <si>
+    <t>Smile-DIH (Smart Manufacturing Innovation for Lean Excellence Center) és un centre d'innovació digital (DIH), acreditat i operatiu a nivell europeu, fundat a Parma el 2018, en forma d'una associació sense ànim de lucre (legalment reconeguda), per Unione Parmense Degli Industriali i Universit. Smile-DIH és part de I4MS (European DiH Network) i de la xarxa de confindustria DIH italiana i és capaç de donar suport a la transferència de tecnologia entre els centres de recerca (universitats, centres de competència, instituts i organismes privats) i indústries manufactureres. (en particular les PIME i Mid-Caps), així com les administracions públiques, per canviar els seus models de negoci a través de: la digitalització dels processos operatius per fer-los més eficients i funcionals; La implementació de metodologies innovadores i Lean, recolzades per tecnologies intel·ligents, com el sistema cibernètic-físic (CPS), Internet de les coses (IoT i IIoT), intel·ligència artificial (IA), robòtica (autònoma i col·laborativa), seguretat cibernètica, Computació d'alt rendiment (HPC).</t>
+  </si>
+  <si>
+    <t>SynHERA</t>
+  </si>
+  <si>
+    <t>Promoure la investigació aplicada, la investigació directa que respongui a una necessitat una necessitat.</t>
+  </si>
+  <si>
+    <t>Tyndall National Institute, Tyndall</t>
+  </si>
+  <si>
+    <t>L'Institut Nacional Tyndall és un centre de recerca europeu de tecnologia profunda capdavantera en maquinari i sistemes de TIC integrats (tecnologia d'informació i comunicacions). Especialització tant en electrònica com en fotònica (materials, dispositius, circuits i sistemes) estem liderant a nivell mundial a les nostres àrees de recerca bàsiques de: Fabricació d'oblees de semiconductors Materials quàntics, dispositius i plataformes d'enginyeria Integració i embalatge microelectrònics i fotònics Sistemes d'energia integrats i mitigació del clima Biofotònica sistemes intel·ligents Sistemes centrats en humans per al treball i la vida Sistemes de comunicació òptica Sistemes de comunicació sense fil Disseny de senyal mixta i circuit analògic</t>
+  </si>
+  <si>
+    <t>VITAGORA</t>
+  </si>
+  <si>
+    <t>Els centres d'innovació digital (DIHS) són “botigues úniques”, a prova de la Comissió Europea, que ajuden les empreses a ser més competitives respecte als seus processos, productes o serveis comercials/de producció utilitzant tecnologies digitals. Com a primer pont regional de contacte i porta en un ecosistema d'innovació de diverses parts, proporcionen les PIME i altres companyies: Accés als darrers coneixements, experiència i tecnologia per donar suport als seus clients amb pilots, proves i experiments amb innovacions digitals. Suport comercial i financer per implementar aquestes innovacions.</t>
+  </si>
+  <si>
+    <t>CP Lab Newcastle</t>
+  </si>
+  <si>
+    <t>La qualitat de la vida urbana en el futur dependrà cada cop més de la complexa relació entre els sistemes informàtics, l'enginyeria, la física i el comportament humà. Aquesta relació entre les persones i la tecnologia que utilitzem afectarà cada cop més tots els aspectes de la nostra vida quotidiana, des de com impulsem les nostres llars i negocis fins a com produïm els nostres aliments. El negoci, el govern i la indústria dependran de la tecnologia integrada que podria oferir grans millores a les nostres vides, però també és vulnerable a l'atac cibernètic i la falla del programari. La necessitat de comprendre i unir aquests diferents elements per treballar de manera eficient serà important crítica perquè la societat prosperi. El laboratori físic cibernètic de la Universitat de Newcastle és part del Digitial Innovation Hub (DIH) al lloc de Newcastle Helix d'última generació, implementant la visió regional que augmenta la pròspera economia digital al nord-est d'Anglaterra. A més de la Universitat de Newcastle, la DIH ofereix serveis a través del Centre Nacional d'Innovació per a Dades (NICD), lliurant habilitats de dades pràctiques a les organitzacions; LInstitut de Codificació, Unir la bretxa dhabilitats digitals i el Programa dArrow, alineant les necessitats de les PIME regionals amb la Universitat de Newcastle.</t>
+  </si>
+  <si>
     <t>BioSense Institute - Institute for research and development of information technology in biosystems</t>
   </si>
   <si>
     <t>Antares s'esforça per impulsar l'excel·lència en la recerca al Biosense Institute, per lliurar solucions digitals disruptives al sector agrícola europeu, estimular l'esperit empresarial i l'ocupació a nivell regional i assegurar prou aliments segurs per a la població mundial creixent.</t>
   </si>
   <si>
-    <t>SMILE-DIH (Smart Manufacturing Innovation for Lean Excellence Center - Digital Innovation Hub)</t>
-[...28 lines deleted...]
-  <si>
     <t>FIWARE Space</t>
   </si>
   <si>
     <t>Centra la seva activitat en capacitació, networking, divulgació d'esdeveniments, avenços i projectes duts a terme per al desenvolupament tecnològic de Badajoz</t>
   </si>
   <si>
     <t>Food +i cluster</t>
   </si>
   <si>
     <t>Projecte per a la divulgació d'activitats, projectes, xarxes, proposta de valor i innovació duts a terme pel cluster food+i.</t>
   </si>
   <si>
     <t>Galician Factory of Future HUB</t>
   </si>
   <si>
     <t>Ambient per a la promoció de projectes cooperatius d´alt impacte per millorar la competitivitat de les empreses de la indústria d´automoció i mobilitat de Galícia</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>L'IPC actua com un catalitzador que reuneix l'acadèmia, les empreses, el govern i els inversors per traduir idees brillants i investigació al mercat Fem això brindant als nostres clients accés als experts, equips, xarxes, finançament i més adequats, connectant els punts per a una innovació efectiva de Regne Unit. Establits el 2004, els nostres equips apliquen incansablement els seus molts anys d'experiència per garantir que cada gran invent tingui la millor oportunitat de convertir-se en un producte o procés comercialitzat amb èxit.</t>
   </si>
   <si>
     <t>MicroHub.Swiss - The Swiss Microtechnology &amp; Micromanufacturing DIH</t>
@@ -617,92 +617,92 @@
   <si>
     <t>i4CAM HUB (Innovation for competitiveness and advanced manufacturing)</t>
   </si>
   <si>
     <t>Hub orientat a la divulgació de coneixements capdavanters, experiència i últimes tecnologies per provar i experimentar amb innovacions digitals rellevants per als seus productes, processos i models de negoci.</t>
   </si>
   <si>
     <t>iAstúries 4.0</t>
   </si>
   <si>
     <t>Divulgació de coneixements capdavanters, experiència i últimes tecnologies per provar i experimentar amb innovacions digitals rellevants per als productes, processos i models de negoci asturians</t>
   </si>
   <si>
     <t>Innovation for Manufacturing in the South (I4MSOUTH)</t>
   </si>
   <si>
     <t>Espai dedicat a la promoció, desenvolupament i implementació de les innovacions digitals a les indústries manufactureres de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Innsomnia Digital Innovation Hub</t>
   </si>
   <si>
     <t>Hub d'innovació que soluciona els reptes tecnològics de les corporates a diferents verticals com AgroTech, FinTech, SmarPorts i ArtTech, entre d'altres.</t>
   </si>
   <si>
+    <t>IoT Catalan Alliance</t>
+  </si>
+  <si>
+    <t>Iniciativa per unir esforços i definir estratègies per potenciar l'àmbit de l'Internet de les Coses a Catalunya</t>
+  </si>
+  <si>
+    <t>IoT DIH</t>
+  </si>
+  <si>
+    <t>Ambient dedicat a la divulgació de serveis, casos d'èxit, esdeveniments que porten endavant i recursos als quals poden accedir les Pimes</t>
+  </si>
+  <si>
     <t>ITI Data Hub (The Data Cycle Hub)</t>
   </si>
   <si>
     <t>Hub que fomenta la innovació basada en dades, intel·ligència artificial i ciberseguretat</t>
   </si>
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Hub per a startups, pimes i empreses emergents que treballen a l'àmbit de la tecnologia</t>
   </si>
   <si>
     <t>RoboCity2030</t>
   </si>
   <si>
     <t>Iniciativa de la Comunitat de Madrid que busca convertir Madrid en una ciutat líder en robòtica i automatització</t>
   </si>
   <si>
     <t>Robotics Digital Innovation Hub</t>
   </si>
   <si>
     <t>Hub d'innovació digital que ofereix serveis d'assessorament, capacitació i finançament per a empreses de robòtica</t>
   </si>
   <si>
     <t>Science and Technology Park Of Almeria, PITA SA</t>
   </si>
   <si>
     <t>Ofereix infraestructura i serveis de suport a empreses tecnològiques i innovadores</t>
   </si>
   <si>
-    <t>IoT Catalan Alliance</t>
-[...10 lines deleted...]
-  <si>
     <t>University of Valencia Science Park DIH</t>
   </si>
   <si>
     <t>Hub d'innovació digital a València Objectiu: Fomentar la col·laboració entre la universitat i empreses en tecnologia per promoure la innovació i el desenvolupament</t>
   </si>
   <si>
     <t>Digital Innovation Hub de Catalunya</t>
   </si>
   <si>
     <t>Hub format pels principals agents de suport a la digitalització de Catalunya</t>
   </si>
   <si>
     <t>DIHGIGAL. Digital Innovation Hub of Galician Industry</t>
   </si>
   <si>
     <t>Hub que promociona el desenvolupament de projectes d'R+D+i alineats amb les necessitats i reptes que es plantegen al teixit industrial</t>
   </si>
   <si>
     <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
   </si>
   <si>
     <t>Us oferim oportunitats per participar en projectes europeus, en els quals podeu cocrear polítiques de digitalització, aprendre sobre exemples de bones pràctiques i participar en competicions i licitacions per finançar diversos processos i àrees de digitalització.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningen</t>
@@ -785,66 +785,66 @@
   <si>
     <t>Digital Water Innovation Hub (Digital Water)</t>
   </si>
   <si>
     <t>Hub de divulgació de tecnologia i innovació, serveis de consultoria, d'R+D aplicats, tecnològics, formació Objectiu: Proveir de tecnologia industrial a Catalunya, consultoria, formació, desenvolupament de productes i serveis innovadors i promoció i difusió de l'innovació tecnològica</t>
   </si>
   <si>
     <t>Innoskart Digital Innovation Hub</t>
   </si>
   <si>
     <t>El Grup Ha Superat les seves fronteres originals tant geogràfic com en termes del seu abast d'activitats. Avui dia, Innoskart s'ha convertit en un grup nacional de proveïdors de serveis de TI (hardware i software), així com membres de fabricació i investigació d'aliments, però en molts altres camps té èxits excel·lents (comerç de vehicles, productes farmacèutics, Maquina etc.). LES Organitzacions d'Innoskart Van Des d'Empreses Unipersonals Fins a Grans Empreses a Àmplia Paleta.</t>
   </si>
   <si>
     <t>Centre d'Innovació Digital de NTUA (DIH-NTUA)</t>
   </si>
   <si>
     <t>A Grècia, es van implementar una estratègia de recerca i innovació regional i 13 nacionals per a l'especialització intel·ligent. L'estratègia nacional promou vuit sectors, en els quals la recerca i la innovació podrien contribuir a desenvolupar un avantatge competitiu important, tenint en compte la massa crítica i l'excel·lència del potencial de recerca respectiu.</t>
   </si>
   <si>
     <t>Regional Platform Industry 4.0 de Tuscany Region (Tuscan Platform Industry 4.0)</t>
   </si>
   <si>
     <t>L'eina operativa de la Plataforma Regional Enterprise 4.0: un punt d'accés fàcil per a les empreses que volen innovar i seguir sent competitives als mercats. actors de l'ecosistema d'innovació digital present al territori.</t>
   </si>
   <si>
+    <t>Digital Innovation Hub for the Galician Agrifood Sector (Part of the Bioeconomy Hub)</t>
+  </si>
+  <si>
+    <t>Hub que posa al servei les darreres tecnologies digitals i creatives a l'abast dels sectors de l'administració local, la formació, la internacionalització, el comerç, els serveis i la indústria Objectiu:</t>
+  </si>
+  <si>
     <t>Algarve Smart Destination, Digital Innovation Hub</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) és com una xarxa informal d'institucions privades i públiques focalitzades en la digitalització de l'economia al territori, principalment en el sector del turisme, dirigida pel sistema Algarve i l'Associació d'Associació Tecnològica (Algarve STP), una associació sense ànim de lucre que Incorpora la Universitat d'Algarve, l'Associació Nacional de Joves Empreses saber, Loulé, Faro, Olhão i una associació privada de companyies de TI, Algarve Evolution.</t>
   </si>
   <si>
     <t>PIAP HUB</t>
   </si>
   <si>
     <t>Valor Network animada per PIAP en cooperació estratègica amb l'administració nacional i regional, organitzacions sectorials i proveïdors de tecnologia líders dedicats a la implementació de l'automatització i la robòtica dels processos tecnològics de l'especialització intel·ligent nacional. Facilitador de l'adopció primerenca d'avenços tecnològics per indústries d'alt creixement, inclosa la fabricació àgil, la inspecció i el manteniment de la infraestructura, així com el menjar agroalimentari i l'atenció mèdica.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Hub que posa al servei les darreres tecnologies digitals i creatives a l'abast dels sectors de l'administració local, la formació, la internacionalització, el comerç, els serveis i la indústria Objectiu:</t>
   </si>
   <si>
     <t>Data Science and Artificial Intelligence (DASAI)</t>
   </si>
   <si>
     <t>Espai dedicat a la investigació, generació de projectes, formació, divulgació i transferència del coneixement relacionada a la Intel·ligència artificial.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>L'ambició general és dissenyar, desenvolupar i introduir una plataforma que connecti les persones amb la informació. En primer lloc, amb la integració de principis de xarxes socials com ara bloc, fòrum, botiga de ciències de disseny que permet connectar els usuaris amb desenvolupadors i investigadors. I en segon lloc integrant diferents tipus d'aplicacions de demostració, on els desenvolupadors i els investigadors tindran l'oportunitat de cooperar, provar diferents API per a noves solucions i també proporcionar experiments comuns.</t>
   </si>
   <si>
     <t>Districte digital Comunitat Valenciana</t>
   </si>
   <si>
     <t>Entorn per albergar empreses tecnològiques i talent per a la transformació tecnològica i de l'economia digital a la Mediterrània destacant tres verticals: canvi climàtic, salut i turisme</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institut és una ONG innovadora que participa activament en projectes de recerca multidisciplinaris a nivell nacional i internacional.</t>
   </si>
@@ -1811,95 +1811,95 @@
         <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>