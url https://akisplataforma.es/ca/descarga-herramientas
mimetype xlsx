--- v1 (2026-03-29)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1098">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Saber identificar correctament la mala herba, les malalties o les plagues de les plantes és el primer pas per aconseguir un control eficaç. Aquesta app inclou una base de dades de coneixements agrònoms amb plagues i un catàleg de malalties, així com tots els pesticides registrats, insecticides i herbicides al país que triïs. Inclou també descripcions de productes de protecció de cultius amb enllaços, perquè puguis triar sempre la solució correcta a un problema. A més, proporciona informació sobre el registre i la data de caducitat dels productes i el que és més important: la seva eficàcia en diferents qüestions.</t>
   </si>
   <si>
     <t>Aplicació mòbil</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
   <si>
     <t>AgriApp és una aplicació d'agricultura integral basada en Android</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.criyagen&amp;pcampaignid=web_share</t>
   </si>
   <si>
     <t>AgriBus Navegador agrícola GPS</t>
   </si>
   <si>
     <t>Aplicació de navegació GPS/GNSS per a tractors</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agri_info_design.AgriBusNavi</t>
   </si>
   <si>
     <t>AGRICOLUM</t>
   </si>
   <si>
     <t>Aplicació pensada per agricultors, per als agricultors, assessors o cooperatives que ajuda a gestionar les explotacions i millorar lagricultura (Quadern digital dexplotació agrícola)</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum</t>
   </si>
   <si>
-    <t>Agrio - agricultura precisa</t>
-[...7 lines deleted...]
-  <si>
     <t>Agrizy: Smart agri-processing</t>
   </si>
   <si>
     <t>Aplicació mòbil que facilita la venda de productes agrícoles i sigui simple i rendible per als agricultors, les FPO i les indústries de processament agrícola</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=in.agrizy.app&amp;pcampaignid=web_sha…</t>
   </si>
   <si>
     <t>AGRODATO</t>
   </si>
   <si>
     <t>Diagnòstic precís de l'estat del cultiu i un seguiment continuat</t>
   </si>
   <si>
     <t>Aplicació web</t>
   </si>
   <si>
     <t>https://www.agrodato.com/</t>
   </si>
   <si>
     <t>AGROGESTOR</t>
   </si>
   <si>
     <t>Utilitats de suport a la gestió col·lectiva dels cultius i per a la prestació de serveis dassessorament a nivell de parcel·les i explotacions agrícoles</t>
@@ -509,59 +500,50 @@
   <si>
     <t>RASVE APP</t>
   </si>
   <si>
     <t>Aplicació mòbil que pretén convertir-se en una eina útil als serveis veterinaris oficials tant regionals com centrals per informar en temps real els esdeveniments relatius a gestió de les malalties d'animals i la seva gestió.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsa.RasveMovilApp&amp;hl=es</t>
   </si>
   <si>
     <t>QGIS</t>
   </si>
   <si>
     <t>https://www.qgis.org/es/site/</t>
   </si>
   <si>
     <t>RedFara Info</t>
   </si>
   <si>
     <t>App mòbil del govern d'Aragó per als tècnics de les ATRIAs i la gestió dels controls de plagues al camp. Disponible a Apple Store i Google Play Serveis de l'app: Alertes: Els usuaris reben notificacions sobre els nivells d'incidència per als cultius i les àrees d'interès. Seguiment de plagues: mitjançant senzilles gràfiques es pot conèixer l'evolució de les principals plagues a les dues darreres campanyes. Accés als butlletins d'avisos del Servei de Sanitat i Certificació Vegetal: L'app compta amb accés als butlletins d'avisos, informacions i avisos fitosanitaris generats pel Centre de Sanitat i Certificació Vegetal. Consulta de dades meteorològiques: podeu consultar les dades de més de 60 estacions meteorològiques connectades. Recursos de la Xarxa de Vigilància Fitosanitària: accés als informes setmanals de seguiment dels cultius generats per la RedFAra, així com informació dels assaigs realitzats per la RedFAra.</t>
   </si>
   <si>
     <t>https://web.redfara.es/?page_id=10418</t>
   </si>
   <si>
-    <t>RIEGO ALMENDRO</t>
-[...7 lines deleted...]
-  <si>
     <t>RIEGO BERRY</t>
   </si>
   <si>
     <t>Aplicació mòbil per consultar les recomanacions de reg dels cultius de maduixa, gerds i nabiu a les províncies de Cadis, Huelva i Sevilla</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.riegoberry.app</t>
   </si>
   <si>
     <t>SATIVUM</t>
   </si>
   <si>
     <t>Accedir i gestionar informació de parcel·les agrícoles (Quadern digital d'explotació agrícola)</t>
   </si>
   <si>
     <t>https://www.sativum.es/mirand/public/index.html#/</t>
   </si>
   <si>
     <t>SIAR APP</t>
   </si>
   <si>
     <t>Aplicació mòbil per a la gestió d'un programa de regs mitjançant el càlcul de les necessitats hídriques i dosis de reg de 104 cultius</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsatec.mobile.siar&amp;hl=es</t>
@@ -785,266 +767,176 @@
   <si>
     <t>App de gestió agrícola per optimitzar la productivitat i la sostenibilitat duna explotació.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.wisecrop.wiseapp&amp;hl=es</t>
   </si>
   <si>
     <t>AGRIVI</t>
   </si>
   <si>
     <t>Agrivi és un programa de gestió agrícola que permet tenir controlat qualsevol aspecte relacionat amb els cultius: períodes de sembra i recollida, collites, fertilització, reg, fumigació, etc. És compatible amb tot tipus de cultius: vegetals, fruites, gra, regadiu, secà, etc. A més, compta amb funcions avançades com a anàlisi, control de plagues, planificacions de temporada, etc.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrivi.agrivi&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
     <t>Hectre</t>
   </si>
   <si>
     <t>Programari de gestió d'explotacions i tecnologia de visió per avaluar el grau de color i mida al camp o magatzem de la fruita</t>
   </si>
   <si>
     <t>https://hectre.com/es/</t>
   </si>
   <si>
-    <t>YieldComputer</t>
-[...7 lines deleted...]
-  <si>
     <t>XFARM</t>
   </si>
   <si>
     <t>Administració de la finca ja que es pot connectar amb els satèl·lits, la maquinària agrícola i els sensors per disposar d'un únic lloc on supervisar i optimitzar una finca</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
   </si>
   <si>
-    <t>AGROISLAS</t>
-[...7 lines deleted...]
-  <si>
     <t>CLAAS Connect</t>
   </si>
   <si>
     <t>Accés mòbil a la plataforma digital CLAAS connect que permet simplificar la gestió de granges i flotes, optimitzar els processos i establir contactes amb el soci de servei CLAAS</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.claas.store.connect&amp;hl=es</t>
   </si>
   <si>
     <t>John Deere Operations Center Mobile</t>
   </si>
   <si>
     <t>L'APP es connecta amb el Centre d'operacions John Deere permetent avaluar el rendiment esperat davant del real de l'execució del treball i la utilització de la màquina.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.deere.myoperations&amp;hl=es</t>
   </si>
   <si>
     <t>New Holland FieldOps</t>
   </si>
   <si>
     <t>New Holland FieldOps reuneix la supervisió en temps real, la visualització remota i una interfície d'usuari intuïtiva en un sol lloc, cosa que et permet gestionar flotes amb una sola aplicació.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cnh.newholland.fieldops&amp;hl=es</t>
   </si>
   <si>
     <t>Massey Ferguson Connect</t>
   </si>
   <si>
     <t>Aplicació oficial del sistema de telemetria Massey Ferguson Connect per connectar-se al tractor i rebre consum de combustible, dades de maneig, ubicació de GSP, codis de servei i molt més.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
   </si>
   <si>
-    <t>Cereal Agua</t>
-[...7 lines deleted...]
-  <si>
     <t>MENUdaTIERRA</t>
   </si>
   <si>
     <t>App per seguir una alimentació saludable mitjançant receptes tradicionals, menús de temporada, vídeos i un localitzador perquè es puguin trobar tots els ingredients</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=org.vidasana.menudatierra&amp;pcampai…</t>
   </si>
   <si>
     <t>Gest-Cubierta</t>
   </si>
   <si>
     <t>Amb aquesta app l'agricultor o tècnic serà capaç de visualitzar l'estat de la coberta de la seva plantació en termes de nivell de cobertura i estat vegetatiu, comptant amb un mòdul de càlcul de contingut d'aigua a terra</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.cubierta.gest.app&amp;pcamp…</t>
   </si>
   <si>
     <t>Abastores-Tu lonja on line</t>
   </si>
   <si>
     <t>APP mòbil de llotja en línia de matèries primeres agrícoles basada en les operacions que tanquen agricultors diàriament amb operadors cerealistes i fàbriques. També compta amb un sistema de generació d'interessos de compra i venda basats en els preus de mercat publicats</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.abastores.app&amp;pcampaignid=web…</t>
   </si>
   <si>
     <t>Maquinaria agrícola</t>
   </si>
   <si>
     <t>Pàgina amb la base de dades conté tots els tractors agrícoles i les estructures de protecció autoritzats per a la seva inscripció als Registres Oficials de Maquinària Agrícola</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/medios-de-produccion/maquinaria-ag…</t>
   </si>
   <si>
-    <t>IKOStech</t>
-[...7 lines deleted...]
-  <si>
     <t>Kubota</t>
   </si>
   <si>
     <t>Aplicació per ajudar els agricultors i professionals agrícoles en diversos aspectes de la gestió agrícola i maquinària per millorar les pràctiques agrícoles: pronòstics meteorològics, mesuraments dàrea.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=net.mindzone.ovskubota&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Case IH</t>
-[...7 lines deleted...]
-  <si>
     <t>Deutz-Fahr</t>
   </si>
   <si>
     <t>Eina que permet monitoritzar els seus tractors i recol·lectores, i un sistema de telediagnòstic remot per al monitoratge de la maquinària</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdf.myDEUTZFAHRapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Fendt Variotronic</t>
   </si>
   <si>
     <t>Aplicació que permet connectar-se al tractor i rebre el consum de combustible, les dades de conducció, la ubicació del SGP, els codis de servei, entre altres serveis</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.fendt_app&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Merlo</t>
-[...7 lines deleted...]
-  <si>
     <t>FertiliCalc</t>
   </si>
   <si>
     <t>'FertiliCalc' permet escollir entre una varietat de cultius, triar una combinació de fertilitzants per aplicar-los i calcular les taxes de fertilitzant, juntament amb informació addicional útil per al maneig de la fertilització. Els seus resultats també s'adapten a la seva ubicació i les propietats del sòl</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.fertilicalc</t>
   </si>
   <si>
     <t>rFrio</t>
   </si>
   <si>
     <t>rFrio proporciona informació sobre unitats de fred a Andalusia, Comunitat Valenciana, Extremadura, i Regió de Múrcia per als agricultors dedicats a fruiters o vinya</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rfrio&amp;pcampaignid=web_share</t>
   </si>
   <si>
-    <t>Manitou</t>
-[...34 lines deleted...]
-  <si>
     <t>McCormick</t>
   </si>
   <si>
     <t>Aquesta aplicació ofereix una interfície per gestionar equips de treball al camp de manera fàcil, permetent monitoritzar el rendiment de les màquines en temps real, optimitzant l'ús de recursos i millorant l'eficiència</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-mccormick/id6443561270</t>
   </si>
   <si>
     <t>FieldBee</t>
   </si>
   <si>
     <t>Aplicació de navegació GPS per a tractors FieldBee: aplicació professional per a guiat paral·lel del tractor, manteniment de registres, mapeig i adreça automàtica del tractor amb alta precisió</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.kmware.efarmer&amp;hl=es_419</t>
   </si>
   <si>
     <t>CropX - Farm Management</t>
   </si>
   <si>
     <t>Connecta les dades de la granja, les condicions en temps real i les recomanacions agronòmiques, tot mentre manté les dades de la granja en un sol lloc per a un fàcil seguiment i ús compartit</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cropx.adaptive&amp;hl=es_419</t>
@@ -1226,59 +1118,50 @@
   <si>
     <t>REG CITRUS és una App pública i gratuïta desenvolupada per l'Institut Andalús de Recerca i Formació Agrària, Pesquera, Alimentària i de la Producció Ecològica (IFAPA) que proporciona una interfície amb recomanacions de reg del cultiu de cítrics adaptades a la disponibilitat d'aigua ia qualsevol situació de restricció en el subministrament de la mateixa.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.riego.citrus.app&amp;pli=1</t>
   </si>
   <si>
     <t>Sensacultivo</t>
   </si>
   <si>
     <t>App mòbil que permet l'optimització del consum d'aigua i fertilitzants i augmentar la competitivitat i la sostenibilitat</t>
   </si>
   <si>
     <t>https://sensacultivo.es/</t>
   </si>
   <si>
     <t>Sensoterra</t>
   </si>
   <si>
     <t>Aplicació mòbil per monitoritzar la humitat del sòl en temps real per sonda i per ubicació que enviarà accions suggerides per incrementar la productivitat dels cultius i reduir els costos de reg</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
   </si>
   <si>
-    <t>Memorándum SIEX</t>
-[...7 lines deleted...]
-  <si>
     <t>RiegoApp</t>
   </si>
   <si>
     <t>Plataforma de programació de regs per a dispositius mòbils</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.iriego.riegoapp</t>
   </si>
   <si>
     <t>Mide Mapas Pro</t>
   </si>
   <si>
     <t>Aplicació que permet dibuixar polígons de forma ràpida i senzilla i mesurar distàncies, perímetres i àrees a Maps amb precisió nítida. Fins i tot té en compte la curvatura de la superfície terrestre. Utilitzeu-lo per a àrees petites o grans, després comparteixi les seves troballes a través de qualsevol aplicació per compartir al dispositiu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.globaldpi.measuremaplite&amp;hl=e…</t>
   </si>
   <si>
     <t>Riego</t>
   </si>
   <si>
     <t>Gestiona els equips de reg</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.vrriegorn</t>
@@ -1358,140 +1241,104 @@
   <si>
     <t>AGROassessor integra la gestió d'actuacions a parcel·la amb l'assessorament de cultius, mitjançant eines d'ajuda a la decisió</t>
   </si>
   <si>
     <t>https://www.agrogestor.es/plataformas/plataforma-agroasesor/</t>
   </si>
   <si>
     <t>ROPO</t>
   </si>
   <si>
     <t>Registre oficial de productors i operadors de mitjans de defensa fitosanitària (ROPO)</t>
   </si>
   <si>
     <t>https://servicio.mapa.gob.es/ropowebwai/default.aspx</t>
   </si>
   <si>
     <t>DIGIMAPA</t>
   </si>
   <si>
     <t>L'aplicació conté informació categoritzada de més de 660 empreses, especialitzades en oferir productes i serveis TIC, d'automatització i de robotització a la cadena de valor agroalimentària.</t>
   </si>
   <si>
     <t>https://digimapa.akisplataforma.es/</t>
   </si>
   <si>
-    <t>Asesores Aragón</t>
-[...7 lines deleted...]
-  <si>
     <t>SGA@PP</t>
   </si>
   <si>
     <t>Aplicació mòbil per a la consulta d'informació dels expedients i sol·licituds en el marc de les sol·licituds úniques</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgaapp</t>
   </si>
   <si>
     <t>RETO</t>
   </si>
   <si>
     <t>Registre Electrònic de Transaccions i Operacions amb Productes Fitosanitaris (RETO)</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosani…</t>
   </si>
   <si>
     <t>Agreena Carbon</t>
   </si>
   <si>
     <t>Calculadora de carboni que calcula els guanys potencials a la transició a l'agricultura regenerativa</t>
   </si>
   <si>
     <t>https://app.agreena.com/signup/farm</t>
   </si>
   <si>
     <t>SERVIFAPA</t>
   </si>
   <si>
     <t>Plataforma que proporciona la possibilitat de fer consultes tècniques relacionades amb l'activitat agrària i pesquera</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/asesoramiento…</t>
   </si>
   <si>
     <t>DEMETRIA Agritech</t>
   </si>
   <si>
     <t>Solució tecnològica per donar solució a les necessitats del sector agro, ajudant a simplificar i optimitzar la gestió de les explotacions agrícoles, el compliment de les normatives, i l'accés a ajuts europeus per part dels pagesos</t>
   </si>
   <si>
     <t>https://demetriaagritech.com/</t>
   </si>
   <si>
-    <t>AgroCuaderno Cuaderno de campo</t>
-[...7 lines deleted...]
-  <si>
     <t>Cuaderno de campo agrícola</t>
   </si>
   <si>
     <t>Agricolum és una aplicació pensada per agricultors, per als agricultors, assessors o cooperatives. Som un equip de pagesos, enginyers agrícoles i enginyers informàtics que volem ajudar el sector agrícola a la gestió de les explotacions i millorar l'agricultura.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
-    <t>oliCloud</t>
-[...16 lines deleted...]
-  <si>
     <t>REDAFEX</t>
   </si>
   <si>
     <t>Plataforma informàtica d'ús lliure per a l'assessorament a la fertilització dels sòls agrícoles per als agricultors d'Extremadura</t>
   </si>
   <si>
     <t>https://www.redafex.es/</t>
   </si>
   <si>
     <t>Sencrop</t>
   </si>
   <si>
     <t>Gestió de riscos i intervencions per als cultius mitjançant mesuraments i previsions meteorològiques específiques de la seva zona</t>
   </si>
   <si>
     <t>https://play.google.com/store/search?q=sencrop&amp;c=apps&amp;hl=es</t>
   </si>
   <si>
     <t>Registros Autonómicos de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE)</t>
   </si>
   <si>
     <t>Pàgina amb els accessos als Serveis de Registre Autonòmic d'Explotació Agrícola (REA) i Quadern Digital d'Explotació Agrícola (CUE) de les comunitats autònomes</t>
   </si>
   <si>
     <t>https://www.fega.gob.es/es/siex/acceso-a-a-rea-y-cue</t>
@@ -1583,59 +1430,50 @@
   <si>
     <t>Control de la teva explotació agrícola de manera eficient a través de l'APP i el compte web del teu ordinador (Quadern digital d'explotació agrícola).</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agroptima.agroptima</t>
   </si>
   <si>
     <t>ISAGRI PORC MOBILE</t>
   </si>
   <si>
     <t>Aplicació mòbil dels ramaders de porcí per introduir en temps real els successos a la granja i accedir fàcilment a les seves dades essencials del ramat. Es poden introduir els esdeveniments de reproducció (inseminacions, cobriments, ecografies, parts, deslletaments), consultar la fitxa de les truges i controlar els terminis d'espera dels animals abans de la baixa. A més, és possible introduir l'estat corporal de les truges (greix dorsal) als diferents estats. Vostè podrà crear els seus lots en post-deslletament i engreix en introduir els moviments danimals i les intervencions sanitàries.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.isagri.gestionporcine</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA</t>
   </si>
   <si>
     <t>Aplicació que permet gravar i consultar els informes que ha realitzat des de les seves parcel·les gràcies a una interfície 100% tàctil i intuïtiva. Els controls sobre els fitosanitaris (mescles prohibides, dosis, etc) han estat integrats per alertar de manera immediata en cas de no respectar els usos autoritzats</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=fr.icone.geofolia</t>
   </si>
   <si>
-    <t>Vacapop</t>
-[...7 lines deleted...]
-  <si>
     <t>VACAPP</t>
   </si>
   <si>
     <t>Aplicació per gestionar les seves vaques bous i ramats que permet tenir un control exhaustiu de vedells, deslletaments, sanejaments, malalties i diversos esdeveniments que poden passar a un ramat</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.mateuyabar.vacapp</t>
   </si>
   <si>
     <t>Agrónic App 2.0</t>
   </si>
   <si>
     <t>Agrònic APP 2.0 és la nova generació de l'Agrònic APP. Una aplicació completament redissenyada, més visual, més intuïtiva i preparada per evolucionar constantment. Està pensada per donar resposta a les necessitats reals del pagès actual, oferint un entorn de control remot més complet, professional i fàcil d'usar. Aquesta nova versió no només substituirà progressivament l'app anterior, sinó que marcarà un abans i un després a la gestió de programadors Agrònic.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.progres.agronicapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Vegga</t>
   </si>
   <si>
     <t>T'ajuda a la gestió integral i la presa de decisions. Gestionaràs i optimitzaràs el rendiment de la teva explotació gràcies als indicadors generats per la plataforma, utilitzant les darreres tecnologies digitals i assessorament d'experts.</t>
   </si>
   <si>
     <t>https://veggadigital.com/soluciones/</t>
@@ -1664,203 +1502,191 @@
   <si>
     <t>Agrosales és una plataforma digital per a l'anàlisi de dades comercials, agronòmiques i tècniques per millorar la gestió estratègica del negoci de productors i distribuïdors d'insums agrícoles.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/agrosales/?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Margaret</t>
   </si>
   <si>
     <t>IA per a l'agricultura;Hem dissenyat la primera plataforma d'intel·ligència artificial agroalimentària capaç de gestionar diferents escenaris futurs, descrivint com impactaran la seva estratègia corporativa i mostrant-vos la millor decisió per a cada objectiu de negoci. Margaret compta amb un motor de processament que analitza Big Data agroalimentari autèntic mitjançant algorismes i models de IA per desenvolupar aplicacions adaptades a les necessitats de cada productor, agregador o indústria complementària.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/margaret/</t>
   </si>
   <si>
     <t>Agri Calc (android)</t>
   </si>
   <si>
     <t>Una eina senzilla per a càlculs agrícoles. Actualment pot calcular la població de plantes, calibrar un polvoritzador de braç bàsic, una calculadora de productes, una calculadora de fertilitzants NPK i molt més per venir. Podeu desar els vostres càlculs per a referència futura i agrupar-los en conseqüència. Admet unitats mètriques i imperials.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=co.za.tcei.agricalc&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Agri Calc (IOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mi Granja</t>
   </si>
   <si>
     <t>Aplicació de gestió d'explotacions d'espècies Ovina, Caprina, Bovina. Permet mitjançant un lector d'identificació electrònica animal (bolo, crotal electrònic, microxip) generar una base de dades i control de l'explotació permetent fer un seguiment de les diferents etapes i situacions per les quals travessen els animals com són: Identificació, Recens, Ecografies, Paridells</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tecon.roiplascrotales</t>
   </si>
   <si>
     <t>Reutivar</t>
   </si>
   <si>
     <t>Aquesta aplicació permet realitzar una programació de fertirreg òptima per al cultiu de l'oliverar regat amb aigües regenerades. La v1.0.Beta de REUTIVAR-App, desenvolupada per la Universitat de Còrdova, és una aplicació de lliure difusió en versió de prova.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rafacode.reutivarapp&amp;hl=es</t>
   </si>
   <si>
+    <t>Fitocampo</t>
+  </si>
+  <si>
+    <t>Fitocampo APP està dissenyada perquè les empreses del sector fitosanitari, agricultura i protecció vegetal emplenen el seu quadern de camp des d'un dispositiu mòbil. Fitocampo APP és una aplicació mòbil dissenyada perquè qualsevol empresa del sector fitosanitari, agricultura i protecció vegetal pugui emplenar el seu quadern de camp des d'un dispositiu mòbil, facilitant el treball als diferents perfils professionals.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.sdi.fitocampo&amp;hl=es</t>
+  </si>
+  <si>
     <t>Cuaderno de Campo UAGN (android)</t>
   </si>
   <si>
     <t>Una eina imprescindible per al pagès i ramader de UAGN, integrada amb el Quadern d'Explotació, amb l'app aGROSlab Assessor GIP i amb la plataforma per al canal de distribució de productes fitosanitaris.UAGN Quadern de Camp és l'app que et permet generar els teus tractaments a camp. Fins i tot en entorns offline/sense cobertura de dades. Et permet disposar de tota la informació que necessites per a la teva feina així com rebre les prescripcions de l'assessor des del teu mòbil o tauleta.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor.ua…</t>
   </si>
   <si>
+    <t>FitoFarma</t>
+  </si>
+  <si>
+    <t>FitoFarma és la teva eina essencial per gestionar l'ús de productes fitosanitaris a l'agricultura. Dissenyada per a agricultors, agrònoms i entusiastes del camp.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitosanitarios-agronomia-mapa/id6451338616</t>
+  </si>
+  <si>
     <t>Agrobio Efectos Secundarios</t>
   </si>
   <si>
     <t>Manual d'efectes secundaris per a l'ús integrat en horticultura de productes fitosanitaris i organismes de control biològic o pol·linitzadors.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrobio.efectos</t>
   </si>
   <si>
     <t>Hesperides</t>
   </si>
   <si>
     <t>Aquesta aplicació està adreçada a tècnics assessors i directors tècnics usuaris de Hesperides. Les funcionalitats principals d'aquesta APP són: Identificació i geolocalització de parcel·les i productors; Facilita la consulta dels històrics de parcel·les; Gestiona la informació de trampes</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.efoodprint.hesperides</t>
   </si>
   <si>
+    <t>Xarvio Field Manager</t>
+  </si>
+  <si>
+    <t>La plataforma digital és líder en l'optimització de cultius i prescripcions. Basada en 25 anys dexperiència, aquesta aplicació compta amb models per a loptimització de cultius. Els principals components de l'aplicació us ajuden a prendre decisions de maneig en temps real amb informació precisa de cadascun dels vostres lots, facilitant l'optimització del temps i l'ús de recursos.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bayer.cs.xarviofieldmanager&amp;h…</t>
+  </si>
+  <si>
+    <t>Prismab</t>
+  </si>
+  <si>
+    <t>Hem creat el PRISMAB Link per connectar les dades dels seus sensors a internet de manera llegendàriament senzilla. Només connecta un sensor a un dels tres ports i la unitat Link començarà a transmetre dades cada hora. Així de senzill. Eviteu que la vostra instal·lació estigui en mans de terceres persones i tingui el control total de la vostra xarxa de sensors sempre que ho necessiteu. Instal·leu, canvieu el sensor, moveu el transmissor o desinstal·leu l'equip tantes vegades com necessiteu sense dependre de ningú d'una manera ultra senzilla.</t>
+  </si>
+  <si>
+    <t>https://prismab.com/</t>
+  </si>
+  <si>
     <t>PhytechPlant</t>
   </si>
   <si>
     <t>Aplicació de planta per a reg optimitzat</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.phytechplant</t>
   </si>
   <si>
-    <t>Fitocampo</t>
-[...40 lines deleted...]
-  <si>
     <t>Plantae</t>
   </si>
   <si>
     <t>Amb Plantae® accedeix a les dades del teu camp en qualsevol moment. Consulta l'estat d'humitat, conductivitat i temperatura del terra per aportar a la planta el que necessita a cada moment. Presa de dades en temps real. Gràfiques dhumitat, conductivitat i temperatura. Lectures de cabal sense necessitat d'anar al camp.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.plantaeapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>agrocontrol</t>
   </si>
   <si>
     <t>Genera el teu Quadern de Camp a un clic i registra els Fitxatges de Personal obligatoris. Assigna tasques, controla les teves finances, compleix la normativa i evita sancions sense paperassa.</t>
   </si>
   <si>
     <t>https://www.agrocontrol.app/</t>
   </si>
   <si>
     <t>Control Agropecuaria</t>
   </si>
   <si>
     <t>La nostra plataforma dóna solució a un dels problemes clau dels gestors i tècnics a les empreses agropecuàries: el registre de dades, el seguiment, l'anàlisi i la presentació d'informes. Si fins ara han estat registrant la informació en paper o fulls de càlcul, corren el risc dutilitzar un enfocament antiquat en la recopilació de dades.</t>
   </si>
   <si>
+    <t>FarmQA</t>
+  </si>
+  <si>
+    <t>FarmQA és el teu assistent digital d'agronomia per al seguiment de cultius, recomanacions de tractaments, anàlisi d'imatges i anàlisi de camps. Consells:FarmQA Advice agilitza el treball dels agrònoms, permetent recomanacions de tractaments digitals i ràpides per als teus agricultors. Personalitza recomanacions i fa un seguiment de detalls</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmqa.scouting&amp;hl=es</t>
+  </si>
+  <si>
     <t>FitoAid</t>
   </si>
   <si>
     <t>Localitza qualsevol producte fitosanitari. Troba ràpidament des del cercador o filtrant per les seves característiques qualsevol producte fitosanitari registrat al Ministeri d'Agricultura i Pesca, Alimentació i Medi Ambient d'Espanya (MAPAMA) amb accés directe a la fitxa original del registre oficial del Ministeri.</t>
   </si>
   <si>
     <t>https://www.adama.com/spain/es/fitoaid</t>
   </si>
   <si>
     <t>Climate Field view</t>
   </si>
   <si>
     <t>Climate FieldView és una eina digital integrada per a l'agricultura que ofereix als pagesos un conjunt complet i connectat d'eines digitals, brindant-los un coneixement més profund dels seus camps perquè puguin prendre decisions operatives més informades que els permetin optimitzar el rendiment, maximitzar l'eficiència i reduir el risc.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?hl=en&amp;id=com.climate.growers.android…</t>
   </si>
   <si>
-    <t>FarmQA</t>
-[...7 lines deleted...]
-  <si>
     <t>PickApp</t>
   </si>
   <si>
     <t>Informeu totes les activitats de la granja i vinculeu cada acció a una ubicació, hora i treballador agrícola específics. PickApp carrega i analitza automàticament les dades escanejades en temps real. Aquest procés de zero errors reemplaça els informes manuals inexactes i ajuda els propietaris de granges a aplicar un mètode de treball estable i estructurat que es basa en una integritat de dades impecable.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.pointer.farmwork</t>
   </si>
   <si>
     <t>Agro</t>
   </si>
   <si>
     <t>Crea la teva xarxa de contactes i amplia les opcions de negoci amb professionals del sector primari d'Espanya i Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Plataforma web/mòbil de recomanacions intel·ligents de reg que permet reduir l'ús de l'aigua mitjançant sensònica de terra i altres paràmetres</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
@@ -1871,658 +1697,1660 @@
   <si>
     <t>Aplicació que té com a finalitat donar d'alta sinistres de danys i avisos de retirada al bestiar</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Fa possible el seguiment dels cultius al llarg del seu cicle de creixement de manera simple i intuïtiva per a un millor maneig agronòmic. Es visualitza l'estat del cultiu, la seva activitat fotosintètica i la variabilitat dins la parcel·la. Per fer-ho, s'utilitzen sèries temporals denses d'imatges dels principals satèl·lits d'observació de la Terra de la NASA i de l'Agència Espacial Europea, i s'apropen en molts casos a la freqüència d'una imatge per setmana. L'aplicació desplega per defecte la darrera imatge disponible i facilita la navegació temporal sobre la seqüència d'imatges</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
     <t>Peso Animal - Cerdos y ganado</t>
   </si>
   <si>
     <t>Aquesta calculadora s'ha desenvolupat per facilitar el càlcul del pes dels animals vius o pescats sense la utilització de la bascula. -Porcí -Bestiar -Bufals -Esquins -Oví i Caprins</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Herdly (IOS)</t>
+    <t>Porcicultor: Gestor de cerdos</t>
+  </si>
+  <si>
+    <t>Porcicultor: El teu millor aliat per gestionar granges de porcs. Descobreix Porcicultor, el gestor porcí 100% gratuït que t'ajudarà a controlar les despeses i els beneficis de les teves granges de porcs d'engreix de manera eficient i sense complicacions.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero</t>
+  </si>
+  <si>
+    <t>Ramader, l'eina òptima per gestionar la cura del bestiar boví d'engreix i llet. Gratis i amb base de dades interna, permet un control efectiu sense necessitat de connexió a internet, ideal per a ús al camp. Registreu i superviseu les despeses d'alimentació, electricitat, equips i més, oferint una solució completa per a una gestió del bestiar eficient i sense complicacions.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.ganadero&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas</t>
+  </si>
+  <si>
+    <t>Avicultor es destaca com la millor eina gratuïta per al maneig integral avícola, permetent monitoritzar de manera efectiva els ingressos i despeses associats a les teves granges de pollastres d'engreix. A més, aquesta aplicació facilita el seguiment detallat de les aus ponedores, controlant eficientment la producció i venda d'ous. Una característica destacada d'Avicultor és la seva funció de control d'incubació, que us permet gestionar de manera precisa i organitzada el procés d'incubació d'ous. Amb una base de dades interna que opera sense necessitat de connexió a internet, Avicultor es converteix en l'opció ideal per a ús a</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.avicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganges. Gestión ganadera</t>
+  </si>
+  <si>
+    <t>La filosofia de Ganges - Gestió Ramadera és oferir una aplicació senzilla i completa per als ramaders a baix preu. Per això, en estudiar la millor manera d'oferir als ramaders l'aplicació d'una manera assequible, optem per oferir l'aplicació gratuïtament i simplement cobrar pel concepte de lloguer d'emmagatzematge de la informació.</t>
+  </si>
+  <si>
+    <t>https://gestionganadera.es/</t>
+  </si>
+  <si>
+    <t>Herdly (android)</t>
   </si>
   <si>
     <t>Herdly és una aplicació de gestió ramadera que us permet registrar les condicions del bestiar amb veu, impulsada per informes intel·ligents d'IA, i la comoditat d'escoltar informes en qualsevol moment.</t>
   </si>
   <si>
-    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+    <t>https://play.google.com/store/apps/details?id=com.herdly.farmer</t>
   </si>
   <si>
     <t>ForestMap</t>
   </si>
   <si>
     <t>Forestmaps és un servei web que permet calcular l´inventari forestal de manera automàtica i gairebé instantània. Per això utilitzen dades del LiDAR del Pla Nacional d'Ortofotografia Aèria (PNOA) i bases de dades de parcel·les internes i externes (de l'Inventari Forestal Nacional). Aquestes dades són processades per models i sistemes de càlcul propis per generar informació d'inventari forestal de manera contínua. L'aplicació permet seleccionar una àrea o una parcel·la concreta sobre la qual realitzar l'inventari forestal. A continuació cal indicar el tipus d'espècie arbòria i el producte. El client rebrà el resultat de l'anàlisi a través d'un document PDF que se us enviarà a l'email, amb un resum de l'inventari de la parcel·la i una capa vectorial en format shape amb tots els resultats a una resolució de 25 metres. Actualment inclou informació sobre les províncies d'Àlaba, Astúries, Burgos, Gipuzkoa, La Rioja, Madrid, Múrcia, Navarra, Palència, Sòria i Biscaia, tot i que la intenció és anar ampliant l'abast de manera contínua.</t>
   </si>
   <si>
     <t>https://datos.gob.es/es/aplicaciones/forestmap</t>
   </si>
   <si>
+    <t>albaibs</t>
+  </si>
+  <si>
+    <t>Programari ERP alimentació per a fabricants i distribuïdors</t>
+  </si>
+  <si>
+    <t>https://www.albaibs.es/erp-alimentacion/</t>
+  </si>
+  <si>
+    <t>grupozas</t>
+  </si>
+  <si>
+    <t>Programa de gestió per a indústria alimentària, ERP especialitzat per a empreses d'alimentació amb APPCC i traçabilitat Programari de gestió per a indústria alimentària amb control APPCC, traçabilitat de lots, gestió de caducitats, control d'al·lèrgens i compliment normatiu.</t>
+  </si>
+  <si>
+    <t>https://grupozas.com/erp-industria-alimentaria/</t>
+  </si>
+  <si>
     <t>Lims.science</t>
   </si>
   <si>
     <t>Sistema de Gestió de Laboratori per a Aliments i Begudes Gestiona l'anàlisi d'aliments i begudes de manera eficient amb un LIMS dissenyat per a laboratoris certificats segons ISO 17025. Controla la qualitat de productes, traçabilitat i proves per lots des d'un sol sistema.</t>
   </si>
   <si>
     <t>https://lims.science/es/lims-alimentos/</t>
+  </si>
+  <si>
+    <t>Visor de buenas prácticas RedPac</t>
+  </si>
+  <si>
+    <t>Visor de bones pràctiques</t>
+  </si>
+  <si>
+    <t>https://redpac.es/visores_redpac/bbpp</t>
   </si>
   <si>
     <t>Sistema Europeo de Información sobre Incendios Forestales
 EFFIS</t>
   </si>
   <si>
     <t>Visor de situació actual 2.0 La nova versió del Visor de Situació Actual, més ràpida i optimitzada per a dispositius mòbils, ofereix més eficiència i accessibilitat, amb un rendiment optimitzat i un disseny totalment adaptable per a un ús fiable en plataformes d'escriptori i mòbils. Mostra la informació més actualitzada sobre la temporada d'incendis a Europa i al Mediterrani. Això inclou mapes meteorològics de perill d'incendis per avui i pronòstics fins a 6 dies, a més de mapes actualitzats diàriament de punts calents i perímetres d'incendis.</t>
   </si>
   <si>
-    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88%2C5783…</t>
-[...68 lines deleted...]
-    <t>https://redpac.es/visores_redpac/bbpp</t>
+    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>bservació del territori, cartografia i dades geogràfiques</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
+    <t>ArcGIS Survey123</t>
+  </si>
+  <si>
+    <t>Transformeu els fluxos de treball quotidians amb formularis intel·ligents Dissenyeu formularis i enquestes intel·ligents amb ArcGIS Survey123, un generador de formularis dinàmic. Acceleriu la recopilació de dades i milloreu la qualitat dels resultats. Visualitzeu i analitzeu la informació amb una lent geogràfica per comprendre millor on i per què passen les coses. Compartiu dades a través de mapes web, aplicacions i panells per fonamentar la presa de decisions i millorar els processos empresarials.</t>
+  </si>
+  <si>
+    <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps és l'aplicació de mapes per excel·lència d'Esri a dispositius mòbils. Utilitzeu Field Maps per explorar els mapes que heu realitzat a ArcGIS, recopilar i actualitzar les vostres dades acreditades, i registrar on ha estat, tot des d'una mateixa aplicació de localització.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Eines de dades intuïtives i adaptables per maximitzar-ne l'impacte Una plataforma de recopilació, gestió i visualització de dades utilitzada globalment per accelerar el canvi social positiu.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Eina amb interfície o recursos disponibles en espanyol orientada a meteorologia, planificació, risc</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Eina amb interfície o recursos disponibles en espanyol orientada a meteorologia, historicos, planificacion.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Eina amb interfície o recursos disponibles en espanyol orientada a monitoratge, desforestació, teledetecció. Es fa servir en entorns professionals per millorar el treball de forestal, assessor mitjançant registres consistents, automatització de tasques, anàlisi de dades o suport a decisions</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris és una iniciativa que ofereix solucions gratuïtes i de codi obert per al monitoratge de boscos i terres. Desenvolupada amb la convicció que un monitoratge forestal innovador, precís i transparent pot alliberar el potencial dels boscos per a l'acció climàtica i altres beneficis. És un accelerador transformador que treballa cap als béns públics digitals oferts per l'Organització de les Nacions Unides per a l'Alimentació i l'Agricultura (FAO), fent que les capacitats de monitorització forestal d'avantguarda siguin àmpliament accessibles.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 per a Windows és un programa informàtic que calcula les necessitats hídriques i de reg dels cultius basant-se en dades edafològiques, climàtiques i del cultiu.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
+    <t>BRCGS</t>
+  </si>
+  <si>
+    <t>Eines per ajudar-lo a obtenir la certificació i millorar contínuament Els propietaris de marques prioritzen més que mai la integritat dels seus productes. La transparència que facilita la tecnologia està transformant la manera com es guanya i es perd la confiança, mentre que les cadenes de subministrament es tornen més llargues i complexes, cosa que augmenta encara més els riscos. Per respondre a més requisits de garantia del client i complir amb els creixents requisits reguladors, BRCGS ha desenvolupat una sèrie d'eines digitals per ajudar els llocs a mantenir el compliment i mitigar el risc, mantenir el compliment i millorar contínuament .</t>
+  </si>
+  <si>
+    <t>https://www.brcgs.com/digital-solutions/overview/</t>
+  </si>
+  <si>
+    <t>IFS</t>
+  </si>
+  <si>
+    <t>La Norma IFS Food revisa els productes i els processos de producció per avaluar la capacitat d'un productor d'aliments per produir productes segurs, autèntics i de qualitat, d'acord amb els requisits legals i les especificacions del client.</t>
+  </si>
+  <si>
+    <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
+  </si>
+  <si>
+    <t>Rainforest Alliance</t>
+  </si>
+  <si>
+    <t>La nostra granota verda, símbol de la certificació d'agricultura sostenible de Rainforest Alliance, és coneguda a tot el món pel seu compromís amb la millora dels mesurats de subsistència dels productors, els drets humans, les pràctiques respectuoses amb el medi ambient i la resiliència climàtica. Milions de finques i empreses treballen amb nosaltres per impulsar limpacte a llarg termini en tota la cadena de subministrament. Vostè també pot! Associa't amb nosaltres ara. Iniciar</t>
+  </si>
+  <si>
+    <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
+  </si>
+  <si>
+    <t>Technosylva</t>
+  </si>
+  <si>
+    <t>Els incendis forestals empitjoren a causa de la manca de decisions És fonamental prendre decisions amb garanties per protegir les persones i el territori dels incendis forestals i les condicions meteorològiques adverses, independentment del nivell de risc i la ubicació geogràfica. Actueu amb més rapidesa amb la més avançada tecnologia de Technosylva.</t>
+  </si>
+  <si>
+    <t>https://technosylva.com/es/</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (android)</t>
+  </si>
+  <si>
+    <t>Aplicació mòbil desenvolupada per Hispatec per a la gestió de les relacions, tant des d'un punt de vista agronòmic com econòmic, com social i mitjana, que té l'empresa normalitzada amb els agricultors associats</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Agro Tareo Beta</t>
+  </si>
+  <si>
+    <t>Permet el control de les entrades i sortides dels empleats al camp a través de mètodes com la verificació facial, el QR, l'NFC o la pròpia selecció d'empleats en un llistat.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.agrotareobeta&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>ERPagro</t>
+  </si>
+  <si>
+    <t>Control global de les operacions de postcollita amb ERPagro Des de la collita fins al mercat. ERPagro és l'eina que monitoritza, gestiona i optimitza tots els processos de l'empresa agroalimentària. Un únic sistema modular que facilita la presa de decisions basant-se en una anàlisi integral i en temps real de les activitats del negoci: des de la relació amb els proveïdors fins a l'expedició de les comandes. Control i visibilitat de tots els processos de negoci a temps real.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/productos/erpagro-software-agricultura/</t>
+  </si>
+  <si>
+    <t>maptiler</t>
+  </si>
+  <si>
+    <t>Afegeix visualitzacions meteorològiques als teus mapes amb capes de pronòstic animades</t>
+  </si>
+  <si>
+    <t>https://www.maptiler.com/weather/</t>
+  </si>
+  <si>
+    <t>Farm to table</t>
+  </si>
+  <si>
+    <t>De la Granja a la Taula connecta directament a pagesos locals amb consumidors, portant-te productes frescos, saludables i d'origen local directament de la granja a la teva porta. Sense intermediaris. Sense concessions.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.zahedhasan.farmtotable&amp;hl=es</t>
+  </si>
+  <si>
+    <t>eAgronom</t>
+  </si>
+  <si>
+    <t>Sostenibilitat intel·ligent per a una indústria alimentària més forta i resistent Permetem a les empreses assolir els seus objectius de sostenibilitat alhora que ajudem els agricultors a generar ingressos addicionals, millorar la qualitat del sòl i accedir a un millor finançament.</t>
+  </si>
+  <si>
+    <t>https://www.eagronom.com/es</t>
+  </si>
+  <si>
+    <t>Spherag (android)</t>
+  </si>
+  <si>
+    <t>SPHERAG és una innovadora combinació de maquinari i programari on una plataforma de gestió autònoma i bidireccional, equipada amb algorismes d'intel·ligència i recomanació, es comunica en temps real de manera remota amb els dispositius desplegats a les instal·lacions agrícoles, permetent el seguiment i operació a l'explotació.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=spherag.spherag&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Spherag (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=Spherag</t>
+  </si>
+  <si>
+    <t>Uniforme (android)</t>
+  </si>
+  <si>
+    <t>Monitoritzeu els vostres KPI al tauler de control. Registra esdeveniments i tingues tota la informació essencial de les vaques a l'abast de la mà. UNIFORM App és l'aplicació mòbil del programari de gestió de ramats UNIFORM-Agri 5.0. Aquesta app, fàcil d'usar, compta amb una interfície intuïtiva i botons grans que faciliten el maneig.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORM&amp;hl=en&amp;gl=…</t>
+  </si>
+  <si>
+    <t>Uniforme (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/nl/app/uniform/id906369824</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (android)</t>
+  </si>
+  <si>
+    <t>Administra la teva granja de cabres amb la súper ràpida UNIFORM Goat-App! Monitoritza els teus KPI's al tauler. Registra esdeveniments i tingues tota la informació essencial de les cabres a l'abast de la teva mà. UNIFORM Goat-App és l'aplicació per a ús mòbil del programari d'administració de ramats UNIFORM-Goat 5.0. Aquesta aplicació fàcil dusar té una Interfície de Dit per Grangers, botons grans que són fàcils dusar per als grangers.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORMGOAT&amp;hl=en…</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/uniform-goat/id1572660747</t>
+  </si>
+  <si>
+    <t>Mi manada</t>
+  </si>
+  <si>
+    <t>Gestiona la teva explotació lletera amb MYHERD! Monitoritzeu els vostres KPI al tauler de control. Registra esdeveniments i tingues tota la informació essencial de les vaques a l'abast de la mà. Myherd és l'aplicació mòbil del nostre programari de gestió de ramats. Aquesta app, fàcil d'usar, compta amb una interfície intuïtiva i botons grans que faciliten el maneig.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.myherd&amp;hl=en&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (android)</t>
+  </si>
+  <si>
+    <t>Administreu la vostra granja lletera amb la rapidíssima aplicació FarmTell Milk! Monitoritzeu els vostres KPI al tauler de control. Registreu esdeveniments i tingueu tota la informació essencial de les vaques a l'abast de la mà. L'aplicació SmartMilk és l'aplicació mòbil del programari de gestió de ramats FarmTell Milk. Aquesta aplicació fàcil dusar compta amb una interfície intuïtiva i botons grans que faciliten lús.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.FARMTELLMILK&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmtell-milk/id6468885082</t>
+  </si>
+  <si>
+    <t>afimilk</t>
+  </si>
+  <si>
+    <t>Automatització de granges lleteres</t>
+  </si>
+  <si>
+    <t>https://www.afimilk.com/</t>
+  </si>
+  <si>
+    <t>Ideagen Sage Food</t>
+  </si>
+  <si>
+    <t>Una solució de programari integrada dissenyada per a les vostres necessitats de seguretat alimentària i gestió de qualitat de proveïdors</t>
+  </si>
+  <si>
+    <t>https://safefood360.com/</t>
+  </si>
+  <si>
+    <t>Traceone</t>
+  </si>
+  <si>
+    <t>Programari PLM i solucions de compliment per a marques d'aliments i begudes, cosmètics i productes químics Innove més ràpid, lliureu productes d'alta qualitat i garantiu el compliment mentre impulsa el progrés sustentable.</t>
+  </si>
+  <si>
+    <t>https://www.traceone.com/</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti</t>
+  </si>
+  <si>
+    <t>La tecnologia Ag Leader ofereix les eines agrícoles de precisió de més qualitat durant tot l'any que recopilen informació valuosa del camp i connecten tota l'operació mitjançant operadors, màquines i dispositius. En tenir accés a la informació correcta en el moment adequat, els operadors i les màquines poden treballar millor junts, de manera més productiva i aporta claredat i confiança als centenars de decisions que es prenen cada dia. Canvia la manera de cultivar.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agleader.agfinitiview&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trestima (android)</t>
+  </si>
+  <si>
+    <t>Amb l'aplicació TRESTIMA, pots mesurar fàcilment la quantitat i el valor dels teus arbres fent fotos del teu bosc. Obtens el resultat del mesurament en galledes i euros. Els resultats dels mesuraments s'emmagatzemen al servei web de TRESTIMA per a la posterior revisió.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.trestima.androidapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Trestima (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/trestima/id1106886045</t>
+  </si>
+  <si>
+    <t>FSC Search (android)</t>
+  </si>
+  <si>
+    <t>L'aplicació us ajudarà a trobar tota la informació relacionada amb un certificat específic: FM i CoC, Certificat de Projecte, Llicència Promocional i Avaluació de FM només per prendre l'etiqueta FSC o ingressar el codi de llicència.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.fsc.search&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FSC Search (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fsc-search/id1673508721</t>
+  </si>
+  <si>
+    <t>osapiens EUDR</t>
+  </si>
+  <si>
+    <t>L'aplicació EUDR d'osapiens permet als agricultors registrar i gestionar parcel·les de terra de les quals obtenen les matèries primeres (soja, oli de palma, fusta, cafè, cacau, bestiar i cautxú) a l'HUB d'osapiens perquè EUDR recolzi el compliment del Reglament de desforestació de la UE.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.osapiens.operations.eudr&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trucker</t>
+  </si>
+  <si>
+    <t>Nemus® Trucker® és una aplicació mòbil integrada a Nemus® que aporta tota la traçabilitat de l'explotació, georeferenciant mitjançant imatge els punts d'obtenció i pesatge de la fusta per al compliment EUDR. Crea a més el primer estàndard a la indústria per a una guia de transport digital.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cesefor.nemus_trucker&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trazamad</t>
+  </si>
+  <si>
+    <t>TRAZAMAD es presenta com la plataforma integrada per al transport i la traçabilitat de la fusta, per garantir el compliment de les regulacions de l'EUDR i aportar valor a tota la cadena Monte-Indústria. Amb un enfocament clar en la sostenibilitat i l'eficiència operativa, l'aplicació busca convertir-se en un referent al sector, expandint-ne la presència a nivell nacional i internacional.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bahiasoftware.trazamad&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Visor de Andalucía</t>
+  </si>
+  <si>
+    <t>Visualitzador dinformació geogràfica interoperable. Permet visualitzar i superposar cartografia i ortoimatges de diverses fonts.</t>
+  </si>
+  <si>
+    <t>https://www.ideandalucia.es/visor/</t>
+  </si>
+  <si>
+    <t>SIOSE</t>
+  </si>
+  <si>
+    <t>El SIOSE (Sistema d'Informació sobre Ocupació del Sòl d'Espanya) és un component essencial dins del Pla Nacional d'Observació del Territori (PNOT). El seu objectiu principal és generar una base de dades harmonitzada i detallada sobre l'ocupació del sòl a tot el territori espanyol.</t>
+  </si>
+  <si>
+    <t>https://www.siose.es/</t>
+  </si>
+  <si>
+    <t>BS Agro</t>
+  </si>
+  <si>
+    <t>La nova aplicació de BS Agro és gratuïta i permetrà accedir a continguts i eines de valor per donar suport al creixement de l‟explotació agrària</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bs-agro/id1465712568</t>
+  </si>
+  <si>
+    <t>Ganadero APP</t>
+  </si>
+  <si>
+    <t>Maneja informació de població, reproducció, alimentació, genètica, etc, de bovins.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-app/id1253203051</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (android)</t>
+  </si>
+  <si>
+    <t>APLICACIÓ DE VOL Descarregueu l'aplicació DroneDeploy per actualitzar el vostre dron amb capacitats de vol autònom i lliure per captura automatitzada amb només uns pocs tocs. El seu dron volarà sol! Qualsevol pot volar amb el DroneDeploy.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.dronedeploy.beta&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dronedeploy/id971358101</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (android)</t>
+  </si>
+  <si>
+    <t>FarmKeep és l'única aplicació que necessites per administrar fàcilment tots els teus animals, cria, producció, finances i més. Si sou un entusiasta dels pollastres de traspati, un granger, un granger aficionat o una petita o mitjana empresa, FarmKeep satisfà les seves necessitats i creix amb vostè. Les nostres característiques i serveis inclouen:</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmkeep.farmkeep&amp;pcampaignid…</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/farmkeep/id6449797965</t>
+  </si>
+  <si>
+    <t>Farmbrite</t>
+  </si>
+  <si>
+    <t>Farmbrite és un programari complet de gestió agrícola i ramadera que us ofereix tot el que necessita per gestionar una granja més eficient i productiva. Farmbrite proporciona totes les eines de planificació, gestió, seguiment, vendes i informes que necessita per gestionar una granja o un negoci ramader pròsper. Creeu plans de cultiu, realitzeu un seguiment i gestioneu el bestiar, superviseu els insums i el rendiment, mantingueu registres detallats, gestioneu les ordres de treball, genereu informes complets, realitzeu un seguiment de les finances, superviseu l'inventari, comercialitzeu i vengueu en línia, i molt més, tot des d'una plataforma segura i fàcil d'usar, disponible en</t>
+  </si>
+  <si>
+    <t>https://www.softwarereviews.com/products/farmbrite?c_id=386</t>
+  </si>
+  <si>
+    <t>agroex</t>
+  </si>
+  <si>
+    <t>Ja sigui que dirigeixis una explotació agrícola, un celler o una consultoria agrària, Agroex és aquí per potenciar el teu èxit. Descobreix com podem adaptar-nos a les necessitats específiques i transformar la teva gestió agrària. Connecta't amb nosaltres per a una demostració personalitzada i fa el pas cap a una gestió agrària eficient i rendible amb Agroex. Benvingut al futur de l'agricultura!</t>
+  </si>
+  <si>
+    <t>https://agroex.es/</t>
+  </si>
+  <si>
+    <t>agrovir</t>
+  </si>
+  <si>
+    <t>AgroVIR us ajuda a planificar, actuar, avaluar i millorar contínuament el vostre rendiment. Podeu tenir totes les dades i mapes del vostre establiment en un sol lloc, i gaudir de les nostres interfícies de dades amb marques líders.</t>
+  </si>
+  <si>
+    <t>https://www.agrovir.com/AR/index.html</t>
+  </si>
+  <si>
+    <t>AgroExact</t>
+  </si>
+  <si>
+    <t>Mesurament local: Si se subscriu, AgroExact us proporcionarà un pluviòmetre avançat gratuït a la ubicació que vulgueu. I sense complicacions: el manteniment està inclòs a la quota anual. A la mateixa aplicació, trobareu consells de reg fàcils d'usar, desenvolupats en col·laboració amb agricultors. Aquests es basen en els sensors dhumitat del sòl SoilExact i CropExact, disponibles per separat. Això us permet veure exactament quants mil·límetres d'aigua necessita el seu cultiu en un moment</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroexact.app.twa</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos</t>
+  </si>
+  <si>
+    <t>Aplicació mòbil per consultar les recomanacions de reg dels cultius de l'ametller a Andalusia</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.riego.almendro.ifapa.app</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas</t>
+  </si>
+  <si>
+    <t>Solució d'agricultura de precisió basada en la intel·ligència artificial que l'ajuda a supervisar, identificar i tractar de manera remota les malalties i plagues de les plantes al seu camp, granja i jardí</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrio</t>
+  </si>
+  <si>
+    <t>YieldComputer</t>
+  </si>
+  <si>
+    <t>Programari basat en dades crea transparència en temps real, redueix els errors i els problemes de comunicació a tota la cadena de previsió.</t>
+  </si>
+  <si>
+    <t>https://www.yieldcomputer.com/es/how-it-works</t>
+  </si>
+  <si>
+    <t>Valtra Connect</t>
+  </si>
+  <si>
+    <t>Aplicació que permet rastrejar les dades de la màquina de manera remota: consum de combustible, les dades de conducció, la ubicació del SGP, els codis de servei, etcètera</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.valtra_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>My Landini</t>
+  </si>
+  <si>
+    <t>Aplicació per a la gestió dels tractors Landini</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.argotractors.mylandini&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>Case IH FieldOps</t>
+  </si>
+  <si>
+    <t>Eina que permet gestionar i visualitzar una flota de maquinària multimarca en qualsevol moment i des de qualsevol lloc, i prendre decisions en temps real</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.caseih.fieldops&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>myMANITOU</t>
+  </si>
+  <si>
+    <t>Aplicació de maquinària dissenyada per aixecar, moure i col·locar materials en terrenys difícils segons models que varien en capacitat de càrrega i alçada d'abast</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=manitou.mymanitou&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>MyMerlo</t>
+  </si>
+  <si>
+    <t>Eina per a l'administració d'equips i maquinària: geolocalització, alarmes, calendari de venciments, etcètera</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.merlo.mymerlo&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Same</t>
+  </si>
+  <si>
+    <t>Aplicació dissenyada per optimitzar el rendiment de la maquinària al camp, garantint durabilitat i comoditat per a l'operador</t>
+  </si>
+  <si>
+    <t>https://www.same-tractors.com/es-es/my-same-app</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola</t>
+  </si>
+  <si>
+    <t>Aquesta aplicació permet obtenir registres de dades a camp, com ara monitoratge de males herbes, plagues i malalties, ordres d'aplicació, controls i avenços de sembra i collita, controls d'estand de plantes entre altres funcionalitats</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.voy.sima&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Aegro Campo</t>
+  </si>
+  <si>
+    <t>Aplicació de gestió rural que creua dades agrícoles i financeres de manera assertiva, ajudant-lo a prendre decisions més rendibles</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.aegro.aegroapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosoft</t>
+  </si>
+  <si>
+    <t>Eina que ajuda a prendre decisions ràpides i efectives. Tot el procés, des de la sembra fins a la collita, està simplificat, amb accés a informació a temps real des de qualsevol dispositiu. Seguretat, accessibilitat i suport personalitzat, tot en un sol lloc</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrosoft.agrosoft&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador</t>
+  </si>
+  <si>
+    <t>СolDonAgro és l'aplicació de navegació GPS/GNSS més potent per a tractors. Des de Línies AB fins a Control de Seccions, Monitorització de Rendiment i Pilot Automàtic</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.coldon.agro&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vacapop</t>
+  </si>
+  <si>
+    <t>App per buscar, comprar i vendre bestiar directament entre ramaders a tot Espanya posant a la seva disposició un lloc especialitzat on poden publicar les seves ofertes de bestiar en venda, així com trobar una gran oferta de bestiar en venda (vaques, bous, cavalls, eugues, cabres i ovelles), i on podrà fer les operacions de compravenda de forma immediata i segura</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ruralpop-vende-y-compra/id6759678666</t>
+  </si>
+  <si>
+    <t>Ikos Advanced</t>
+  </si>
+  <si>
+    <t>Eina per a l'agricultura sostenible de precisió creada per als professionals de l'agricultura que permet consultar les dades generades per IKOS CONTROLLER i visualitzar gràfiques històriques del seu cultiu</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ikostech.app</t>
+  </si>
+  <si>
+    <t>ECOGAN</t>
+  </si>
+  <si>
+    <t>Sistema del Ministeri d'Agricultura, Pesca i Alimentació que permet registrar les Millors Tècniques Disponibles (MTDs) aplicades a la granja, així com estimar les emissions contaminants i de gasos d'efecte hivernacle i el consum de recursos d'una granja concreta al llarg del procés productiu</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/ganaderia-y-medio-ambiente/calculo-e…</t>
+  </si>
+  <si>
+    <t>ODK</t>
+  </si>
+  <si>
+    <t>ODK et permet crear formularis potents per recopilar les dades que necessites on sigui.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>AquaCrop</t>
+  </si>
+  <si>
+    <t>AquaCrop és un model de creixement de cultius desenvolupat per la Divisió de Terres, Sòls i Aigües de la FAO per abordar la seguretat alimentària i avaluar l'efecte del medi ambient i la gestió a la producció agrícola. AquaCrop simula la resposta del rendiment dels cultius herbacis a l'aigua i és especialment adequat per a condicions on l'aigua és un factor clau limitant en la producció agrícola. AquaCrop combina precisió, simplicitat i robustesa. Per garantir-ne l'aplicabilitat àmplia, utilitza només un nombre reduït de paràmetres explícits i, la majoria, variables d'entrada intuïtives que els usuaris poden determinar mitjançant càlculs senzills.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/aquacrop</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=hispatec%20conecta</t>
+  </si>
+  <si>
+    <t>DeLaval</t>
+  </si>
+  <si>
+    <t>Tot per a la teva explotació de boví lleter</t>
+  </si>
+  <si>
+    <t>https://www.delaval.com/es/</t>
+  </si>
+  <si>
+    <t>Agri Calc (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricalc/id6753979056</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
+  </si>
+  <si>
+    <t>Herdly (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+  </si>
+  <si>
+    <t>Registro General de Operadores Ecológicos (REGOE)</t>
+  </si>
+  <si>
+    <t>Eina de consulta amb informació subministrada per les Autoritats Competents de les Comunitats Autònomes per identificar els operadors ecològics segons la seva activitat, ubicació i producció</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+  </si>
+  <si>
+    <t>AGROXCONTROL</t>
+  </si>
+  <si>
+    <t>Solucions digitals que faciliten el treball diari del pagès i el ramader, optimitzant el seu temps i recursos</t>
+  </si>
+  <si>
+    <t>https://www.agroxcontrol.com/productos/</t>
+  </si>
+  <si>
+    <t>PRESVET</t>
+  </si>
+  <si>
+    <t>Control de Prescripcions Veterinàries d'Antibiòtics</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.PresvetMovilApp&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>Aplicació per ajudar-te a gestionar els teus cultius de manera més eficient, optimitzar recursos i augmentar la productivitat a cada etapa del procés</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroislas.app&amp;hl=en_US&amp;gl=es</t>
+  </si>
+  <si>
+    <t>Cereal Agua</t>
+  </si>
+  <si>
+    <t>Visor per a un cultiu de cereal més rendible, eficient, sostenible, adaptat i socialment integrador</t>
+  </si>
+  <si>
+    <t>https://ctaex.com/transferencia-tecnologica/GOS-cereal-agua/visor-web</t>
+  </si>
+  <si>
+    <t>AgroCuaderno Cuaderno de campo</t>
+  </si>
+  <si>
+    <t>Eina que permet gestionar les vostres dades de Cooperativa / Almazara</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
+  </si>
+  <si>
+    <t>Asesores Aragón</t>
+  </si>
+  <si>
+    <t>Eina de gestió del coneixement per facilitar la projecció dinformació i documentació en els diferents grups dassessorament, la trobada entre els seus integrants i la coordinació dactivitats de tot tipus. App de l' Aliança Agroalimentària d'Aragó per a la gestió i la transferència de coneixement entre científics, tècnics i agricultors aragonesos</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.aprogip</t>
+  </si>
+  <si>
+    <t>INTIA SA</t>
+  </si>
+  <si>
+    <t>Permet la recepció de notificacions d'avisos sobre plagues publicades per l'INTIA SA i tenir una bona prevenció sobre els cultius</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.intia.appnotificacionespush</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación</t>
+  </si>
+  <si>
+    <t>Quadern dexplotació públic que el MAPA posa a disposició dels agricultors per a la gestió de la seva explotació. OBJECTIUS: - Impulsar la digitalització del sector i afavorir la sostenibilitat econòmica i ambiental així com la simplificació administrativa, per donar compliment als objectius del PEPAC i del Pacte Verd Europeu - Detallar la gestió de l'explotació</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>oliCloud</t>
+  </si>
+  <si>
+    <t>APP desenvolupada específicament per a la gestió d'oliverar i finques de fruit amb closca que permet un control de la rendibilitat de cada finca, dels productes fitosanitaris amb què ha tractat la seva explotació i generar automàticament el quadern d'explotació agrícola.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
+  </si>
+  <si>
     <t>Catastro app</t>
   </si>
   <si>
     <t>Catastro_app és una aplicació mòbil que reuneix i personalitza al teu mòbil, només pel teu ús personal, la informació de tots els teus immobles ja que pots afegir les teves pròpies fotos, croquis o anotacions.</t>
   </si>
   <si>
-    <t>https://www.catastro.hacienda.gob.es/ayuda/appmovil/catastroapp.html</t>
-[...485 lines deleted...]
-    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+    <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
+  </si>
+  <si>
+    <t>Agrobase (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrobase/id1314976795</t>
+  </si>
+  <si>
+    <t>Agrovortic (IOS)</t>
+  </si>
+  <si>
+    <t>Agrovortic és un quadern de camp digital per a qualsevol tipus de cultiu, que compleix amb la Normativa del MAPA (SIEX), Global GAP, cultiu ecològic i producció integrada que permet una gestió i control sobre les incidències de les explotacions: seguiment d'infeccions, assistent per a tractaments fitosanitaris (productes vigents, usos autoritzats, dosis, brou...), aplicació de fers labors, regs i producció dels teus cultius, així com el registre del pasturatge de bestiar.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrovortic/id6451448563</t>
+  </si>
+  <si>
+    <t>Smattcom (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/smattcom/id1275834490?l=en-GB</t>
+  </si>
+  <si>
+    <t>VACAPP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/vacapp-livestock-management/id6746496380</t>
+  </si>
+  <si>
+    <t>AGRIVI (IOS)</t>
+  </si>
+  <si>
+    <t>Agrivi és un programa de gestió agrícola que permet tenir controlat qualsevol aspecte relacionat amb els cultius: períodes de sembra i recollida, collites, fertilització, reg, fumigació, etc. És compatible amb tot tipus de cultius: vegetals, fruites, gra, regadiu, seca, etc. A més, compta amb funcions avançades com a anàlisi, control de plagues, planificacions de temporada, etc.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrivi/id882695732?l=en-GB</t>
+  </si>
+  <si>
+    <t>Riego (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego/id6448273516?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL APP (IOS)</t>
+  </si>
+  <si>
+    <t>VISUAL APP permet una planificació eficient i rendible de les activitats de camp com la sembra, recol·lecció, reg, control de qualitat, fertilització, seguiment d'estats feNològics, tractaments de control de plagues, entre d'altres</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-v6/id6446358533?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-sensor/id1567881739?l=en-GB</t>
+  </si>
+  <si>
+    <t>XFARM (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xfarm-farm-management-app/id1468992158?l=en-GB</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo (IOS)</t>
+  </si>
+  <si>
+    <t>Visor SIGPAC és una aplicació mòbil totalment nativa desenvolupada en android per explorar i visualitzar la informació de les parcel·les agràries del sistema SIGPAC incloent un pack d'eines eines PREMIUM de gestió d'explotacions agràries que permet portar al mòbil un petit quadern de camp per registrar les tasques realitzades.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visor-sigpac/id1207548434?l=en-GB</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/qfield-for-qgis/id1531726814?l=en-GB</t>
+  </si>
+  <si>
+    <t>UTM Geo Map (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/utm-geo-map/id6754522296?l=en-GB</t>
+  </si>
+  <si>
+    <t>PROVACUNo (IOS)</t>
+  </si>
+  <si>
+    <t>App de l'Organització Interprofessional de la Carn de Boví d'Espanya.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/provacuno-dss-manure/id6749436988</t>
+  </si>
+  <si>
+    <t>RedFara info (Red Fitosanitaria de Aragón) (IOS)</t>
+  </si>
+  <si>
+    <t>Xarxa Fitosanitària d'Aragó (RedFAra) és la nova aplicació mòbil del Departament de Desenvolupament Rural i Sostenibilitat del govern Aragó per a smartphones i tauletes posada a disposició dels tècnics de les ATRIAs per a la gestió dels controls de plagues al camp. Serveis: Alertes: Els usuaris reben notificacions sobre els nivells d'incidència per als cultius i àrees d'interès. Seguiment de plagues: mitjançant senzilles gràfiques es pot conèixer l'evolució de les principals plagues en les dues darreres campanyes. Accés als butlletins d'avisos del Servei de Sanitat i Certificació Vegetal: L'app compta amb accés als butlletins d'avisos, informacions i avisos fitosanitaris generats pel Centre de Sanitat i Certificació Vegetal. Consulta de dades meteorològiques: podeu consultar les dades de més de 60 estacions meteorològiques connectades. Recursos de la Xarxa de Vigilància Fitosanitària: accés als informes setmanals de seguiment dels cultius generats per la RedFAra, així com informació dels assaigs realitzats per la RedFAra</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/redfara-info/id6473279604?l=en-GB</t>
+  </si>
+  <si>
+    <t>Asesores Aragón (IOS)</t>
+  </si>
+  <si>
+    <t>App de l´Aliança Agroalimentària d´Aragó per donar suport i ajuda a la comunitat de científics, tècnics i agricultors aragonesos com a eina de gestió del coneixement que facilitar la projecció d´informació i documentació en els diferents grups d´assessorament, la trobada entre els seus integrants i la coordinació d´activitats de tota mena</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/asesores-arag%C3%B3n/id1158666029?l=en-GB</t>
+  </si>
+  <si>
+    <t>OdinS Monitor (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació per monitoritzar dispositius de mesura: temperatura, humitat, radiació solar..., visualització de gràfiques dels dispositius de mesura, recepció de Notificacions PUSH d'alertes per valors fora de rang, visualització d'històric d'alertes per dispositiu, actuació i programació de vàlvules.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/odins-monitor/id1446636664</t>
+  </si>
+  <si>
+    <t>AGROISLAS (IOS)</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/app/</t>
+  </si>
+  <si>
+    <t>CLAAS Connect (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/claas-connect/id1486067534</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA (IOS)</t>
+  </si>
+  <si>
+    <t>Control de la teva explotació agrícola de forma eficient a través de l'APP i el compte web del teu ordinador (Quaderno digital d'explotació agrícola)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroptima-software-agr%C3%ADcola/id929585869</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/operations-center-mobile/id1104383066</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/new-holland-fieldops/id6503120987</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=MASSEY%20FERGUSON</t>
+  </si>
+  <si>
+    <t>FRAC Mode of Action (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/frac-moa/id1225391696</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-producci%C3%B3n-integrada/id6448350695</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line (IOS)</t>
+  </si>
+  <si>
+    <t>Llotja en línia de matèries primeres agrícoles basat en les operacions que tanquen agricultors diàriament amb operadors cerealistes i fàbriques. També compta amb un sistema de generació d'interessos de compra i venda basats en els preus de mercat publicats</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/abastores/id1666544074</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gest-cubierta/id6474183616</t>
+  </si>
+  <si>
+    <t>IRAC España (IOS)</t>
+  </si>
+  <si>
+    <t>Proporciona als agricultors, productors, tècnics i professionals de la protecció de cultius en general una guia per seleccionar els insecticides i/o acaricides a utilitzar en una estratègia de Maneig de Resistència a Insecticides/acaricides (MRI) eficaç i sostenible</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/irac/id1491753377</t>
+  </si>
+  <si>
+    <t>AGROSLAB (IOS)</t>
+  </si>
+  <si>
+    <t>Eina per a l'agricultor integrada amb el Quadern d'Explotació, amb l'app aGROSlab Assessor GIP i amb la plataforma per al canal de distribució de productes fitosanitaris</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroslab-agricultor/id1476059183</t>
+  </si>
+  <si>
+    <t>Kubota (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/skl-mobile/id1520362399</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr (IOS)</t>
+  </si>
+  <si>
+    <t>Eina que permet monitoritzar els seus tractors i recol·lectores i un sistema de telediagnòstic remot per al monitoratge de la maquinària</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mydeutz-fahr/id1468470744</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fendt-connect/id1444937781</t>
+  </si>
+  <si>
+    <t>MyMerlo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymerlo/id6473777320</t>
+  </si>
+  <si>
+    <t>myMANITOU (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymanitou/id1450638942</t>
+  </si>
+  <si>
+    <t>My Landini (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació per a la gestió dels tractoresa Landini</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-landini/id6443558858</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Aquesta aplicació permet obtenir registres de dades a camp, com ara monitoratge de males herbes, plagues i malalties, ordres d'aplicació, controls i avenços de sembra i collita, controls d'estand de plantes entre altres funcionalitats.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sima-monitoreo-de-cultivos/id6448897648</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/herdwatch-livestock-management/id1487855852</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació de navegació GPS/GNSS potent per a maquinària agrícola, mesura la mida de les parcel·les, camp o pastures creant una base de dades amb els seus requisits.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/coldonagro/id6474488416</t>
+  </si>
+  <si>
+    <t>Aegro Campo (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació de gestió rural que travessa dades agrícoles i financeres de manera assertiva, ajudant-lo a prendre decisions més rendibles.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/aegro-campo/id1105392365</t>
+  </si>
+  <si>
+    <t>Ikos Advanced (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ikos-advanced/id1547875545</t>
+  </si>
+  <si>
+    <t>rFrio (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rfrio/id1665904406</t>
+  </si>
+  <si>
+    <t>Atfarm (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/atfarm/id1450266720</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/livestock-manager-farm-tracker/id6479564251</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/xesti%C3%B3n-explotaci%C3%B3ns-agrarias/id6695739…</t>
+  </si>
+  <si>
+    <t>AgroCuaderNo CuaderNo de campo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrocuaderno-cuaderno-de-campo/id1342648389</t>
+  </si>
+  <si>
+    <t>BASF Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/basf-agro-adviser/id1316177410</t>
+  </si>
+  <si>
+    <t>Agroseguro clientes (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroseguro-clientes/id1668989373</t>
+  </si>
+  <si>
+    <t>Farmable: App Gestión Agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Plataforma de gestió agrícola que permet registrar fàcilment tot el que necessites per al registre de polvorització, fertilització i collita al Quadern de Camp Digital SIEX</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmable-app-gesti%C3%B3n-agr%C3%ADcola/id1456760…</t>
+  </si>
+  <si>
+    <t>Bovidata (IOS)</t>
+  </si>
+  <si>
+    <t>Eina per portar un registre detallat de cada animal (edat, pes, raça i qualsevol vacuna o tractament que hagin rebut) i prendre decisions informades sobre la seva cura i maneig. Permet generar gràfics i estadístiques en temps real per veure fàcilment l'evolució del bestiar en termes de pes, creixement i salut.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
+  </si>
+  <si>
+    <t>Riego Citrus (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
+  </si>
+  <si>
+    <t>Sensoterra (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
+  </si>
+  <si>
+    <t>Memorándum SIEX</t>
+  </si>
+  <si>
+    <t>Aplicació mòbil per al sector agrícola que fa automàticament el quadern de camp digital i el llibre d'explotació ramadera</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
+  </si>
+  <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
+    <t>SENCROP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
+  </si>
+  <si>
+    <t>365Crop (IOS)</t>
+  </si>
+  <si>
+    <t>L'aplicació 365Crop us permet documentar les mesures de producció de cultius, des del cultiu fins a la collita, directament en el moment en què ocorren. Fins i tot sense connexió, podeu registrar les seves mesures de producció de cultius i veure-les, així com els seus mapes de camp i diverses anàlisis en moviment amb gran claredat. Podeu connectar-vos en xarxa amb tants empleats o membres de la família com vulgueu, crear plans per a cada uNo i controlar totes les dades en tot moment. D'aquesta manera, per exemple, les obligacions individuals d'informació dels requisits de condicionalitat es poden complir de manera senzilla i fiable.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/365crop/id934480657</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
+  </si>
+  <si>
+    <t>Kaampo técnico (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA (IOS)</t>
+  </si>
+  <si>
+    <t>eina per a la determinació del volum òptim d'aplicació en tractaments fitosanitaris a la vinya basat en les característiques estructurals de la vegetació i el tipus d'equip emprat</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dosavi%C3%B1a/id1413664423</t>
+  </si>
+  <si>
+    <t>ISAGRI PORC MOBILE (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porc-mobile/id1073637825</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0 (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agr%C3%B3nic-app-2-0/id6476872881</t>
+  </si>
+  <si>
+    <t>Cropwise Protector (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cropwise-protector/id1509531036</t>
+  </si>
+  <si>
+    <t>CAMPOGEST (IOS)</t>
+  </si>
+  <si>
+    <t>Gestió i registre de les tasques quotidianes duna explotació agrícola</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/campogest-plus/id1480668569</t>
+  </si>
+  <si>
+    <t>Mi Granja (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació de gestió d'explotacions d'espècies Ovina, Caprina i Bovina. Permet mitjançant un lector d'identificació electrònica animal (bolo, crotal electrònic, microxip) generar una base de dades i control de l'explotació permetent fer un seguiment de les diferents etapes i situacions per les quals travessen els animals com són: Identificació, Recens, Ecografies, Paridora, Baixes, Sagnat, Control lleter...</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/ph/app/mi-granja-app/id6692621958</t>
+  </si>
+  <si>
+    <t>Fitocampo (IOS)</t>
+  </si>
+  <si>
+    <t>Fitocampo APP està dissenyada perquè les empreses del sector fitosanitari, agricultura i protecció vegetal emplenen el seu quadern de camp des d'un dispositiu mòbil. Fitocampo APP és una aplicació mòbil dissenyada perquè qualsevol empresa del sector fitosanitari, agricultura i protecció vegetal pugui emplenar el seu quadern de camp des d'un dispositiu mòbil, facilitant la feina als diferents perfils professionals.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitocampo/id1621032835</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xarvio-field-manager/id1344893065</t>
+  </si>
+  <si>
+    <t>PhytechPlant (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/phytechplant/id1446740783</t>
+  </si>
+  <si>
+    <t>Plantae (IOS)</t>
+  </si>
+  <si>
+    <t>Amb Plantae accedeix a les dades del teu camp en qualsevol moment. Consulta l'estat d'humitat, conductivitat i temperatura del terra per aportar a la planta allò que necessita a cada moment. - Presa de dades en temps real. - Gràfiques dhumitat, conductivitat i temperatura. - Lectures de cabal sense necessitat d'anar al camp.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantae/id1388302296</t>
+  </si>
+  <si>
+    <t>Agrizy: Smart agri-processing (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació mòbil que facilita la venda de productes agrícoles i sigui molt simple i rendible per als agricultors, les FPO i les indústries de processament agrícola</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrizy/id6447946426</t>
+  </si>
+  <si>
+    <t>FarmQA (IOS)</t>
+  </si>
+  <si>
+    <t>FarmQA és el teu assistent digital d'agronomia per al seguiment de cultius, recomanacions de tractaments, anàlisi d'imatges i anàlisi de camps. Consells: FarmQA Advice agilitza el treball dels agrònoms, permetent recomanacions de tractaments digitals i ràpides per als teus agricultors. Personalitza recomanacions i fa un seguiment de detalls</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmqa/id1232043703</t>
+  </si>
+  <si>
+    <t>Climate Field view (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/climate-fieldview/id797902820</t>
+  </si>
+  <si>
+    <t>Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/agro-la-red-agroalimentaria/id1586783518</t>
+  </si>
+  <si>
+    <t>AgriSat (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrisat/id1126338658</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado (IOS)</t>
+  </si>
+  <si>
+    <t>Aquesta calculadora ha estat desenvolupada per facilitar el càlcul del pes dels animals vius o pescats sense la utilització de la bascula. -Porcí -Bestiar -Bufals -Esquins -Oví i Caprins</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/peso-animal-cerdos-y-ganado/id6742767132</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicultor-gestor-de-cerdos/id6743422380</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-control-de-ganado/id6744004302</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/avicultor-control-de-aves/id6752305510</t>
+  </si>
+  <si>
+    <t>Catastro app (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/catastro-app/id6451143194</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/arcgis-field-maps/id1515671684</t>
+  </si>
+  <si>
+    <t>Rawdata (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació web, Aplicació mòbil</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rawdata-software-agr%C3%ADcola/id1555034213</t>
+  </si>
+  <si>
+    <t>meteoblue (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/meteoblue-weather-maps/id994459137</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgacex/id6475663383</t>
+  </si>
+  <si>
+    <t>Farm to table (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farm-to-table-bd/id6742797397</t>
+  </si>
+  <si>
+    <t>Mi manada IONS</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/myherd/id1635517308</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ag-leader-agfiniti/id1458022253</t>
+  </si>
+  <si>
+    <t>Ganadero APP (IOS)</t>
+  </si>
+  <si>
+    <t>AEMET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/el-tiempo-de-aemet/id784646178</t>
+  </si>
+  <si>
+    <t>AgroExact (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
+  </si>
+  <si>
+    <t>Auravant (IOS)</t>
+  </si>
+  <si>
+    <t>App amb funcionalitats per a cada etapa del cicle de producció de cultius, cosa que permet a l'usuari tenir capes d'informació i coneixements a nivell de camp, d'una manera ràpida.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
+  </si>
+  <si>
+    <t>MagicScout (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>Gesitó de plagues</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRICOLUM (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació pensada per agricultors, per als agricultors, assessors o cooperatives que ajuda a gestionar les explotacions i millorar l'agricultura (Quadern digital d'explotació agrícola)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació d'agricultura de precisió que permet controlar els teus cultius de forma remota, conèixer l'estat del temps, l'NDVI (o “índex verd”) i afegir Notes</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/onesoil-scouting-farming-tool/id1458134040?l=en-GB</t>
+  </si>
+  <si>
+    <t>OSIGRIS (IOS)</t>
+  </si>
+  <si>
+    <t>Quadern de camp digital per a qualsevol tipus de cultiu, que compleix amb la Normativa del MAPA (SIEX), Global GAP, cultiu ecològic i producció integrada</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/osigris-cuaderno-de-campo/id1586104532?l=en-GB</t>
+  </si>
+  <si>
+    <t>oliCloud (IOS)</t>
+  </si>
+  <si>
+    <t>APP desenvolupada específicament per a la gestió de l'oliverar i finques de fruit amb closca que permet un control de la rendibilitat de cada finca, dels productes fitosanitaris amb què ha tractat la seva explotació i generar automàticament el seu quadern d'explotació agrícola.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/olicloud/id1299443123</t>
+  </si>
+  <si>
+    <t>PLANTCARE (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantcare-pro/id576750037?l=en-GB</t>
+  </si>
+  <si>
+    <t>PLANTNET (IOS)</t>
+  </si>
+  <si>
+    <t>Recull, aNotació i recuperació d'imatges per ajudar a la identificació de plantes silvestres</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantnet/id600547573?l=en-GB</t>
+  </si>
+  <si>
+    <t>PlantSnap (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantsnap-plant-identifier/id1451054346?l=en-GB</t>
+  </si>
+  <si>
+    <t>PRESVET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/presvet/id1587886098?l=en-GB</t>
+  </si>
+  <si>
+    <t>RASVE APP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rasve/id1556836078?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-frutosecos/id1605106792?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicació mòbil per consultar les recomanacions de reg dels cultius de maduixa, gerds i nabiusNo a les províncies de Cadis, Huelva i Sevilla</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-berry/id1537564663?l=en-GB</t>
+  </si>
+  <si>
+    <t>SGA@PP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgaapp/id1605835326?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrio-plant-diagnosis-app/id1239193220?l=en-GB</t>
+  </si>
+  <si>
+    <t>SIAR APP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/siar/id1129186499?l=en-GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2829,54 +3657,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D279"/>
+  <dimension ref="A1:D396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D279"/>
+      <selection activeCell="A1" sqref="A1:D396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1229.128" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2963,275 +3791,275 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>82</v>
@@ -3243,65 +4071,65 @@
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>97</v>
@@ -3310,124 +4138,124 @@
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>122</v>
@@ -3436,96 +4264,96 @@
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>143</v>
@@ -3576,530 +4404,530 @@
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
@@ -4139,65 +4967,65 @@
         <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>285</v>
@@ -4209,51 +5037,51 @@
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
@@ -4265,51 +5093,51 @@
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>309</v>
@@ -4377,121 +5205,121 @@
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>348</v>
@@ -4517,93 +5345,93 @@
         <v>352</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>372</v>
@@ -4612,460 +5440,460 @@
         <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>470</v>
@@ -5091,121 +5919,121 @@
         <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>500</v>
@@ -5217,51 +6045,51 @@
         <v>501</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>512</v>
@@ -5287,191 +6115,191 @@
         <v>516</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="C180" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
@@ -5525,1272 +6353,2910 @@
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>559</v>
+        <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>391</v>
+        <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>620</v>
+        <v>646</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B222" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
         <v>666</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C228" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>690</v>
-      </c>
-[...7 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>716</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>735</v>
-      </c>
-[...7 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="C251" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="C252" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>792</v>
+        <v>634</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>795</v>
+        <v>494</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>800</v>
+        <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>800</v>
+        <v>574</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>821</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>