--- v2 (2026-05-24)
+++ v3 (2026-07-10)
@@ -1679,50 +1679,113 @@
   <si>
     <t>Crea la teva xarxa de contactes i amplia les opcions de negoci amb professionals del sector primari d'Espanya i Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Plataforma web/mòbil de recomanacions intel·ligents de reg que permet reduir l'ús de l'aigua mitjançant sensònica de terra i altres paràmetres</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Aplicació que té com a finalitat donar d'alta sinistres de danys i avisos de retirada al bestiar</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps és l'aplicació de mapes per excel·lència d'Esri a dispositius mòbils. Utilitzeu Field Maps per explorar els mapes que heu realitzat a ArcGIS, recopilar i actualitzar les vostres dades acreditades, i registrar on ha estat, tot des d'una mateixa aplicació de localització.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Eines de dades intuïtives i adaptables per maximitzar-ne l'impacte Una plataforma de recopilació, gestió i visualització de dades utilitzada globalment per accelerar el canvi social positiu.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Eina amb interfície o recursos disponibles en espanyol orientada a meteorologia, planificació, risc</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Eina amb interfície o recursos disponibles en espanyol orientada a meteorologia, historicos, planificacion.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Eina amb interfície o recursos disponibles en espanyol orientada a monitoratge, desforestació, teledetecció. Es fa servir en entorns professionals per millorar el treball de forestal, assessor mitjançant registres consistents, automatització de tasques, anàlisi de dades o suport a decisions</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris és una iniciativa que ofereix solucions gratuïtes i de codi obert per al monitoratge de boscos i terres. Desenvolupada amb la convicció que un monitoratge forestal innovador, precís i transparent pot alliberar el potencial dels boscos per a l'acció climàtica i altres beneficis. És un accelerador transformador que treballa cap als béns públics digitals oferts per l'Organització de les Nacions Unides per a l'Alimentació i l'Agricultura (FAO), fent que les capacitats de monitorització forestal d'avantguarda siguin àmpliament accessibles.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 per a Windows és un programa informàtic que calcula les necessitats hídriques i de reg dels cultius basant-se en dades edafològiques, climàtiques i del cultiu.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Fa possible el seguiment dels cultius al llarg del seu cicle de creixement de manera simple i intuïtiva per a un millor maneig agronòmic. Es visualitza l'estat del cultiu, la seva activitat fotosintètica i la variabilitat dins la parcel·la. Per fer-ho, s'utilitzen sèries temporals denses d'imatges dels principals satèl·lits d'observació de la Terra de la NASA i de l'Agència Espacial Europea, i s'apropen en molts casos a la freqüència d'una imatge per setmana. L'aplicació desplega per defecte la darrera imatge disponible i facilita la navegació temporal sobre la seqüència d'imatges</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
     <t>Peso Animal - Cerdos y ganado</t>
   </si>
   <si>
     <t>Aquesta calculadora s'ha desenvolupat per facilitar el càlcul del pes dels animals vius o pescats sense la utilització de la bascula. -Porcí -Bestiar -Bufals -Esquins -Oví i Caprins</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
   </si>
   <si>
     <t>Porcicultor: Gestor de cerdos</t>
   </si>
   <si>
     <t>Porcicultor: El teu millor aliat per gestionar granges de porcs. Descobreix Porcicultor, el gestor porcí 100% gratuït que t'ajudarà a controlar les despeses i els beneficis de les teves granges de porcs d'engreix de manera eficient i sense complicacions.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
@@ -1815,113 +1878,50 @@
   <si>
     <t>Visor de situació actual 2.0 La nova versió del Visor de Situació Actual, més ràpida i optimitzada per a dispositius mòbils, ofereix més eficiència i accessibilitat, amb un rendiment optimitzat i un disseny totalment adaptable per a un ús fiable en plataformes d'escriptori i mòbils. Mostra la informació més actualitzada sobre la temporada d'incendis a Europa i al Mediterrani. Això inclou mapes meteorològics de perill d'incendis per avui i pronòstics fins a 6 dies, a més de mapes actualitzats diàriament de punts calents i perímetres d'incendis.</t>
   </si>
   <si>
     <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>bservació del territori, cartografia i dades geogràfiques</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
     <t>ArcGIS Survey123</t>
   </si>
   <si>
     <t>Transformeu els fluxos de treball quotidians amb formularis intel·ligents Dissenyeu formularis i enquestes intel·ligents amb ArcGIS Survey123, un generador de formularis dinàmic. Acceleriu la recopilació de dades i milloreu la qualitat dels resultats. Visualitzeu i analitzeu la informació amb una lent geogràfica per comprendre millor on i per què passen les coses. Compartiu dades a través de mapes web, aplicacions i panells per fonamentar la presa de decisions i millorar els processos empresarials.</t>
   </si>
   <si>
     <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
   </si>
   <si>
-    <t>ArcGIS Field Maps</t>
-[...61 lines deleted...]
-  <si>
     <t>BRCGS</t>
   </si>
   <si>
     <t>Eines per ajudar-lo a obtenir la certificació i millorar contínuament Els propietaris de marques prioritzen més que mai la integritat dels seus productes. La transparència que facilita la tecnologia està transformant la manera com es guanya i es perd la confiança, mentre que les cadenes de subministrament es tornen més llargues i complexes, cosa que augmenta encara més els riscos. Per respondre a més requisits de garantia del client i complir amb els creixents requisits reguladors, BRCGS ha desenvolupat una sèrie d'eines digitals per ajudar els llocs a mantenir el compliment i mitigar el risc, mantenir el compliment i millorar contínuament .</t>
   </si>
   <si>
     <t>https://www.brcgs.com/digital-solutions/overview/</t>
   </si>
   <si>
     <t>IFS</t>
   </si>
   <si>
     <t>La Norma IFS Food revisa els productes i els processos de producció per avaluar la capacitat d'un productor d'aliments per produir productes segurs, autèntics i de qualitat, d'acord amb els requisits legals i les especificacions del client.</t>
   </si>
   <si>
     <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
   </si>
   <si>
     <t>Rainforest Alliance</t>
   </si>
   <si>
     <t>La nostra granota verda, símbol de la certificació d'agricultura sostenible de Rainforest Alliance, és coneguda a tot el món pel seu compromís amb la millora dels mesurats de subsistència dels productors, els drets humans, les pràctiques respectuoses amb el medi ambient i la resiliència climàtica. Milions de finques i empreses treballen amb nosaltres per impulsar limpacte a llarg termini en tota la cadena de subministrament. Vostè també pot! Associa't amb nosaltres ara. Iniciar</t>
   </si>
   <si>
     <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
@@ -2889,71 +2889,71 @@
   <si>
     <t>Eina per portar un registre detallat de cada animal (edat, pes, raça i qualsevol vacuna o tractament que hagin rebut) i prendre decisions informades sobre la seva cura i maneig. Permet generar gràfics i estadístiques en temps real per veure fàcilment l'evolució del bestiar en termes de pes, creixement i salut.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
   </si>
   <si>
     <t>My MASCHIO GASPARDO (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
   </si>
   <si>
     <t>Riego Citrus (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
   </si>
   <si>
     <t>Sensoterra (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
   </si>
   <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
     <t>Memorándum SIEX</t>
   </si>
   <si>
     <t>Aplicació mòbil per al sector agrícola que fa automàticament el quadern de camp digital i el llibre d'explotació ramadera</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
   </si>
   <si>
-    <t>Porcicola Control (IOS)</t>
-[...10 lines deleted...]
-  <si>
     <t>SENCROP (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
   </si>
   <si>
     <t>365Crop (IOS)</t>
   </si>
   <si>
     <t>L'aplicació 365Crop us permet documentar les mesures de producció de cultius, des del cultiu fins a la collita, directament en el moment en què ocorren. Fins i tot sense connexió, podeu registrar les seves mesures de producció de cultius i veure-les, així com els seus mapes de camp i diverses anàlisis en moviment amb gran claredat. Podeu connectar-vos en xarxa amb tants empleats o membres de la família com vulgueu, crear plans per a cada uNo i controlar totes les dades en tot moment. D'aquesta manera, per exemple, les obligacions individuals d'informació dels requisits de condicionalitat es poden complir de manera senzilla i fiable.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/365crop/id934480657</t>
   </si>
   <si>
     <t>IG4 Agricultura Razonada (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
   </si>
   <si>
     <t>Kaampo técnico (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
@@ -3168,75 +3168,75 @@
   <si>
     <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
   </si>
   <si>
     <t>Auravant (IOS)</t>
   </si>
   <si>
     <t>App amb funcionalitats per a cada etapa del cicle de producció de cultius, cosa que permet a l'usuari tenir capes d'informació i coneixements a nivell de camp, d'una manera ràpida.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
   </si>
   <si>
     <t>GESTION RIEGO (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
   </si>
   <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>Gesitó de plagues</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
     <t>MagicScout (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
   </si>
   <si>
     <t>Mide Mapas Pro (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
   </si>
   <si>
     <t>MONET VITICULTURAL (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
   </si>
   <si>
     <t>AGRICOLUM (IOS)</t>
   </si>
   <si>
     <t>Aplicació pensada per agricultors, per als agricultors, assessors o cooperatives que ajuda a gestionar les explotacions i millorar l'agricultura (Quadern digital d'explotació agrícola)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
   </si>
   <si>
     <t>OneSoil Scouting: Farming Tool (IOS)</t>
   </si>
@@ -6297,289 +6297,289 @@
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
         <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
         <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
         <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
         <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>616</v>
@@ -7484,51 +7484,51 @@
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
@@ -8366,79 +8366,79 @@
         <v>6</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
         <v>956</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
         <v>958</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
         <v>959</v>
-      </c>
-[...4 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
         <v>961</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B338" s="1" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
         <v>967</v>
@@ -8660,163 +8660,163 @@
         <v>6</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>601</v>
+        <v>556</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>610</v>
+        <v>565</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
         <v>1031</v>
@@ -8940,93 +8940,93 @@
         <v>6</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>111</v>
+        <v>1052</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1054</v>
+        <v>369</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>369</v>
+        <v>105</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
         <v>1062</v>