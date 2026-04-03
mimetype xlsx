--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -12,1238 +12,1034 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>El GO-LINOMAR organitza un taller al CEBAS-CSIC al costat del projecte europeu Salty Symphonies</t>
+    <t>Curs A3 PI.C1. Digitalització de dades meteorològiques i detecció de plagues</t>
+  </si>
+  <si>
+    <t>Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dl., 06/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dc., 08/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>En línia</t>
+  </si>
+  <si>
+    <t>Objectiu : Entendre l'ús de les dades meteorològiques a la gestió del reg i l'agricultura. Aprendre a digitalitzar i analitzar aquestes dades per millorar la presa de decisions. Conèixer les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/curs-a3-pic1-digitalitzacio-dades-meteorologiques-i-deteccio-plagues</t>
+  </si>
+  <si>
+    <t>COAG organitza a Sahagún una jornada sobre la PAC 2026, sostenibilitat ambiental i social i altres polítiques públiques</t>
+  </si>
+  <si>
+    <t>dt., 07/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>El proper 7 d'abril de 2026 , COAG celebrarà a Sahagún (Lleó) la jornada "PAC. Objectius de sostenibilitat ambiental i social. Altres polítiques públiques" , una trobada adreçada a professionals del…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Centre de Desenvolupament Rural, Formació, Ocupació. C. Pedro Ponce de León, 11. 24320. Sahagún (Lleó)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/coag-organitza-sahagun-una-jornada-la-pac-2026-sostenibilitat-ambiental-i-social-i</t>
+  </si>
+  <si>
+    <t>Info day Sevilla "Ajudes Intercanvi de coneixement i activitats de formació i informació"</t>
+  </si>
+  <si>
+    <t>Informació convocatòries</t>
+  </si>
+  <si>
+    <t>dt., 07/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Reserva la data! El 7 d'abril tindrà lloc, a la seu d' EOI (Escola d'Organització Industrial) a Sevilla , la jornada "Info day Sevilla Ajudes Intercanvi de coneixement i activitats de formació i…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Escola d'Organització Industrial a Sevilla</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/info-day-sevilla-ajudes-intercanvi-coneixement-i-activitats-formacio-i-informacio</t>
+  </si>
+  <si>
+    <t>Intercanvi d'experiències entre grups operatius i projectes innovadors: SECTOR VITIVINÍCOLA</t>
+  </si>
+  <si>
+    <t>dc., 08/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dj., 09/04/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>La Xarxa PAC ha dissenyat un Cicle d'intercanvis entre membres de GGOO de l'AEI-Agri, actors vinculats a projectes innovadors i altres agents relacionats amb la innovació sota diferents temàtiques de…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona, Tarragona</t>
+  </si>
+  <si>
+    <t>Catalunya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/intercanvi-dexperiencies-entre-grups-operatius-i-projectes-innovadors-sector</t>
+  </si>
+  <si>
+    <t>Eficiència en producció porcina: la base de la rendibilitat i competitivitat</t>
+  </si>
+  <si>
+    <t>dc., 08/04/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>dc., 08/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>El sector porcí de capa blanca a Espanya és un dels més dinàmics i competitius d'Europa, amb la vall de l'Ebre com a regió de referència en cens i innovació. Tot i la gran capacitat d'adaptació, el…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>María de Luna, 7, 50018 Saragossa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/eficiencia-produccio-porcina-la-base-la-rendibilitat-i-competitivitat</t>
+  </si>
+  <si>
+    <t>Trobada internacional sobre la ramaderia extensiva, el pasturatge i la transhumància.</t>
+  </si>
+  <si>
+    <t>Fires</t>
+  </si>
+  <si>
+    <t>dj., 09/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ds., 11/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>En línia, Presencial, Semipresencial</t>
+  </si>
+  <si>
+    <t>La Celebració de l'Any Internacional dels Pastures i els Pastors – Trobada Internacional a Madrid, serà un fòrum de referència en què es donaran cita investigadors, ramaders, pastors, tècnics,…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>INSTITUT DE L'ENGINYERIA D'ESPANYA Carrer del General Arrando, 38, 28010 Madrid, Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/trobada-internacional-la-ramaderia-extensiva-el-pasturatge-i-la-transhumancia</t>
+  </si>
+  <si>
+    <t>Hàbits, motivacions i percepcions en el consum de formatge artesanal</t>
+  </si>
+  <si>
+    <t>Difusió de resultats, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 13/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dl., 13/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Per què es tria formatge artesanal?, quin paper juguen el sabor, el preu o la sostenibilitat?, quant es coneix de la producció local? En aquest webinar es presentaran els principals resultats de l'…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/habits-motivacions-i-percepcions-el-consum-formatge-artesanal</t>
+  </si>
+  <si>
+    <t>I Congrés Internacional de Biodiversitat i Agricultura (IBC)</t>
+  </si>
+  <si>
+    <t>Congressos</t>
+  </si>
+  <si>
+    <t>dt., 14/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dv., 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El Primer Congrés Internacional sobre Biodiversitat i Agricultura (ICBA) tindrà lloc a Espanya entre els dies 14 i 17 d'abril del 2026. L´agricultura europea travessa un punt d´inflexió. La pèrdua de…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/i-congres-internacional-biodiversitat-i-agricultura-ibc</t>
+  </si>
+  <si>
+    <t>COAG organitza a Sahagún una jornada sobre la PAC 2026, sostenibilitat ambiental i social i altres polítiques públiques - Cloned</t>
+  </si>
+  <si>
+    <t>dt., 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dt., 14/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111486</t>
+  </si>
+  <si>
+    <t>GOFAR TOUR 2026. Dia de camp a Espanya</t>
+  </si>
+  <si>
+    <t>dc., 15/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dc., 15/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Una jornada completa de demostracions de robots, comentaris directes de pagesos espanyols i perspectives de distribuïdors. Celebrada al Centre d'Innovació de John Deere, aquesta parada ofereix una…</t>
+  </si>
+  <si>
+    <t>Blvr. John Deere, 2, 28984 Parla, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/gofar-tour-2026-dia-camp-espanya</t>
+  </si>
+  <si>
+    <t>Jornada sobre el quadern de camp digital a l'agricultura - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>La Unió de Petits Agricultors i Ramaders de Sevilla ( UPA Sevilla ) celebrarà el proper 19 de febrer de 2026 una jornada divulgativa sobre el quadern de camp digital , adreçada a agricultors i…</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Centre d'Iniciatives Empresarials de Cañada Rosal (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111565</t>
+  </si>
+  <si>
+    <t>Noves tecnologies de reg i fertilització per avançar cap a una agricultura més sostenible</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 15:55</t>
+  </si>
+  <si>
+    <t>El proper 16 d'abril del 2026 se celebrarà a Oriola la jornada presencial “Noves tecnologies de reg i fertilització, evolució cap a una agricultura més sostenible” , una cita formativa adreçada a…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>: Saló d'Actes Escola Politècnica Superior Universitat Miguel Hernández d'Oriola (Alacant)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/noves-tecnologies-reg-i-fertilitzacio-avancar-cap-una-agricultura-mes-sostenible</t>
+  </si>
+  <si>
+    <t>XVII Jornada tècnica de la noguera 2026</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament publicarem més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Constantí</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xvii-jornada-tecnica-la-noguera-2026</t>
+  </si>
+  <si>
+    <t>Jornada sobre el quadern de camp digital a l'agricultura - Cloned</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>dj., 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111495</t>
+  </si>
+  <si>
+    <t>Úbeda acull el VI Congrés Nacional de Mestres i Operaris d'Almazaras 2026</t>
+  </si>
+  <si>
+    <t>ds., 18/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ds., 18/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>El proper dissabte 18 d'abril de 2026 , la ciutat d' Úbeda , Patrimoni de la Humanitat i referent indiscutible del sector oliverer, tornarà a convertir-se en el punt de trobada imprescindible per als…</t>
+  </si>
+  <si>
+    <t>Ubeda. Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ubeda-acull-el-vi-congres-nacional-mestres-i-operaris-dalmazaras-2026</t>
+  </si>
+  <si>
+    <t>XVI Congrés SEAE</t>
+  </si>
+  <si>
+    <t>dc., 22/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ds., 25/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Societat Espanyola d'Agricultura Ecològica i Agroecologia (SEAE) celebra el XVI Congrés SEAE els dies 22 al 25 d'abril de 2026, a Pamplona-Iruña. El Congrés es retransmet en directe des del canal…</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Pamplona. (Navarra).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xvi-congres-seae</t>
+  </si>
+  <si>
+    <t>XVII Expolevant-Níjar</t>
+  </si>
+  <si>
+    <t>dc., 22/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>dv., 24/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>La fira agrícola Expolevant-Níjar celebrarà la seva dissetena edició del 22 al 24 d'abril al Centre d'Exposicions i Congressos de Campohermoso , consolidant-se com una de les grans cites del sector…</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Centre d'Exposicions i Congrés de Campohermoso 04100 Níjar Almeria Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xvii-expolevant-nijar</t>
+  </si>
+  <si>
+    <t>New AG - Conferència i exposició internacional d'agricultura</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Networking, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 27/04/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>dc., 29/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Últims avenços en fertilitzants d'especialitat, tecnologies BioAg i agricultura sostenible que donaran forma al futur de la producció de collita. Els darrers avenços en fertilitzants d'especialitat,…</t>
+  </si>
+  <si>
+    <t>Hotel Riu Plaza Espanya, Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/new-ag-conferencia-i-exposicio-internacional-dagricultura</t>
+  </si>
+  <si>
+    <t>Taller demostratiu: "Predicció de necessitats hídriques de la vinya per a un ús sostenible de l'aigua de reg"</t>
   </si>
   <si>
     <t>Tallers</t>
   </si>
   <si>
-    <t>dt., 17/02/2026 - 11:11</t>
-[...149 lines deleted...]
-    <t>41a Jornada fructícola 2026</t>
+    <t>dt., 28/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dt., 28/04/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu Supraautonòmic PRERIVID celebrarà, el dimarts 28 d'abril, de 10:00h a 13:30h , un taller demostratiu en format presencial per donar a conèixer els darrers avenços del projecte “…</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/taller-demostratiu-prediccio-necessitats-hidriques-la-vinya-us-sostenible-laigua-0</t>
+  </si>
+  <si>
+    <t>Phytoma organitza la trobada "Present i Futur de la FitoSanitat en Festuc i Ametller"</t>
+  </si>
+  <si>
+    <t>dt., 28/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dc., 29/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La trobada se celebra el 28 i 29 d'abril a l'IRIAF de Tomelloso (Ciudad Real) La localitat de Tomelloso, a Ciudad Real, es convertirà del 28 al 29 d'abril a l'epicentre mundial de la investigació…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>IRIAF de Tomelloso (Ciutat Real)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/phytoma-organitza-la-trobada-present-i-futur-la-fitosanitat-festuc-i-ametller</t>
+  </si>
+  <si>
+    <t>40 anys d'Espanya a la UE: entendre la PAC per entendre Europa</t>
+  </si>
+  <si>
+    <t>Seminaris</t>
+  </si>
+  <si>
+    <t>dj., 07/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 07/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Amb motiu del 40è aniversari de l'adhesió d'Espanya a la llavors Comunitat Econòmica Europea , aquesta trobada es planteja com un espai de reflexió estratègica sobre l' evolució i el paper de la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/40-anys-despanya-la-ue-entendre-la-pac-entendre-europa</t>
+  </si>
+  <si>
+    <t>FUTUROLIVA</t>
+  </si>
+  <si>
+    <t>dj., 07/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>ds., 09/05/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>La nova edició de FUTUROLIVA 2026, obrirà les portes del 7 al 9 de Maig, sent aquesta la Catorzena Edició de la Fira de l'Olivar, un esdeveniment molt important per a la província de Jaén i que ha…</t>
+  </si>
+  <si>
+    <t>Av. Alcalde Eusebio Ortega Molina CP 23440 BAEZA (Jaén)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/futuroliva</t>
+  </si>
+  <si>
+    <t>IV Congrés Internacional de Sanitat i Benestar Animal</t>
+  </si>
+  <si>
+    <t>dj., 07/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ds., 09/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El Consell General de Col·legis de la Professió Veterinària d'Espanya celebrarà, durant els dies 7, 8 i 9 de maig de 2026 a l'Ateneu Mercantil de València , el IV Congrés Internacional de Sanitat i…</t>
+  </si>
+  <si>
+    <t>Ateneu Mercantil de València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/iv-congres-internacional-sanitat-i-benestar-animal</t>
+  </si>
+  <si>
+    <t>XXIV Jornada tècnica de postcollita 2026</t>
+  </si>
+  <si>
+    <t>dj., 07/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxiv-jornada-tecnica-postcollita-2026</t>
+  </si>
+  <si>
+    <t>FIRA D'EXPOVICAMAN</t>
+  </si>
+  <si>
+    <t>dj., 07/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>dg., 10/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Fira agrícola i ramadera de Castella La-Taca EXPOVICAMAN , Fira Agrícola i Ramadera de Castella-la Manxa, celebra aquest 2026 la seva 42 edició . Es tracta, sens dubte, de la fira del sector agrícola…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>IFAB Avda. Gregorio Arcos 19 02006 Albacete Albacete Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpovicaman</t>
+  </si>
+  <si>
+    <t>CULTIVA 2026 torna al regadiu de la província d'Osca</t>
+  </si>
+  <si>
+    <t>Demostracions de camp, Fires</t>
+  </si>
+  <si>
+    <t>dc., 13/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 14/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Connectant Innovació, Tecnologia i Camp La Jornada CULTIVA 2026 se celebrarà el 13 i 14 de maig a Grañén-Albero Bajo , Osca, en una finca de regadiu . Aquest esdeveniment és el punt de trobada anual…</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>Grañén-Albero Bajo, Osca.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/cultiva-2026-torna-al-regadiu-la-provincia-dosca</t>
+  </si>
+  <si>
+    <t>Water resilience in agricultura: innovation in practice, per EU CAP Network</t>
+  </si>
+  <si>
+    <t>dt., 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La conferència “Water resilience in agriculture: innovation in practice” , una trobada europea centrada en la innovació, l'intercanvi de coneixement i l'enfocament EIP-AGRI, tindrà lloc entre el 19 i…</t>
+  </si>
+  <si>
+    <t>Hamburg (Alemanya)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/water-resilience-agricultura-innovation-practice-eu-cap-network</t>
+  </si>
+  <si>
+    <t>FIRA ENOFORUM</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum és un congrés tecnicocientífic i una fira dedicada a cellers i empreses vinícoles. Objectiu: reunir empreses proveïdores, investigadors, enòlegs i tècnics de celler i vinya per presentar les…</t>
+  </si>
+  <si>
+    <t>Fira de Saragossa Autovia A - 2, km 311 50012 Saragossa Saragossa Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-enoforum</t>
+  </si>
+  <si>
+    <t>XXII Jornada intercomarcal de camp sobre cultius herbacis d'hivern 2026</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-jornada-intercomarcal-camp-cultius-herbacis-dhivern-2026</t>
+  </si>
+  <si>
+    <t>Cadis acollirà el XX Congrés SEFIN i III BeMiPlant del 26 al 28 de maig de 2026</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cadis serà el punt de trobada de la comunitat científica dedicada a la fixació de nitrogen i, cada cop més, a un camp més ampli de recerca: les interaccions beneficioses entre plantes i…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Cadis</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/cadis-acollira-el-xx-congres-sefin-i-iii-bemiplant-del-26-al-28-maig-2026</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>dc., 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Tecnologia alimentària per a la indústria alimentària A Expo FoodTech , no només observem el futur, sinó que ho creguem. Aquest any és més que una simple exposició; és un viatge transformador per…</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/expo-foodtech</t>
+  </si>
+  <si>
+    <t>1er Fòrum Nacional de Transport d'Animals Vius</t>
+  </si>
+  <si>
+    <t>Congressos, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dv., 29/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 29/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El proper 29 de maig del 2026 tens una cita amb el sector del transport d'animals vius. La jornada, organitzada per l' ANTA (Associació Nacional de Transport d'Animals Vius) i 333 Corporate , reunirà…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/1er-forum-nacional-transport-danimals-vius</t>
+  </si>
+  <si>
+    <t>XVIII Jornada de l'ametller 2026</t>
+  </si>
+  <si>
+    <t>dc., 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dc., 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xviii-jornada-lametller-2026</t>
+  </si>
+  <si>
+    <t>FIRA INTERNACIONAL ABANCA - SETMANA VERDA DE GALÍCIA</t>
+  </si>
+  <si>
+    <t>dj., 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dg., 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Fira Internacional Abanca Setmana Verda de Galícia aconsegueix la seva 47a edició consolidada com el major certamen multisectorial de mostres i lleure del nord-oest de la Península Ibèrica . Una…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-internacional-abanca-setmana-verda-galicia</t>
+  </si>
+  <si>
+    <t>FIRA NACIONAL DEL CAMP</t>
+  </si>
+  <si>
+    <t>dc., 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dg., 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>És una fira nacional d'àmbit multisectorial que se celebra anualment des del 1960, perfectament consolidada, en què conviuen en harmonia diversos sectors productius de la nostra societat, on el més…</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-nacional-del-camp</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>dj., 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ds., 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>El monogràfic forestal Galiforest Abanca celebrarà la seva vuitena edició del 2 al 4 de juliol de 2026 a la muntanya del Centre de Formació i Experimentació Agroforestal de Sergude, situat a l'…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixó (La Corunya)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/galiforest</t>
+  </si>
+  <si>
+    <t>XXIX Jornada de camp de l'arròs 2026</t>
   </si>
   <si>
     <t>Difusió de resultats, Jornades tècniques</t>
   </si>
   <si>
-    <t>dt., 24/02/2026 - 14:00</t>
-[...59 lines deleted...]
-    <t>Castilla y León</t>
+    <t>dj., 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxix-jornada-camp-larros-2026</t>
+  </si>
+  <si>
+    <t>RECOMÈX. Resultats d'assanys i innovacions en cultius extensius d'hivern 2026</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/recomex-resultats-dassanys-i-innovacions-cultius-extensius-dhivern-2026</t>
+  </si>
+  <si>
+    <t>IX jornades de la Xarxa Espanyola de Compostatge</t>
+  </si>
+  <si>
+    <t>dt., 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anunci de les dates i lloc de celebració de les IX jornades de la Xarxa Espanyola de Compostatge. 29 i 30 de setembre, i 1 d'octubre de 2026 . Granada , a la Sala Magna de l'Escola Tècnica Superior d…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-jornades-la-xarxa-espanyola-compostatge</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirà la innovació agroalimentària a l'espai Innovarena</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La fira Alimentaria FoodTech celebrarà una nova edició del 6 al 8 d'octubre del 2026 al recinte Gran Via de Fira de Barcelona. La fira d'innovació, tecnologia i ingredients per a la indústria…</t>
+  </si>
+  <si>
+    <t>REcinte Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/alimentaria-foodtech-reunira-la-innovacio-agroalimentaria-lespai-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 d'octubre, a IFEMA</t>
+  </si>
+  <si>
+    <t>Congressos, Fires, Intercanvi d'experiències, Networking, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 d'octubre, Fruit Attraction tornarà a convertir Madrid en el gran punt de trobada mundial del sector hortofructícola. Organitzada per IFEMA MADRID i FEPEX , la fira prepara la seva 18a…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Camp de les Nacions 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fruit-attraction-del-6-al-8-doctubre-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congrés de la Societat Espanyola de Fitopatologia</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dj., 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ens complau anunciar la celebració del XXII Congrés de la Societat Espanyola de Fitopatologia , que tindrà lloc a Palma de Mallorca del 19 al 22 d' octubre de 2026 . Com sempre, aquesta trobada serà…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-congres-la-societat-espanyola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola de l'IRTA 2026</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament es publicarà més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxxi-jornada-fruticola-lirta-2026</t>
+  </si>
+  <si>
+    <t>Fira SEPOR, a Llorca (Múrcia)</t>
+  </si>
+  <si>
+    <t>dl., 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Múrcia) tornarà a convertir-se en el gran punt de trobada del sector primari amb la celebració d'una nova edició de SEPOR – Fira Ramadera, Industrial i Agroalimentària , que tindrà lloc del 26…</t>
+  </si>
+  <si>
+    <t>Recinte Firal de Lorca Plaça de Santa Quiteria, s/n 30800 Lorca Múrcia Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-sepor-llorca-murcia</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nou gran esdeveniment de la indústria alimentària arriba a IFEMA MADRID al febrer de 2027</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La indústria de l'alimentació i les begudes a la Península Ibèrica suma una nova fita amb l'arribada d' Anuga Select Ibérica , el gran esdeveniment professional que se celebrarà del 16 al 18 de…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/anuga-select-iberica-el-nou-gran-esdeveniment-la-industria-alimentaria-arriba-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28 Saló Internacional de l'aigua, el reg i el medi ambient El prestigi de SMAGUA, convertit en un dels salons més importants d'Europa, convoca professionals de tot el món que troben un ampli aparador…</t>
+  </si>
+  <si>
+    <t>Fira de Saragossa Autovia A-2, km 311 50012 Saragossa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, la gran cita internacional del sector forestal en condicions reals de treball</t>
+  </si>
+  <si>
+    <t>dj., 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>ds., 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Amb 13 edicions celebrades des de la seva primera convocatòria el 1997 , Asturforesta s'ha consolidat com un dels principals punts de trobada per als professionals del sector forestal, la fusta i la…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Fira Internacional Forestal d'Astúries Ajuntament de Tineo Plaça de l'Ajuntament, s/n 33870 Tineo Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
+  </si>
+  <si>
+    <t>FIRA D'EXPOBIOMASA</t>
+  </si>
+  <si>
+    <t>dt., 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Fira de Valadolid</t>
-[...766 lines deleted...]
-  <si>
     <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpobiomasa</t>
-  </si>
-[...154 lines deleted...]
-    <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1550,68 +1346,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J63"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J63"/>
+      <selection activeCell="A1" sqref="A1:J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1621,1971 +1417,1533 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="I7" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="J7" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="H16" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="I16" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B17" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>67</v>
+      </c>
       <c r="C17" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I20" s="1"/>
       <c r="J20" s="1" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>84</v>
+        <v>149</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="G22" s="1"/>
+        <v>157</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H22" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="G24" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>94</v>
+      </c>
       <c r="H24" s="1" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="G26" s="1"/>
+        <v>178</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>149</v>
+      </c>
       <c r="H26" s="1" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B27" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>183</v>
+      </c>
       <c r="C27" s="1" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="H27" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>187</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>190</v>
+        <v>101</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
       <c r="J30" s="1" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>40</v>
+        <v>209</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>40</v>
+        <v>216</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>148</v>
+        <v>220</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="G34" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H34" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I34" s="1"/>
+        <v>173</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>228</v>
+      </c>
       <c r="J34" s="1" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>213</v>
+        <v>50</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>224</v>
+        <v>150</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H37" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>248</v>
+      </c>
       <c r="I37" s="1" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>236</v>
+        <v>102</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>242</v>
+        <v>101</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>224</v>
+        <v>267</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>253</v>
+        <v>50</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H41" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>260</v>
+      </c>
       <c r="I41" s="1" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>21</v>
+        <v>276</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>263</v>
+        <v>55</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>264</v>
+        <v>56</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>21</v>
+        <v>283</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>66</v>
+        <v>286</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>67</v>
+        <v>287</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>76</v>
+        <v>287</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>76</v>
+        <v>288</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>271</v>
+        <v>290</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>148</v>
+        <v>252</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>263</v>
+        <v>37</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>275</v>
+        <v>173</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>279</v>
+        <v>50</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>283</v>
+        <v>108</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>284</v>
+        <v>109</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="G46" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>148</v>
+        <v>220</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>283</v>
+        <v>45</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>297</v>
+        <v>46</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>66</v>
+        <v>316</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="I48" s="1"/>
+        <v>317</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>319</v>
+      </c>
       <c r="J48" s="1" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H49" s="1" t="s">
-        <v>76</v>
+        <v>325</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>307</v>
-[...94 lines deleted...]
-      <c r="J52" s="1" t="s">
         <v>327</v>
-      </c>
-[...348 lines deleted...]
-        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>