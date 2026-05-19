--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -12,1031 +12,1037 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Curs A3 PI.C1. Digitalització de dades meteorològiques i detecció de plagues</t>
+    <t>Water resilience in agricultura: innovation in practice, per EU CAP Network</t>
   </si>
   <si>
     <t>Jornades tècniques</t>
   </si>
   <si>
-    <t>dl., 06/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>dc., 08/04/2026 - 14:30</t>
+    <t>dt., 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>La conferència “Water resilience in agriculture: innovation in practice” , una trobada europea centrada en la innovació, l'intercanvi de coneixement i l'enfocament EIP-AGRI, tindrà lloc entre el 19 i…</t>
+  </si>
+  <si>
+    <t>Hamburg (Alemanya)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/water-resilience-agricultura-innovation-practice-eu-cap-network</t>
+  </si>
+  <si>
+    <t>El GO OLIVITECH organitza un taller demostratiu sobre monitorització aerobiològica i predicció de malalties de l'olivera</t>
+  </si>
+  <si>
+    <t>Demostracions de camp, Difusió de resultats, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 19/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El proper 19 de maig de 2026 , el municipi de La Pobla de Cazalla (Sevilla) acollirà el taller demostratiu del Grup Operatiu OLIVITECH , una jornada centrada en l'aplicació de solucions tecnològiques…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>La Pobla de Cazalla (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/el-go-olivitech-organitza-taller-demostratiu-monitoritzacio-aerobiologica-i-prediccio</t>
+  </si>
+  <si>
+    <t>FIRA ENOFORUM</t>
+  </si>
+  <si>
+    <t>Fires</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum és un congrés tecnicocientífic i una fira dedicada a cellers i empreses vinícoles. Objectiu: reunir empreses proveïdores, investigadors, enòlegs i tècnics de celler i vinya per presentar les…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Fira de Saragossa Autovia A - 2, km 311 50012 Saragossa Saragossa Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-enoforum</t>
+  </si>
+  <si>
+    <t>Seminari CITOLIVA Toledo: "Anàlisi sensorial i diferenciació d'olis"</t>
+  </si>
+  <si>
+    <t>Seminaris</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>Aquestes jornades formatives tenen com a objectiu transferir coneixement tècnic d'alt valor, apropar la innovació al territori i dotar els professionals del sector oleícola d'eines pràctiques per…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Cases de Hualdo. Camí de la Barca, s/n, 45533, El Carpi de Tajo (Toledo)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/seminari-citoliva-toledo-analisi-sensorial-i-diferenciacio-dolis</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓ DE NOVES VARIETATS RESISTENTS A VERTICIL·LOSI EN OLIVERA</t>
+  </si>
+  <si>
+    <t>Jornades tècniques, Tallers</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Continguts Presentació de tres noves varietats d'olivera: 'Castula', 'Urgavona' i 'Iliturgitana' resistents a la verticilosi d'olivera. Les obtenció d'aquestes varietats són una fita per a l'…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengíbar, Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/presentacio-noves-varietats-resistents-verticillosi-olivera</t>
+  </si>
+  <si>
+    <t>Estímul al relleu generacional i incorporació de joves i dones a l'activitat agrària - Cloned</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>dc., 20/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>COAG celebrarà el proper 14 de maig de 2026 a la Casa de la Cultura d'Arahal (Sevilla) la jornada "Estímul al relleu generacional. Incorporació de joves i dones a l'activitat agrària" , una cita…</t>
+  </si>
+  <si>
+    <t>Casa de la Cultura. Sala de Sevilla. c/ Donya Luisa, 1. 41600 Arahal (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111924</t>
+  </si>
+  <si>
+    <t>XXII Jornada intercomarcal de camp sobre cultius herbacis d'hivern 2026</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament publicarem més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-jornada-intercomarcal-camp-cultius-herbacis-dhivern-2026</t>
+  </si>
+  <si>
+    <t>UPA CLM organitza una jornada divulgativa sobre el Quadern de Camp Digital a Tarazona de la Mancha</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>L'organització agrària UPA Castilla-La Mancha celebrarà el proper 21 de maig del 2026 una jornada divulgativa centrada en l'ús del Quadern de Camp Digital en agricultura, una eina clau per a la…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Ajuntament de Tarazona de la Manxa (Albacete)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/upa-clm-organitza-una-jornada-divulgativa-el-quadern-camp-digital-tarazona-la-mancha</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa a camp sobre fertilitzants (Novelda de Guadiana)</t>
+  </si>
+  <si>
+    <t>Demostracions de camp, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>El proper 21 de maig , al terme municipal de Novelda de Guadiana (Badajoz) acollirà una jornada demostrativa a camp sobre fertilitzants , dirigida a agricultors i professionals del sector agrari…</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>Polígon 681, Parcel·la 46 del Terme Municipal de Novelda del Guadiana (Badajoz).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/jornada-demostrativa-camp-fertilitzants-novelda-guadiana</t>
+  </si>
+  <si>
+    <t>Aprofitament sostenible de residus agroindustrials a través de la Insecticultura</t>
+  </si>
+  <si>
+    <t>Tallers</t>
+  </si>
+  <si>
+    <t>dv., 22/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dv., 22/05/2026 - 14:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
-    <t>Objectiu : Entendre l'ús de les dades meteorològiques a la gestió del reg i l'agricultura. Aprendre a digitalitzar i analitzar aquestes dades per millorar la presa de decisions. Conèixer les…</t>
-[...14 lines deleted...]
-    <t>El proper 7 d'abril de 2026 , COAG celebrarà a Sahagún (Lleó) la jornada "PAC. Objectius de sostenibilitat ambiental i social. Altres polítiques públiques" , una trobada adreçada a professionals del…</t>
+    <t>Aquesta acció formativa té com a objectiu promoure l'ús eficient i sostenible dels residus generats per l'agroindústria mitjançant la seva transformació en recursos de valor a través de la cria i el…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>C/ Pintor Lorenzo Casanova, 62-2n 03003</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/aprofitament-sostenible-residus-agroindustrials-traves-la-insecticultura-0</t>
+  </si>
+  <si>
+    <t>Ranicultura i insecticultura: la natura com a model de sostenibilitat</t>
+  </si>
+  <si>
+    <t>Aquesta acció formativa té com a objectiu abordar la cria de granotes i insectes com a fonts de proteïna dʻalta eficàcia i baix impacte ambiental. Es presentaran tècniques de producció, maneig…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>León</t>
-[...95 lines deleted...]
-    <t>La Celebració de l'Any Internacional dels Pastures i els Pastors – Trobada Internacional a Madrid, serà un fòrum de referència en què es donaran cita investigadors, ramaders, pastors, tècnics,…</t>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Carrer Huertas, 12, 49211 Carbellino, Zamora</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ranicultura-i-insecticultura-la-natura-com-model-sostenibilitat</t>
+  </si>
+  <si>
+    <t>Seminari CITOLIVA Toledo: "Del maneig convencional a la producció integrada i ecològica a l'oliverar"</t>
+  </si>
+  <si>
+    <t>dl., 25/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/seminari-citoliva-toledo-del-maneig-convencional-la-produccio-integrada-i-ecologica</t>
+  </si>
+  <si>
+    <t>GO LINOMAR: WEBINAR de presentació dels resultats</t>
+  </si>
+  <si>
+    <t>Difusió de resultats</t>
+  </si>
+  <si>
+    <t>dl., 25/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dl., 25/05/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu LINOMAR porta a terme una jornada webinar per a la difusió de resultats d'aquesta iniciativa d'innovació i investigació impulsada per la Federació de Cooperatives Agràries de Múrcia…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>SALÓ D'ACTES CEBES-CSIC / CAMPUS UNIVERSITARI ESPINARD / EDIFICI 3A -Múrcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/go-linomar-webinar-presentacio-dels-resultats</t>
+  </si>
+  <si>
+    <t>El GO UBAVIDA celebra un taller demostratiu sobre vins de baixa graduació i desalcoholitzats a Pontevedra</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El proper 26 de maig de 2026, el GO UBAVIDA organitzarà un taller demostratiu centrat en estratègies sostenibles aplicades a la vinya i al celler per a l'obtenció de raïms de baixa concentració de…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Celler Paco &amp; Lola (Valdamor, 18, Xil. 36968 Meaño – Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/el-go-ubavida-celebra-taller-demostratiu-vins-baixa-graduacio-i-desalcoholitzats</t>
+  </si>
+  <si>
+    <t>Cadis acollirà el XX Congrés SEFIN i III BeMiPlant del 26 al 28 de maig de 2026</t>
+  </si>
+  <si>
+    <t>Congressos</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cadis serà el punt de trobada de la comunitat científica dedicada a la fixació de nitrogen i, cada cop més, a un camp més ampli de recerca: les interaccions beneficioses entre plantes i…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Cadis</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/cadis-acollira-el-xx-congres-sefin-i-iii-bemiplant-del-26-al-28-maig-2026</t>
+  </si>
+  <si>
+    <t>Aprofitament sostenible de residus agroindustrials a través de la Insecticultura - Cloned</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>dt., 26/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111937</t>
+  </si>
+  <si>
+    <t>Seminari CITOLIVA Toledo: "Aliats naturals per al maneig fitosanitari de l'oliverar"</t>
+  </si>
+  <si>
+    <t>dc., 27/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/seminari-citoliva-toledo-aliats-naturals-al-maneig-fitosanitari-loliverar</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>dc., 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Tecnologia alimentària per a la indústria alimentària A Expo FoodTech , no només observem el futur, sinó que ho creguem. Aquest any és més que una simple exposició; és un viatge transformador per…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/expo-foodtech</t>
+  </si>
+  <si>
+    <t>Jornada divulgativa sobre el quadern de camp digital a Jaén  - Cloned</t>
+  </si>
+  <si>
+    <t>dc., 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>dc., 27/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>UPA celebrarà el proper 28 d'abril del 2026 una jornada divulgativa centrada en l'ús del quadern de camp digital en agricultura , una eina clau en el procés de digitalització del sector agrari i en…</t>
+  </si>
+  <si>
+    <t>Avda. d'Andalusia ,nº 165, local nombre 4, La Porta de Segura (Jaén).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111898</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa de l'ús de collarets de tanca virtual optimitzats per a la gestió d'explotacions</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jornada demostrativa organitzada per la UPM on s'abordarà l'ús de les noves tecnologies per a la gestió d'explotacions ramaderes. PROGRAMA 10:00 – 10:30. Recepció dels assistents. Inauguració de la…</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>INSTITUT DE L'ENGINYERIA D'ESPANYA Carrer del General Arrando, 38, 28010 Madrid, Espanya</t>
-[...131 lines deleted...]
-    <t>Data orientativa de la jornada. Properament publicarem més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+    <t>Finca ramadera de boví en colorat "Ramaderia Baldan Martínez" (Hípica La Constància - Belvis del Jarama, Madrid)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/jornada-demostrativa-lus-collarets-tanca-virtual-optimitzats-la-gestio-dexplotacions</t>
+  </si>
+  <si>
+    <t>Innovació i Maneig Integral a la Producció d'Alvocat - Cloned</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>dj., 28/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>La producció d'alvocat s'ha consolidat com un cultiu estratègic a diverses regions d'Espanya, impulsat per la demanda interna i les oportunitats d'exportació. Aquesta activitat formativa ofereix una…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/node/111689</t>
+  </si>
+  <si>
+    <t>I Fòrum Nacional del Transport d'Animals Vius</t>
+  </si>
+  <si>
+    <t>Congressos, Fires</t>
+  </si>
+  <si>
+    <t>dv., 29/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>dv., 29/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>La ciutat de Lleida serà la seu del I Fòrum Nacional del Transport d´Animals Vius amb un programa centrat en els grans desafiaments del transport d´animals vius. PROGRAMA 16:00 ha 16:10 h PRESENTACIÓ…</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Llotja de Lleida (Auditori 2 – Leandre Cristòfol)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/i-forum-nacional-del-transport-danimals-vius</t>
+  </si>
+  <si>
+    <t>XVIII Jornada de l'ametller 2026</t>
+  </si>
+  <si>
+    <t>dc., 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dc., 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xviii-jornada-lametller-2026</t>
+  </si>
+  <si>
+    <t>Seminari estatal de cooperació i intercanvi en canals curts de comercialització</t>
+  </si>
+  <si>
+    <t>Jornades tècniques, Seminaris</t>
+  </si>
+  <si>
+    <t>dj., 04/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dj., 04/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>El proper 4 de juny la xarxa RIA-CCC celebrarà a Madrid el Seminari Estatal, una jornada adreçada a persones assessores, productores, investigadores, tècniques d'entitats públiques i altres actors…</t>
+  </si>
+  <si>
+    <t>Direcció General de Desenvolupament Rural, Innovació i Formació Agroalimentària, c/ Gran Via de San Francisco, 4 i 6, 7a planta, 28005 Madrid · Sala 7C</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/seminari-estatal-cooperacio-i-intercanvi-canals-curts-comercialitzacio</t>
+  </si>
+  <si>
+    <t>FIRA INTERNACIONAL ABANCA - SETMANA VERDA DE GALÍCIA</t>
+  </si>
+  <si>
+    <t>dj., 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dg., 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Fira Internacional Abanca Setmana Verda de Galícia aconsegueix la seva 47a edició consolidada com el major certamen multisectorial de mostres i lleure del nord-oest de la Península Ibèrica . Una…</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-internacional-abanca-setmana-verda-galicia</t>
+  </si>
+  <si>
+    <t>Taller en línia sobre elaboració de plans d'abonat en cítrics amb demostració pràctica d'assistent digital</t>
+  </si>
+  <si>
+    <t>dv., 05/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 05/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>L'entrada en vigor, el proper 1 de setembre, de l' obligació d'elaborar Plans d'Abonat per a la majoria de les explotacions agràries impulsa la necessitat d'eines i procediments que facilitin a…</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/taller-linia-elaboracio-plans-dabonat-citrics-amb-demostracio-practica-dassistent</t>
+  </si>
+  <si>
+    <t>Infoday nacional: Circular Bio-based Europe (CBE JU) - Convocatòria 2026</t>
+  </si>
+  <si>
+    <t>Informació convocatòries, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 09/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dt., 09/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El CDTI organitza l' Infoday nacional de la iniciativa Circular Bio-based Europe (CBE JU) que serà una sessió informativa en què es presentarà el programa, les regles de participació i el contingut…</t>
+  </si>
+  <si>
+    <t>Sala Multiusos de CDTI. Carrer Cid 4, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/infoday-nacional-circular-bio-based-europe-cbe-ju-convocatoria-2026</t>
+  </si>
+  <si>
+    <t>Taller demostratiu GO PRERIVID : "El reg i les cobertes vegetals a la vall del Duero"</t>
+  </si>
+  <si>
+    <t>dj., 11/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dj., 11/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu Supraautonòmic PRERIVID celebrarà, el dijous 11 de juny, de 10:00h a 14:00h , un taller demostratiu en format presencial per donar a conèixer els darrers avenços del projecte “…</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Cases s/n Granja Sardón, Disseminats 54 Sardón de Duero - 47340, VALLADOLID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/taller-demostratiu-go-prerivid-el-reg-i-les-cobertes-vegetals-la-vall-del-duero</t>
+  </si>
+  <si>
+    <t>MENYS EMPREMTA, MÉS FUTUR: sostenibilitat pràctica per al sector lacti</t>
+  </si>
+  <si>
+    <t>Intercanvi d'experiències, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 16/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>dt., 16/06/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>En línia, Presencial</t>
+  </si>
+  <si>
+    <t>Aquesta jornada vol abordar els reptes associats a la transició del sector lacti des d'una mirada pràctica: com mesurar millor la petjada de carboni, quines solucions poden ajudar realment a reduir…</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias ,Lloc A Granxa, 1, CP 27797, Ribadeo, Lugo</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/menys-empremta-mes-futur-sostenibilitat-practica-al-sector-lacti</t>
+  </si>
+  <si>
+    <t>FIRA NACIONAL DEL CAMP</t>
+  </si>
+  <si>
+    <t>dc., 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dg., 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>És una fira nacional d'àmbit multisectorial que se celebra anualment des del 1960, perfectament consolidada, en què conviuen en harmonia diversos sectors productius de la nostra societat, on el més…</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-nacional-del-camp</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>dj., 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ds., 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>El monogràfic forestal Galiforest Abanca celebrarà la seva vuitena edició del 2 al 4 de juliol de 2026 a la muntanya del Centre de Formació i Experimentació Agroforestal de Sergude, situat a l'…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixó (La Corunya)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/galiforest</t>
+  </si>
+  <si>
+    <t>La Universitat de Salamanca acull el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+  </si>
+  <si>
+    <t>dj., 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La Universitat de Salamanca organitzarà els propers 23 i 24 de juliol de 2026 l' II International AGRIENVIRONMENT Symposium (IAS 2026) , una trobada científica internacional que reunirà experts,…</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/la-universitat-salamanca-acull-el-ii-international-agrienvironment-symposium-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Jornada de camp de l'arròs 2026</t>
+  </si>
+  <si>
+    <t>Difusió de resultats, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 23:00</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
-    <t>Constantí</t>
-[...116 lines deleted...]
-    <t>El Grup Operatiu Supraautonòmic PRERIVID celebrarà, el dimarts 28 d'abril, de 10:00h a 13:30h , un taller demostratiu en format presencial per donar a conèixer els darrers avenços del projecte “…</t>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxix-jornada-camp-larros-2026</t>
+  </si>
+  <si>
+    <t>RECOMÈX. Resultats d'assanys i innovacions en cultius extensius d'hivern 2026</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/recomex-resultats-dassanys-i-innovacions-cultius-extensius-dhivern-2026</t>
+  </si>
+  <si>
+    <t>IX jornades de la Xarxa Espanyola de Compostatge</t>
+  </si>
+  <si>
+    <t>dt., 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anunci de les dates i lloc de celebració de les IX jornades de la Xarxa Espanyola de Compostatge. 29 i 30 de setembre, i 1 d'octubre de 2026 . Granada , a la Sala Magna de l'Escola Tècnica Superior d…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-jornades-la-xarxa-espanyola-compostatge</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirà la innovació agroalimentària a l'espai Innovarena</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La fira Alimentaria FoodTech celebrarà una nova edició del 6 al 8 d'octubre del 2026 al recinte Gran Via de Fira de Barcelona. La fira d'innovació, tecnologia i ingredients per a la indústria…</t>
+  </si>
+  <si>
+    <t>REcinte Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/alimentaria-foodtech-reunira-la-innovacio-agroalimentaria-lespai-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 d'octubre, a IFEMA</t>
+  </si>
+  <si>
+    <t>Congressos, Fires, Intercanvi d'experiències, Networking, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 d'octubre, Fruit Attraction tornarà a convertir Madrid en el gran punt de trobada mundial del sector hortofructícola. Organitzada per IFEMA MADRID i FEPEX , la fira prepara la seva 18a…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Camp de les Nacions 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fruit-attraction-del-6-al-8-doctubre-ifema</t>
+  </si>
+  <si>
+    <t>Reunió Europea de Formatges Artesanals i Productes Làctics 2026</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 d'octubre, amants del formatge i derivats lactis de tot Europa es donaran cita a Euskadi per participar al Congrés FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers…</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avinguda Xemein 19, CP 48270, Markina-Xemein, Biscaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/reunio-europea-formatges-artesanals-i-productes-lactics-2026</t>
+  </si>
+  <si>
+    <t>XXII Congrés de la Societat Espanyola de Fitopatologia</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dj., 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ens complau anunciar la celebració del XXII Congrés de la Societat Espanyola de Fitopatologia , que tindrà lloc a Palma de Mallorca del 19 al 22 d' octubre de 2026 . Com sempre, aquesta trobada serà…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-congres-la-societat-espanyola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola de l'IRTA 2026</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament es publicarà més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxxi-jornada-fruticola-lirta-2026</t>
+  </si>
+  <si>
+    <t>Fira SEPOR, a Llorca (Múrcia)</t>
+  </si>
+  <si>
+    <t>dl., 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Múrcia) tornarà a convertir-se en el gran punt de trobada del sector primari amb la celebració d'una nova edició de SEPOR – Fira Ramadera, Industrial i Agroalimentària , que tindrà lloc del 26…</t>
+  </si>
+  <si>
+    <t>Recinte Firal de Lorca Plaça de Santa Quiteria, s/n 30800 Lorca Múrcia Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-sepor-llorca-murcia</t>
+  </si>
+  <si>
+    <t>València acollirà a l'octubre el VI Congrés Nacional d'Enginyers Agrònoms</t>
+  </si>
+  <si>
+    <t>dt., 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrarà del 27 al 30 d'octubre del 2026 a la Ciutat de les Arts i les Ciències, reunirà professionals i experts per analitzar els grans canvis que estan redefinint l'enginyeria…</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>https://akisplataforma.es/ca/esdeveniments/taller-demostratiu-prediccio-necessitats-hidriques-la-vinya-us-sostenible-laigua-0</t>
-[...224 lines deleted...]
-    <t>1er Fòrum Nacional de Transport d'Animals Vius</t>
+    <t>Ciutat de les Arts. València.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/valencia-acollira-loctubre-el-vi-congres-nacional-denginyers-agronoms</t>
+  </si>
+  <si>
+    <t>IX edició de la Fira de maquinària, AGRÀRIA</t>
+  </si>
+  <si>
+    <t>dt., 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>dv., 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agrària , la biennal de maquinària agrícola que organitza Fira de Valladolid, celebrarà la seva propera edició el gener del 2027, en concret del 26 al 29 de gener. Durant aquests quatre dies es…</t>
+  </si>
+  <si>
+    <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-edicio-la-fira-maquinaria-agraria</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nou gran esdeveniment de la indústria alimentària arriba a IFEMA MADRID al febrer de 2027</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La indústria de l'alimentació i les begudes a la Península Ibèrica suma una nova fita amb l'arribada d' Anuga Select Ibérica , el gran esdeveniment professional que se celebrarà del 16 al 18 de…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/anuga-select-iberica-el-nou-gran-esdeveniment-la-industria-alimentaria-arriba-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
   </si>
   <si>
     <t>Congressos, Jornades tècniques</t>
   </si>
   <si>
-    <t>dv., 29/05/2026 - 11:11</t>
-[...259 lines deleted...]
-  <si>
     <t>dt., 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>dj., 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Saló Internacional de l'aigua, el reg i el medi ambient El prestigi de SMAGUA, convertit en un dels salons més importants d'Europa, convoca professionals de tot el món que troben un ampli aparador…</t>
   </si>
   <si>
     <t>Fira de Saragossa Autovia A-2, km 311 50012 Saragossa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/smagua</t>
   </si>
   <si>
     <t>Asturforesta, la gran cita internacional del sector forestal en condicions reals de treball</t>
   </si>
   <si>
     <t>dj., 27/05/2027 - 18:00</t>
   </si>
   <si>
     <t>ds., 29/05/2027 - 23:00</t>
   </si>
   <si>
     <t>Amb 13 edicions celebrades des de la seva primera convocatòria el 1997 , Asturforesta s'ha consolidat com un dels principals punts de trobada per als professionals del sector forestal, la fusta i la…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Fira Internacional Forestal d'Astúries Ajuntament de Tineo Plaça de l'Ajuntament, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
   </si>
   <si>
     <t>FIRA D'EXPOBIOMASA</t>
   </si>
   <si>
     <t>dt., 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>dj., 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1346,68 +1352,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J49"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J49"/>
+      <selection activeCell="A1" sqref="A1:J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1419,1531 +1425,1507 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="C6" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H19" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>137</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I20" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="J20" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>71</v>
+        <v>164</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>183</v>
+        <v>45</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="H28" s="1"/>
+        <v>195</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>151</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>46</v>
+        <v>202</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>11</v>
+        <v>206</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>101</v>
+        <v>210</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="I30" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="J30" s="1" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>220</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>233</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>234</v>
+        <v>61</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I37" s="1" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>101</v>
+        <v>263</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>252</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>101</v>
+        <v>269</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>37</v>
+        <v>136</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>260</v>
+        <v>164</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>283</v>
+        <v>117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>287</v>
+        <v>85</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>252</v>
+        <v>27</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>50</v>
+        <v>311</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H46" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>220</v>
+        <v>27</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>45</v>
+        <v>321</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>46</v>
+        <v>322</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>317</v>
+        <v>91</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>318</v>
+        <v>202</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>320</v>
-[...31 lines deleted...]
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>