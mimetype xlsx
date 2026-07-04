--- v3 (2026-05-19)
+++ v4 (2026-07-04)
@@ -12,1037 +12,401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Water resilience in agricultura: innovation in practice, per EU CAP Network</t>
+    <t>La Universitat de Salamanca acull el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Congressos</t>
+  </si>
+  <si>
+    <t>dj., 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>La Universitat de Salamanca organitzarà els propers 23 i 24 de juliol de 2026 l' II International AGRIENVIRONMENT Symposium (IAS 2026) , una trobada científica internacional que reunirà experts,…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/la-universitat-salamanca-acull-el-ii-international-agrienvironment-symposium-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Jornada de camp de l'arròs 2026</t>
+  </si>
+  <si>
+    <t>Difusió de resultats, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament publicarem més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxix-jornada-camp-larros-2026</t>
+  </si>
+  <si>
+    <t>RECOMÈX. Resultats d'assanys i innovacions en cultius extensius d'hivern 2026</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/recomex-resultats-dassanys-i-innovacions-cultius-extensius-dhivern-2026</t>
+  </si>
+  <si>
+    <t>IX jornades de la Xarxa Espanyola de Compostatge</t>
   </si>
   <si>
     <t>Jornades tècniques</t>
   </si>
   <si>
-    <t>dt., 19/05/2026 - 11:11</t>
-[...26 lines deleted...]
-    <t>El proper 19 de maig de 2026 , el municipi de La Pobla de Cazalla (Sevilla) acollirà el taller demostratiu del Grup Operatiu OLIVITECH , una jornada centrada en l'aplicació de solucions tecnològiques…</t>
+    <t>dt., 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anunci de les dates i lloc de celebració de les IX jornades de la Xarxa Espanyola de Compostatge. 29 i 30 de setembre, i 1 d'octubre de 2026 . Granada , a la Sala Magna de l'Escola Tècnica Superior d…</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...8 lines deleted...]
-    <t>FIRA ENOFORUM</t>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-jornades-la-xarxa-espanyola-compostatge</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirà la innovació agroalimentària a l'espai Innovarena</t>
   </si>
   <si>
     <t>Fires</t>
   </si>
   <si>
-    <t>dc., 20/05/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Enoforum és un congrés tecnicocientífic i una fira dedicada a cellers i empreses vinícoles. Objectiu: reunir empreses proveïdores, investigadors, enòlegs i tècnics de celler i vinya per presentar les…</t>
+    <t>dt., 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La fira Alimentaria FoodTech celebrarà una nova edició del 6 al 8 d'octubre del 2026 al recinte Gran Via de Fira de Barcelona. La fira d'innovació, tecnologia i ingredients per a la indústria…</t>
+  </si>
+  <si>
+    <t>REcinte Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/alimentaria-foodtech-reunira-la-innovacio-agroalimentaria-lespai-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 d'octubre, a IFEMA</t>
+  </si>
+  <si>
+    <t>Congressos, Fires, Intercanvi d'experiències, Networking, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 d'octubre, Fruit Attraction tornarà a convertir Madrid en el gran punt de trobada mundial del sector hortofructícola. Organitzada per IFEMA MADRID i FEPEX , la fira prepara la seva 18a…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Camp de les Nacions 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fruit-attraction-del-6-al-8-doctubre-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congrés de la Societat Espanyola de Fitopatologia</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dj., 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ens complau anunciar la celebració del XXII Congrés de la Societat Espanyola de Fitopatologia , que tindrà lloc a Palma de Mallorca del 19 al 22 d' octubre de 2026 . Com sempre, aquesta trobada serà…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-congres-la-societat-espanyola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola de l'IRTA 2026</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament es publicarà més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxxi-jornada-fruticola-lirta-2026</t>
+  </si>
+  <si>
+    <t>Fira SEPOR, a Llorca (Múrcia)</t>
+  </si>
+  <si>
+    <t>dl., 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Múrcia) tornarà a convertir-se en el gran punt de trobada del sector primari amb la celebració d'una nova edició de SEPOR – Fira Ramadera, Industrial i Agroalimentària , que tindrà lloc del 26…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinte Firal de Lorca Plaça de Santa Quiteria, s/n 30800 Lorca Múrcia Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-sepor-llorca-murcia</t>
+  </si>
+  <si>
+    <t>València acollirà a l'octubre el VI Congrés Nacional d'Enginyers Agrònoms</t>
+  </si>
+  <si>
+    <t>dt., 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrarà del 27 al 30 d'octubre del 2026 a la Ciutat de les Arts i les Ciències, reunirà professionals i experts per analitzar els grans canvis que estan redefinint l'enginyeria…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Ciutat de les Arts. València.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/valencia-acollira-loctubre-el-vi-congres-nacional-denginyers-agronoms</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nou gran esdeveniment de la indústria alimentària arriba a IFEMA MADRID al febrer de 2027</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La indústria de l'alimentació i les begudes a la Península Ibèrica suma una nova fita amb l'arribada d' Anuga Select Ibérica , el gran esdeveniment professional que se celebrarà del 16 al 18 de…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/anuga-select-iberica-el-nou-gran-esdeveniment-la-industria-alimentaria-arriba-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Congressos, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28 Saló Internacional de l'aigua, el reg i el medi ambient El prestigi de SMAGUA, convertit en un dels salons més importants d'Europa, convoca professionals de tot el món que troben un ampli aparador…</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>Fira de Saragossa Autovia A - 2, km 311 50012 Saragossa Saragossa Espanya</t>
-[...503 lines deleted...]
-    <t>El Grup Operatiu Supraautonòmic PRERIVID celebrarà, el dijous 11 de juny, de 10:00h a 14:00h , un taller demostratiu en format presencial per donar a conèixer els darrers avenços del projecte “…</t>
+    <t>Fira de Saragossa Autovia A-2, km 311 50012 Saragossa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, la gran cita internacional del sector forestal en condicions reals de treball</t>
+  </si>
+  <si>
+    <t>dj., 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>ds., 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Amb 13 edicions celebrades des de la seva primera convocatòria el 1997 , Asturforesta s'ha consolidat com un dels principals punts de trobada per als professionals del sector forestal, la fusta i la…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Fira Internacional Forestal d'Astúries Ajuntament de Tineo Plaça de l'Ajuntament, s/n 33870 Tineo Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
+  </si>
+  <si>
+    <t>FIRA D'EXPOBIOMASA</t>
+  </si>
+  <si>
+    <t>dt., 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Cases s/n Granja Sardón, Disseminats 54 Sardón de Duero - 47340, VALLADOLID</t>
-[...295 lines deleted...]
-  <si>
     <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
-  </si>
-[...76 lines deleted...]
-    <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1352,67 +716,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J48"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1423,1509 +787,475 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1"/>
-      <c r="H2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="I8" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="J8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="H11" s="1" t="s">
+      <c r="I11" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="I11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="H12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      <c r="B16" s="1" t="s">
         <v>117</v>
-      </c>
-[...1030 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>