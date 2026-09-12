--- v4 (2026-07-04)
+++ v5 (2026-09-12)
@@ -12,314 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>La Universitat de Salamanca acull el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>SembrAI 2026 - 4t Congrés Internacional d'Intel·ligència Artificial Agroalimentària</t>
+  </si>
+  <si>
+    <t>Congressos, Informació convocatòries, Networking</t>
+  </si>
+  <si>
+    <t>dl., 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dt., 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>El congrés SembrAI 2026 - 4t Congrés Internacional d'Intel·ligència Artificial aplicada a l'ecosistema agroalimentari se celebrarà a Còrdova. Aquesta edició incorpora novetats importants com la…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Còrdova</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/sembrai-2026-4t-congres-internacional-dintelligencia-artificial-agroalimentaria</t>
+  </si>
+  <si>
+    <t>IX jornades de la Xarxa Espanyola de Compostatge</t>
+  </si>
+  <si>
+    <t>Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anunci de les dates i lloc de celebració de les IX jornades de la Xarxa Espanyola de Compostatge. 29 i 30 de setembre, i 1 d'octubre de 2026 . Granada , a la Sala Magna de l'Escola Tècnica Superior d…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-jornades-la-xarxa-espanyola-compostatge</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirà la innovació agroalimentària a l'espai Innovarena</t>
+  </si>
+  <si>
+    <t>Fires</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La fira Alimentaria FoodTech celebrarà una nova edició del 6 al 8 d'octubre del 2026 al recinte Gran Via de Fira de Barcelona. La fira d'innovació, tecnologia i ingredients per a la indústria…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>REcinte Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/alimentaria-foodtech-reunira-la-innovacio-agroalimentaria-lespai-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 d'octubre, a IFEMA</t>
+  </si>
+  <si>
+    <t>Congressos, Fires, Intercanvi d'experiències, Networking, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 d'octubre, Fruit Attraction tornarà a convertir Madrid en el gran punt de trobada mundial del sector hortofructícola. Organitzada per IFEMA MADRID i FEPEX , la fira prepara la seva 18a…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Camp de les Nacions 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fruit-attraction-del-6-al-8-doctubre-ifema</t>
+  </si>
+  <si>
+    <t>Reunió Europea de Formatges Artesanals i Productes Làctics 2026</t>
   </si>
   <si>
     <t>Congressos</t>
   </si>
   <si>
-    <t>dj., 23/07/2026 - 11:11</t>
-[...8 lines deleted...]
-    <t>La Universitat de Salamanca organitzarà els propers 23 i 24 de juliol de 2026 l' II International AGRIENVIRONMENT Symposium (IAS 2026) , una trobada científica internacional que reunirà experts,…</t>
+    <t>dl., 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 d'octubre, amants del formatge i derivats lactis de tot Europa es donaran cita a Euskadi per participar al Congrés FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avinguda Xemein 19, CP 48270, Markina-Xemein, Biscaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/reunio-europea-formatges-artesanals-i-productes-lactics-2026</t>
+  </si>
+  <si>
+    <t>XXII Congrés de la Societat Espanyola de Fitopatologia</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dj., 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ens complau anunciar la celebració del XXII Congrés de la Societat Espanyola de Fitopatologia , que tindrà lloc a Palma de Mallorca del 19 al 22 d' octubre de 2026 . Com sempre, aquesta trobada serà…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-congres-la-societat-espanyola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola de l'IRTA 2026</t>
+  </si>
+  <si>
+    <t>Difusió de resultats, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament es publicarà més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxxi-jornada-fruticola-lirta-2026</t>
+  </si>
+  <si>
+    <t>Fira SEPOR, a Llorca (Múrcia)</t>
+  </si>
+  <si>
+    <t>dl., 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Múrcia) tornarà a convertir-se en el gran punt de trobada del sector primari amb la celebració d'una nova edició de SEPOR – Fira Ramadera, Industrial i Agroalimentària , que tindrà lloc del 26…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinte Firal de Lorca Plaça de Santa Quiteria, s/n 30800 Lorca Múrcia Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-sepor-llorca-murcia</t>
+  </si>
+  <si>
+    <t>València acollirà a l'octubre el VI Congrés Nacional d'Enginyers Agrònoms</t>
+  </si>
+  <si>
+    <t>dt., 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrarà del 27 al 30 d'octubre del 2026 a la Ciutat de les Arts i les Ciències, reunirà professionals i experts per analitzar els grans canvis que estan redefinint l'enginyeria…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Ciutat de les Arts. València.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/valencia-acollira-loctubre-el-vi-congres-nacional-denginyers-agronoms</t>
+  </si>
+  <si>
+    <t>IX edició de la Fira de maquinària, AGRÀRIA</t>
+  </si>
+  <si>
+    <t>dt., 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>dv., 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agrària , la biennal de maquinària agrícola que organitza Fira de Valladolid, celebrarà la seva propera edició el gener del 2027, en concret del 26 al 29 de gener. Durant aquests quatre dies es…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...209 lines deleted...]
-    <t>https://akisplataforma.es/ca/esdeveniments/valencia-acollira-loctubre-el-vi-congres-nacional-denginyers-agronoms</t>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-edicio-la-fira-maquinaria-agraria</t>
   </si>
   <si>
     <t>Anuga Select Ibérica: el nou gran esdeveniment de la indústria alimentària arriba a IFEMA MADRID al febrer de 2027</t>
   </si>
   <si>
     <t>dt., 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>dj., 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>La indústria de l'alimentació i les begudes a la Península Ibèrica suma una nova fita amb l'arribada d' Anuga Select Ibérica , el gran esdeveniment professional que se celebrarà del 16 al 18 de…</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/anuga-select-iberica-el-nou-gran-esdeveniment-la-industria-alimentaria-arriba-ifema</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Congressos, Jornades tècniques</t>
   </si>
@@ -357,56 +372,50 @@
     <t>Amb 13 edicions celebrades des de la seva primera convocatòria el 1997 , Asturforesta s'ha consolidat com un dels principals punts de trobada per als professionals del sector forestal, la fusta i la…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Fira Internacional Forestal d'Astúries Ajuntament de Tineo Plaça de l'Ajuntament, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
   </si>
   <si>
     <t>FIRA D'EXPOBIOMASA</t>
   </si>
   <si>
     <t>dt., 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>dj., 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -733,51 +742,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -794,468 +803,468 @@
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>