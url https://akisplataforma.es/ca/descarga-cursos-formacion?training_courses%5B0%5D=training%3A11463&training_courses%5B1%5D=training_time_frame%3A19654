--- v0 (2026-07-29)
+++ v1 (2026-11-06)
@@ -68,51 +68,51 @@
   <si>
     <t>L'hostaleria de Saragossa es forma amb Pernil de Terol gràcies a una masterclass i un curs especialitzat</t>
   </si>
   <si>
     <t>dl., 16/02/2026 - 17:07</t>
   </si>
   <si>
     <t>dl., 09/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Asociación de Empresarios de Cafés y Bares de Zaragoza</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>FONT: RFEAGAS Els establiments hostalers de la província de Saragossa que aposten pels productes aragonesos de qualitat diferenciada tindran l'…</t>
+    <t>FONT: RFEAGAS Els establiments hostalers de la província de Saragossa que aposten pels productes aragonesos de qualitat diferenciada tindran l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/lhostaleria-saragossa-forma-amb-pernil-terol-gracies-una-masterclass-i-curs</t>
   </si>
   <si>
     <t>Incendis ATEX. Protecció contra incendis en indústria alimentària</t>
   </si>
   <si>
     <t>dg., 04/01/2026 - 14:00</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 23:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>OBJECTIUS Adquirir coneixements normatius i tècnics sobre prevenció i protecció contra incendis i explosions, amb una atenció especial als riscos…</t>
   </si>