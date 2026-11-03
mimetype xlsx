--- v0 (2026-07-30)
+++ v1 (2026-11-03)
@@ -332,51 +332,51 @@
   <si>
     <t>La Xarxa PAC , pertanyent al Ministeri d'Agricultura, Pesca i Alimentació (MAPA) , organitza una jornada presencial sobre bones pràctiques d'espais…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/jornada-bones-practiques-despais-biodiversitat-aplicables-ecorregims-andalusia</t>
   </si>
   <si>
     <t>Transició energètica i món rural</t>
   </si>
   <si>
     <t>dj., 02/10/2025 - 09:00</t>
   </si>
   <si>
     <t>dv., 03/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
-    <t>La Universitat de Castella-la Manxa (UCLM) llança una nova edició dels seus cursos d'estiu amb una proposta clau per al futur dels territoris rurals…</t>
+    <t>La Universitat de Castella-la Manxa (UCLM) llança una nova edició dels seus cursos d'estiu amb una proposta clau per al futur dels territoris rurals:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/transicio-energetica-i-mon-rural</t>
   </si>
   <si>
     <t>Curs: maneig de gossos pastors en ramaderia</t>
   </si>
   <si>
     <t>ds., 20/09/2025 - 10:00</t>
   </si>
   <si>
     <t>dt., 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
     <t>Curs presencial de 40 hores. A la Ramaderia Ramírez Bretón (Cinco Villas, Ponts Velles) Dissabte 20 de setembre: 10:00 - 14:00 i 16:00 - 20:00 (dinar…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-maneig-gossos-pastors-ramaderia</t>
   </si>
   <si>
     <t>Programa d'entrenament intensiu “Smart rural”</t>
   </si>
@@ -431,90 +431,90 @@
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>El curs teòric-pràctic de 80 hores predominantment en línia forma part de l'itinerari formatiu de pilotatge de drones "FADEMUR VOLA A GALÍCIA" del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/pilotatge-drones</t>
   </si>
   <si>
     <t>Millora i comercialització agroalimentària i agroturisme</t>
   </si>
   <si>
     <t>dj., 11/04/2024 - 16:00</t>
   </si>
   <si>
     <t>dj., 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
-    <t>Millora i comercialització agroalimentària i agroturisme. Nous conceptes de comercialització. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_vilareal@…</t>
+    <t>Millora i comercialització agroalimentària i agroturisme. Nous conceptes de comercialització. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_vilareal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/millora-i-comercialitzacio-agroalimentaria-i-agroturisme</t>
   </si>
   <si>
     <t>Agroturisme i desenvolupament local</t>
   </si>
   <si>
     <t>dl., 11/03/2024 - 10:00</t>
   </si>
   <si>
     <t>dj., 14/03/2024 - 13:00</t>
   </si>
   <si>
     <t>Vall D'Alba</t>
   </si>
   <si>
     <t>Agroturisme i desenvolupament local. Idees i models de negoci agroturístric. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_vilareal@gva.es | 964336620…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroturisme-i-desenvolupament-local</t>
   </si>
   <si>
     <t>Lenfocament de sistemes dinnovació aplicat al patrimoni local</t>
   </si>
   <si>
     <t>dv., 26/01/2024 - 00:00</t>
   </si>
   <si>
     <t>dg., 28/01/2024 - 00:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
-    <t>Objectiu General Introduir els participants en els conceptes dinnovació i la seva aplicació a làmbit del patrimoni cultural. Addicionalment, s‟…</t>
+    <t>Objectiu General Introduir els participants en els conceptes dinnovació i la seva aplicació a làmbit del patrimoni cultural. Addicionalment, s…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/lenfocament-sistemes-dinnovacio-aplicat-al-patrimoni-local</t>
   </si>
   <si>
     <t>Criteris per rehabilitar un habitatge dedicat a turisme rural</t>
   </si>
   <si>
     <t>dt., 18/10/2022 - 16:30</t>
   </si>
   <si>
     <t>dt., 18/10/2022 - 18:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Los Silos</t>
   </si>
   <si>
     <t>Lloc d'impartició: Antic convent de Sant Sebastià, Les Sitges Període d'impartició: 18-10-2022 / 18-10-2022 Horari d'impartició: De 16.30 a 18.00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/criteris-rehabilitar-habitatge-dedicat-turisme-rural</t>
   </si>