--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -89,63 +89,63 @@
   <si>
     <t>Cooperatives-agroalimentàries posa a disposició dels agricultors un curs sobre la gestió de l'aigua i la nutrició al cultiu de la maduixa que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/gestio-laigua-i-la-nutricio-al-cultiu-la-maduixa</t>
   </si>
   <si>
     <t>II Curs deconomia sostenible i mercat laboral. Noves oportunitats d'emprenedoria</t>
   </si>
   <si>
     <t>dt., 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El programa Desafiament Dona Rural posa a disposició cursos de formació per promoure l'emprenedoria de les dones del medi rural. Destinatàries El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/ii-curs-deconomia-sostenible-i-mercat-laboral-noves-oportunitats-demprenedoria</t>
   </si>
   <si>
     <t>I CURS TRANSFORMACIÓ DIGITAL AL MEDI RURAL</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>"DESAFÍO DONA RURAL" és una iniciativa de l'Institut de les Dones cofinançada pel Fons Social Europeu. S'emmarca tant als objectius estratègics de l'…</t>
+    <t>"DESAFÍO DONA RURAL" és una iniciativa de l'Institut de les Dones cofinançada pel Fons Social Europeu. S'emmarca tant als objectius estratègics de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/i-curs-transformacio-digital-al-medi-rural</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nutricio-sostenible-dels-terres-agraris-al-marc-la-pac-suport-lassessorament-0</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius • Conéixer la importància del sòl en la gestió agrícola sostenible i l'equilibri del sòl…</t>
   </si>
@@ -495,51 +495,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="155.676" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>